--- v3 (2026-03-23)
+++ v4 (2026-05-08)
@@ -1,82 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27830"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\cvalencia\Desktop\JUECES ARBITROS SEXTA REGION\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\dbascunan\AppData\Local\Microsoft\Windows\INetCache\Content.Outlook\HNP6PQI6\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{97060155-D2D7-4360-BAC9-BE86F91D3A39}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6C8B0F96-BDBC-421C-9C57-8800AB470BCA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13290" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="10845" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="JUECES ARBITROS 2026 Y NUEVOS" sheetId="1" r:id="rId1"/>
-    <sheet name="CORREOS ELECTRONICOS" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1207" uniqueCount="921">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1044" uniqueCount="898">
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>NOMBRE</t>
   </si>
   <si>
     <t>DIRECCIÓN</t>
   </si>
   <si>
     <t>TELEFONOS</t>
   </si>
   <si>
     <t>CORREO ELECTRÓNICO</t>
   </si>
   <si>
     <t>ESPECIALIDAD</t>
   </si>
   <si>
     <t>TERRITORIO PREFERENTE</t>
   </si>
   <si>
     <t>BARRIENTOS OSSA, MARIO RAMON</t>
   </si>
   <si>
@@ -2218,56 +2216,50 @@
   <si>
     <t>449-2025</t>
   </si>
   <si>
     <t>CONTRERAS SALAZAR, ALEXIS HERNAN</t>
   </si>
   <si>
     <t>acs.abogadosasociados@gmail.com</t>
   </si>
   <si>
     <t>Lago Cochrane 9522, La Florida, Santiago</t>
   </si>
   <si>
     <t>materias; Particiones de Herencias, Partición de Comunidades y Liquidación de Sociedad y Sociedad Conyugal</t>
   </si>
   <si>
     <t>Tribunales comprendidos en la Jurisdicción</t>
   </si>
   <si>
     <t>462-2025</t>
   </si>
   <si>
     <t>TOLEDO SOBARZO, HUGO EDUARDO</t>
   </si>
   <si>
-    <t>Paseo Ahumada N° 312 oficina 308, Santiago</t>
-[...4 lines deleted...]
-  <si>
     <t>materias; resolución de contratos, liquidación de sociedades comerciales, sociedad conyugal, liquidación de comunidad hereditarias y derecho inmobiliario</t>
   </si>
   <si>
     <t>473-2025</t>
   </si>
   <si>
     <t>ZUÑIGA VELASQUEZ, JUAN PABLO</t>
   </si>
   <si>
     <t>calle Napoleón 3010, oficina 51, comuna de Las Condes, Región Metropolitana</t>
   </si>
   <si>
     <t>jpablozv@gmail.com</t>
   </si>
   <si>
     <t>materias; Diferencias entre Socios de Sociedades Anónimas, Juicios de Partición, Liquidación de sociedades y comunidades, Derecho de seguros, Responsabilidad Civil: contractual y extracontractual</t>
   </si>
   <si>
     <t>475-2025</t>
   </si>
   <si>
     <t>HUERTA ORELLANA, NICOLAS MAXIMILIANO</t>
   </si>
   <si>
     <t>San Fernando, Placilla, Chimbarongo y Nancagua</t>
@@ -2634,166 +2626,63 @@
   <si>
     <t>222062270 
 993334701</t>
   </si>
   <si>
     <t>474-2025</t>
   </si>
   <si>
     <t>ULLOA ULLOA, VALERY ANTONELLA</t>
   </si>
   <si>
     <t>Parcela N° 2 Los Tilos, comuna y ciudad de Vilcún, Región de la Araucanía</t>
   </si>
   <si>
     <t>ulloaulloavalery@gmail.com</t>
   </si>
   <si>
     <t>materias; Magíster en Derecho con Especialización en Derecho Público, resolución colaborativa de conflictos, Derecho Registral Inmobiliario, partición de herencias y liquidación de sociedad conyugal cuando en el patrimonio de la comunidad respectiva existen bienes inmuebles involucrados.</t>
   </si>
   <si>
     <t>materias; Arbitrajes Civiles: Contratos,
 responsabilidad civil contractual y extracontractual, asuntos mineros, derecho de aguas y litigios civiles. Especialmente particiones de bienes en comunidades, tanto por sucesiones hereditarias, sociedades conyugales o de cualquier naturaleza; Arbitrajes Comerciales: contratos de diverso tipo, asuntos societarios en general, como pacto de accionistas, disolución y liquidación de sociedades, transporte terrestre y marítimo, asunto de seguros (en particular todo riesgo en construcción);- Arbitraje Construcción e Inmobiliario: Contratos de construcción, infraestructura e ingeniería, Dispute Board, seguro todo riesgo en construcción y perjuicio por paralización; Arbitraje Comercial Internacional: contratos, responsabilidad civil contractual y extracontractual, informáticos, sucesiones hereditarias, sociedades conyugales o de cualquier naturaleza.</t>
   </si>
   <si>
     <t>materias; litigios civiles y comerciales</t>
-  </si>
-[...98 lines deleted...]
-    <t>CORREOS JUECES ARBITROS NOMINA ACTUALIZADA</t>
   </si>
   <si>
     <t>573-2024
 430-2025
 renueva</t>
   </si>
   <si>
     <t>123
 nuevos</t>
   </si>
   <si>
     <t>72-222610
 999972256</t>
-  </si>
-[...1 lines deleted...]
-    <t>rgaymer@gaymer.cl</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">                                             </t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>NOMINA DE JUECES ARBITROS RENOVADOS Y NUEVOS JUECES ARBITROS  DE LA SEXTA REGION</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
@@ -2821,56 +2710,50 @@
   <si>
     <t>SAAVEDRA SEPULVEDA, FRANCISO JAVIER</t>
   </si>
   <si>
     <t>Lote 1H Lihueimo S/N, comuna de Palmilla, Región de O´Higgins</t>
   </si>
   <si>
     <t>materia; juicios de partición</t>
   </si>
   <si>
     <t>franciscosaavedra@santanenita.cl</t>
   </si>
   <si>
     <t>Región de O´Higgins</t>
   </si>
   <si>
     <t>1095-2025</t>
   </si>
   <si>
     <t>materias; derecho civil, partición de herencias, comunidades, sociedad conyugal, contratos de arriendo y  Ley N° 19.281 normas sobre arrendamiento de viviendas con promesa de compraventa.</t>
   </si>
   <si>
     <t>materias; civil, comercial, tributario, ambiental, del Derecho Internacional de Derechos Humanos y Estatuto de Derechos Humanos y Empresa.</t>
   </si>
   <si>
-    <t>ppolea.aramburu@gmail.com</t>
-[...4 lines deleted...]
-  <si>
     <t>Todo el terriorio de la región</t>
   </si>
   <si>
     <t>Toda la jurisdicción de la Iltma. Corte de Apelaciones de Rancagua.</t>
   </si>
   <si>
     <t>Todo Tribunal Civil de esta jurisdicción</t>
   </si>
   <si>
     <t>Todo el territorio que comprende la Ilustrísima Corte de Apelaciones de Rancagua</t>
   </si>
   <si>
     <t>Todo el territorio jurisdiccional de la Corte.</t>
   </si>
   <si>
     <t>Territorio correspondiente a la region de Rancagua</t>
   </si>
   <si>
     <t>Todos los tribunales civiles de la Sexta Región, principalmente  Rancagua, San Vicente, Peumo, Rengo, San Fernando y Santa Cruz</t>
   </si>
   <si>
     <t>Todo el territorio Jurisdiccional</t>
   </si>
   <si>
     <t>Sin territorio de desempeño preferente</t>
@@ -3044,57 +2927,104 @@
   </si>
   <si>
     <t>jverdugo@mvjvarbitraje.com</t>
   </si>
   <si>
     <t>Materias;  derecho civil y comercial, contratos y responsabilidad civil, conflictos societarios, derecho inmobiliario y construcción, derecho sucesorio,
 derecho eléctrico, competencia desleal y arbitraje internacional.</t>
   </si>
   <si>
     <t>180-2026</t>
   </si>
   <si>
     <t>VAN DER SCHRAFT GREVE, MONICA CECILIA</t>
   </si>
   <si>
     <t>Avenida Felipe Cubillos 1715, c. 11, Lo Barnechea</t>
   </si>
   <si>
     <t>monicavds@mvarbitraje.com</t>
   </si>
   <si>
     <t>Materias; derecho civil, comercial, contratos y responsabilidad contractual, conflictos societarios, construcción, energía</t>
   </si>
   <si>
     <t>205-2026</t>
+  </si>
+  <si>
+    <t>CELIS MEDEL,EDISON ALBERTO</t>
+  </si>
+  <si>
+    <t>Edisoncelis.medel@gmail.com</t>
+  </si>
+  <si>
+    <t>9 4573 6231</t>
+  </si>
+  <si>
+    <t>Doctor Sótero del Río N° 508, Oficina N° 831, comuna de Santiago, Región Metropolita</t>
+  </si>
+  <si>
+    <t>Derecho comercial, derecho corporativo, derecho civil, arbitraje  comercial. partición de herencia y partición
+de bienes, comunidades, derecho sucesorio,
+disolución y liquidación de sociedades</t>
+  </si>
+  <si>
+    <t>255-2026</t>
+  </si>
+  <si>
+    <t>htoleds@gmail.com</t>
+  </si>
+  <si>
+    <t>Huérfanos 1160 oficina 1014, galería Alessandri, Santiago Centro,</t>
+  </si>
+  <si>
+    <t>SEPÚLVEDA SEPÚLVEDA, KEVIN</t>
+  </si>
+  <si>
+    <t>kevingonzalo.sepulveda@gmail.com</t>
+  </si>
+  <si>
+    <t>Vergara # 726 Dpto. N°817 Santiago</t>
+  </si>
+  <si>
+    <t>9 72568435</t>
+  </si>
+  <si>
+    <t>comunidades de personas</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Juicios de partición de herencias, disputas contractuales y societarias, liquidación de sociedades conyugales </t>
+  </si>
+  <si>
+    <t>263-2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="16" x14ac:knownFonts="1">
+  <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -3125,124 +3055,104 @@
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <u/>
-[...6 lines deleted...]
-    <font>
       <b/>
       <sz val="11"/>
-      <name val="Calibri"/>
-[...7 lines deleted...]
-      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <u/>
-[...5 lines deleted...]
-    <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="6">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="9" tint="-0.249977111117893"/>
-[...4 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor theme="3" tint="0.59999389629810485"/>
-        <bgColor indexed="64"/>
-[...4 lines deleted...]
-        <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
@@ -3389,269 +3299,246 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="88">
+  <cellXfs count="75">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="10" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="1" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...19 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="11" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hipervínculo" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3896,4401 +3783,4450 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:navaldebenitoc@gmail.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:visitacioncarrillos@gmail.com" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jalvear@alvearabogados.cl" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wparra.abogado@gmail.com" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:csilvaneveu@gmail.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:parrueordenes@gmail.com" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:paulamiddleton.abogada@gmail.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mjcv35@yahoo.es" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andreacajashabog@gmail.com" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mverdugo1@hotmail.com" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:smontero@monteroycia.cl" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gmunoz@vergaraycia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contacto@gonzalocaballero.cl" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ricardo.donosov@gmail.com" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:begazoabogado@gmail.com" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aurbano@urbanoabogados.cl" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ppolea.aramburu@gmail.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jfinfante@uc.cl" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sandranavarrojuezarbitro@gmail.com" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:germanovallem@gmail.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:narciso.soto.j@gmail.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vlopezrecabarren@gmail.com" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rplaza@phr.cl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stephaniediazabogada@gmail.com" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abogada.wcomicheo@gmail.com" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:catalina.melo@asislegal.cl" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andres@salazarabogados.cl" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:barbara.constanza.sg@gmail.com" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aartigas@ahmm.cl" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arbitro.ibustos@gmail.com" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jmganzura.notificacion@gmail.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contacto@byes.cl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:josepablolagos@gmail.com" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:orcontre@gmail.com" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bellemansyberner@gmail.com" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cristobal.roa@gmail.com" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pascualplacencia@gmail.com" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andresarevalolara@gmail.com" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jaramilloabogado@gmail.com" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:franciscosaavedra@santanenita.cl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oramirezm@uft.edu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pedroantoniofuentes@yahoo.es" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eduardo@eegabogados.cl" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agustin.ch@cheycia.cl" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ivargasroco@gmail.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jrencoret@reis.cl" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mboycia@gmail.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rgaymer@gmail.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abogadoricardolarenas@gmail.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jcb.abog@gmail.com" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vpretamal@gmail.com" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:czamorano@litigantes.net" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aurzuas@gmail.com" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luiscandia_abogado@hotmail.com" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:buriarte@apparcel.cl" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ryfabogados@gmail.com" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abogadoacunapenaloza@gmail.com" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tiabadal@uc.cl" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jverdugo@mvjvarbitraje.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jucontreras.bolla@gmail.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pacifimoa@hotmail.com" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:toledocouchaux@gmail.com" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Ibarra.causas@gmail.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ncisternasa@gmail.com" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANITA.TOLEDOCOUCHAUX@GMAIL.COM" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fleng@artabogados.cl" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jose.rivera@arsabogados.cl" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nataliauribemonje@gmail.com" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abogada.mariajesusalarcon@gmail.com" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tomascantocaballero@gmail.com" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ulloaulloavalery@gmail.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abogazarongas@gmail.com" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mabelsaezb@gmail.com" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:claudioariaseriza@gmail.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enriquedonososilva@edsabogados.cl" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abogadomarchigue@gmail.com" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rauldurangonzalez@gmail.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:doksenberg@oksenberg.cl" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ajurzua@uc.cl" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fhubner@uc.cl" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tarekleoz@gmail.com" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fcamposo@miucsh.cl" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jmunoz@bymabogados.cl" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:matiaspuentesaavedra@gmail.com" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:monicavds@mvarbitraje.com" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:danteleoz@gmail.com" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rpalacios@justiciaarbitral.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bobadilla.gaston@gmail.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sergopi1@gmail.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abigail.cofre@gmail.com" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:claudia.legalcalvarez2@gmail.com" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fmurillovalderrama@gmail.com" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ryfabogados@gmail.com" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jpablozv@gmail.com" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nrivera@rrycia.cl" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:carlos@estudiosoto.cl" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jgalvezmella@gmail.com" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rcampos@camposasociados.cl" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Manuel26rodriguez@gmail.com" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rgarcia.abogado@gmail.com" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:acs.abogadosasociados@gmail.com" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lagos.michaela@gmail.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ebenitezabogado@gmail.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:manuelzunigapina@gmail.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kisna.castro.kc@gmail.com" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:waldo.quiroz.alegria@gmail.com" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Andrea.vergaracarvallo@gmail.com" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lizardomoscoso@gmail.com" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:franciscoleturia@gmail.com" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luisjesusgonzalez.abogado@gmail.com" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abogadapaulaverdugo@gmail.com" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:me_loayza@hotmail.com" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vpobleterios@gmail.com" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nicolini.gianluca.94@gmail.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:saidacc@gmail.com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jorgegonzalezvaras@gmail.com" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NZ@ZlatarAbogados.cl" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nicolefuentes.abogada@gmail.com" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ibracho@hdgroup.cl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sanmartin.rodrigo@gmail.com" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cchahuans@gmail.com" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mmontero@monteroycia.cl" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:reinaldoselaive@gmail.com" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rfasani@fpa.cl" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yulloatrabajo@gmail.com" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:htoledos@gmail.com" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nmhuerta@uc.cl" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mbravo.velasquez@gmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:felipebuamscha@hotmail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jorge.gompertz@gompertz.cl" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:garciadieguezmacarena@gmail.com" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aguirreriveraj615@gmail.com" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pazyre@gmail.com" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ffrias@rfl.cl" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:palmaquiroz@gmail.com" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fernandomoralesperez@gmail.com" TargetMode="External"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sandranavarrojuezarbitro@gmail.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:narciso.soto.j@gmail.com" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jaime.gonzalez@defol.cl" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luiscandia_abogado@hotmail.com" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Manuel26rodriguez@gmail.com" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andres@salazarabogados.cl" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fernandomoralesperez@gmail.com" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ibracho@hdgroup.cl" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mjcv35@yahoo.es" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:orcontre@gmail.com" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kisna.castro.kc@gmail.com" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fhubner@uc.cl" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pascualplacencia@gmail.com" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mbravo.velasquez@gmail.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jfinfante@uc.cl" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nnvasquezs@gmail.com" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aartigas@ahmm.cl" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rgaymer@gaymer.cl" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jkgonzal@uc.cl" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luisjesusgonzalez.abogado@gmail.com" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agustin.ch@cheycia.cl" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vpretamal@gmail.com" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:reinaldoselaive@gmail.com" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aurbano@urbanoabogados.cl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jucontreras.bolla@gmail.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pacifimoa@hotmail.com" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ncisternasa@gmail.com" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANITA.TOLEDOCOUCHAUX@GMAIL.COM" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:smontero@monteroycia.cl" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:csilvaneveu@gmail.com" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ignacioalbornozs@gmail.com" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:htoledos@gmail.com" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abogada.mariajesusalarcon@gmail.com" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aguirreriveraj615@gmail.com" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mcasera@caseraycia.com" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gmunoz@vergaraycia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rfasani@fpa.cl" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nvasquez@vasquezvaldes.cl" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jmunoz@bymabogados.cl" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:czamorano@litigantes.net" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jverdugo@mvjvarbitraje.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jrencoret@reis.cl" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mboycia@gmail.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rauldurangonzalez@gmail.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abogadomarchigue@gmail.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jalvear@alvearabogados.cl" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agonzalez@anvp.cl" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:claudioariaseriza@gmail.com" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contacto@byes.cl" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oramirezm@uft.edu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wparra.abogado@gmail.com" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:catalina.melo@asislegal.cl" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contacto@gonzalocaballero.cl" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nrivera@rrycia.cl" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fcamposo@miucsh.cl" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jaramilloabogado@gmail.com" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tiabadal@uc.cl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sergopi1@gmail.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bobadilla.gaston@gmail.com" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:waldo.quiroz.alegria@gmail.com" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arbitraje.particional@gmail.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:claudia.legalcalvarez2@gmail.com" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rplaza@phr.cl" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jear_46@yahoo.es" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gme_@vtr.net" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yulloatrabajo@gmail.com" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:osalas@salasyabogados.com" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rgarcia.abogado@gmail.com" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jpablozv@gmail.com" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Andrea.vergaracarvallo@gmail.com" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cesarzq@gmail.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abogazarongas@gmail.com" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fleng@artabogados.cl" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ricardo.donosov@gmail.com" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enriquedonososilva@edsabogados.cl" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abigail.cofre@gmail.com" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:manuelzunigapina@gmail.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:germanovallem@gmail.com" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:toledocouchaux@gmail.com" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iabadie@novalex.cl" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eduardo@eegabogados.cl" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jmganzura.notificacion@gmail.com" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alvaro.gonzalez@derecho.uchile.cl" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nicolefuentes.abogada@gmail.com" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vpobleterios@gmail.com" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:matiaspuentesaavedra@gmail.com" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rcampos@camposasociados.cl" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pedroantoniofuentes@yahoo.es" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dtrojas@uc.cl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lizardomoscoso@gmail.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:saidacc@gmail.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cchahuans@gmail.com" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jorgegonzalezvaras@gmail.com" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stephaniediazabogada@gmail.com" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cristobal.roa@gmail.com" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:leyla.bahamondes@gmail.com" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oscarsalasmorales@gmail.com" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nmhuerta@uc.cl" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tomascantocaballero@gmail.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jgalvezmella@gmail.com" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aurzuas@gmail.com" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fmurillovalderrama@gmail.com" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arbitro.ibustos@gmail.com" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:leyla@litigio.cl" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ivargasroco@gmail.com" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:navaldebenitoc@gmail.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ebenitezabogado@gmail.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:garciadieguezmacarena@gmail.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:doksenberg@oksenberg.cl" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arbitrajes@serviciosasociados.cl" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ffrias@rfl.cl" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:palmaquiroz@gmail.com" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nicolini.gianluca.94@gmail.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:visitacioncarrillos@gmail.com" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:german.ovalle@ovalle.cl" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ro.campos.f@gmail.com" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mabelsaezb@gmail.com" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jose.rivera@arsabogados.cl" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abogadoacunapenaloza@gmail.com" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:paulamiddleton.abogada@gmail.com" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ppolea.aramburu@gmail.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:parrueordenes@gmail.com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mverdugo1@hotmail.com" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jcb.abog@gmail.com" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:carlos@estudiosoto.cl" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:begazoabogado@gmail.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sanmartin.rodrigo@gmail.com" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andreacajashabog@gmail.com" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ajurzua@uc.cl" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NZ@ZlatarAbogados.cl" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abogada.wcomicheo@gmail.com" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ryfabogados@gmail.com" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:leyla@bahamondes.cl" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rpalacios@justiciaarbitral.com" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nataliauribemonje@gmail.com" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:barbara.constanza.sg@gmail.com" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lagos.michaela@gmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:felipebuamscha@hotmail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jorge.gompertz@gompertz.cl" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vlopezrecabarren@gmail.com" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:franciscoleturia@gmail.com" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:danteleoz@gmail.com" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jose.rivera@polvora.cl" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tarekleoz@gmail.com" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andresarevalolara@gmail.com" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pedropablo@oleaaramburu.cl" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:josepablolagos@gmail.com" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bellemansyberner@gmail.com" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mmontero@monteroycia.cl" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:buriarte@apparcel.cl" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abogadapaulaverdugo@gmail.com" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:acs.abogadosasociados@gmail.com" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ulloaulloavalery@gmail.com" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ryfabogados@gmail.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abogadoricardolarenas@gmail.com" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fjleturia@cna.cl" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marianocasera@gmail.com" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:me_loayza@hotmail.com" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Ibarra.causas@gmail.com" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pazyre@gmail.com" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:franciscosaavedra@santanenita.cl" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:navaldebenitoc@gmail.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:visitacioncarrillos@gmail.com" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jalvear@alvearabogados.cl" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wparra.abogado@gmail.com" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:csilvaneveu@gmail.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:parrueordenes@gmail.com" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:paulamiddleton.abogada@gmail.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mjcv35@yahoo.es" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andreacajashabog@gmail.com" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mverdugo1@hotmail.com" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:smontero@monteroycia.cl" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gmunoz@vergaraycia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contacto@gonzalocaballero.cl" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ricardo.donosov@gmail.com" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:begazoabogado@gmail.com" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aurbano@urbanoabogados.cl" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ppolea.aramburu@gmail.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jfinfante@uc.cl" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sandranavarrojuezarbitro@gmail.com" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:germanovallem@gmail.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:narciso.soto.j@gmail.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vlopezrecabarren@gmail.com" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rplaza@phr.cl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stephaniediazabogada@gmail.com" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abogada.wcomicheo@gmail.com" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:catalina.melo@asislegal.cl" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andres@salazarabogados.cl" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:barbara.constanza.sg@gmail.com" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aartigas@ahmm.cl" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arbitro.ibustos@gmail.com" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jmganzura.notificacion@gmail.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contacto@byes.cl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:josepablolagos@gmail.com" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:orcontre@gmail.com" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bellemansyberner@gmail.com" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cristobal.roa@gmail.com" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pascualplacencia@gmail.com" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andresarevalolara@gmail.com" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jaramilloabogado@gmail.com" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:franciscosaavedra@santanenita.cl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oramirezm@uft.edu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pedroantoniofuentes@yahoo.es" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eduardo@eegabogados.cl" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agustin.ch@cheycia.cl" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ivargasroco@gmail.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jrencoret@reis.cl" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mboycia@gmail.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rgaymer@gmail.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abogadoricardolarenas@gmail.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jcb.abog@gmail.com" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vpretamal@gmail.com" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:czamorano@litigantes.net" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aurzuas@gmail.com" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luiscandia_abogado@hotmail.com" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:buriarte@apparcel.cl" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ryfabogados@gmail.com" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abogadoacunapenaloza@gmail.com" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tiabadal@uc.cl" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jverdugo@mvjvarbitraje.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jucontreras.bolla@gmail.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pacifimoa@hotmail.com" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:toledocouchaux@gmail.com" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Ibarra.causas@gmail.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ncisternasa@gmail.com" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANITA.TOLEDOCOUCHAUX@GMAIL.COM" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fleng@artabogados.cl" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jose.rivera@arsabogados.cl" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nataliauribemonje@gmail.com" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abogada.mariajesusalarcon@gmail.com" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tomascantocaballero@gmail.com" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ulloaulloavalery@gmail.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abogazarongas@gmail.com" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mabelsaezb@gmail.com" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:claudioariaseriza@gmail.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enriquedonososilva@edsabogados.cl" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abogadomarchigue@gmail.com" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rauldurangonzalez@gmail.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:doksenberg@oksenberg.cl" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ajurzua@uc.cl" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fhubner@uc.cl" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tarekleoz@gmail.com" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fcamposo@miucsh.cl" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jmunoz@bymabogados.cl" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:matiaspuentesaavedra@gmail.com" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:monicavds@mvarbitraje.com" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:danteleoz@gmail.com" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rpalacios@justiciaarbitral.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bobadilla.gaston@gmail.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sergopi1@gmail.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abigail.cofre@gmail.com" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:claudia.legalcalvarez2@gmail.com" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fmurillovalderrama@gmail.com" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ryfabogados@gmail.com" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jpablozv@gmail.com" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nrivera@rrycia.cl" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:carlos@estudiosoto.cl" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jgalvezmella@gmail.com" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rcampos@camposasociados.cl" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Manuel26rodriguez@gmail.com" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rgarcia.abogado@gmail.com" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:acs.abogadosasociados@gmail.com" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lagos.michaela@gmail.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ebenitezabogado@gmail.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:manuelzunigapina@gmail.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kisna.castro.kc@gmail.com" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:waldo.quiroz.alegria@gmail.com" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Andrea.vergaracarvallo@gmail.com" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lizardomoscoso@gmail.com" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:franciscoleturia@gmail.com" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luisjesusgonzalez.abogado@gmail.com" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abogadapaulaverdugo@gmail.com" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:me_loayza@hotmail.com" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vpobleterios@gmail.com" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nicolini.gianluca.94@gmail.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:saidacc@gmail.com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jorgegonzalezvaras@gmail.com" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NZ@ZlatarAbogados.cl" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nicolefuentes.abogada@gmail.com" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ibracho@hdgroup.cl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sanmartin.rodrigo@gmail.com" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cchahuans@gmail.com" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mmontero@monteroycia.cl" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:reinaldoselaive@gmail.com" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rfasani@fpa.cl" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yulloatrabajo@gmail.com" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:htoleds@gmail.com" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nmhuerta@uc.cl" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mbravo.velasquez@gmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:felipebuamscha@hotmail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jorge.gompertz@gompertz.cl" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:garciadieguezmacarena@gmail.com" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aguirreriveraj615@gmail.com" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pazyre@gmail.com" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ffrias@rfl.cl" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:palmaquiroz@gmail.com" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fernandomoralesperez@gmail.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor theme="4" tint="-0.249977111117893"/>
   </sheetPr>
-  <dimension ref="A2:I240"/>
+  <dimension ref="A2:I237"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A161" workbookViewId="0">
-      <selection activeCell="G164" sqref="G164"/>
+    <sheetView tabSelected="1" topLeftCell="A162" workbookViewId="0">
+      <selection activeCell="G169" sqref="G169"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="7.28515625" style="4" customWidth="1"/>
-    <col min="2" max="2" width="29" style="8" customWidth="1"/>
+    <col min="2" max="2" width="29" style="7" customWidth="1"/>
     <col min="3" max="3" width="31.7109375" style="1" customWidth="1"/>
-    <col min="4" max="4" width="18.7109375" style="34" customWidth="1"/>
+    <col min="4" max="4" width="18.7109375" style="23" customWidth="1"/>
     <col min="5" max="5" width="35.7109375" customWidth="1"/>
     <col min="6" max="6" width="44.5703125" style="1" customWidth="1"/>
     <col min="7" max="7" width="30.42578125" style="1" customWidth="1"/>
-    <col min="8" max="8" width="11.42578125" style="50"/>
+    <col min="8" max="8" width="11.42578125" style="36"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="C2" s="3" t="s">
-        <v>834</v>
+        <v>798</v>
       </c>
       <c r="E2" s="4"/>
     </row>
     <row r="3" spans="1:8" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B3" s="9" t="s">
+      <c r="B3" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="53"/>
-      <c r="D3" s="35"/>
+      <c r="C3" s="39"/>
+      <c r="D3" s="24"/>
       <c r="E3" s="5"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
     </row>
     <row r="4" spans="1:8" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B4" s="62" t="s">
+      <c r="B4" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="63" t="s">
+      <c r="C4" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="D4" s="64" t="s">
+      <c r="D4" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="E4" s="63" t="s">
+      <c r="E4" s="41" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="63" t="s">
+      <c r="F4" s="41" t="s">
         <v>5</v>
       </c>
-      <c r="G4" s="65" t="s">
+      <c r="G4" s="43" t="s">
         <v>6</v>
       </c>
-      <c r="H4" s="66" t="s">
+      <c r="H4" s="44" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="99.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="69">
+      <c r="A5" s="71">
         <v>1</v>
       </c>
-      <c r="B5" s="14" t="s">
+      <c r="B5" s="10" t="s">
         <v>642</v>
       </c>
-      <c r="C5" s="15" t="s">
+      <c r="C5" s="11" t="s">
         <v>426</v>
       </c>
-      <c r="D5" s="16">
+      <c r="D5" s="12">
         <v>992251842</v>
       </c>
-      <c r="E5" s="17" t="s">
+      <c r="E5" s="59" t="s">
         <v>425</v>
       </c>
-      <c r="F5" s="15" t="s">
+      <c r="F5" s="11" t="s">
         <v>513</v>
       </c>
-      <c r="G5" s="15" t="s">
+      <c r="G5" s="11" t="s">
         <v>84</v>
       </c>
-      <c r="H5" s="10" t="s">
+      <c r="H5" s="9" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4">
         <v>2</v>
       </c>
-      <c r="B6" s="18" t="s">
+      <c r="B6" s="13" t="s">
         <v>170</v>
       </c>
-      <c r="C6" s="19" t="s">
+      <c r="C6" s="14" t="s">
         <v>171</v>
       </c>
-      <c r="D6" s="36" t="s">
+      <c r="D6" s="25" t="s">
         <v>172</v>
       </c>
-      <c r="E6" s="20" t="s">
+      <c r="E6" s="60" t="s">
         <v>26</v>
       </c>
-      <c r="F6" s="19" t="s">
+      <c r="F6" s="14" t="s">
         <v>575</v>
       </c>
-      <c r="G6" s="19" t="s">
+      <c r="G6" s="14" t="s">
         <v>27</v>
       </c>
-      <c r="H6" s="44" t="s">
+      <c r="H6" s="31" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4">
         <v>3</v>
       </c>
-      <c r="B7" s="18" t="s">
+      <c r="B7" s="13" t="s">
         <v>91</v>
       </c>
-      <c r="C7" s="19" t="s">
+      <c r="C7" s="14" t="s">
         <v>92</v>
       </c>
-      <c r="D7" s="31">
+      <c r="D7" s="22">
         <v>997354692</v>
       </c>
-      <c r="E7" s="20" t="s">
+      <c r="E7" s="60" t="s">
         <v>93</v>
       </c>
-      <c r="F7" s="19" t="s">
+      <c r="F7" s="14" t="s">
         <v>574</v>
       </c>
-      <c r="G7" s="19" t="s">
+      <c r="G7" s="14" t="s">
         <v>94</v>
       </c>
-      <c r="H7" s="44" t="s">
+      <c r="H7" s="31" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="120" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4">
         <v>4</v>
       </c>
-      <c r="B8" s="18" t="s">
+      <c r="B8" s="13" t="s">
         <v>45</v>
       </c>
-      <c r="C8" s="19" t="s">
+      <c r="C8" s="14" t="s">
         <v>215</v>
       </c>
-      <c r="D8" s="31" t="s">
+      <c r="D8" s="22" t="s">
         <v>440</v>
       </c>
-      <c r="E8" s="20" t="s">
+      <c r="E8" s="60" t="s">
         <v>46</v>
       </c>
-      <c r="F8" s="19" t="s">
+      <c r="F8" s="14" t="s">
         <v>572</v>
       </c>
-      <c r="G8" s="19" t="s">
+      <c r="G8" s="14" t="s">
         <v>47</v>
       </c>
-      <c r="H8" s="44" t="s">
+      <c r="H8" s="31" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="150" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4">
         <v>5</v>
       </c>
-      <c r="B9" s="18" t="s">
+      <c r="B9" s="13" t="s">
         <v>639</v>
       </c>
-      <c r="C9" s="19" t="s">
+      <c r="C9" s="14" t="s">
         <v>640</v>
       </c>
-      <c r="D9" s="36">
+      <c r="D9" s="25">
         <v>966458571</v>
       </c>
-      <c r="E9" s="20" t="s">
+      <c r="E9" s="60" t="s">
         <v>66</v>
       </c>
-      <c r="F9" s="19" t="s">
+      <c r="F9" s="14" t="s">
         <v>573</v>
       </c>
-      <c r="G9" s="19" t="s">
+      <c r="G9" s="14" t="s">
         <v>641</v>
       </c>
-      <c r="H9" s="44" t="s">
+      <c r="H9" s="31" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4">
         <v>6</v>
       </c>
-      <c r="B10" s="18" t="s">
+      <c r="B10" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="C10" s="19" t="s">
+      <c r="C10" s="14" t="s">
         <v>431</v>
       </c>
-      <c r="D10" s="31">
+      <c r="D10" s="22">
         <v>993355300</v>
       </c>
-      <c r="E10" s="20" t="s">
+      <c r="E10" s="60" t="s">
         <v>14</v>
       </c>
-      <c r="F10" s="19" t="s">
+      <c r="F10" s="14" t="s">
         <v>514</v>
       </c>
-      <c r="G10" s="19" t="s">
-[...2 lines deleted...]
-      <c r="H10" s="44" t="s">
+      <c r="G10" s="14" t="s">
+        <v>841</v>
+      </c>
+      <c r="H10" s="31" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4">
         <v>7</v>
       </c>
-      <c r="B11" s="18" t="s">
+      <c r="B11" s="13" t="s">
         <v>18</v>
       </c>
-      <c r="C11" s="19" t="s">
+      <c r="C11" s="14" t="s">
         <v>19</v>
       </c>
-      <c r="D11" s="36" t="s">
+      <c r="D11" s="25" t="s">
         <v>20</v>
       </c>
-      <c r="E11" s="20" t="s">
+      <c r="E11" s="60" t="s">
         <v>21</v>
       </c>
-      <c r="F11" s="19" t="s">
+      <c r="F11" s="14" t="s">
         <v>515</v>
       </c>
-      <c r="G11" s="19" t="s">
+      <c r="G11" s="14" t="s">
         <v>22</v>
       </c>
-      <c r="H11" s="44" t="s">
+      <c r="H11" s="31" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4">
         <v>8</v>
       </c>
-      <c r="B12" s="18" t="s">
+      <c r="B12" s="13" t="s">
         <v>101</v>
       </c>
-      <c r="C12" s="19" t="s">
+      <c r="C12" s="14" t="s">
         <v>102</v>
       </c>
-      <c r="D12" s="31">
+      <c r="D12" s="22">
         <v>985661164</v>
       </c>
-      <c r="E12" s="20" t="s">
+      <c r="E12" s="60" t="s">
         <v>182</v>
       </c>
-      <c r="F12" s="19" t="s">
+      <c r="F12" s="14" t="s">
         <v>516</v>
       </c>
-      <c r="G12" s="19" t="s">
+      <c r="G12" s="14" t="s">
         <v>67</v>
       </c>
-      <c r="H12" s="44" t="s">
+      <c r="H12" s="31" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4">
         <v>9</v>
       </c>
-      <c r="B13" s="18" t="s">
+      <c r="B13" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="C13" s="19" t="s">
+      <c r="C13" s="14" t="s">
         <v>179</v>
       </c>
-      <c r="D13" s="36" t="s">
+      <c r="D13" s="25" t="s">
         <v>8</v>
       </c>
-      <c r="E13" s="20" t="s">
+      <c r="E13" s="60" t="s">
         <v>180</v>
       </c>
-      <c r="F13" s="19" t="s">
+      <c r="F13" s="14" t="s">
         <v>517</v>
       </c>
-      <c r="G13" s="19" t="s">
+      <c r="G13" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="H13" s="44" t="s">
+      <c r="H13" s="31" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4">
         <v>10</v>
       </c>
-      <c r="B14" s="18" t="s">
+      <c r="B14" s="13" t="s">
         <v>50</v>
       </c>
-      <c r="C14" s="19" t="s">
+      <c r="C14" s="14" t="s">
         <v>173</v>
       </c>
-      <c r="D14" s="31" t="s">
+      <c r="D14" s="22" t="s">
         <v>51</v>
       </c>
-      <c r="E14" s="20" t="s">
+      <c r="E14" s="60" t="s">
         <v>52</v>
       </c>
-      <c r="F14" s="19" t="s">
+      <c r="F14" s="14" t="s">
         <v>518</v>
       </c>
-      <c r="G14" s="19" t="s">
+      <c r="G14" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="H14" s="44" t="s">
+      <c r="H14" s="31" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4">
         <v>11</v>
       </c>
-      <c r="B15" s="18" t="s">
+      <c r="B15" s="13" t="s">
         <v>58</v>
       </c>
-      <c r="C15" s="19" t="s">
+      <c r="C15" s="14" t="s">
         <v>59</v>
       </c>
-      <c r="D15" s="36">
+      <c r="D15" s="25">
         <v>998262077</v>
       </c>
-      <c r="E15" s="20" t="s">
+      <c r="E15" s="60" t="s">
         <v>60</v>
       </c>
-      <c r="F15" s="19" t="s">
+      <c r="F15" s="14" t="s">
         <v>614</v>
       </c>
-      <c r="G15" s="19" t="s">
-[...2 lines deleted...]
-      <c r="H15" s="44" t="s">
+      <c r="G15" s="14" t="s">
+        <v>840</v>
+      </c>
+      <c r="H15" s="31" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4">
         <v>12</v>
       </c>
-      <c r="B16" s="18" t="s">
+      <c r="B16" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="C16" s="19" t="s">
+      <c r="C16" s="14" t="s">
         <v>96</v>
       </c>
-      <c r="D16" s="36" t="s">
+      <c r="D16" s="25" t="s">
         <v>97</v>
       </c>
-      <c r="E16" s="20" t="s">
+      <c r="E16" s="60" t="s">
         <v>98</v>
       </c>
-      <c r="F16" s="19" t="s">
+      <c r="F16" s="14" t="s">
         <v>519</v>
       </c>
-      <c r="G16" s="19" t="s">
+      <c r="G16" s="14" t="s">
         <v>22</v>
       </c>
-      <c r="H16" s="44" t="s">
+      <c r="H16" s="31" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4">
         <v>13</v>
       </c>
-      <c r="B17" s="18" t="s">
+      <c r="B17" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="C17" s="19" t="s">
+      <c r="C17" s="14" t="s">
         <v>185</v>
       </c>
-      <c r="D17" s="36">
+      <c r="D17" s="25">
         <v>993444492</v>
       </c>
-      <c r="E17" s="20" t="s">
+      <c r="E17" s="60" t="s">
         <v>42</v>
       </c>
-      <c r="F17" s="19" t="s">
+      <c r="F17" s="14" t="s">
         <v>520</v>
       </c>
-      <c r="G17" s="19" t="s">
+      <c r="G17" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="H17" s="44" t="s">
+      <c r="H17" s="31" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="200.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4">
         <v>14</v>
       </c>
-      <c r="B18" s="39" t="s">
+      <c r="B18" s="28" t="s">
         <v>68</v>
       </c>
-      <c r="C18" s="19" t="s">
+      <c r="C18" s="14" t="s">
         <v>510</v>
       </c>
-      <c r="D18" s="31">
+      <c r="D18" s="22">
         <v>941471232</v>
       </c>
-      <c r="E18" s="20" t="s">
+      <c r="E18" s="60" t="s">
         <v>69</v>
       </c>
-      <c r="F18" s="19" t="s">
+      <c r="F18" s="14" t="s">
         <v>521</v>
       </c>
-      <c r="G18" s="19" t="s">
+      <c r="G18" s="14" t="s">
         <v>187</v>
       </c>
-      <c r="H18" s="44" t="s">
+      <c r="H18" s="31" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4">
         <v>15</v>
       </c>
-      <c r="B19" s="18" t="s">
+      <c r="B19" s="13" t="s">
         <v>23</v>
       </c>
-      <c r="C19" s="19" t="s">
+      <c r="C19" s="14" t="s">
         <v>508</v>
       </c>
-      <c r="D19" s="36" t="s">
+      <c r="D19" s="25" t="s">
         <v>24</v>
       </c>
-      <c r="E19" s="20" t="s">
+      <c r="E19" s="60" t="s">
         <v>25</v>
       </c>
-      <c r="F19" s="19" t="s">
+      <c r="F19" s="14" t="s">
         <v>522</v>
       </c>
-      <c r="G19" s="19" t="s">
+      <c r="G19" s="14" t="s">
         <v>67</v>
       </c>
-      <c r="H19" s="44" t="s">
+      <c r="H19" s="31" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4">
         <v>16</v>
       </c>
-      <c r="B20" s="18" t="s">
+      <c r="B20" s="13" t="s">
         <v>62</v>
       </c>
-      <c r="C20" s="19" t="s">
+      <c r="C20" s="14" t="s">
         <v>63</v>
       </c>
-      <c r="D20" s="36" t="s">
+      <c r="D20" s="25" t="s">
         <v>64</v>
       </c>
-      <c r="E20" s="20" t="s">
+      <c r="E20" s="60" t="s">
         <v>65</v>
       </c>
-      <c r="F20" s="19" t="s">
+      <c r="F20" s="14" t="s">
         <v>607</v>
       </c>
-      <c r="G20" s="19" t="s">
+      <c r="G20" s="14" t="s">
         <v>608</v>
       </c>
-      <c r="H20" s="44" t="s">
+      <c r="H20" s="31" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="99.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4">
         <v>17</v>
       </c>
-      <c r="B21" s="18" t="s">
+      <c r="B21" s="13" t="s">
         <v>37</v>
       </c>
-      <c r="C21" s="21" t="s">
+      <c r="C21" s="15" t="s">
         <v>38</v>
       </c>
-      <c r="D21" s="36">
+      <c r="D21" s="25">
         <v>989401817</v>
       </c>
-      <c r="E21" s="20" t="s">
+      <c r="E21" s="60" t="s">
         <v>39</v>
       </c>
-      <c r="F21" s="19" t="s">
+      <c r="F21" s="14" t="s">
         <v>523</v>
       </c>
-      <c r="G21" s="19" t="s">
+      <c r="G21" s="14" t="s">
         <v>40</v>
       </c>
-      <c r="H21" s="44" t="s">
+      <c r="H21" s="31" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4">
         <v>18</v>
       </c>
-      <c r="B22" s="22" t="s">
+      <c r="B22" s="16" t="s">
         <v>79</v>
       </c>
-      <c r="C22" s="19" t="s">
+      <c r="C22" s="14" t="s">
         <v>80</v>
       </c>
-      <c r="D22" s="31" t="s">
+      <c r="D22" s="22" t="s">
         <v>81</v>
       </c>
-      <c r="E22" s="20" t="s">
+      <c r="E22" s="60" t="s">
         <v>82</v>
       </c>
-      <c r="F22" s="19" t="s">
+      <c r="F22" s="14" t="s">
         <v>524</v>
       </c>
-      <c r="G22" s="19" t="s">
+      <c r="G22" s="14" t="s">
         <v>83</v>
       </c>
-      <c r="H22" s="44" t="s">
+      <c r="H22" s="31" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4">
         <v>19</v>
       </c>
-      <c r="B23" s="22" t="s">
+      <c r="B23" s="16" t="s">
         <v>75</v>
       </c>
-      <c r="C23" s="19" t="s">
+      <c r="C23" s="14" t="s">
         <v>181</v>
       </c>
-      <c r="D23" s="31" t="s">
+      <c r="D23" s="22" t="s">
         <v>76</v>
       </c>
-      <c r="E23" s="20" t="s">
+      <c r="E23" s="60" t="s">
         <v>77</v>
       </c>
-      <c r="F23" s="19" t="s">
+      <c r="F23" s="14" t="s">
         <v>525</v>
       </c>
-      <c r="G23" s="19" t="s">
+      <c r="G23" s="14" t="s">
         <v>78</v>
       </c>
-      <c r="H23" s="44" t="s">
+      <c r="H23" s="31" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4">
         <v>20</v>
       </c>
-      <c r="B24" s="39" t="s">
+      <c r="B24" s="28" t="s">
         <v>89</v>
       </c>
-      <c r="C24" s="19" t="s">
+      <c r="C24" s="14" t="s">
         <v>90</v>
       </c>
-      <c r="D24" s="31">
+      <c r="D24" s="22">
         <v>997443227</v>
       </c>
-      <c r="E24" s="20" t="s">
+      <c r="E24" s="60" t="s">
         <v>396</v>
       </c>
-      <c r="F24" s="19" t="s">
+      <c r="F24" s="14" t="s">
         <v>526</v>
       </c>
-      <c r="G24" s="19" t="s">
+      <c r="G24" s="14" t="s">
         <v>443</v>
       </c>
-      <c r="H24" s="44" t="s">
+      <c r="H24" s="31" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4">
         <v>21</v>
       </c>
-      <c r="B25" s="22" t="s">
+      <c r="B25" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="C25" s="19" t="s">
+      <c r="C25" s="14" t="s">
         <v>178</v>
       </c>
-      <c r="D25" s="31" t="s">
+      <c r="D25" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="E25" s="20" t="s">
+      <c r="E25" s="60" t="s">
         <v>17</v>
       </c>
-      <c r="F25" s="19" t="s">
+      <c r="F25" s="14" t="s">
         <v>527</v>
       </c>
-      <c r="G25" s="19" t="s">
+      <c r="G25" s="14" t="s">
         <v>177</v>
       </c>
-      <c r="H25" s="44" t="s">
+      <c r="H25" s="31" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4">
         <v>22</v>
       </c>
-      <c r="B26" s="22" t="s">
+      <c r="B26" s="16" t="s">
         <v>104</v>
       </c>
-      <c r="C26" s="19" t="s">
+      <c r="C26" s="14" t="s">
         <v>456</v>
       </c>
-      <c r="D26" s="31">
+      <c r="D26" s="22">
         <v>981399500</v>
       </c>
-      <c r="E26" s="20" t="s">
+      <c r="E26" s="60" t="s">
         <v>105</v>
       </c>
-      <c r="F26" s="19" t="s">
+      <c r="F26" s="14" t="s">
         <v>612</v>
       </c>
-      <c r="G26" s="19" t="s">
+      <c r="G26" s="14" t="s">
         <v>613</v>
       </c>
-      <c r="H26" s="44" t="s">
+      <c r="H26" s="31" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4">
         <v>23</v>
       </c>
-      <c r="B27" s="22" t="s">
+      <c r="B27" s="16" t="s">
         <v>138</v>
       </c>
-      <c r="C27" s="19" t="s">
+      <c r="C27" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="D27" s="31">
+      <c r="D27" s="22">
         <v>954156373</v>
       </c>
-      <c r="E27" s="20" t="s">
+      <c r="E27" s="60" t="s">
         <v>99</v>
       </c>
-      <c r="F27" s="19" t="s">
+      <c r="F27" s="14" t="s">
         <v>528</v>
       </c>
-      <c r="G27" s="19" t="s">
+      <c r="G27" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="H27" s="44" t="s">
+      <c r="H27" s="31" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="99.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4">
         <v>24</v>
       </c>
-      <c r="B28" s="22" t="s">
+      <c r="B28" s="16" t="s">
         <v>33</v>
       </c>
-      <c r="C28" s="19" t="s">
+      <c r="C28" s="14" t="s">
         <v>176</v>
       </c>
-      <c r="D28" s="31">
+      <c r="D28" s="22">
         <v>992762430</v>
       </c>
-      <c r="E28" s="20" t="s">
+      <c r="E28" s="60" t="s">
         <v>34</v>
       </c>
-      <c r="F28" s="19" t="s">
+      <c r="F28" s="14" t="s">
         <v>529</v>
       </c>
-      <c r="G28" s="19" t="s">
-[...2 lines deleted...]
-      <c r="H28" s="44" t="s">
+      <c r="G28" s="14" t="s">
+        <v>839</v>
+      </c>
+      <c r="H28" s="31" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4">
         <v>25</v>
       </c>
-      <c r="B29" s="22" t="s">
+      <c r="B29" s="16" t="s">
         <v>28</v>
       </c>
-      <c r="C29" s="19" t="s">
+      <c r="C29" s="14" t="s">
         <v>29</v>
       </c>
-      <c r="D29" s="31" t="s">
+      <c r="D29" s="22" t="s">
         <v>30</v>
       </c>
-      <c r="E29" s="20" t="s">
+      <c r="E29" s="60" t="s">
         <v>31</v>
       </c>
-      <c r="F29" s="19" t="s">
+      <c r="F29" s="14" t="s">
         <v>530</v>
       </c>
-      <c r="G29" s="19" t="s">
+      <c r="G29" s="14" t="s">
         <v>32</v>
       </c>
-      <c r="H29" s="44" t="s">
+      <c r="H29" s="31" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4">
         <v>26</v>
       </c>
-      <c r="B30" s="22" t="s">
+      <c r="B30" s="16" t="s">
         <v>70</v>
       </c>
-      <c r="C30" s="19" t="s">
+      <c r="C30" s="14" t="s">
         <v>477</v>
       </c>
-      <c r="D30" s="31" t="s">
+      <c r="D30" s="22" t="s">
         <v>71</v>
       </c>
-      <c r="E30" s="20" t="s">
+      <c r="E30" s="60" t="s">
         <v>72</v>
       </c>
-      <c r="F30" s="19" t="s">
+      <c r="F30" s="14" t="s">
         <v>531</v>
       </c>
-      <c r="G30" s="19" t="s">
+      <c r="G30" s="14" t="s">
         <v>478</v>
       </c>
-      <c r="H30" s="44" t="s">
+      <c r="H30" s="31" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4">
         <v>27</v>
       </c>
-      <c r="B31" s="39" t="s">
+      <c r="B31" s="28" t="s">
         <v>85</v>
       </c>
-      <c r="C31" s="19" t="s">
+      <c r="C31" s="14" t="s">
         <v>44</v>
       </c>
-      <c r="D31" s="31" t="s">
+      <c r="D31" s="22" t="s">
         <v>86</v>
       </c>
-      <c r="E31" s="20" t="s">
+      <c r="E31" s="60" t="s">
         <v>87</v>
       </c>
-      <c r="F31" s="19" t="s">
+      <c r="F31" s="14" t="s">
         <v>532</v>
       </c>
-      <c r="G31" s="19" t="s">
+      <c r="G31" s="14" t="s">
         <v>447</v>
       </c>
-      <c r="H31" s="44" t="s">
+      <c r="H31" s="31" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="150" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4">
         <v>28</v>
       </c>
-      <c r="B32" s="22" t="s">
+      <c r="B32" s="16" t="s">
         <v>139</v>
       </c>
-      <c r="C32" s="19" t="s">
+      <c r="C32" s="14" t="s">
         <v>183</v>
       </c>
-      <c r="D32" s="31">
+      <c r="D32" s="22">
         <v>931052179</v>
       </c>
-      <c r="E32" s="20" t="s">
+      <c r="E32" s="60" t="s">
         <v>184</v>
       </c>
-      <c r="F32" s="19" t="s">
+      <c r="F32" s="14" t="s">
         <v>611</v>
       </c>
-      <c r="G32" s="19" t="s">
+      <c r="G32" s="14" t="s">
         <v>100</v>
       </c>
-      <c r="H32" s="44" t="s">
+      <c r="H32" s="31" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4">
         <v>29</v>
       </c>
-      <c r="B33" s="22" t="s">
+      <c r="B33" s="16" t="s">
         <v>35</v>
       </c>
-      <c r="C33" s="19" t="s">
+      <c r="C33" s="14" t="s">
         <v>169</v>
       </c>
-      <c r="D33" s="31">
+      <c r="D33" s="22">
         <v>962093762</v>
       </c>
-      <c r="E33" s="20" t="s">
+      <c r="E33" s="60" t="s">
         <v>36</v>
       </c>
-      <c r="F33" s="19" t="s">
+      <c r="F33" s="14" t="s">
         <v>531</v>
       </c>
-      <c r="G33" s="19" t="s">
+      <c r="G33" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="H33" s="44" t="s">
+      <c r="H33" s="31" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4">
         <v>30</v>
       </c>
-      <c r="B34" s="22" t="s">
+      <c r="B34" s="16" t="s">
         <v>186</v>
       </c>
-      <c r="C34" s="19" t="s">
+      <c r="C34" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="D34" s="31">
+      <c r="D34" s="22">
         <v>958725738</v>
       </c>
-      <c r="E34" s="20" t="s">
+      <c r="E34" s="60" t="s">
         <v>11</v>
       </c>
-      <c r="F34" s="19" t="s">
+      <c r="F34" s="14" t="s">
         <v>533</v>
       </c>
-      <c r="G34" s="19" t="s">
+      <c r="G34" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="H34" s="44" t="s">
+      <c r="H34" s="31" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4">
         <v>31</v>
       </c>
-      <c r="B35" s="22" t="s">
+      <c r="B35" s="16" t="s">
         <v>140</v>
       </c>
-      <c r="C35" s="19" t="s">
+      <c r="C35" s="14" t="s">
         <v>103</v>
       </c>
-      <c r="D35" s="31">
+      <c r="D35" s="22">
         <v>722226361</v>
       </c>
-      <c r="E35" s="20" t="s">
+      <c r="E35" s="60" t="s">
         <v>629</v>
       </c>
-      <c r="F35" s="19" t="s">
+      <c r="F35" s="14" t="s">
         <v>607</v>
       </c>
-      <c r="G35" s="19" t="s">
+      <c r="G35" s="14" t="s">
         <v>57</v>
       </c>
-      <c r="H35" s="44" t="s">
+      <c r="H35" s="31" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4">
         <v>32</v>
       </c>
-      <c r="B36" s="22" t="s">
+      <c r="B36" s="16" t="s">
         <v>54</v>
       </c>
-      <c r="C36" s="19" t="s">
+      <c r="C36" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="D36" s="31">
+      <c r="D36" s="22">
         <v>722237721</v>
       </c>
-      <c r="E36" s="20" t="s">
+      <c r="E36" s="60" t="s">
         <v>56</v>
       </c>
-      <c r="F36" s="19" t="s">
+      <c r="F36" s="14" t="s">
         <v>607</v>
       </c>
-      <c r="G36" s="19" t="s">
+      <c r="G36" s="14" t="s">
         <v>57</v>
       </c>
-      <c r="H36" s="44" t="s">
+      <c r="H36" s="31" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4">
         <v>33</v>
       </c>
-      <c r="B37" s="22" t="s">
+      <c r="B37" s="16" t="s">
         <v>73</v>
       </c>
-      <c r="C37" s="19" t="s">
+      <c r="C37" s="14" t="s">
         <v>214</v>
       </c>
-      <c r="D37" s="31">
+      <c r="D37" s="22">
         <v>968394242</v>
       </c>
-      <c r="E37" s="20" t="s">
+      <c r="E37" s="60" t="s">
         <v>74</v>
       </c>
-      <c r="F37" s="19" t="s">
+      <c r="F37" s="14" t="s">
         <v>518</v>
       </c>
-      <c r="G37" s="19" t="s">
+      <c r="G37" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="H37" s="44" t="s">
+      <c r="H37" s="31" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4">
         <v>34</v>
       </c>
-      <c r="B38" s="22" t="s">
+      <c r="B38" s="16" t="s">
         <v>141</v>
       </c>
-      <c r="C38" s="19" t="s">
+      <c r="C38" s="14" t="s">
         <v>623</v>
       </c>
-      <c r="D38" s="31">
+      <c r="D38" s="22">
         <v>987622157</v>
       </c>
-      <c r="E38" s="20" t="s">
+      <c r="E38" s="60" t="s">
         <v>48</v>
       </c>
-      <c r="F38" s="19" t="s">
+      <c r="F38" s="14" t="s">
         <v>534</v>
       </c>
-      <c r="G38" s="19" t="s">
+      <c r="G38" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="H38" s="44" t="s">
+      <c r="H38" s="31" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4">
         <v>35</v>
       </c>
-      <c r="B39" s="22" t="s">
+      <c r="B39" s="16" t="s">
         <v>193</v>
       </c>
-      <c r="C39" s="19" t="s">
+      <c r="C39" s="14" t="s">
         <v>194</v>
       </c>
-      <c r="D39" s="31" t="s">
+      <c r="D39" s="22" t="s">
         <v>499</v>
       </c>
-      <c r="E39" s="23" t="s">
+      <c r="E39" s="61" t="s">
         <v>500</v>
       </c>
-      <c r="F39" s="19" t="s">
+      <c r="F39" s="14" t="s">
         <v>535</v>
       </c>
-      <c r="G39" s="19" t="s">
+      <c r="G39" s="14" t="s">
         <v>195</v>
       </c>
-      <c r="H39" s="44" t="s">
+      <c r="H39" s="31" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4">
         <v>36</v>
       </c>
-      <c r="B40" s="18" t="s">
+      <c r="B40" s="13" t="s">
         <v>107</v>
       </c>
-      <c r="C40" s="19" t="s">
+      <c r="C40" s="14" t="s">
         <v>436</v>
       </c>
-      <c r="D40" s="36">
+      <c r="D40" s="25">
         <v>972124401</v>
       </c>
-      <c r="E40" s="20" t="s">
+      <c r="E40" s="60" t="s">
         <v>108</v>
       </c>
-      <c r="F40" s="19" t="s">
+      <c r="F40" s="14" t="s">
         <v>525</v>
       </c>
-      <c r="G40" s="19" t="s">
+      <c r="G40" s="14" t="s">
         <v>437</v>
       </c>
-      <c r="H40" s="44" t="s">
+      <c r="H40" s="31" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4">
         <v>37</v>
       </c>
-      <c r="B41" s="22" t="s">
+      <c r="B41" s="16" t="s">
         <v>109</v>
       </c>
-      <c r="C41" s="19" t="s">
+      <c r="C41" s="14" t="s">
         <v>110</v>
       </c>
-      <c r="D41" s="31" t="s">
+      <c r="D41" s="22" t="s">
         <v>111</v>
       </c>
-      <c r="E41" s="20" t="s">
+      <c r="E41" s="60" t="s">
         <v>112</v>
       </c>
-      <c r="F41" s="19" t="s">
+      <c r="F41" s="14" t="s">
         <v>536</v>
       </c>
-      <c r="G41" s="19" t="s">
+      <c r="G41" s="14" t="s">
         <v>113</v>
       </c>
-      <c r="H41" s="44" t="s">
+      <c r="H41" s="31" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4">
         <v>38</v>
       </c>
-      <c r="B42" s="22" t="s">
+      <c r="B42" s="16" t="s">
         <v>142</v>
       </c>
-      <c r="C42" s="19" t="s">
+      <c r="C42" s="14" t="s">
         <v>118</v>
       </c>
-      <c r="D42" s="31">
+      <c r="D42" s="22">
         <v>990851762</v>
       </c>
-      <c r="E42" s="20" t="s">
+      <c r="E42" s="60" t="s">
         <v>119</v>
       </c>
-      <c r="F42" s="19" t="s">
+      <c r="F42" s="14" t="s">
         <v>576</v>
       </c>
-      <c r="G42" s="19" t="s">
+      <c r="G42" s="14" t="s">
         <v>441</v>
       </c>
-      <c r="H42" s="44" t="s">
+      <c r="H42" s="31" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4">
         <v>39</v>
       </c>
-      <c r="B43" s="22" t="s">
+      <c r="B43" s="16" t="s">
         <v>123</v>
       </c>
-      <c r="C43" s="19" t="s">
+      <c r="C43" s="14" t="s">
         <v>124</v>
       </c>
-      <c r="D43" s="31">
+      <c r="D43" s="22">
         <v>997429315</v>
       </c>
-      <c r="E43" s="20" t="s">
+      <c r="E43" s="60" t="s">
         <v>125</v>
       </c>
-      <c r="F43" s="19" t="s">
+      <c r="F43" s="14" t="s">
         <v>620</v>
       </c>
-      <c r="G43" s="19" t="s">
+      <c r="G43" s="14" t="s">
         <v>190</v>
       </c>
-      <c r="H43" s="44" t="s">
+      <c r="H43" s="31" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4">
         <v>40</v>
       </c>
-      <c r="B44" s="18" t="s">
+      <c r="B44" s="13" t="s">
         <v>120</v>
       </c>
-      <c r="C44" s="19" t="s">
+      <c r="C44" s="14" t="s">
         <v>213</v>
       </c>
-      <c r="D44" s="36" t="s">
+      <c r="D44" s="25" t="s">
         <v>121</v>
       </c>
-      <c r="E44" s="20" t="s">
+      <c r="E44" s="60" t="s">
         <v>122</v>
       </c>
-      <c r="F44" s="19" t="s">
+      <c r="F44" s="14" t="s">
         <v>537</v>
       </c>
-      <c r="G44" s="19" t="s">
+      <c r="G44" s="14" t="s">
         <v>49</v>
       </c>
-      <c r="H44" s="44" t="s">
+      <c r="H44" s="31" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4">
         <v>41</v>
       </c>
-      <c r="B45" s="22" t="s">
+      <c r="B45" s="16" t="s">
         <v>106</v>
       </c>
-      <c r="C45" s="24" t="s">
+      <c r="C45" s="17" t="s">
         <v>196</v>
       </c>
-      <c r="D45" s="31">
+      <c r="D45" s="22">
         <v>976966397</v>
       </c>
-      <c r="E45" s="25" t="s">
+      <c r="E45" s="62" t="s">
         <v>635</v>
       </c>
-      <c r="F45" s="26" t="s">
+      <c r="F45" s="18" t="s">
         <v>538</v>
       </c>
-      <c r="G45" s="24" t="s">
+      <c r="G45" s="17" t="s">
         <v>636</v>
       </c>
-      <c r="H45" s="44" t="s">
+      <c r="H45" s="31" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4">
         <v>42</v>
       </c>
-      <c r="B46" s="22" t="s">
+      <c r="B46" s="16" t="s">
         <v>174</v>
       </c>
-      <c r="C46" s="19" t="s">
+      <c r="C46" s="14" t="s">
         <v>175</v>
       </c>
-      <c r="D46" s="31">
+      <c r="D46" s="22">
         <v>951774267</v>
       </c>
-      <c r="E46" s="20" t="s">
+      <c r="E46" s="60" t="s">
         <v>114</v>
       </c>
-      <c r="F46" s="19" t="s">
+      <c r="F46" s="14" t="s">
         <v>539</v>
       </c>
-      <c r="G46" s="19" t="s">
+      <c r="G46" s="14" t="s">
         <v>88</v>
       </c>
-      <c r="H46" s="44" t="s">
+      <c r="H46" s="31" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4">
         <v>43</v>
       </c>
-      <c r="B47" s="18" t="s">
+      <c r="B47" s="13" t="s">
         <v>115</v>
       </c>
-      <c r="C47" s="21" t="s">
+      <c r="C47" s="15" t="s">
         <v>632</v>
       </c>
-      <c r="D47" s="36">
+      <c r="D47" s="25">
         <v>968246946</v>
       </c>
-      <c r="E47" s="20" t="s">
+      <c r="E47" s="60" t="s">
         <v>117</v>
       </c>
-      <c r="F47" s="19" t="s">
+      <c r="F47" s="14" t="s">
         <v>540</v>
       </c>
-      <c r="G47" s="19" t="s">
+      <c r="G47" s="14" t="s">
         <v>78</v>
       </c>
-      <c r="H47" s="44" t="s">
+      <c r="H47" s="31" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4">
         <v>44</v>
       </c>
-      <c r="B48" s="18" t="s">
+      <c r="B48" s="13" t="s">
         <v>166</v>
       </c>
-      <c r="C48" s="19" t="s">
+      <c r="C48" s="14" t="s">
         <v>168</v>
       </c>
-      <c r="D48" s="36">
+      <c r="D48" s="25">
         <v>998896871</v>
       </c>
-      <c r="E48" s="23" t="s">
+      <c r="E48" s="61" t="s">
         <v>167</v>
       </c>
-      <c r="F48" s="19" t="s">
+      <c r="F48" s="14" t="s">
         <v>541</v>
       </c>
-      <c r="G48" s="19" t="s">
+      <c r="G48" s="14" t="s">
         <v>61</v>
       </c>
-      <c r="H48" s="44" t="s">
+      <c r="H48" s="31" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="99.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4">
         <v>45</v>
       </c>
-      <c r="B49" s="18" t="s">
+      <c r="B49" s="13" t="s">
         <v>129</v>
       </c>
-      <c r="C49" s="19" t="s">
+      <c r="C49" s="14" t="s">
         <v>192</v>
       </c>
-      <c r="D49" s="31">
+      <c r="D49" s="22">
         <v>979596784</v>
       </c>
-      <c r="E49" s="20" t="s">
+      <c r="E49" s="60" t="s">
         <v>130</v>
       </c>
-      <c r="F49" s="19" t="s">
+      <c r="F49" s="14" t="s">
         <v>609</v>
       </c>
-      <c r="G49" s="19" t="s">
+      <c r="G49" s="14" t="s">
         <v>22</v>
       </c>
-      <c r="H49" s="44" t="s">
+      <c r="H49" s="31" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="150" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4">
         <v>46</v>
       </c>
-      <c r="B50" s="22" t="s">
+      <c r="B50" s="16" t="s">
         <v>135</v>
       </c>
-      <c r="C50" s="19" t="s">
+      <c r="C50" s="14" t="s">
         <v>136</v>
       </c>
-      <c r="D50" s="31">
+      <c r="D50" s="22">
         <v>976006131</v>
       </c>
-      <c r="E50" s="20" t="s">
+      <c r="E50" s="60" t="s">
         <v>137</v>
       </c>
-      <c r="F50" s="19" t="s">
+      <c r="F50" s="14" t="s">
         <v>638</v>
       </c>
-      <c r="G50" s="19" t="s">
+      <c r="G50" s="14" t="s">
         <v>191</v>
       </c>
-      <c r="H50" s="44" t="s">
+      <c r="H50" s="31" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4">
         <v>47</v>
       </c>
-      <c r="B51" s="18" t="s">
+      <c r="B51" s="13" t="s">
         <v>131</v>
       </c>
-      <c r="C51" s="19" t="s">
+      <c r="C51" s="14" t="s">
         <v>492</v>
       </c>
-      <c r="D51" s="36" t="s">
+      <c r="D51" s="25" t="s">
         <v>132</v>
       </c>
-      <c r="E51" s="20" t="s">
+      <c r="E51" s="60" t="s">
         <v>493</v>
       </c>
-      <c r="F51" s="19" t="s">
+      <c r="F51" s="14" t="s">
         <v>542</v>
       </c>
-      <c r="G51" s="19" t="s">
+      <c r="G51" s="14" t="s">
         <v>491</v>
       </c>
-      <c r="H51" s="44" t="s">
+      <c r="H51" s="31" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4">
         <v>48</v>
       </c>
-      <c r="B52" s="22" t="s">
+      <c r="B52" s="16" t="s">
         <v>128</v>
       </c>
-      <c r="C52" s="19" t="s">
+      <c r="C52" s="14" t="s">
         <v>212</v>
       </c>
-      <c r="D52" s="31" t="s">
+      <c r="D52" s="22" t="s">
         <v>188</v>
       </c>
-      <c r="E52" s="20" t="s">
+      <c r="E52" s="60" t="s">
         <v>189</v>
       </c>
-      <c r="F52" s="19" t="s">
+      <c r="F52" s="14" t="s">
         <v>543</v>
       </c>
-      <c r="G52" s="19" t="s">
+      <c r="G52" s="14" t="s">
         <v>511</v>
       </c>
-      <c r="H52" s="44" t="s">
+      <c r="H52" s="31" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="150" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4">
         <v>49</v>
       </c>
-      <c r="B53" s="22" t="s">
+      <c r="B53" s="16" t="s">
         <v>143</v>
       </c>
-      <c r="C53" s="19" t="s">
+      <c r="C53" s="14" t="s">
         <v>482</v>
       </c>
-      <c r="D53" s="31">
+      <c r="D53" s="22">
         <v>952283899</v>
       </c>
-      <c r="E53" s="23" t="s">
+      <c r="E53" s="61" t="s">
         <v>197</v>
       </c>
-      <c r="F53" s="19" t="s">
+      <c r="F53" s="14" t="s">
         <v>544</v>
       </c>
-      <c r="G53" s="19" t="s">
+      <c r="G53" s="14" t="s">
         <v>481</v>
       </c>
-      <c r="H53" s="44" t="s">
+      <c r="H53" s="31" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4">
         <v>50</v>
       </c>
-      <c r="B54" s="22" t="s">
+      <c r="B54" s="16" t="s">
         <v>126</v>
       </c>
-      <c r="C54" s="24" t="s">
+      <c r="C54" s="17" t="s">
         <v>212</v>
       </c>
-      <c r="D54" s="31">
+      <c r="D54" s="22">
         <v>988035165</v>
       </c>
-      <c r="E54" s="25" t="s">
+      <c r="E54" s="62" t="s">
         <v>127</v>
       </c>
-      <c r="F54" s="24" t="s">
+      <c r="F54" s="17" t="s">
         <v>545</v>
       </c>
-      <c r="G54" s="24" t="s">
+      <c r="G54" s="17" t="s">
         <v>423</v>
       </c>
-      <c r="H54" s="44" t="s">
+      <c r="H54" s="31" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4">
         <v>51</v>
       </c>
-      <c r="B55" s="22" t="s">
+      <c r="B55" s="16" t="s">
         <v>144</v>
       </c>
-      <c r="C55" s="19" t="s">
+      <c r="C55" s="14" t="s">
         <v>618</v>
       </c>
-      <c r="D55" s="31" t="s">
+      <c r="D55" s="22" t="s">
         <v>133</v>
       </c>
-      <c r="E55" s="23" t="s">
+      <c r="E55" s="61" t="s">
         <v>134</v>
       </c>
-      <c r="F55" s="19" t="s">
+      <c r="F55" s="14" t="s">
         <v>546</v>
       </c>
-      <c r="G55" s="19" t="s">
+      <c r="G55" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="H55" s="44" t="s">
+      <c r="H55" s="31" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="99.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4">
         <v>52</v>
       </c>
-      <c r="B56" s="27" t="s">
+      <c r="B56" s="19" t="s">
         <v>149</v>
       </c>
-      <c r="C56" s="28" t="s">
+      <c r="C56" s="20" t="s">
         <v>147</v>
       </c>
-      <c r="D56" s="37" t="s">
+      <c r="D56" s="26" t="s">
         <v>148</v>
       </c>
-      <c r="E56" s="25" t="s">
+      <c r="E56" s="62" t="s">
         <v>146</v>
       </c>
-      <c r="F56" s="28" t="s">
+      <c r="F56" s="20" t="s">
         <v>631</v>
       </c>
-      <c r="G56" s="28" t="s">
-[...2 lines deleted...]
-      <c r="H56" s="44" t="s">
+      <c r="G56" s="20" t="s">
+        <v>838</v>
+      </c>
+      <c r="H56" s="31" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="99.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4">
         <v>53</v>
       </c>
-      <c r="B57" s="27" t="s">
+      <c r="B57" s="19" t="s">
         <v>150</v>
       </c>
-      <c r="C57" s="28" t="s">
+      <c r="C57" s="20" t="s">
         <v>480</v>
       </c>
-      <c r="D57" s="38" t="s">
+      <c r="D57" s="27" t="s">
         <v>152</v>
       </c>
-      <c r="E57" s="25" t="s">
+      <c r="E57" s="62" t="s">
         <v>151</v>
       </c>
-      <c r="F57" s="28" t="s">
+      <c r="F57" s="20" t="s">
         <v>631</v>
       </c>
-      <c r="G57" s="28" t="s">
-[...2 lines deleted...]
-      <c r="H57" s="44" t="s">
+      <c r="G57" s="20" t="s">
+        <v>837</v>
+      </c>
+      <c r="H57" s="31" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4">
         <v>54</v>
       </c>
-      <c r="B58" s="27" t="s">
+      <c r="B58" s="19" t="s">
         <v>153</v>
       </c>
-      <c r="C58" s="28" t="s">
+      <c r="C58" s="20" t="s">
         <v>211</v>
       </c>
-      <c r="D58" s="38">
+      <c r="D58" s="27">
         <v>985878142</v>
       </c>
-      <c r="E58" s="25" t="s">
+      <c r="E58" s="62" t="s">
         <v>154</v>
       </c>
-      <c r="F58" s="28" t="s">
+      <c r="F58" s="20" t="s">
         <v>547</v>
       </c>
-      <c r="G58" s="28" t="s">
-[...2 lines deleted...]
-      <c r="H58" s="44" t="s">
+      <c r="G58" s="20" t="s">
+        <v>836</v>
+      </c>
+      <c r="H58" s="31" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4">
         <v>55</v>
       </c>
-      <c r="B59" s="27" t="s">
+      <c r="B59" s="19" t="s">
         <v>156</v>
       </c>
-      <c r="C59" s="28" t="s">
+      <c r="C59" s="20" t="s">
         <v>157</v>
       </c>
-      <c r="D59" s="38">
+      <c r="D59" s="27">
         <v>989906617</v>
       </c>
-      <c r="E59" s="40" t="s">
+      <c r="E59" s="63" t="s">
         <v>442</v>
       </c>
-      <c r="F59" s="28" t="s">
+      <c r="F59" s="20" t="s">
         <v>548</v>
       </c>
-      <c r="G59" s="28" t="s">
+      <c r="G59" s="20" t="s">
         <v>158</v>
       </c>
-      <c r="H59" s="44" t="s">
+      <c r="H59" s="31" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4">
         <v>56</v>
       </c>
-      <c r="B60" s="27" t="s">
+      <c r="B60" s="19" t="s">
         <v>161</v>
       </c>
-      <c r="C60" s="28" t="s">
+      <c r="C60" s="20" t="s">
         <v>464</v>
       </c>
-      <c r="D60" s="37" t="s">
+      <c r="D60" s="26" t="s">
         <v>159</v>
       </c>
-      <c r="E60" s="25" t="s">
+      <c r="E60" s="62" t="s">
         <v>160</v>
       </c>
-      <c r="F60" s="28" t="s">
+      <c r="F60" s="20" t="s">
         <v>549</v>
       </c>
-      <c r="G60" s="28" t="s">
+      <c r="G60" s="20" t="s">
         <v>155</v>
       </c>
-      <c r="H60" s="44" t="s">
+      <c r="H60" s="31" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4">
         <v>57</v>
       </c>
-      <c r="B61" s="27" t="s">
+      <c r="B61" s="19" t="s">
         <v>162</v>
       </c>
-      <c r="C61" s="28" t="s">
+      <c r="C61" s="20" t="s">
         <v>164</v>
       </c>
-      <c r="D61" s="38" t="s">
+      <c r="D61" s="27" t="s">
         <v>165</v>
       </c>
-      <c r="E61" s="25" t="s">
+      <c r="E61" s="62" t="s">
         <v>163</v>
       </c>
-      <c r="F61" s="28" t="s">
+      <c r="F61" s="20" t="s">
         <v>550</v>
       </c>
-      <c r="G61" s="28" t="s">
-[...2 lines deleted...]
-      <c r="H61" s="44" t="s">
+      <c r="G61" s="20" t="s">
+        <v>835</v>
+      </c>
+      <c r="H61" s="31" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4">
         <v>58</v>
       </c>
-      <c r="B62" s="27" t="s">
+      <c r="B62" s="19" t="s">
         <v>199</v>
       </c>
-      <c r="C62" s="26" t="s">
+      <c r="C62" s="18" t="s">
         <v>116</v>
       </c>
-      <c r="D62" s="31">
+      <c r="D62" s="22">
         <v>959055452</v>
       </c>
-      <c r="E62" s="25" t="s">
+      <c r="E62" s="62" t="s">
         <v>198</v>
       </c>
-      <c r="F62" s="26" t="s">
+      <c r="F62" s="18" t="s">
         <v>551</v>
       </c>
-      <c r="G62" s="26" t="s">
+      <c r="G62" s="18" t="s">
         <v>200</v>
       </c>
-      <c r="H62" s="44" t="s">
+      <c r="H62" s="31" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="120" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4">
         <v>59</v>
       </c>
-      <c r="B63" s="27" t="s">
+      <c r="B63" s="19" t="s">
         <v>201</v>
       </c>
-      <c r="C63" s="24" t="s">
+      <c r="C63" s="17" t="s">
         <v>202</v>
       </c>
-      <c r="D63" s="31" t="s">
+      <c r="D63" s="22" t="s">
         <v>203</v>
       </c>
-      <c r="E63" s="25" t="s">
+      <c r="E63" s="62" t="s">
         <v>204</v>
       </c>
-      <c r="F63" s="24" t="s">
+      <c r="F63" s="17" t="s">
         <v>577</v>
       </c>
-      <c r="G63" s="24" t="s">
+      <c r="G63" s="17" t="s">
         <v>509</v>
       </c>
-      <c r="H63" s="44" t="s">
+      <c r="H63" s="31" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="150" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4">
         <v>60</v>
       </c>
-      <c r="B64" s="27" t="s">
+      <c r="B64" s="19" t="s">
         <v>207</v>
       </c>
-      <c r="C64" s="24" t="s">
+      <c r="C64" s="17" t="s">
         <v>202</v>
       </c>
-      <c r="D64" s="31" t="s">
+      <c r="D64" s="22" t="s">
         <v>206</v>
       </c>
-      <c r="E64" s="25" t="s">
+      <c r="E64" s="62" t="s">
         <v>205</v>
       </c>
-      <c r="F64" s="24" t="s">
+      <c r="F64" s="17" t="s">
         <v>552</v>
       </c>
-      <c r="G64" s="24" t="s">
+      <c r="G64" s="17" t="s">
         <v>509</v>
       </c>
-      <c r="H64" s="44" t="s">
+      <c r="H64" s="31" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4">
         <v>61</v>
       </c>
-      <c r="B65" s="27" t="s">
+      <c r="B65" s="19" t="s">
         <v>208</v>
       </c>
-      <c r="C65" s="26" t="s">
+      <c r="C65" s="18" t="s">
         <v>209</v>
       </c>
-      <c r="D65" s="31">
+      <c r="D65" s="22">
         <v>997575283</v>
       </c>
-      <c r="E65" s="29" t="s">
+      <c r="E65" s="64" t="s">
         <v>210</v>
       </c>
-      <c r="F65" s="24" t="s">
+      <c r="F65" s="17" t="s">
         <v>553</v>
       </c>
-      <c r="G65" s="24" t="s">
+      <c r="G65" s="17" t="s">
         <v>512</v>
       </c>
-      <c r="H65" s="44" t="s">
+      <c r="H65" s="31" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4">
         <v>62</v>
       </c>
-      <c r="B66" s="30" t="s">
+      <c r="B66" s="21" t="s">
         <v>259</v>
       </c>
-      <c r="C66" s="26" t="s">
+      <c r="C66" s="18" t="s">
         <v>260</v>
       </c>
-      <c r="D66" s="31">
+      <c r="D66" s="22">
         <v>949468806</v>
       </c>
-      <c r="E66" s="25" t="s">
+      <c r="E66" s="62" t="s">
         <v>261</v>
       </c>
-      <c r="F66" s="26" t="s">
+      <c r="F66" s="18" t="s">
         <v>554</v>
       </c>
-      <c r="G66" s="24" t="s">
+      <c r="G66" s="17" t="s">
         <v>262</v>
       </c>
-      <c r="H66" s="44" t="s">
+      <c r="H66" s="31" t="s">
         <v>466</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="99.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4">
         <v>63</v>
       </c>
-      <c r="B67" s="30" t="s">
+      <c r="B67" s="21" t="s">
         <v>263</v>
       </c>
-      <c r="C67" s="24" t="s">
+      <c r="C67" s="17" t="s">
         <v>484</v>
       </c>
-      <c r="D67" s="31" t="s">
+      <c r="D67" s="22" t="s">
         <v>264</v>
       </c>
-      <c r="E67" s="25" t="s">
+      <c r="E67" s="62" t="s">
         <v>265</v>
       </c>
-      <c r="F67" s="24" t="s">
+      <c r="F67" s="17" t="s">
         <v>578</v>
       </c>
-      <c r="G67" s="24" t="s">
+      <c r="G67" s="17" t="s">
         <v>641</v>
       </c>
-      <c r="H67" s="44" t="s">
+      <c r="H67" s="31" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="150" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4">
         <v>64</v>
       </c>
-      <c r="B68" s="27" t="s">
+      <c r="B68" s="19" t="s">
         <v>216</v>
       </c>
-      <c r="C68" s="28" t="s">
+      <c r="C68" s="20" t="s">
         <v>633</v>
       </c>
-      <c r="D68" s="38">
+      <c r="D68" s="27">
         <v>995493455</v>
       </c>
-      <c r="E68" s="25" t="s">
+      <c r="E68" s="62" t="s">
         <v>217</v>
       </c>
-      <c r="F68" s="28" t="s">
+      <c r="F68" s="20" t="s">
         <v>555</v>
       </c>
-      <c r="G68" s="28" t="s">
+      <c r="G68" s="20" t="s">
         <v>634</v>
       </c>
-      <c r="H68" s="44" t="s">
+      <c r="H68" s="31" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4">
         <v>65</v>
       </c>
-      <c r="B69" s="27" t="s">
+      <c r="B69" s="19" t="s">
         <v>218</v>
       </c>
-      <c r="C69" s="28" t="s">
+      <c r="C69" s="20" t="s">
         <v>424</v>
       </c>
-      <c r="D69" s="38">
+      <c r="D69" s="27">
         <v>998695246</v>
       </c>
-      <c r="E69" s="25" t="s">
+      <c r="E69" s="62" t="s">
         <v>219</v>
       </c>
-      <c r="F69" s="28" t="s">
+      <c r="F69" s="20" t="s">
         <v>556</v>
       </c>
-      <c r="G69" s="28" t="s">
+      <c r="G69" s="20" t="s">
         <v>504</v>
       </c>
-      <c r="H69" s="44" t="s">
+      <c r="H69" s="31" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4">
         <v>66</v>
       </c>
-      <c r="B70" s="27" t="s">
+      <c r="B70" s="19" t="s">
         <v>220</v>
       </c>
-      <c r="C70" s="28" t="s">
+      <c r="C70" s="20" t="s">
         <v>323</v>
       </c>
-      <c r="D70" s="37" t="s">
+      <c r="D70" s="26" t="s">
         <v>487</v>
       </c>
-      <c r="E70" s="29" t="s">
+      <c r="E70" s="64" t="s">
         <v>221</v>
       </c>
-      <c r="F70" s="28" t="s">
+      <c r="F70" s="20" t="s">
         <v>557</v>
       </c>
-      <c r="G70" s="28" t="s">
+      <c r="G70" s="20" t="s">
         <v>488</v>
       </c>
-      <c r="H70" s="44" t="s">
+      <c r="H70" s="31" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4">
         <v>67</v>
       </c>
-      <c r="B71" s="27" t="s">
+      <c r="B71" s="19" t="s">
         <v>222</v>
       </c>
-      <c r="C71" s="28" t="s">
+      <c r="C71" s="20" t="s">
         <v>351</v>
       </c>
-      <c r="D71" s="38">
+      <c r="D71" s="27">
         <v>958406388</v>
       </c>
-      <c r="E71" s="25" t="s">
+      <c r="E71" s="62" t="s">
         <v>223</v>
       </c>
-      <c r="F71" s="28" t="s">
+      <c r="F71" s="20" t="s">
         <v>558</v>
       </c>
-      <c r="G71" s="28" t="s">
+      <c r="G71" s="20" t="s">
         <v>224</v>
       </c>
-      <c r="H71" s="44" t="s">
+      <c r="H71" s="31" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="180" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="4">
         <v>68</v>
       </c>
-      <c r="B72" s="27" t="s">
+      <c r="B72" s="19" t="s">
         <v>225</v>
       </c>
-      <c r="C72" s="28" t="s">
+      <c r="C72" s="20" t="s">
         <v>348</v>
       </c>
-      <c r="D72" s="37" t="s">
+      <c r="D72" s="26" t="s">
         <v>226</v>
       </c>
-      <c r="E72" s="29" t="s">
+      <c r="E72" s="64" t="s">
         <v>349</v>
       </c>
-      <c r="F72" s="28" t="s">
+      <c r="F72" s="20" t="s">
         <v>559</v>
       </c>
-      <c r="G72" s="28" t="s">
-[...2 lines deleted...]
-      <c r="H72" s="44" t="s">
+      <c r="G72" s="20" t="s">
+        <v>834</v>
+      </c>
+      <c r="H72" s="31" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="260.10000000000002" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4">
         <v>69</v>
       </c>
-      <c r="B73" s="27" t="s">
+      <c r="B73" s="19" t="s">
         <v>472</v>
       </c>
-      <c r="C73" s="28" t="s">
+      <c r="C73" s="20" t="s">
         <v>622</v>
       </c>
-      <c r="D73" s="38">
+      <c r="D73" s="27">
         <v>985851019</v>
       </c>
-      <c r="E73" s="25" t="s">
+      <c r="E73" s="62" t="s">
         <v>227</v>
       </c>
-      <c r="F73" s="28" t="s">
-[...2 lines deleted...]
-      <c r="G73" s="28" t="s">
+      <c r="F73" s="20" t="s">
+        <v>793</v>
+      </c>
+      <c r="G73" s="20" t="s">
         <v>155</v>
       </c>
-      <c r="H73" s="44" t="s">
+      <c r="H73" s="31" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="99.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="4">
         <v>70</v>
       </c>
-      <c r="B74" s="27" t="s">
+      <c r="B74" s="19" t="s">
         <v>228</v>
       </c>
-      <c r="C74" s="28" t="s">
+      <c r="C74" s="20" t="s">
         <v>229</v>
       </c>
-      <c r="D74" s="38" t="s">
+      <c r="D74" s="27" t="s">
         <v>230</v>
       </c>
-      <c r="E74" s="25" t="s">
+      <c r="E74" s="62" t="s">
         <v>231</v>
       </c>
-      <c r="F74" s="28" t="s">
+      <c r="F74" s="20" t="s">
         <v>560</v>
       </c>
-      <c r="G74" s="28" t="s">
+      <c r="G74" s="20" t="s">
         <v>232</v>
       </c>
-      <c r="H74" s="44" t="s">
+      <c r="H74" s="31" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="180" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="4">
         <v>71</v>
       </c>
-      <c r="B75" s="27" t="s">
+      <c r="B75" s="19" t="s">
         <v>233</v>
       </c>
-      <c r="C75" s="28" t="s">
+      <c r="C75" s="20" t="s">
         <v>234</v>
       </c>
-      <c r="D75" s="38">
+      <c r="D75" s="27">
         <v>993327817</v>
       </c>
-      <c r="E75" s="29" t="s">
+      <c r="E75" s="64" t="s">
         <v>324</v>
       </c>
-      <c r="F75" s="28" t="s">
+      <c r="F75" s="20" t="s">
         <v>561</v>
       </c>
-      <c r="G75" s="28" t="s">
+      <c r="G75" s="20" t="s">
         <v>155</v>
       </c>
-      <c r="H75" s="44" t="s">
+      <c r="H75" s="31" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="99.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="4">
         <v>72</v>
       </c>
-      <c r="B76" s="27" t="s">
+      <c r="B76" s="19" t="s">
         <v>236</v>
       </c>
-      <c r="C76" s="28" t="s">
+      <c r="C76" s="20" t="s">
         <v>237</v>
       </c>
-      <c r="D76" s="38">
+      <c r="D76" s="27">
         <v>985730883</v>
       </c>
-      <c r="E76" s="29" t="s">
+      <c r="E76" s="64" t="s">
         <v>238</v>
       </c>
-      <c r="F76" s="28" t="s">
+      <c r="F76" s="20" t="s">
         <v>628</v>
       </c>
-      <c r="G76" s="28" t="s">
+      <c r="G76" s="20" t="s">
         <v>155</v>
       </c>
-      <c r="H76" s="44" t="s">
+      <c r="H76" s="31" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="99.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="4">
         <v>73</v>
       </c>
-      <c r="B77" s="27" t="s">
+      <c r="B77" s="19" t="s">
         <v>239</v>
       </c>
-      <c r="C77" s="28" t="s">
+      <c r="C77" s="20" t="s">
         <v>325</v>
       </c>
-      <c r="D77" s="37" t="s">
+      <c r="D77" s="26" t="s">
         <v>240</v>
       </c>
-      <c r="E77" s="25" t="s">
+      <c r="E77" s="62" t="s">
         <v>241</v>
       </c>
-      <c r="F77" s="28" t="s">
+      <c r="F77" s="20" t="s">
         <v>562</v>
       </c>
-      <c r="G77" s="28" t="s">
-[...2 lines deleted...]
-      <c r="H77" s="44" t="s">
+      <c r="G77" s="20" t="s">
+        <v>833</v>
+      </c>
+      <c r="H77" s="31" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="99.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="4">
         <v>74</v>
       </c>
-      <c r="B78" s="27" t="s">
+      <c r="B78" s="19" t="s">
         <v>242</v>
       </c>
-      <c r="C78" s="24" t="s">
+      <c r="C78" s="17" t="s">
         <v>395</v>
       </c>
-      <c r="D78" s="31" t="s">
+      <c r="D78" s="22" t="s">
         <v>243</v>
       </c>
-      <c r="E78" s="41" t="s">
+      <c r="E78" s="65" t="s">
         <v>244</v>
       </c>
-      <c r="F78" s="24" t="s">
+      <c r="F78" s="17" t="s">
         <v>579</v>
       </c>
-      <c r="G78" s="24" t="s">
+      <c r="G78" s="17" t="s">
         <v>245</v>
       </c>
-      <c r="H78" s="44" t="s">
+      <c r="H78" s="31" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A79" s="13">
+      <c r="A79" s="4">
         <v>75</v>
       </c>
-      <c r="B79" s="27" t="s">
+      <c r="B79" s="19" t="s">
         <v>246</v>
       </c>
-      <c r="C79" s="26" t="s">
+      <c r="C79" s="18" t="s">
         <v>326</v>
       </c>
-      <c r="D79" s="31">
+      <c r="D79" s="22">
         <v>997910443</v>
       </c>
-      <c r="E79" s="41" t="s">
+      <c r="E79" s="65" t="s">
         <v>247</v>
       </c>
-      <c r="F79" s="24" t="s">
+      <c r="F79" s="17" t="s">
         <v>580</v>
       </c>
-      <c r="G79" s="26" t="s">
+      <c r="G79" s="18" t="s">
         <v>453</v>
       </c>
-      <c r="H79" s="44" t="s">
+      <c r="H79" s="31" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="200.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="4">
         <v>76</v>
       </c>
-      <c r="B80" s="27" t="s">
+      <c r="B80" s="19" t="s">
         <v>615</v>
       </c>
-      <c r="C80" s="24" t="s">
+      <c r="C80" s="17" t="s">
         <v>248</v>
       </c>
-      <c r="D80" s="31">
+      <c r="D80" s="22">
         <v>995192551</v>
       </c>
-      <c r="E80" s="41" t="s">
+      <c r="E80" s="65" t="s">
         <v>249</v>
       </c>
-      <c r="F80" s="24" t="s">
+      <c r="F80" s="17" t="s">
         <v>616</v>
       </c>
-      <c r="G80" s="24" t="s">
+      <c r="G80" s="17" t="s">
         <v>457</v>
       </c>
-      <c r="H80" s="44" t="s">
+      <c r="H80" s="31" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="81" spans="1:9" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="4">
         <v>77</v>
       </c>
-      <c r="B81" s="27" t="s">
+      <c r="B81" s="19" t="s">
         <v>250</v>
       </c>
-      <c r="C81" s="24" t="s">
+      <c r="C81" s="17" t="s">
         <v>251</v>
       </c>
-      <c r="D81" s="31" t="s">
+      <c r="D81" s="22" t="s">
         <v>252</v>
       </c>
-      <c r="E81" s="32" t="s">
-[...2 lines deleted...]
-      <c r="F81" s="26" t="s">
+      <c r="E81" s="66" t="s">
+        <v>845</v>
+      </c>
+      <c r="F81" s="18" t="s">
         <v>563</v>
       </c>
-      <c r="G81" s="26" t="s">
+      <c r="G81" s="18" t="s">
         <v>145</v>
       </c>
-      <c r="H81" s="44" t="s">
+      <c r="H81" s="31" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="82" spans="1:9" ht="99.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="4">
         <v>78</v>
       </c>
-      <c r="B82" s="27" t="s">
+      <c r="B82" s="19" t="s">
         <v>253</v>
       </c>
-      <c r="C82" s="24" t="s">
+      <c r="C82" s="17" t="s">
         <v>254</v>
       </c>
-      <c r="D82" s="31">
+      <c r="D82" s="22">
         <v>934231296</v>
       </c>
-      <c r="E82" s="33" t="s">
+      <c r="E82" s="67" t="s">
         <v>255</v>
       </c>
-      <c r="F82" s="24" t="s">
+      <c r="F82" s="17" t="s">
         <v>564</v>
       </c>
-      <c r="G82" s="26" t="s">
+      <c r="G82" s="18" t="s">
         <v>256</v>
       </c>
-      <c r="H82" s="44" t="s">
+      <c r="H82" s="31" t="s">
         <v>412</v>
       </c>
       <c r="I82" s="6"/>
     </row>
     <row r="83" spans="1:9" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="4">
         <v>79</v>
       </c>
-      <c r="B83" s="27" t="s">
+      <c r="B83" s="19" t="s">
         <v>267</v>
       </c>
-      <c r="C83" s="24" t="s">
+      <c r="C83" s="17" t="s">
         <v>505</v>
       </c>
-      <c r="D83" s="31">
+      <c r="D83" s="22">
         <v>978729049</v>
       </c>
-      <c r="E83" s="25" t="s">
+      <c r="E83" s="62" t="s">
         <v>266</v>
       </c>
-      <c r="F83" s="24" t="s">
+      <c r="F83" s="17" t="s">
         <v>565</v>
       </c>
-      <c r="G83" s="24" t="s">
+      <c r="G83" s="17" t="s">
         <v>268</v>
       </c>
-      <c r="H83" s="44" t="s">
+      <c r="H83" s="31" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="84" spans="1:9" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="4">
         <v>80</v>
       </c>
-      <c r="B84" s="42" t="s">
+      <c r="B84" s="29" t="s">
         <v>497</v>
       </c>
-      <c r="C84" s="24" t="s">
+      <c r="C84" s="17" t="s">
         <v>270</v>
       </c>
-      <c r="D84" s="43" t="s">
+      <c r="D84" s="30" t="s">
         <v>271</v>
       </c>
-      <c r="E84" s="25" t="s">
+      <c r="E84" s="62" t="s">
         <v>269</v>
       </c>
-      <c r="F84" s="24" t="s">
+      <c r="F84" s="17" t="s">
         <v>566</v>
       </c>
-      <c r="G84" s="24" t="s">
-[...2 lines deleted...]
-      <c r="H84" s="51" t="s">
+      <c r="G84" s="17" t="s">
+        <v>827</v>
+      </c>
+      <c r="H84" s="37" t="s">
         <v>414</v>
       </c>
       <c r="I84" s="6"/>
     </row>
     <row r="85" spans="1:9" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="4">
         <v>81</v>
       </c>
-      <c r="B85" s="14" t="s">
+      <c r="B85" s="10" t="s">
         <v>272</v>
       </c>
-      <c r="C85" s="15" t="s">
+      <c r="C85" s="11" t="s">
         <v>273</v>
       </c>
-      <c r="D85" s="16">
+      <c r="D85" s="12">
         <v>978094910</v>
       </c>
-      <c r="E85" s="17" t="s">
+      <c r="E85" s="59" t="s">
         <v>274</v>
       </c>
-      <c r="F85" s="15" t="s">
+      <c r="F85" s="11" t="s">
         <v>567</v>
       </c>
-      <c r="G85" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H85" s="10" t="s">
+      <c r="G85" s="11" t="s">
+        <v>832</v>
+      </c>
+      <c r="H85" s="9" t="s">
         <v>430</v>
       </c>
       <c r="I85" s="6"/>
     </row>
     <row r="86" spans="1:9" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="4">
         <v>82</v>
       </c>
-      <c r="B86" s="14" t="s">
+      <c r="B86" s="10" t="s">
         <v>275</v>
       </c>
-      <c r="C86" s="15" t="s">
+      <c r="C86" s="11" t="s">
         <v>506</v>
       </c>
-      <c r="D86" s="16">
+      <c r="D86" s="12">
         <v>999177773</v>
       </c>
-      <c r="E86" s="17" t="s">
+      <c r="E86" s="59" t="s">
         <v>276</v>
       </c>
-      <c r="F86" s="15" t="s">
+      <c r="F86" s="11" t="s">
         <v>568</v>
       </c>
-      <c r="G86" s="15" t="s">
+      <c r="G86" s="11" t="s">
         <v>277</v>
       </c>
-      <c r="H86" s="10" t="s">
+      <c r="H86" s="9" t="s">
         <v>420</v>
       </c>
       <c r="I86" s="6"/>
     </row>
     <row r="87" spans="1:9" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="4">
         <v>83</v>
       </c>
-      <c r="B87" s="14" t="s">
+      <c r="B87" s="10" t="s">
         <v>278</v>
       </c>
-      <c r="C87" s="15" t="s">
+      <c r="C87" s="11" t="s">
         <v>279</v>
       </c>
-      <c r="D87" s="16" t="s">
+      <c r="D87" s="12" t="s">
         <v>280</v>
       </c>
-      <c r="E87" s="17" t="s">
+      <c r="E87" s="59" t="s">
         <v>281</v>
       </c>
-      <c r="F87" s="15" t="s">
+      <c r="F87" s="11" t="s">
         <v>581</v>
       </c>
-      <c r="G87" s="15" t="s">
+      <c r="G87" s="11" t="s">
         <v>195</v>
       </c>
-      <c r="H87" s="10" t="s">
+      <c r="H87" s="9" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="88" spans="1:9" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="4">
         <v>84</v>
       </c>
-      <c r="B88" s="14" t="s">
+      <c r="B88" s="10" t="s">
         <v>282</v>
       </c>
-      <c r="C88" s="15" t="s">
+      <c r="C88" s="11" t="s">
         <v>283</v>
       </c>
-      <c r="D88" s="16">
+      <c r="D88" s="12">
         <v>997536992</v>
       </c>
-      <c r="E88" s="17" t="s">
+      <c r="E88" s="59" t="s">
         <v>284</v>
       </c>
-      <c r="F88" s="15" t="s">
+      <c r="F88" s="11" t="s">
         <v>582</v>
       </c>
-      <c r="G88" s="15" t="s">
+      <c r="G88" s="11" t="s">
         <v>285</v>
       </c>
-      <c r="H88" s="10" t="s">
+      <c r="H88" s="9" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="89" spans="1:9" ht="99.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="4">
         <v>85</v>
       </c>
-      <c r="B89" s="14" t="s">
+      <c r="B89" s="10" t="s">
         <v>286</v>
       </c>
-      <c r="C89" s="15" t="s">
+      <c r="C89" s="11" t="s">
         <v>287</v>
       </c>
-      <c r="D89" s="16" t="s">
+      <c r="D89" s="12" t="s">
         <v>288</v>
       </c>
-      <c r="E89" s="17" t="s">
+      <c r="E89" s="59" t="s">
         <v>289</v>
       </c>
-      <c r="F89" s="15" t="s">
+      <c r="F89" s="11" t="s">
         <v>583</v>
       </c>
-      <c r="G89" s="15" t="s">
+      <c r="G89" s="11" t="s">
         <v>195</v>
       </c>
-      <c r="H89" s="10" t="s">
+      <c r="H89" s="9" t="s">
         <v>473</v>
       </c>
       <c r="I89" s="6"/>
     </row>
     <row r="90" spans="1:9" ht="120" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="4">
         <v>86</v>
       </c>
-      <c r="B90" s="14" t="s">
+      <c r="B90" s="10" t="s">
         <v>290</v>
       </c>
-      <c r="C90" s="15" t="s">
+      <c r="C90" s="11" t="s">
         <v>291</v>
       </c>
-      <c r="D90" s="16">
+      <c r="D90" s="12">
         <v>996470325</v>
       </c>
-      <c r="E90" s="17" t="s">
+      <c r="E90" s="59" t="s">
         <v>292</v>
       </c>
-      <c r="F90" s="15" t="s">
+      <c r="F90" s="11" t="s">
         <v>584</v>
       </c>
-      <c r="G90" s="15" t="s">
+      <c r="G90" s="11" t="s">
         <v>195</v>
       </c>
-      <c r="H90" s="10" t="s">
+      <c r="H90" s="9" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="91" spans="1:9" ht="99.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="4">
         <v>87</v>
       </c>
-      <c r="B91" s="14" t="s">
+      <c r="B91" s="10" t="s">
         <v>293</v>
       </c>
-      <c r="C91" s="15" t="s">
+      <c r="C91" s="11" t="s">
         <v>424</v>
       </c>
-      <c r="D91" s="16">
+      <c r="D91" s="12">
         <v>990014262</v>
       </c>
-      <c r="E91" s="17" t="s">
+      <c r="E91" s="59" t="s">
         <v>294</v>
       </c>
-      <c r="F91" s="15" t="s">
+      <c r="F91" s="11" t="s">
         <v>585</v>
       </c>
-      <c r="G91" s="15" t="s">
+      <c r="G91" s="11" t="s">
         <v>295</v>
       </c>
-      <c r="H91" s="10" t="s">
+      <c r="H91" s="9" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="92" spans="1:9" ht="120" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="4">
         <v>88</v>
       </c>
-      <c r="B92" s="14" t="s">
+      <c r="B92" s="10" t="s">
         <v>296</v>
       </c>
-      <c r="C92" s="15" t="s">
-[...2 lines deleted...]
-      <c r="D92" s="16" t="s">
+      <c r="C92" s="11" t="s">
+        <v>842</v>
+      </c>
+      <c r="D92" s="12" t="s">
         <v>297</v>
       </c>
-      <c r="E92" s="17" t="s">
+      <c r="E92" s="59" t="s">
         <v>298</v>
       </c>
-      <c r="F92" s="15" t="s">
+      <c r="F92" s="11" t="s">
         <v>586</v>
       </c>
-      <c r="G92" s="15" t="s">
+      <c r="G92" s="11" t="s">
         <v>434</v>
       </c>
-      <c r="H92" s="10" t="s">
-        <v>830</v>
+      <c r="H92" s="9" t="s">
+        <v>795</v>
       </c>
       <c r="I92" s="6"/>
     </row>
     <row r="93" spans="1:9" ht="99.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="4">
         <v>89</v>
       </c>
-      <c r="B93" s="14" t="s">
+      <c r="B93" s="10" t="s">
         <v>625</v>
       </c>
-      <c r="C93" s="15" t="s">
+      <c r="C93" s="11" t="s">
         <v>626</v>
       </c>
-      <c r="D93" s="16">
+      <c r="D93" s="12">
         <v>997031636</v>
       </c>
-      <c r="E93" s="17" t="s">
+      <c r="E93" s="59" t="s">
         <v>299</v>
       </c>
-      <c r="F93" s="15" t="s">
+      <c r="F93" s="11" t="s">
         <v>627</v>
       </c>
-      <c r="G93" s="15" t="s">
+      <c r="G93" s="11" t="s">
         <v>300</v>
       </c>
-      <c r="H93" s="10" t="s">
+      <c r="H93" s="9" t="s">
         <v>475</v>
       </c>
       <c r="I93" s="6"/>
     </row>
     <row r="94" spans="1:9" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="4">
         <v>90</v>
       </c>
-      <c r="B94" s="14" t="s">
+      <c r="B94" s="10" t="s">
         <v>301</v>
       </c>
-      <c r="C94" s="15" t="s">
+      <c r="C94" s="11" t="s">
         <v>302</v>
       </c>
-      <c r="D94" s="16">
+      <c r="D94" s="12">
         <v>948441167</v>
       </c>
-      <c r="E94" s="17" t="s">
+      <c r="E94" s="59" t="s">
         <v>303</v>
       </c>
-      <c r="F94" s="15" t="s">
+      <c r="F94" s="11" t="s">
         <v>587</v>
       </c>
-      <c r="G94" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H94" s="10" t="s">
+      <c r="G94" s="11" t="s">
+        <v>813</v>
+      </c>
+      <c r="H94" s="9" t="s">
         <v>455</v>
       </c>
       <c r="I94" s="6"/>
     </row>
     <row r="95" spans="1:9" ht="180" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A95" s="13">
+      <c r="A95" s="4">
         <v>91</v>
       </c>
-      <c r="B95" s="14" t="s">
+      <c r="B95" s="10" t="s">
         <v>304</v>
       </c>
-      <c r="C95" s="15" t="s">
+      <c r="C95" s="11" t="s">
         <v>630</v>
       </c>
-      <c r="D95" s="16">
+      <c r="D95" s="12">
         <v>984184530</v>
       </c>
-      <c r="E95" s="17" t="s">
+      <c r="E95" s="59" t="s">
         <v>305</v>
       </c>
-      <c r="F95" s="15" t="s">
+      <c r="F95" s="11" t="s">
         <v>588</v>
       </c>
-      <c r="G95" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H95" s="10" t="s">
+      <c r="G95" s="11" t="s">
+        <v>814</v>
+      </c>
+      <c r="H95" s="9" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="96" spans="1:9" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="4">
         <v>92</v>
       </c>
-      <c r="B96" s="14" t="s">
+      <c r="B96" s="10" t="s">
         <v>306</v>
       </c>
-      <c r="C96" s="15" t="s">
+      <c r="C96" s="11" t="s">
         <v>463</v>
       </c>
-      <c r="D96" s="16">
+      <c r="D96" s="12">
         <v>999171113</v>
       </c>
-      <c r="E96" s="17" t="s">
+      <c r="E96" s="59" t="s">
         <v>307</v>
       </c>
-      <c r="F96" s="15" t="s">
+      <c r="F96" s="11" t="s">
         <v>619</v>
       </c>
-      <c r="G96" s="15" t="s">
+      <c r="G96" s="11" t="s">
         <v>195</v>
       </c>
-      <c r="H96" s="10" t="s">
+      <c r="H96" s="9" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="97" spans="1:9" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="4">
         <v>93</v>
       </c>
-      <c r="B97" s="14" t="s">
+      <c r="B97" s="10" t="s">
         <v>308</v>
       </c>
-      <c r="C97" s="15" t="s">
+      <c r="C97" s="11" t="s">
         <v>446</v>
       </c>
-      <c r="D97" s="16">
+      <c r="D97" s="12">
         <v>992186836</v>
       </c>
-      <c r="E97" s="17" t="s">
+      <c r="E97" s="59" t="s">
         <v>309</v>
       </c>
-      <c r="F97" s="15" t="s">
+      <c r="F97" s="11" t="s">
         <v>569</v>
       </c>
-      <c r="G97" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H97" s="10" t="s">
+      <c r="G97" s="11" t="s">
+        <v>815</v>
+      </c>
+      <c r="H97" s="9" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="98" spans="1:9" ht="120" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="4">
         <v>94</v>
       </c>
-      <c r="B98" s="14" t="s">
+      <c r="B98" s="10" t="s">
         <v>310</v>
       </c>
-      <c r="C98" s="15" t="s">
+      <c r="C98" s="11" t="s">
         <v>471</v>
       </c>
-      <c r="D98" s="16">
+      <c r="D98" s="12">
         <v>987767265</v>
       </c>
-      <c r="E98" s="17" t="s">
+      <c r="E98" s="59" t="s">
         <v>311</v>
       </c>
-      <c r="F98" s="15" t="s">
+      <c r="F98" s="11" t="s">
         <v>570</v>
       </c>
-      <c r="G98" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H98" s="10" t="s">
+      <c r="G98" s="11" t="s">
+        <v>816</v>
+      </c>
+      <c r="H98" s="9" t="s">
         <v>470</v>
       </c>
       <c r="I98" s="6"/>
     </row>
     <row r="99" spans="1:9" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="4">
         <v>95</v>
       </c>
-      <c r="B99" s="14" t="s">
+      <c r="B99" s="10" t="s">
         <v>312</v>
       </c>
-      <c r="C99" s="15" t="s">
+      <c r="C99" s="11" t="s">
         <v>314</v>
       </c>
-      <c r="D99" s="16" t="s">
+      <c r="D99" s="12" t="s">
         <v>315</v>
       </c>
-      <c r="E99" s="17" t="s">
+      <c r="E99" s="59" t="s">
         <v>313</v>
       </c>
-      <c r="F99" s="15" t="s">
+      <c r="F99" s="11" t="s">
         <v>589</v>
       </c>
-      <c r="G99" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H99" s="10" t="s">
+      <c r="G99" s="11" t="s">
+        <v>817</v>
+      </c>
+      <c r="H99" s="9" t="s">
         <v>503</v>
       </c>
       <c r="I99" s="6"/>
     </row>
     <row r="100" spans="1:9" ht="200.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="4">
         <v>96</v>
       </c>
-      <c r="B100" s="14" t="s">
+      <c r="B100" s="10" t="s">
         <v>316</v>
       </c>
-      <c r="C100" s="15" t="s">
+      <c r="C100" s="11" t="s">
         <v>317</v>
       </c>
-      <c r="D100" s="16" t="s">
+      <c r="D100" s="12" t="s">
         <v>318</v>
       </c>
-      <c r="E100" s="17" t="s">
+      <c r="E100" s="59" t="s">
         <v>319</v>
       </c>
-      <c r="F100" s="15" t="s">
+      <c r="F100" s="11" t="s">
         <v>590</v>
       </c>
-      <c r="G100" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H100" s="10" t="s">
+      <c r="G100" s="11" t="s">
+        <v>818</v>
+      </c>
+      <c r="H100" s="9" t="s">
         <v>479</v>
       </c>
       <c r="I100" s="6"/>
     </row>
     <row r="101" spans="1:9" ht="99.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="4">
         <v>97</v>
       </c>
-      <c r="B101" s="14" t="s">
+      <c r="B101" s="10" t="s">
         <v>320</v>
       </c>
-      <c r="C101" s="15" t="s">
+      <c r="C101" s="11" t="s">
         <v>490</v>
       </c>
-      <c r="D101" s="16" t="s">
+      <c r="D101" s="12" t="s">
         <v>321</v>
       </c>
-      <c r="E101" s="17" t="s">
+      <c r="E101" s="59" t="s">
         <v>322</v>
       </c>
-      <c r="F101" s="15" t="s">
+      <c r="F101" s="11" t="s">
         <v>591</v>
       </c>
-      <c r="G101" s="15" t="s">
+      <c r="G101" s="11" t="s">
         <v>300</v>
       </c>
-      <c r="H101" s="10" t="s">
+      <c r="H101" s="9" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="102" spans="1:9" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="4">
         <v>98</v>
       </c>
-      <c r="B102" s="14" t="s">
+      <c r="B102" s="10" t="s">
         <v>327</v>
       </c>
-      <c r="C102" s="15" t="s">
+      <c r="C102" s="11" t="s">
         <v>469</v>
       </c>
-      <c r="D102" s="16">
+      <c r="D102" s="12">
         <v>998138543</v>
       </c>
-      <c r="E102" s="17" t="s">
+      <c r="E102" s="59" t="s">
         <v>328</v>
       </c>
-      <c r="F102" s="15" t="s">
+      <c r="F102" s="11" t="s">
         <v>592</v>
       </c>
-      <c r="G102" s="15" t="s">
+      <c r="G102" s="11" t="s">
         <v>329</v>
       </c>
-      <c r="H102" s="10" t="s">
+      <c r="H102" s="9" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="103" spans="1:9" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="4">
         <v>99</v>
       </c>
-      <c r="B103" s="14" t="s">
+      <c r="B103" s="10" t="s">
         <v>330</v>
       </c>
-      <c r="C103" s="15" t="s">
+      <c r="C103" s="11" t="s">
         <v>314</v>
       </c>
-      <c r="D103" s="16" t="s">
+      <c r="D103" s="12" t="s">
         <v>331</v>
       </c>
-      <c r="E103" s="17" t="s">
+      <c r="E103" s="59" t="s">
         <v>313</v>
       </c>
-      <c r="F103" s="15" t="s">
+      <c r="F103" s="11" t="s">
         <v>257</v>
       </c>
-      <c r="G103" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H103" s="10" t="s">
+      <c r="G103" s="11" t="s">
+        <v>817</v>
+      </c>
+      <c r="H103" s="9" t="s">
         <v>502</v>
       </c>
       <c r="I103" s="6"/>
     </row>
     <row r="104" spans="1:9" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="4">
         <v>100</v>
       </c>
-      <c r="B104" s="14" t="s">
+      <c r="B104" s="10" t="s">
         <v>332</v>
       </c>
-      <c r="C104" s="15" t="s">
+      <c r="C104" s="11" t="s">
         <v>507</v>
       </c>
-      <c r="D104" s="16" t="s">
+      <c r="D104" s="12" t="s">
         <v>333</v>
       </c>
-      <c r="E104" s="17" t="s">
+      <c r="E104" s="59" t="s">
         <v>427</v>
       </c>
-      <c r="F104" s="15" t="s">
+      <c r="F104" s="11" t="s">
         <v>593</v>
       </c>
-      <c r="G104" s="15" t="s">
+      <c r="G104" s="11" t="s">
         <v>195</v>
       </c>
-      <c r="H104" s="10" t="s">
+      <c r="H104" s="9" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="105" spans="1:9" ht="99.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="4">
         <v>101</v>
       </c>
-      <c r="B105" s="14" t="s">
+      <c r="B105" s="10" t="s">
         <v>334</v>
       </c>
-      <c r="C105" s="15" t="s">
+      <c r="C105" s="11" t="s">
         <v>335</v>
       </c>
-      <c r="D105" s="16">
+      <c r="D105" s="12">
         <v>974055467</v>
       </c>
-      <c r="E105" s="17" t="s">
+      <c r="E105" s="59" t="s">
         <v>336</v>
       </c>
-      <c r="F105" s="15" t="s">
+      <c r="F105" s="11" t="s">
         <v>594</v>
       </c>
-      <c r="G105" s="15" t="s">
+      <c r="G105" s="11" t="s">
         <v>337</v>
       </c>
-      <c r="H105" s="10" t="s">
+      <c r="H105" s="9" t="s">
         <v>429</v>
       </c>
       <c r="I105" s="6"/>
     </row>
     <row r="106" spans="1:9" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="4">
         <v>102</v>
       </c>
-      <c r="B106" s="14" t="s">
+      <c r="B106" s="10" t="s">
         <v>338</v>
       </c>
-      <c r="C106" s="15" t="s">
+      <c r="C106" s="11" t="s">
         <v>339</v>
       </c>
-      <c r="D106" s="16" t="s">
+      <c r="D106" s="12" t="s">
         <v>340</v>
       </c>
-      <c r="E106" s="17" t="s">
+      <c r="E106" s="59" t="s">
         <v>341</v>
       </c>
-      <c r="F106" s="15" t="s">
+      <c r="F106" s="11" t="s">
         <v>595</v>
       </c>
-      <c r="G106" s="15" t="s">
+      <c r="G106" s="11" t="s">
         <v>195</v>
       </c>
-      <c r="H106" s="10" t="s">
+      <c r="H106" s="9" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="107" spans="1:9" ht="99.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="4">
         <v>103</v>
       </c>
-      <c r="B107" s="14" t="s">
+      <c r="B107" s="10" t="s">
         <v>342</v>
       </c>
-      <c r="C107" s="15" t="s">
+      <c r="C107" s="11" t="s">
         <v>343</v>
       </c>
-      <c r="D107" s="16">
+      <c r="D107" s="12">
         <v>977820974</v>
       </c>
-      <c r="E107" s="17" t="s">
+      <c r="E107" s="59" t="s">
         <v>344</v>
       </c>
-      <c r="F107" s="15" t="s">
+      <c r="F107" s="11" t="s">
         <v>596</v>
       </c>
-      <c r="G107" s="15" t="s">
+      <c r="G107" s="11" t="s">
         <v>345</v>
       </c>
-      <c r="H107" s="10" t="s">
+      <c r="H107" s="9" t="s">
         <v>501</v>
       </c>
     </row>
     <row r="108" spans="1:9" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A108" s="7">
+      <c r="A108" s="72">
         <v>104</v>
       </c>
-      <c r="B108" s="14" t="s">
+      <c r="B108" s="10" t="s">
         <v>346</v>
       </c>
-      <c r="C108" s="15" t="s">
+      <c r="C108" s="11" t="s">
         <v>347</v>
       </c>
-      <c r="D108" s="16">
+      <c r="D108" s="12">
         <v>977079402</v>
       </c>
-      <c r="E108" s="17" t="s">
+      <c r="E108" s="59" t="s">
         <v>350</v>
       </c>
-      <c r="F108" s="15" t="s">
+      <c r="F108" s="11" t="s">
         <v>528</v>
       </c>
-      <c r="G108" s="15" t="s">
+      <c r="G108" s="11" t="s">
         <v>235</v>
       </c>
-      <c r="H108" s="10" t="s">
+      <c r="H108" s="9" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="109" spans="1:9" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="4">
         <v>105</v>
       </c>
-      <c r="B109" s="14" t="s">
+      <c r="B109" s="10" t="s">
         <v>352</v>
       </c>
-      <c r="C109" s="26" t="s">
+      <c r="C109" s="18" t="s">
         <v>353</v>
       </c>
-      <c r="D109" s="16">
+      <c r="D109" s="12">
         <v>979180928</v>
       </c>
-      <c r="E109" s="17" t="s">
+      <c r="E109" s="59" t="s">
         <v>354</v>
       </c>
-      <c r="F109" s="15" t="s">
+      <c r="F109" s="11" t="s">
         <v>597</v>
       </c>
-      <c r="G109" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H109" s="10" t="s">
+      <c r="G109" s="11" t="s">
+        <v>819</v>
+      </c>
+      <c r="H109" s="9" t="s">
         <v>465</v>
       </c>
       <c r="I109" s="6"/>
     </row>
     <row r="110" spans="1:9" ht="180" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="4">
         <v>106</v>
       </c>
-      <c r="B110" s="14" t="s">
+      <c r="B110" s="10" t="s">
         <v>355</v>
       </c>
-      <c r="C110" s="15" t="s">
+      <c r="C110" s="11" t="s">
         <v>357</v>
       </c>
-      <c r="D110" s="16">
+      <c r="D110" s="12">
         <v>978230061</v>
       </c>
-      <c r="E110" s="17" t="s">
+      <c r="E110" s="59" t="s">
         <v>356</v>
       </c>
-      <c r="F110" s="15" t="s">
+      <c r="F110" s="11" t="s">
         <v>598</v>
       </c>
-      <c r="G110" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H110" s="10" t="s">
+      <c r="G110" s="11" t="s">
+        <v>820</v>
+      </c>
+      <c r="H110" s="9" t="s">
         <v>494</v>
       </c>
       <c r="I110" s="6"/>
     </row>
     <row r="111" spans="1:9" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A111" s="7">
+      <c r="A111" s="72">
         <v>107</v>
       </c>
-      <c r="B111" s="14" t="s">
+      <c r="B111" s="10" t="s">
         <v>358</v>
       </c>
-      <c r="C111" s="15" t="s">
+      <c r="C111" s="11" t="s">
         <v>421</v>
       </c>
-      <c r="D111" s="16" t="s">
+      <c r="D111" s="12" t="s">
         <v>422</v>
       </c>
-      <c r="E111" s="17" t="s">
+      <c r="E111" s="59" t="s">
         <v>410</v>
       </c>
-      <c r="F111" s="26" t="s">
-[...5 lines deleted...]
-      <c r="H111" s="10" t="s">
+      <c r="F111" s="18" t="s">
+        <v>794</v>
+      </c>
+      <c r="G111" s="11" t="s">
+        <v>821</v>
+      </c>
+      <c r="H111" s="9" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="112" spans="1:9" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="4">
         <v>108</v>
       </c>
-      <c r="B112" s="14" t="s">
+      <c r="B112" s="10" t="s">
         <v>359</v>
       </c>
-      <c r="C112" s="15" t="s">
+      <c r="C112" s="11" t="s">
         <v>486</v>
       </c>
-      <c r="D112" s="16" t="s">
+      <c r="D112" s="12" t="s">
         <v>361</v>
       </c>
-      <c r="E112" s="17" t="s">
+      <c r="E112" s="59" t="s">
         <v>360</v>
       </c>
-      <c r="F112" s="15" t="s">
+      <c r="F112" s="11" t="s">
         <v>600</v>
       </c>
-      <c r="G112" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H112" s="10" t="s">
+      <c r="G112" s="11" t="s">
+        <v>822</v>
+      </c>
+      <c r="H112" s="9" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="113" spans="1:9" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="4">
         <v>109</v>
       </c>
-      <c r="B113" s="27" t="s">
+      <c r="B113" s="19" t="s">
         <v>362</v>
       </c>
-      <c r="C113" s="24" t="s">
+      <c r="C113" s="17" t="s">
         <v>621</v>
       </c>
-      <c r="D113" s="36" t="s">
-[...2 lines deleted...]
-      <c r="E113" s="25" t="s">
+      <c r="D113" s="25" t="s">
+        <v>797</v>
+      </c>
+      <c r="E113" s="62" t="s">
         <v>364</v>
       </c>
-      <c r="F113" s="24" t="s">
+      <c r="F113" s="17" t="s">
         <v>599</v>
       </c>
-      <c r="G113" s="24" t="s">
+      <c r="G113" s="17" t="s">
         <v>363</v>
       </c>
-      <c r="H113" s="44" t="s">
+      <c r="H113" s="31" t="s">
         <v>467</v>
       </c>
       <c r="I113" s="6"/>
     </row>
     <row r="114" spans="1:9" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="4">
         <v>110</v>
       </c>
-      <c r="B114" s="27" t="s">
+      <c r="B114" s="19" t="s">
         <v>365</v>
       </c>
-      <c r="C114" s="24" t="s">
+      <c r="C114" s="17" t="s">
         <v>367</v>
       </c>
-      <c r="D114" s="31">
+      <c r="D114" s="22">
         <v>982560621</v>
       </c>
-      <c r="E114" s="29" t="s">
+      <c r="E114" s="64" t="s">
         <v>366</v>
       </c>
-      <c r="F114" s="24" t="s">
+      <c r="F114" s="17" t="s">
         <v>610</v>
       </c>
-      <c r="G114" s="24" t="s">
+      <c r="G114" s="17" t="s">
         <v>195</v>
       </c>
-      <c r="H114" s="44" t="s">
+      <c r="H114" s="31" t="s">
         <v>449</v>
       </c>
       <c r="I114" s="6"/>
     </row>
     <row r="115" spans="1:9" ht="99.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="4">
         <v>111</v>
       </c>
-      <c r="B115" s="27" t="s">
+      <c r="B115" s="19" t="s">
         <v>368</v>
       </c>
-      <c r="C115" s="24" t="s">
+      <c r="C115" s="17" t="s">
         <v>369</v>
       </c>
-      <c r="D115" s="31">
+      <c r="D115" s="22">
         <v>978544132</v>
       </c>
-      <c r="E115" s="25" t="s">
+      <c r="E115" s="62" t="s">
         <v>370</v>
       </c>
-      <c r="F115" s="24" t="s">
+      <c r="F115" s="17" t="s">
         <v>617</v>
       </c>
-      <c r="G115" s="24" t="s">
+      <c r="G115" s="17" t="s">
         <v>458</v>
       </c>
-      <c r="H115" s="44" t="s">
+      <c r="H115" s="31" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="116" spans="1:9" ht="150" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="4">
         <v>112</v>
       </c>
-      <c r="B116" s="27" t="s">
+      <c r="B116" s="19" t="s">
         <v>371</v>
       </c>
-      <c r="C116" s="24" t="s">
+      <c r="C116" s="17" t="s">
         <v>372</v>
       </c>
-      <c r="D116" s="31">
+      <c r="D116" s="22">
         <v>954194514</v>
       </c>
-      <c r="E116" s="25" t="s">
+      <c r="E116" s="62" t="s">
         <v>451</v>
       </c>
-      <c r="F116" s="24" t="s">
+      <c r="F116" s="17" t="s">
         <v>601</v>
       </c>
-      <c r="G116" s="24" t="s">
-[...2 lines deleted...]
-      <c r="H116" s="44" t="s">
+      <c r="G116" s="17" t="s">
+        <v>823</v>
+      </c>
+      <c r="H116" s="31" t="s">
         <v>450</v>
       </c>
       <c r="I116" s="6"/>
     </row>
     <row r="117" spans="1:9" ht="99.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="4">
         <v>113</v>
       </c>
-      <c r="B117" s="27" t="s">
+      <c r="B117" s="19" t="s">
         <v>373</v>
       </c>
-      <c r="C117" s="24" t="s">
+      <c r="C117" s="17" t="s">
         <v>374</v>
       </c>
-      <c r="D117" s="31">
+      <c r="D117" s="22">
         <v>946558983</v>
       </c>
-      <c r="E117" s="25" t="s">
+      <c r="E117" s="62" t="s">
         <v>375</v>
       </c>
-      <c r="F117" s="24" t="s">
+      <c r="F117" s="17" t="s">
         <v>637</v>
       </c>
-      <c r="G117" s="24" t="s">
+      <c r="G117" s="17" t="s">
         <v>376</v>
       </c>
-      <c r="H117" s="44" t="s">
+      <c r="H117" s="31" t="s">
         <v>495</v>
       </c>
       <c r="I117" s="6"/>
     </row>
     <row r="118" spans="1:9" ht="110.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A118" s="7">
+      <c r="A118" s="72">
         <v>114</v>
       </c>
-      <c r="B118" s="27" t="s">
+      <c r="B118" s="19" t="s">
         <v>377</v>
       </c>
-      <c r="C118" s="24" t="s">
+      <c r="C118" s="17" t="s">
         <v>378</v>
       </c>
-      <c r="D118" s="31">
+      <c r="D118" s="22">
         <v>954194864</v>
       </c>
-      <c r="E118" s="25" t="s">
+      <c r="E118" s="62" t="s">
         <v>379</v>
       </c>
-      <c r="F118" s="24" t="s">
+      <c r="F118" s="17" t="s">
         <v>624</v>
       </c>
-      <c r="G118" s="24" t="s">
+      <c r="G118" s="17" t="s">
         <v>155</v>
       </c>
-      <c r="H118" s="44" t="s">
+      <c r="H118" s="31" t="s">
         <v>474</v>
       </c>
     </row>
     <row r="119" spans="1:9" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="4">
         <v>115</v>
       </c>
-      <c r="B119" s="27" t="s">
+      <c r="B119" s="19" t="s">
         <v>380</v>
       </c>
-      <c r="C119" s="24" t="s">
+      <c r="C119" s="17" t="s">
         <v>381</v>
       </c>
-      <c r="D119" s="31">
+      <c r="D119" s="22">
         <v>982931380</v>
       </c>
-      <c r="E119" s="25" t="s">
+      <c r="E119" s="62" t="s">
         <v>382</v>
       </c>
-      <c r="F119" s="24" t="s">
+      <c r="F119" s="17" t="s">
         <v>257</v>
       </c>
-      <c r="G119" s="24" t="s">
+      <c r="G119" s="17" t="s">
         <v>155</v>
       </c>
-      <c r="H119" s="44" t="s">
+      <c r="H119" s="31" t="s">
         <v>498</v>
       </c>
       <c r="I119" s="6"/>
     </row>
     <row r="120" spans="1:9" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="4">
         <v>116</v>
       </c>
-      <c r="B120" s="27" t="s">
+      <c r="B120" s="19" t="s">
         <v>383</v>
       </c>
-      <c r="C120" s="24" t="s">
+      <c r="C120" s="17" t="s">
         <v>384</v>
       </c>
-      <c r="D120" s="31">
+      <c r="D120" s="22">
         <v>998714666</v>
       </c>
-      <c r="E120" s="25" t="s">
+      <c r="E120" s="62" t="s">
         <v>385</v>
       </c>
-      <c r="F120" s="24" t="s">
+      <c r="F120" s="17" t="s">
         <v>461</v>
       </c>
-      <c r="G120" s="24" t="s">
-[...2 lines deleted...]
-      <c r="H120" s="44" t="s">
+      <c r="G120" s="17" t="s">
+        <v>824</v>
+      </c>
+      <c r="H120" s="31" t="s">
         <v>460</v>
       </c>
       <c r="I120" s="6"/>
     </row>
     <row r="121" spans="1:9" ht="150" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="4">
         <v>117</v>
       </c>
-      <c r="B121" s="27" t="s">
+      <c r="B121" s="19" t="s">
         <v>386</v>
       </c>
-      <c r="C121" s="24" t="s">
+      <c r="C121" s="17" t="s">
         <v>387</v>
       </c>
-      <c r="D121" s="31">
+      <c r="D121" s="22">
         <v>962304163</v>
       </c>
-      <c r="E121" s="29" t="s">
+      <c r="E121" s="64" t="s">
         <v>388</v>
       </c>
-      <c r="F121" s="24" t="s">
+      <c r="F121" s="17" t="s">
         <v>603</v>
       </c>
-      <c r="G121" s="24" t="s">
+      <c r="G121" s="17" t="s">
         <v>195</v>
       </c>
-      <c r="H121" s="44" t="s">
+      <c r="H121" s="31" t="s">
         <v>435</v>
       </c>
       <c r="I121" s="6"/>
     </row>
     <row r="122" spans="1:9" ht="120" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="4">
         <v>118</v>
       </c>
-      <c r="B122" s="27" t="s">
+      <c r="B122" s="19" t="s">
         <v>389</v>
       </c>
-      <c r="C122" s="24" t="s">
+      <c r="C122" s="17" t="s">
         <v>390</v>
       </c>
-      <c r="D122" s="31">
+      <c r="D122" s="22">
         <v>982286199</v>
       </c>
-      <c r="E122" s="25" t="s">
+      <c r="E122" s="62" t="s">
         <v>391</v>
       </c>
-      <c r="F122" s="24" t="s">
+      <c r="F122" s="17" t="s">
         <v>602</v>
       </c>
-      <c r="G122" s="24" t="s">
+      <c r="G122" s="17" t="s">
         <v>195</v>
       </c>
-      <c r="H122" s="44" t="s">
+      <c r="H122" s="31" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="123" spans="1:9" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A123" s="13">
+      <c r="A123" s="4">
         <v>119</v>
       </c>
-      <c r="B123" s="27" t="s">
+      <c r="B123" s="19" t="s">
         <v>392</v>
       </c>
-      <c r="C123" s="24" t="s">
+      <c r="C123" s="17" t="s">
         <v>393</v>
       </c>
-      <c r="D123" s="31">
+      <c r="D123" s="22">
         <v>978581526</v>
       </c>
-      <c r="E123" s="25" t="s">
+      <c r="E123" s="62" t="s">
         <v>394</v>
       </c>
-      <c r="F123" s="24" t="s">
+      <c r="F123" s="17" t="s">
         <v>604</v>
       </c>
-      <c r="G123" s="24" t="s">
+      <c r="G123" s="17" t="s">
         <v>641</v>
       </c>
-      <c r="H123" s="44" t="s">
+      <c r="H123" s="31" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="124" spans="1:9" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="4">
         <v>120</v>
       </c>
-      <c r="B124" s="27" t="s">
+      <c r="B124" s="19" t="s">
         <v>397</v>
       </c>
-      <c r="C124" s="26" t="s">
+      <c r="C124" s="18" t="s">
         <v>400</v>
       </c>
-      <c r="D124" s="31">
+      <c r="D124" s="22">
         <v>956272437</v>
       </c>
-      <c r="E124" s="25" t="s">
+      <c r="E124" s="62" t="s">
         <v>398</v>
       </c>
-      <c r="F124" s="24" t="s">
+      <c r="F124" s="17" t="s">
         <v>605</v>
       </c>
-      <c r="G124" s="24" t="s">
+      <c r="G124" s="17" t="s">
         <v>195</v>
       </c>
-      <c r="H124" s="74" t="s">
+      <c r="H124" s="48" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="125" spans="1:9" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="4">
         <v>121</v>
       </c>
-      <c r="B125" s="80" t="s">
+      <c r="B125" s="52" t="s">
         <v>405</v>
       </c>
-      <c r="C125" s="26" t="s">
+      <c r="C125" s="18" t="s">
         <v>401</v>
       </c>
-      <c r="D125" s="31">
+      <c r="D125" s="22">
         <v>991205393</v>
       </c>
-      <c r="E125" s="25" t="s">
+      <c r="E125" s="62" t="s">
         <v>402</v>
       </c>
-      <c r="F125" s="24" t="s">
+      <c r="F125" s="17" t="s">
         <v>606</v>
       </c>
-      <c r="G125" s="24" t="s">
+      <c r="G125" s="17" t="s">
         <v>403</v>
       </c>
-      <c r="H125" s="74" t="s">
+      <c r="H125" s="48" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="126" spans="1:9" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="4">
         <v>122</v>
       </c>
-      <c r="B126" s="27" t="s">
+      <c r="B126" s="19" t="s">
         <v>406</v>
       </c>
-      <c r="C126" s="24" t="s">
+      <c r="C126" s="17" t="s">
         <v>407</v>
       </c>
-      <c r="D126" s="31">
+      <c r="D126" s="22">
         <v>993446195</v>
       </c>
-      <c r="E126" s="25" t="s">
+      <c r="E126" s="62" t="s">
         <v>408</v>
       </c>
-      <c r="F126" s="26" t="s">
+      <c r="F126" s="18" t="s">
         <v>571</v>
       </c>
-      <c r="G126" s="26" t="s">
-[...2 lines deleted...]
-      <c r="H126" s="74" t="s">
+      <c r="G126" s="18" t="s">
+        <v>825</v>
+      </c>
+      <c r="H126" s="48" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="127" spans="1:9" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A127" s="68" t="s">
-[...2 lines deleted...]
-      <c r="B127" s="46" t="s">
+      <c r="A127" s="71" t="s">
+        <v>796</v>
+      </c>
+      <c r="B127" s="33" t="s">
         <v>643</v>
       </c>
-      <c r="C127" s="47" t="s">
+      <c r="C127" s="34" t="s">
         <v>644</v>
       </c>
-      <c r="D127" s="45" t="s">
+      <c r="D127" s="32" t="s">
         <v>121</v>
       </c>
-      <c r="E127" s="48" t="s">
+      <c r="E127" s="68" t="s">
         <v>645</v>
       </c>
-      <c r="F127" s="49" t="s">
+      <c r="F127" s="35" t="s">
         <v>646</v>
       </c>
-      <c r="G127" s="49" t="s">
+      <c r="G127" s="35" t="s">
         <v>647</v>
       </c>
-      <c r="H127" s="52" t="s">
+      <c r="H127" s="38" t="s">
         <v>648</v>
       </c>
     </row>
     <row r="128" spans="1:9" ht="234.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128" s="4">
         <v>124</v>
       </c>
-      <c r="B128" s="30" t="s">
+      <c r="B128" s="21" t="s">
         <v>649</v>
       </c>
-      <c r="C128" s="73" t="s">
+      <c r="C128" s="47" t="s">
         <v>650</v>
       </c>
-      <c r="D128" s="36">
+      <c r="D128" s="25">
         <v>973155986</v>
       </c>
-      <c r="E128" s="29" t="s">
+      <c r="E128" s="64" t="s">
         <v>651</v>
       </c>
-      <c r="F128" s="24" t="s">
+      <c r="F128" s="17" t="s">
         <v>652</v>
       </c>
-      <c r="G128" s="24" t="s">
+      <c r="G128" s="17" t="s">
         <v>155</v>
       </c>
-      <c r="H128" s="74" t="s">
+      <c r="H128" s="48" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="129" spans="1:8" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="4">
         <v>125</v>
       </c>
-      <c r="B129" s="27" t="s">
+      <c r="B129" s="19" t="s">
         <v>654</v>
       </c>
-      <c r="C129" s="73" t="s">
+      <c r="C129" s="47" t="s">
         <v>656</v>
       </c>
-      <c r="D129" s="36">
+      <c r="D129" s="25">
         <v>986071057</v>
       </c>
-      <c r="E129" s="29" t="s">
+      <c r="E129" s="64" t="s">
         <v>655</v>
       </c>
-      <c r="F129" s="24" t="s">
+      <c r="F129" s="17" t="s">
         <v>657</v>
       </c>
-      <c r="G129" s="24" t="s">
+      <c r="G129" s="17" t="s">
         <v>658</v>
       </c>
-      <c r="H129" s="74" t="s">
+      <c r="H129" s="48" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="130" spans="1:8" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="4">
         <v>126</v>
       </c>
-      <c r="B130" s="30" t="s">
+      <c r="B130" s="21" t="s">
         <v>660</v>
       </c>
-      <c r="C130" s="73" t="s">
+      <c r="C130" s="47" t="s">
+        <v>890</v>
+      </c>
+      <c r="D130" s="25">
+        <v>965710786</v>
+      </c>
+      <c r="E130" s="74" t="s">
+        <v>889</v>
+      </c>
+      <c r="F130" s="17" t="s">
         <v>661</v>
       </c>
-      <c r="D130" s="36">
-[...2 lines deleted...]
-      <c r="E130" s="29" t="s">
+      <c r="G130" s="17" t="s">
+        <v>826</v>
+      </c>
+      <c r="H130" s="48" t="s">
         <v>662</v>
-      </c>
-[...7 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="131" spans="1:8" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="4">
         <v>127</v>
       </c>
-      <c r="B131" s="30" t="s">
+      <c r="B131" s="21" t="s">
+        <v>663</v>
+      </c>
+      <c r="C131" s="47" t="s">
+        <v>664</v>
+      </c>
+      <c r="D131" s="25">
+        <v>977492215</v>
+      </c>
+      <c r="E131" s="64" t="s">
         <v>665</v>
       </c>
-      <c r="C131" s="73" t="s">
+      <c r="F131" s="17" t="s">
         <v>666</v>
       </c>
-      <c r="D131" s="36">
-[...12 lines deleted...]
-        <v>790</v>
+      <c r="G131" s="17" t="s">
+        <v>827</v>
+      </c>
+      <c r="H131" s="48" t="s">
+        <v>788</v>
       </c>
     </row>
     <row r="132" spans="1:8" ht="99.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="4">
         <v>128</v>
       </c>
-      <c r="B132" s="30" t="s">
+      <c r="B132" s="21" t="s">
+        <v>789</v>
+      </c>
+      <c r="C132" s="47" t="s">
+        <v>790</v>
+      </c>
+      <c r="D132" s="25">
+        <v>989170288</v>
+      </c>
+      <c r="E132" s="64" t="s">
         <v>791</v>
       </c>
-      <c r="C132" s="73" t="s">
+      <c r="F132" s="17" t="s">
         <v>792</v>
       </c>
-      <c r="D132" s="36">
-[...8 lines deleted...]
-      <c r="G132" s="24" t="s">
+      <c r="G132" s="17" t="s">
         <v>337</v>
       </c>
-      <c r="H132" s="74" t="s">
-        <v>669</v>
+      <c r="H132" s="48" t="s">
+        <v>667</v>
       </c>
     </row>
     <row r="133" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="4">
         <v>129</v>
       </c>
-      <c r="B133" s="27" t="s">
+      <c r="B133" s="19" t="s">
+        <v>668</v>
+      </c>
+      <c r="C133" s="47" t="s">
+        <v>672</v>
+      </c>
+      <c r="D133" s="25">
+        <v>944271183</v>
+      </c>
+      <c r="E133" s="64" t="s">
+        <v>671</v>
+      </c>
+      <c r="F133" s="17" t="s">
         <v>670</v>
       </c>
-      <c r="C133" s="73" t="s">
-[...5 lines deleted...]
-      <c r="E133" s="29" t="s">
+      <c r="G133" s="17" t="s">
+        <v>669</v>
+      </c>
+      <c r="H133" s="48" t="s">
         <v>673</v>
-      </c>
-[...7 lines deleted...]
-        <v>675</v>
       </c>
     </row>
     <row r="134" spans="1:8" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A134" s="4">
         <v>130</v>
       </c>
-      <c r="B134" s="27" t="s">
+      <c r="B134" s="19" t="s">
+        <v>674</v>
+      </c>
+      <c r="C134" s="47" t="s">
+        <v>675</v>
+      </c>
+      <c r="D134" s="25">
+        <v>954326822</v>
+      </c>
+      <c r="E134" s="64" t="s">
         <v>676</v>
       </c>
-      <c r="C134" s="73" t="s">
+      <c r="F134" s="17" t="s">
         <v>677</v>
       </c>
-      <c r="D134" s="36">
-[...2 lines deleted...]
-      <c r="E134" s="29" t="s">
+      <c r="G134" s="17" t="s">
+        <v>827</v>
+      </c>
+      <c r="H134" s="48" t="s">
         <v>678</v>
-      </c>
-[...7 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="135" spans="1:8" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="4">
         <v>131</v>
       </c>
-      <c r="B135" s="42" t="s">
+      <c r="B135" s="29" t="s">
+        <v>679</v>
+      </c>
+      <c r="C135" s="17" t="s">
+        <v>680</v>
+      </c>
+      <c r="D135" s="25">
+        <v>977914413</v>
+      </c>
+      <c r="E135" s="64" t="s">
         <v>681</v>
       </c>
-      <c r="C135" s="24" t="s">
+      <c r="F135" s="17" t="s">
+        <v>564</v>
+      </c>
+      <c r="G135" s="17" t="s">
+        <v>828</v>
+      </c>
+      <c r="H135" s="31" t="s">
         <v>682</v>
-      </c>
-[...13 lines deleted...]
-        <v>684</v>
       </c>
     </row>
     <row r="136" spans="1:8" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A136" s="4">
         <v>132</v>
       </c>
-      <c r="B136" s="42" t="s">
+      <c r="B136" s="29" t="s">
+        <v>683</v>
+      </c>
+      <c r="C136" s="17" t="s">
+        <v>684</v>
+      </c>
+      <c r="D136" s="25">
+        <v>946448909</v>
+      </c>
+      <c r="E136" s="64" t="s">
         <v>685</v>
       </c>
-      <c r="C136" s="24" t="s">
+      <c r="F136" s="17" t="s">
+        <v>257</v>
+      </c>
+      <c r="G136" s="17" t="s">
         <v>686</v>
       </c>
-      <c r="D136" s="36">
-[...2 lines deleted...]
-      <c r="E136" s="29" t="s">
+      <c r="H136" s="31" t="s">
         <v>687</v>
-      </c>
-[...7 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="137" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A137" s="4">
         <v>133</v>
       </c>
-      <c r="B137" s="42" t="s">
+      <c r="B137" s="29" t="s">
+        <v>688</v>
+      </c>
+      <c r="C137" s="17" t="s">
+        <v>689</v>
+      </c>
+      <c r="D137" s="25">
+        <v>987274207</v>
+      </c>
+      <c r="E137" s="64" t="s">
         <v>690</v>
       </c>
-      <c r="C137" s="24" t="s">
+      <c r="F137" s="17" t="s">
         <v>691</v>
       </c>
-      <c r="D137" s="36">
-[...2 lines deleted...]
-      <c r="E137" s="29" t="s">
+      <c r="G137" s="17" t="s">
         <v>692</v>
       </c>
-      <c r="F137" s="24" t="s">
+      <c r="H137" s="31" t="s">
         <v>693</v>
-      </c>
-[...4 lines deleted...]
-        <v>695</v>
       </c>
     </row>
     <row r="138" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A138" s="4">
         <v>134</v>
       </c>
-      <c r="B138" s="42" t="s">
+      <c r="B138" s="29" t="s">
+        <v>694</v>
+      </c>
+      <c r="C138" s="17" t="s">
+        <v>695</v>
+      </c>
+      <c r="D138" s="25">
+        <v>953250406</v>
+      </c>
+      <c r="E138" s="64" t="s">
         <v>696</v>
       </c>
-      <c r="C138" s="24" t="s">
+      <c r="F138" s="17" t="s">
+        <v>257</v>
+      </c>
+      <c r="G138" s="17" t="s">
+        <v>200</v>
+      </c>
+      <c r="H138" s="31" t="s">
         <v>697</v>
-      </c>
-[...13 lines deleted...]
-        <v>699</v>
       </c>
     </row>
     <row r="139" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A139" s="4">
         <v>135</v>
       </c>
-      <c r="B139" s="27" t="s">
+      <c r="B139" s="19" t="s">
+        <v>698</v>
+      </c>
+      <c r="C139" s="17" t="s">
+        <v>699</v>
+      </c>
+      <c r="D139" s="25">
+        <v>988893133</v>
+      </c>
+      <c r="E139" s="64" t="s">
         <v>700</v>
       </c>
-      <c r="C139" s="24" t="s">
+      <c r="F139" s="17" t="s">
         <v>701</v>
       </c>
-      <c r="D139" s="36">
-[...2 lines deleted...]
-      <c r="E139" s="29" t="s">
+      <c r="G139" s="17" t="s">
+        <v>121</v>
+      </c>
+      <c r="H139" s="31" t="s">
         <v>702</v>
-      </c>
-[...7 lines deleted...]
-        <v>704</v>
       </c>
     </row>
     <row r="140" spans="1:8" ht="99.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A140" s="4">
         <v>136</v>
       </c>
-      <c r="B140" s="27" t="s">
+      <c r="B140" s="19" t="s">
+        <v>703</v>
+      </c>
+      <c r="C140" s="17" t="s">
+        <v>704</v>
+      </c>
+      <c r="D140" s="25">
+        <v>977075841</v>
+      </c>
+      <c r="E140" s="64" t="s">
         <v>705</v>
       </c>
-      <c r="C140" s="24" t="s">
+      <c r="F140" s="17" t="s">
         <v>706</v>
       </c>
-      <c r="D140" s="36">
-[...2 lines deleted...]
-      <c r="E140" s="29" t="s">
+      <c r="G140" s="17" t="s">
+        <v>195</v>
+      </c>
+      <c r="H140" s="31" t="s">
         <v>707</v>
-      </c>
-[...7 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="141" spans="1:8" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A141" s="4">
         <v>137</v>
       </c>
-      <c r="B141" s="30" t="s">
+      <c r="B141" s="21" t="s">
+        <v>708</v>
+      </c>
+      <c r="C141" s="17" t="s">
+        <v>712</v>
+      </c>
+      <c r="D141" s="25">
+        <v>953984117</v>
+      </c>
+      <c r="E141" s="64" t="s">
+        <v>709</v>
+      </c>
+      <c r="F141" s="17" t="s">
+        <v>257</v>
+      </c>
+      <c r="G141" s="17" t="s">
         <v>710</v>
       </c>
-      <c r="C141" s="24" t="s">
-[...5 lines deleted...]
-      <c r="E141" s="29" t="s">
+      <c r="H141" s="31" t="s">
         <v>711</v>
-      </c>
-[...7 lines deleted...]
-        <v>713</v>
       </c>
     </row>
     <row r="142" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A142" s="4">
         <v>138</v>
       </c>
-      <c r="B142" s="27" t="s">
+      <c r="B142" s="19" t="s">
+        <v>713</v>
+      </c>
+      <c r="C142" s="17" t="s">
         <v>715</v>
       </c>
-      <c r="C142" s="24" t="s">
+      <c r="D142" s="25">
+        <v>921768987</v>
+      </c>
+      <c r="E142" s="64" t="s">
+        <v>716</v>
+      </c>
+      <c r="F142" s="17" t="s">
+        <v>257</v>
+      </c>
+      <c r="G142" s="17" t="s">
+        <v>710</v>
+      </c>
+      <c r="H142" s="31" t="s">
         <v>717</v>
-      </c>
-[...13 lines deleted...]
-        <v>719</v>
       </c>
     </row>
     <row r="143" spans="1:8" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A143" s="4">
         <v>139</v>
       </c>
-      <c r="B143" s="27" t="s">
+      <c r="B143" s="19" t="s">
+        <v>718</v>
+      </c>
+      <c r="C143" s="17" t="s">
+        <v>719</v>
+      </c>
+      <c r="D143" s="25">
+        <v>989213030</v>
+      </c>
+      <c r="E143" s="64" t="s">
+        <v>722</v>
+      </c>
+      <c r="F143" s="17" t="s">
+        <v>721</v>
+      </c>
+      <c r="G143" s="17" t="s">
         <v>720</v>
       </c>
-      <c r="C143" s="24" t="s">
-[...8 lines deleted...]
-      <c r="F143" s="24" t="s">
+      <c r="H143" s="31" t="s">
         <v>723</v>
-      </c>
-[...4 lines deleted...]
-        <v>725</v>
       </c>
     </row>
     <row r="144" spans="1:8" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A144" s="4">
         <v>140</v>
       </c>
-      <c r="B144" s="27" t="s">
+      <c r="B144" s="19" t="s">
+        <v>724</v>
+      </c>
+      <c r="C144" s="17" t="s">
+        <v>725</v>
+      </c>
+      <c r="D144" s="25">
+        <v>994397085</v>
+      </c>
+      <c r="E144" s="64" t="s">
+        <v>734</v>
+      </c>
+      <c r="F144" s="17" t="s">
         <v>726</v>
       </c>
-      <c r="C144" s="24" t="s">
+      <c r="G144" s="17" t="s">
         <v>727</v>
       </c>
-      <c r="D144" s="36">
-[...5 lines deleted...]
-      <c r="F144" s="24" t="s">
+      <c r="H144" s="31" t="s">
         <v>728</v>
-      </c>
-[...4 lines deleted...]
-        <v>730</v>
       </c>
     </row>
     <row r="145" spans="1:9" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A145" s="4">
         <v>141</v>
       </c>
-      <c r="B145" s="27" t="s">
+      <c r="B145" s="19" t="s">
+        <v>729</v>
+      </c>
+      <c r="C145" s="17" t="s">
+        <v>730</v>
+      </c>
+      <c r="D145" s="25">
+        <v>978732483</v>
+      </c>
+      <c r="E145" s="64" t="s">
         <v>731</v>
       </c>
-      <c r="C145" s="24" t="s">
+      <c r="F145" s="17" t="s">
+        <v>811</v>
+      </c>
+      <c r="G145" s="17" t="s">
         <v>732</v>
       </c>
-      <c r="D145" s="36">
-[...2 lines deleted...]
-      <c r="E145" s="29" t="s">
+      <c r="H145" s="31" t="s">
         <v>733</v>
-      </c>
-[...7 lines deleted...]
-        <v>735</v>
       </c>
     </row>
     <row r="146" spans="1:9" ht="99.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A146" s="4">
         <v>142</v>
       </c>
-      <c r="B146" s="27" t="s">
+      <c r="B146" s="19" t="s">
+        <v>735</v>
+      </c>
+      <c r="C146" s="17" t="s">
+        <v>121</v>
+      </c>
+      <c r="D146" s="25">
+        <v>998980304</v>
+      </c>
+      <c r="E146" s="64" t="s">
         <v>737</v>
       </c>
-      <c r="C146" s="24" t="s">
-[...8 lines deleted...]
-      <c r="F146" s="24" t="s">
+      <c r="F146" s="17" t="s">
+        <v>736</v>
+      </c>
+      <c r="G146" s="17" t="s">
+        <v>710</v>
+      </c>
+      <c r="H146" s="31" t="s">
         <v>738</v>
-      </c>
-[...4 lines deleted...]
-        <v>740</v>
       </c>
     </row>
     <row r="147" spans="1:9" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A147" s="4">
         <v>143</v>
       </c>
-      <c r="B147" s="27" t="s">
+      <c r="B147" s="19" t="s">
+        <v>739</v>
+      </c>
+      <c r="C147" s="17" t="s">
+        <v>740</v>
+      </c>
+      <c r="D147" s="25">
+        <v>984293759</v>
+      </c>
+      <c r="E147" s="64" t="s">
         <v>741</v>
       </c>
-      <c r="C147" s="24" t="s">
+      <c r="F147" s="17" t="s">
         <v>742</v>
       </c>
-      <c r="D147" s="36">
-[...2 lines deleted...]
-      <c r="E147" s="29" t="s">
+      <c r="G147" s="17" t="s">
+        <v>829</v>
+      </c>
+      <c r="H147" s="31" t="s">
         <v>743</v>
-      </c>
-[...7 lines deleted...]
-        <v>745</v>
       </c>
     </row>
     <row r="148" spans="1:9" ht="159.94999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="4">
         <v>144</v>
       </c>
-      <c r="B148" s="27" t="s">
+      <c r="B148" s="19" t="s">
+        <v>750</v>
+      </c>
+      <c r="C148" s="17" t="s">
         <v>752</v>
       </c>
-      <c r="C148" s="24" t="s">
+      <c r="D148" s="25" t="s">
+        <v>753</v>
+      </c>
+      <c r="E148" s="64" t="s">
         <v>754</v>
       </c>
-      <c r="D148" s="36" t="s">
-[...5 lines deleted...]
-      <c r="F148" s="24" t="s">
+      <c r="F148" s="17" t="s">
         <v>257</v>
       </c>
-      <c r="G148" s="24" t="s">
-[...2 lines deleted...]
-      <c r="H148" s="44" t="s">
+      <c r="G148" s="17" t="s">
         <v>751</v>
+      </c>
+      <c r="H148" s="31" t="s">
+        <v>749</v>
       </c>
     </row>
     <row r="149" spans="1:9" ht="159.94999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A149" s="4">
         <v>145</v>
       </c>
-      <c r="B149" s="27" t="s">
+      <c r="B149" s="19" t="s">
+        <v>744</v>
+      </c>
+      <c r="C149" s="17" t="s">
+        <v>745</v>
+      </c>
+      <c r="D149" s="25">
+        <v>949373931</v>
+      </c>
+      <c r="E149" s="64" t="s">
+        <v>748</v>
+      </c>
+      <c r="F149" s="17" t="s">
         <v>746</v>
       </c>
-      <c r="C149" s="24" t="s">
+      <c r="G149" s="17" t="s">
+        <v>155</v>
+      </c>
+      <c r="H149" s="31" t="s">
         <v>747</v>
-      </c>
-[...13 lines deleted...]
-        <v>749</v>
       </c>
     </row>
     <row r="150" spans="1:9" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A150" s="4">
         <v>146</v>
       </c>
-      <c r="B150" s="27" t="s">
+      <c r="B150" s="19" t="s">
+        <v>755</v>
+      </c>
+      <c r="C150" s="17" t="s">
         <v>757</v>
       </c>
-      <c r="C150" s="24" t="s">
+      <c r="D150" s="25">
+        <v>986597985</v>
+      </c>
+      <c r="E150" s="64" t="s">
+        <v>756</v>
+      </c>
+      <c r="F150" s="17" t="s">
+        <v>758</v>
+      </c>
+      <c r="G150" s="17" t="s">
+        <v>830</v>
+      </c>
+      <c r="H150" s="31" t="s">
         <v>759</v>
-      </c>
-[...13 lines deleted...]
-        <v>761</v>
       </c>
     </row>
     <row r="151" spans="1:9" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A151" s="4">
         <v>147</v>
       </c>
-      <c r="B151" s="27" t="s">
+      <c r="B151" s="19" t="s">
+        <v>760</v>
+      </c>
+      <c r="C151" s="17" t="s">
+        <v>761</v>
+      </c>
+      <c r="D151" s="25"/>
+      <c r="E151" s="64" t="s">
         <v>762</v>
       </c>
-      <c r="C151" s="24" t="s">
+      <c r="F151" s="17" t="s">
+        <v>812</v>
+      </c>
+      <c r="G151" s="17" t="s">
+        <v>827</v>
+      </c>
+      <c r="H151" s="31" t="s">
         <v>763</v>
-      </c>
-[...11 lines deleted...]
-        <v>765</v>
       </c>
     </row>
     <row r="152" spans="1:9" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A152" s="4">
         <v>148</v>
       </c>
-      <c r="B152" s="27" t="s">
+      <c r="B152" s="19" t="s">
+        <v>764</v>
+      </c>
+      <c r="C152" s="17" t="s">
+        <v>768</v>
+      </c>
+      <c r="D152" s="25">
+        <v>971094847</v>
+      </c>
+      <c r="E152" s="64" t="s">
+        <v>767</v>
+      </c>
+      <c r="F152" s="17" t="s">
+        <v>742</v>
+      </c>
+      <c r="G152" s="17" t="s">
+        <v>765</v>
+      </c>
+      <c r="H152" s="31" t="s">
         <v>766</v>
-      </c>
-[...16 lines deleted...]
-        <v>768</v>
       </c>
     </row>
     <row r="153" spans="1:9" ht="99.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A153" s="4">
         <v>149</v>
       </c>
-      <c r="B153" s="27" t="s">
+      <c r="B153" s="19" t="s">
+        <v>769</v>
+      </c>
+      <c r="C153" s="17" t="s">
+        <v>121</v>
+      </c>
+      <c r="D153" s="25">
+        <v>978767272</v>
+      </c>
+      <c r="E153" s="64" t="s">
+        <v>772</v>
+      </c>
+      <c r="F153" s="17" t="s">
+        <v>770</v>
+      </c>
+      <c r="G153" s="17" t="s">
+        <v>710</v>
+      </c>
+      <c r="H153" s="31" t="s">
         <v>771</v>
-      </c>
-[...16 lines deleted...]
-        <v>773</v>
       </c>
     </row>
     <row r="154" spans="1:9" ht="129.94999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A154" s="4">
         <v>150</v>
       </c>
-      <c r="B154" s="27" t="s">
+      <c r="B154" s="19" t="s">
+        <v>773</v>
+      </c>
+      <c r="C154" s="17" t="s">
+        <v>774</v>
+      </c>
+      <c r="D154" s="25">
+        <v>988284337</v>
+      </c>
+      <c r="E154" s="64" t="s">
         <v>775</v>
       </c>
-      <c r="C154" s="24" t="s">
+      <c r="F154" s="17" t="s">
+        <v>844</v>
+      </c>
+      <c r="G154" s="17" t="s">
+        <v>155</v>
+      </c>
+      <c r="H154" s="31" t="s">
         <v>776</v>
-      </c>
-[...13 lines deleted...]
-        <v>778</v>
       </c>
     </row>
     <row r="155" spans="1:9" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A155" s="4">
         <v>151</v>
       </c>
-      <c r="B155" s="27" t="s">
+      <c r="B155" s="19" t="s">
+        <v>777</v>
+      </c>
+      <c r="C155" s="17" t="s">
+        <v>781</v>
+      </c>
+      <c r="D155" s="25" t="s">
+        <v>780</v>
+      </c>
+      <c r="E155" s="64" t="s">
         <v>779</v>
       </c>
-      <c r="C155" s="24" t="s">
+      <c r="F155" s="17" t="s">
+        <v>714</v>
+      </c>
+      <c r="G155" s="17" t="s">
+        <v>710</v>
+      </c>
+      <c r="H155" s="31" t="s">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="156" spans="1:9" ht="150" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A156" s="4">
+        <v>152</v>
+      </c>
+      <c r="B156" s="19" t="s">
+        <v>782</v>
+      </c>
+      <c r="C156" s="17" t="s">
         <v>783</v>
       </c>
-      <c r="D155" s="36" t="s">
-[...19 lines deleted...]
-      <c r="B156" s="27" t="s">
+      <c r="D156" s="25" t="s">
+        <v>787</v>
+      </c>
+      <c r="E156" s="64" t="s">
+        <v>786</v>
+      </c>
+      <c r="F156" s="17" t="s">
         <v>784</v>
       </c>
-      <c r="C156" s="24" t="s">
+      <c r="G156" s="17" t="s">
+        <v>831</v>
+      </c>
+      <c r="H156" s="31" t="s">
         <v>785</v>
-      </c>
-[...13 lines deleted...]
-        <v>787</v>
       </c>
     </row>
     <row r="157" spans="1:9" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A157" s="4">
         <v>153</v>
       </c>
-      <c r="B157" s="76" t="s">
-[...18 lines deleted...]
-        <v>840</v>
+      <c r="B157" s="49" t="s">
+        <v>799</v>
+      </c>
+      <c r="C157" s="45" t="s">
+        <v>800</v>
+      </c>
+      <c r="D157" s="50" t="s">
+        <v>843</v>
+      </c>
+      <c r="E157" s="69" t="s">
+        <v>801</v>
+      </c>
+      <c r="F157" s="45" t="s">
+        <v>802</v>
+      </c>
+      <c r="G157" s="35" t="s">
+        <v>803</v>
+      </c>
+      <c r="H157" s="51" t="s">
+        <v>804</v>
       </c>
     </row>
     <row r="158" spans="1:9" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A158" s="4">
         <v>154</v>
       </c>
-      <c r="B158" s="76" t="s">
-[...5 lines deleted...]
-      <c r="D158" s="72">
+      <c r="B158" s="49" t="s">
+        <v>805</v>
+      </c>
+      <c r="C158" s="45" t="s">
+        <v>806</v>
+      </c>
+      <c r="D158" s="46">
         <v>963344036</v>
       </c>
-      <c r="E158" s="48" t="s">
-[...9 lines deleted...]
-        <v>846</v>
+      <c r="E158" s="68" t="s">
+        <v>808</v>
+      </c>
+      <c r="F158" s="46" t="s">
+        <v>807</v>
+      </c>
+      <c r="G158" s="53" t="s">
+        <v>809</v>
+      </c>
+      <c r="H158" s="33" t="s">
+        <v>810</v>
       </c>
     </row>
     <row r="159" spans="1:9" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A159" s="4">
         <v>155</v>
       </c>
-      <c r="B159" s="46" t="s">
-[...5 lines deleted...]
-      <c r="D159" s="83">
+      <c r="B159" s="33" t="s">
+        <v>846</v>
+      </c>
+      <c r="C159" s="45" t="s">
+        <v>847</v>
+      </c>
+      <c r="D159" s="55">
         <v>940758953</v>
       </c>
-      <c r="E159" s="48" t="s">
-[...11 lines deleted...]
-      <c r="I159" s="82"/>
+      <c r="E159" s="68" t="s">
+        <v>851</v>
+      </c>
+      <c r="F159" s="35" t="s">
+        <v>848</v>
+      </c>
+      <c r="G159" s="53" t="s">
+        <v>849</v>
+      </c>
+      <c r="H159" s="38" t="s">
+        <v>850</v>
+      </c>
+      <c r="I159" s="54"/>
     </row>
     <row r="160" spans="1:9" ht="110.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A160" s="4">
         <v>156</v>
       </c>
-      <c r="B160" s="46" t="s">
-[...5 lines deleted...]
-      <c r="D160" s="83">
+      <c r="B160" s="33" t="s">
+        <v>853</v>
+      </c>
+      <c r="C160" s="46" t="s">
+        <v>854</v>
+      </c>
+      <c r="D160" s="55">
         <v>973373945</v>
       </c>
-      <c r="E160" s="48" t="s">
-[...5 lines deleted...]
-      <c r="G160" s="72" t="s">
+      <c r="E160" s="68" t="s">
+        <v>855</v>
+      </c>
+      <c r="F160" s="45" t="s">
+        <v>856</v>
+      </c>
+      <c r="G160" s="53" t="s">
         <v>145</v>
       </c>
-      <c r="H160" s="52" t="s">
-        <v>890</v>
+      <c r="H160" s="38" t="s">
+        <v>852</v>
       </c>
     </row>
     <row r="161" spans="1:8" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A161" s="4">
         <v>157</v>
       </c>
-      <c r="B161" s="76" t="s">
-[...5 lines deleted...]
-      <c r="D161" s="45">
+      <c r="B161" s="49" t="s">
+        <v>861</v>
+      </c>
+      <c r="C161" s="35" t="s">
+        <v>862</v>
+      </c>
+      <c r="D161" s="32">
         <v>982888486</v>
       </c>
-      <c r="E161" s="48" t="s">
-[...5 lines deleted...]
-      <c r="G161" s="72" t="s">
+      <c r="E161" s="68" t="s">
+        <v>863</v>
+      </c>
+      <c r="F161" s="35" t="s">
+        <v>865</v>
+      </c>
+      <c r="G161" s="53" t="s">
         <v>145</v>
       </c>
-      <c r="H161" s="52" t="s">
-        <v>904</v>
+      <c r="H161" s="38" t="s">
+        <v>866</v>
       </c>
     </row>
     <row r="162" spans="1:8" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A162" s="4">
         <v>158</v>
       </c>
-      <c r="B162" s="46" t="s">
-[...5 lines deleted...]
-      <c r="D162" s="45">
+      <c r="B162" s="33" t="s">
+        <v>857</v>
+      </c>
+      <c r="C162" s="35" t="s">
+        <v>858</v>
+      </c>
+      <c r="D162" s="32">
         <v>987539616</v>
       </c>
-      <c r="E162" s="84" t="s">
-[...5 lines deleted...]
-      <c r="G162" s="72" t="s">
+      <c r="E162" s="69" t="s">
+        <v>859</v>
+      </c>
+      <c r="F162" s="58" t="s">
+        <v>864</v>
+      </c>
+      <c r="G162" s="53" t="s">
         <v>145</v>
       </c>
-      <c r="H162" s="52" t="s">
-        <v>898</v>
+      <c r="H162" s="38" t="s">
+        <v>860</v>
       </c>
     </row>
     <row r="163" spans="1:8" ht="99.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A163" s="4">
         <v>159</v>
       </c>
-      <c r="B163" s="76" t="s">
-[...14 lines deleted...]
-      <c r="G163" s="72" t="s">
+      <c r="B163" s="49" t="s">
+        <v>870</v>
+      </c>
+      <c r="C163" s="35" t="s">
+        <v>872</v>
+      </c>
+      <c r="D163" s="32" t="s">
+        <v>871</v>
+      </c>
+      <c r="E163" s="69" t="s">
+        <v>867</v>
+      </c>
+      <c r="F163" s="58" t="s">
+        <v>868</v>
+      </c>
+      <c r="G163" s="53" t="s">
         <v>145</v>
       </c>
-      <c r="H163" s="52" t="s">
-        <v>907</v>
+      <c r="H163" s="38" t="s">
+        <v>869</v>
       </c>
     </row>
     <row r="164" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A164" s="4">
         <v>160</v>
       </c>
-      <c r="B164" s="30" t="s">
-[...5 lines deleted...]
-      <c r="D164" s="86">
+      <c r="B164" s="21" t="s">
+        <v>873</v>
+      </c>
+      <c r="C164" s="56" t="s">
+        <v>874</v>
+      </c>
+      <c r="D164" s="57">
         <v>932192010</v>
       </c>
-      <c r="E164" s="25" t="s">
-[...5 lines deleted...]
-      <c r="G164" s="87" t="s">
+      <c r="E164" s="62" t="s">
+        <v>875</v>
+      </c>
+      <c r="F164" s="56" t="s">
+        <v>876</v>
+      </c>
+      <c r="G164" s="18" t="s">
         <v>145</v>
       </c>
-      <c r="H164" s="74" t="s">
-        <v>915</v>
+      <c r="H164" s="48" t="s">
+        <v>877</v>
       </c>
     </row>
     <row r="165" spans="1:8" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A165" s="4">
         <v>161</v>
       </c>
-      <c r="B165" s="76" t="s">
-[...5 lines deleted...]
-      <c r="D165" s="83">
+      <c r="B165" s="49" t="s">
+        <v>878</v>
+      </c>
+      <c r="C165" s="45" t="s">
+        <v>879</v>
+      </c>
+      <c r="D165" s="55">
         <v>998441876</v>
       </c>
-      <c r="E165" s="48" t="s">
-[...5 lines deleted...]
-      <c r="G165" s="87" t="s">
+      <c r="E165" s="68" t="s">
+        <v>880</v>
+      </c>
+      <c r="F165" s="45" t="s">
+        <v>881</v>
+      </c>
+      <c r="G165" s="18" t="s">
         <v>145</v>
       </c>
-      <c r="H165" s="52" t="s">
-[...14 lines deleted...]
-    <row r="177" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+      <c r="H165" s="38" t="s">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A166" s="4">
+        <v>162</v>
+      </c>
+      <c r="B166" s="33" t="s">
+        <v>883</v>
+      </c>
+      <c r="C166" s="35" t="s">
+        <v>886</v>
+      </c>
+      <c r="D166" s="32" t="s">
+        <v>885</v>
+      </c>
+      <c r="E166" s="70" t="s">
+        <v>884</v>
+      </c>
+      <c r="F166" s="58" t="s">
+        <v>887</v>
+      </c>
+      <c r="G166" s="18" t="s">
+        <v>145</v>
+      </c>
+      <c r="H166" s="38" t="s">
+        <v>888</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8" ht="102.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A167" s="4">
+        <v>163</v>
+      </c>
+      <c r="B167" s="33" t="s">
+        <v>891</v>
+      </c>
+      <c r="C167" s="53" t="s">
+        <v>893</v>
+      </c>
+      <c r="D167" s="32" t="s">
+        <v>894</v>
+      </c>
+      <c r="E167" s="70" t="s">
+        <v>892</v>
+      </c>
+      <c r="F167" s="58" t="s">
+        <v>896</v>
+      </c>
+      <c r="G167" s="18" t="s">
+        <v>145</v>
+      </c>
+      <c r="H167" s="38" t="s">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F168" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8" ht="170.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F169" s="1" t="s">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="171" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="172" spans="1:8" ht="99.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="173" spans="1:8" ht="120" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="174" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="175" spans="1:8" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="176" spans="1:8" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="177" ht="120" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="178" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="179" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
-[...3 lines deleted...]
-    <row r="184" ht="120" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="180" ht="200.1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="181" ht="120" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="182" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="183" ht="99.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="184" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="185" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="186" ht="99.95" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="187" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="186" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="188" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="189" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="190" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="191" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="192" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="193" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="194" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="194" ht="69.95" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="195" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="196" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="197" ht="69.95" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="198" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="199" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
-[...5 lines deleted...]
-    <row r="206" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="199" ht="69.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="200" ht="69.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="201" ht="99.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="202" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="203" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="204" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="205" ht="69.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="206" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="207" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="208" ht="69.95" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="209" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="208" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="209" ht="180" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="210" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="211" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="212" ht="180" customHeight="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-    <row r="214" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="212" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="213" ht="69.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="214" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="215" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="216" ht="69.95" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="217" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="216" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="217" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="218" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="219" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="220" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="221" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="220" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="221" ht="159.94999999999999" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="222" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="223" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="224" ht="159.94999999999999" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="223" ht="99.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="224" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="225" spans="1:1" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="226" spans="1:1" ht="99.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="226" spans="1:1" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="227" spans="1:1" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="228" spans="1:1" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="229" spans="1:1" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="228" spans="1:1" ht="150" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="229" spans="1:1" ht="120" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="230" spans="1:1" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="231" spans="1:1" ht="150" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="232" spans="1:1" ht="120" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="231" spans="1:1" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="232" spans="1:1" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="233" spans="1:1" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="234" spans="1:1" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
-[...9 lines deleted...]
-    <row r="240" spans="1:1" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="234" spans="1:1" ht="69.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="235" spans="1:1" ht="50.1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="236" spans="1:1" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A236" s="73"/>
+    </row>
+    <row r="237" spans="1:1" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E7" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
     <hyperlink ref="E8" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
     <hyperlink ref="E10" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
     <hyperlink ref="E11" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000006000000}"/>
     <hyperlink ref="E9" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000007000000}"/>
     <hyperlink ref="E13" r:id="rId6" xr:uid="{00000000-0004-0000-0000-000008000000}"/>
     <hyperlink ref="E12" r:id="rId7" xr:uid="{00000000-0004-0000-0000-000009000000}"/>
     <hyperlink ref="E14" r:id="rId8" xr:uid="{00000000-0004-0000-0000-00000A000000}"/>
     <hyperlink ref="E15" r:id="rId9" xr:uid="{00000000-0004-0000-0000-00000B000000}"/>
     <hyperlink ref="E16" r:id="rId10" xr:uid="{00000000-0004-0000-0000-00000C000000}"/>
     <hyperlink ref="E17" r:id="rId11" xr:uid="{00000000-0004-0000-0000-00000D000000}"/>
     <hyperlink ref="E49" r:id="rId12" xr:uid="{00000000-0004-0000-0000-00000E000000}"/>
     <hyperlink ref="E21" r:id="rId13" xr:uid="{00000000-0004-0000-0000-00000F000000}"/>
     <hyperlink ref="E20" r:id="rId14" xr:uid="{00000000-0004-0000-0000-000010000000}"/>
     <hyperlink ref="E19" r:id="rId15" xr:uid="{00000000-0004-0000-0000-000011000000}"/>
     <hyperlink ref="E40" r:id="rId16" xr:uid="{00000000-0004-0000-0000-000012000000}"/>
     <hyperlink ref="E18" r:id="rId17" xr:uid="{00000000-0004-0000-0000-000015000000}"/>
     <hyperlink ref="E23" r:id="rId18" xr:uid="{00000000-0004-0000-0000-000016000000}"/>
     <hyperlink ref="E25" r:id="rId19" xr:uid="{00000000-0004-0000-0000-000018000000}"/>
     <hyperlink ref="E22" r:id="rId20" xr:uid="{00000000-0004-0000-0000-000019000000}"/>
     <hyperlink ref="E26" r:id="rId21" xr:uid="{00000000-0004-0000-0000-00001B000000}"/>
     <hyperlink ref="E27" r:id="rId22" xr:uid="{00000000-0004-0000-0000-00001C000000}"/>
     <hyperlink ref="E39" r:id="rId23" display="rgaymer@gmail.com" xr:uid="{00000000-0004-0000-0000-00001E000000}"/>
@@ -8391,1139 +8327,61 @@
     <hyperlink ref="E150" r:id="rId118" xr:uid="{0C5C3BBF-F6FC-446D-8504-E4D43E6D591A}"/>
     <hyperlink ref="E151" r:id="rId119" display="czamorano@litigantes.net" xr:uid="{C59EEE29-1FB4-4A52-A6D6-4E98C2ECAB8D}"/>
     <hyperlink ref="E152" r:id="rId120" xr:uid="{F35B7ABB-EA42-420E-A690-23691B17683E}"/>
     <hyperlink ref="E153" r:id="rId121" xr:uid="{776C0E73-08B9-4F0C-9675-C4C47BE0621C}"/>
     <hyperlink ref="E154" r:id="rId122" xr:uid="{BC66200C-BFE9-436C-B264-5E3C4BE9F073}"/>
     <hyperlink ref="E155" r:id="rId123" xr:uid="{10AF260E-166C-42A6-A562-059C3B745556}"/>
     <hyperlink ref="E156" r:id="rId124" xr:uid="{0A6F0F2C-A497-446A-B7C0-8375A6C41519}"/>
     <hyperlink ref="E132" r:id="rId125" xr:uid="{A6706DB5-F557-447C-8B39-D4FA28FD8F12}"/>
     <hyperlink ref="E113" r:id="rId126" xr:uid="{A90996D4-DB4E-446D-8C30-6F849ADEE24E}"/>
     <hyperlink ref="E111" r:id="rId127" xr:uid="{58D0C0E4-CED3-4196-94DC-0101D9823F13}"/>
     <hyperlink ref="E157" r:id="rId128" display="ppolea.aramburu@gmail.com" xr:uid="{5AAA6AC2-EE3B-4F47-AA38-E8EC5DF4F55E}"/>
     <hyperlink ref="E158" r:id="rId129" xr:uid="{0F27B3E9-0F42-4294-901C-44A39B7DF747}"/>
     <hyperlink ref="E159" r:id="rId130" xr:uid="{3E44299B-A6FD-4AA1-BFFF-3BCBEAD4D4CD}"/>
     <hyperlink ref="E160" r:id="rId131" xr:uid="{7F41CF7A-0675-45FC-9867-A0EBB3F92BB3}"/>
     <hyperlink ref="E162" r:id="rId132" display="nicolini.gianluca.94@gmail.com" xr:uid="{860232D3-8590-43C9-835A-1222DC84DB5D}"/>
     <hyperlink ref="E161" r:id="rId133" xr:uid="{CC1A83B5-C006-42C2-BB88-0D21A9D81A6D}"/>
     <hyperlink ref="E163" r:id="rId134" display="aartigas@ahmm.cl" xr:uid="{5875A2C2-5311-4ACE-B155-4FF51E304AC4}"/>
     <hyperlink ref="E164" r:id="rId135" xr:uid="{106F1A9A-37EF-4072-9D3A-82DF0F85CC45}"/>
     <hyperlink ref="E165" r:id="rId136" xr:uid="{F1906D86-D449-43A1-94A1-1D5FEC99249F}"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="5" scale="75" orientation="landscape" r:id="rId137"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1075 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>JUECES ARBITROS 2026 Y NUEVOS</vt:lpstr>
-      <vt:lpstr>CORREOS ELECTRONICOS</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Cecilia Elizabeht Valencia Cortez</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>