--- v4 (2026-05-08)
+++ v5 (2026-06-22)
@@ -5,76 +5,76 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27830"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\dbascunan\AppData\Local\Microsoft\Windows\INetCache\Content.Outlook\HNP6PQI6\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6C8B0F96-BDBC-421C-9C57-8800AB470BCA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{36C0EA46-07B8-4806-B4BB-0C66B35931CE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="10845" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="10980" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="JUECES ARBITROS 2026 Y NUEVOS" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1044" uniqueCount="898">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1056" uniqueCount="909">
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>NOMBRE</t>
   </si>
   <si>
     <t>DIRECCIÓN</t>
   </si>
   <si>
     <t>TELEFONOS</t>
   </si>
   <si>
     <t>CORREO ELECTRÓNICO</t>
   </si>
   <si>
     <t>ESPECIALIDAD</t>
   </si>
   <si>
     <t>TERRITORIO PREFERENTE</t>
   </si>
   <si>
     <t>BARRIENTOS OSSA, MARIO RAMON</t>
   </si>
   <si>
@@ -2967,57 +2967,90 @@
 de bienes, comunidades, derecho sucesorio,
 disolución y liquidación de sociedades</t>
   </si>
   <si>
     <t>255-2026</t>
   </si>
   <si>
     <t>htoleds@gmail.com</t>
   </si>
   <si>
     <t>Huérfanos 1160 oficina 1014, galería Alessandri, Santiago Centro,</t>
   </si>
   <si>
     <t>SEPÚLVEDA SEPÚLVEDA, KEVIN</t>
   </si>
   <si>
     <t>kevingonzalo.sepulveda@gmail.com</t>
   </si>
   <si>
     <t>Vergara # 726 Dpto. N°817 Santiago</t>
   </si>
   <si>
     <t>9 72568435</t>
   </si>
   <si>
-    <t>comunidades de personas</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Juicios de partición de herencias, disputas contractuales y societarias, liquidación de sociedades conyugales </t>
   </si>
   <si>
     <t>263-2026</t>
+  </si>
+  <si>
+    <t>VARELA BARRA, CHRISTIAN</t>
+  </si>
+  <si>
+    <t>cvarela@vsab.cl</t>
+  </si>
+  <si>
+    <t>56 9 7408 2789</t>
+  </si>
+  <si>
+    <t>controversias civiles y patrimoniales.</t>
+  </si>
+  <si>
+    <t>360-2026</t>
+  </si>
+  <si>
+    <t>San Pio X 2460, oficina 1606, Providencia</t>
+  </si>
+  <si>
+    <t>FERNÁNDEZ DISI, JORGE ALFREDO</t>
+  </si>
+  <si>
+    <t>Parcela 16-B, Colina. Región Metropolitana</t>
+  </si>
+  <si>
+    <t>26-987031415</t>
+  </si>
+  <si>
+    <t>jferdisi@gmail.com</t>
+  </si>
+  <si>
+    <t>Derecho Civil</t>
+  </si>
+  <si>
+    <t>410-2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
@@ -3299,51 +3332,51 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="75">
+  <cellXfs count="76">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
@@ -3475,50 +3508,51 @@
     <xf numFmtId="0" fontId="13" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hipervínculo" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
@@ -3783,62 +3817,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:navaldebenitoc@gmail.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:visitacioncarrillos@gmail.com" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jalvear@alvearabogados.cl" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wparra.abogado@gmail.com" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:csilvaneveu@gmail.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:parrueordenes@gmail.com" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:paulamiddleton.abogada@gmail.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mjcv35@yahoo.es" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andreacajashabog@gmail.com" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mverdugo1@hotmail.com" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:smontero@monteroycia.cl" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gmunoz@vergaraycia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contacto@gonzalocaballero.cl" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ricardo.donosov@gmail.com" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:begazoabogado@gmail.com" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aurbano@urbanoabogados.cl" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ppolea.aramburu@gmail.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jfinfante@uc.cl" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sandranavarrojuezarbitro@gmail.com" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:germanovallem@gmail.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:narciso.soto.j@gmail.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vlopezrecabarren@gmail.com" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rplaza@phr.cl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stephaniediazabogada@gmail.com" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abogada.wcomicheo@gmail.com" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:catalina.melo@asislegal.cl" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andres@salazarabogados.cl" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:barbara.constanza.sg@gmail.com" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aartigas@ahmm.cl" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arbitro.ibustos@gmail.com" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jmganzura.notificacion@gmail.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contacto@byes.cl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:josepablolagos@gmail.com" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:orcontre@gmail.com" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bellemansyberner@gmail.com" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cristobal.roa@gmail.com" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pascualplacencia@gmail.com" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andresarevalolara@gmail.com" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jaramilloabogado@gmail.com" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:franciscosaavedra@santanenita.cl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oramirezm@uft.edu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pedroantoniofuentes@yahoo.es" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eduardo@eegabogados.cl" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agustin.ch@cheycia.cl" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ivargasroco@gmail.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jrencoret@reis.cl" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mboycia@gmail.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rgaymer@gmail.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abogadoricardolarenas@gmail.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jcb.abog@gmail.com" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vpretamal@gmail.com" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:czamorano@litigantes.net" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aurzuas@gmail.com" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luiscandia_abogado@hotmail.com" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:buriarte@apparcel.cl" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ryfabogados@gmail.com" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abogadoacunapenaloza@gmail.com" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tiabadal@uc.cl" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jverdugo@mvjvarbitraje.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jucontreras.bolla@gmail.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pacifimoa@hotmail.com" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:toledocouchaux@gmail.com" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Ibarra.causas@gmail.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ncisternasa@gmail.com" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANITA.TOLEDOCOUCHAUX@GMAIL.COM" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fleng@artabogados.cl" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jose.rivera@arsabogados.cl" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nataliauribemonje@gmail.com" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abogada.mariajesusalarcon@gmail.com" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tomascantocaballero@gmail.com" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ulloaulloavalery@gmail.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abogazarongas@gmail.com" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mabelsaezb@gmail.com" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:claudioariaseriza@gmail.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enriquedonososilva@edsabogados.cl" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abogadomarchigue@gmail.com" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rauldurangonzalez@gmail.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:doksenberg@oksenberg.cl" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ajurzua@uc.cl" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fhubner@uc.cl" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tarekleoz@gmail.com" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fcamposo@miucsh.cl" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jmunoz@bymabogados.cl" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:matiaspuentesaavedra@gmail.com" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:monicavds@mvarbitraje.com" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:danteleoz@gmail.com" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rpalacios@justiciaarbitral.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bobadilla.gaston@gmail.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sergopi1@gmail.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abigail.cofre@gmail.com" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:claudia.legalcalvarez2@gmail.com" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fmurillovalderrama@gmail.com" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ryfabogados@gmail.com" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jpablozv@gmail.com" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nrivera@rrycia.cl" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:carlos@estudiosoto.cl" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jgalvezmella@gmail.com" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rcampos@camposasociados.cl" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Manuel26rodriguez@gmail.com" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rgarcia.abogado@gmail.com" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:acs.abogadosasociados@gmail.com" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lagos.michaela@gmail.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ebenitezabogado@gmail.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:manuelzunigapina@gmail.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kisna.castro.kc@gmail.com" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:waldo.quiroz.alegria@gmail.com" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Andrea.vergaracarvallo@gmail.com" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lizardomoscoso@gmail.com" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:franciscoleturia@gmail.com" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luisjesusgonzalez.abogado@gmail.com" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abogadapaulaverdugo@gmail.com" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:me_loayza@hotmail.com" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vpobleterios@gmail.com" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nicolini.gianluca.94@gmail.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:saidacc@gmail.com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jorgegonzalezvaras@gmail.com" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NZ@ZlatarAbogados.cl" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nicolefuentes.abogada@gmail.com" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ibracho@hdgroup.cl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sanmartin.rodrigo@gmail.com" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cchahuans@gmail.com" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mmontero@monteroycia.cl" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:reinaldoselaive@gmail.com" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rfasani@fpa.cl" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yulloatrabajo@gmail.com" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:htoleds@gmail.com" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nmhuerta@uc.cl" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mbravo.velasquez@gmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:felipebuamscha@hotmail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jorge.gompertz@gompertz.cl" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:garciadieguezmacarena@gmail.com" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aguirreriveraj615@gmail.com" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pazyre@gmail.com" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ffrias@rfl.cl" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:palmaquiroz@gmail.com" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fernandomoralesperez@gmail.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:navaldebenitoc@gmail.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:visitacioncarrillos@gmail.com" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jalvear@alvearabogados.cl" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wparra.abogado@gmail.com" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:csilvaneveu@gmail.com" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:parrueordenes@gmail.com" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:paulamiddleton.abogada@gmail.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mjcv35@yahoo.es" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andreacajashabog@gmail.com" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mverdugo1@hotmail.com" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:smontero@monteroycia.cl" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gmunoz@vergaraycia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contacto@gonzalocaballero.cl" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ricardo.donosov@gmail.com" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:begazoabogado@gmail.com" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aurbano@urbanoabogados.cl" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ppolea.aramburu@gmail.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jfinfante@uc.cl" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sandranavarrojuezarbitro@gmail.com" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:germanovallem@gmail.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:narciso.soto.j@gmail.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vlopezrecabarren@gmail.com" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rplaza@phr.cl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stephaniediazabogada@gmail.com" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abogada.wcomicheo@gmail.com" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:catalina.melo@asislegal.cl" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andres@salazarabogados.cl" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:barbara.constanza.sg@gmail.com" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aartigas@ahmm.cl" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arbitro.ibustos@gmail.com" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jmganzura.notificacion@gmail.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contacto@byes.cl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:josepablolagos@gmail.com" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:orcontre@gmail.com" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bellemansyberner@gmail.com" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cristobal.roa@gmail.com" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pascualplacencia@gmail.com" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andresarevalolara@gmail.com" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jaramilloabogado@gmail.com" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:franciscosaavedra@santanenita.cl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oramirezm@uft.edu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pedroantoniofuentes@yahoo.es" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eduardo@eegabogados.cl" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agustin.ch@cheycia.cl" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ivargasroco@gmail.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jrencoret@reis.cl" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mboycia@gmail.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rgaymer@gmail.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abogadoricardolarenas@gmail.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jcb.abog@gmail.com" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vpretamal@gmail.com" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:czamorano@litigantes.net" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aurzuas@gmail.com" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luiscandia_abogado@hotmail.com" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:buriarte@apparcel.cl" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ryfabogados@gmail.com" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abogadoacunapenaloza@gmail.com" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tiabadal@uc.cl" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jverdugo@mvjvarbitraje.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jucontreras.bolla@gmail.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pacifimoa@hotmail.com" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:toledocouchaux@gmail.com" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Ibarra.causas@gmail.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ncisternasa@gmail.com" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANITA.TOLEDOCOUCHAUX@GMAIL.COM" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fleng@artabogados.cl" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jose.rivera@arsabogados.cl" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nataliauribemonje@gmail.com" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abogada.mariajesusalarcon@gmail.com" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tomascantocaballero@gmail.com" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ulloaulloavalery@gmail.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abogazarongas@gmail.com" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mabelsaezb@gmail.com" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:claudioariaseriza@gmail.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enriquedonososilva@edsabogados.cl" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abogadomarchigue@gmail.com" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rauldurangonzalez@gmail.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:doksenberg@oksenberg.cl" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ajurzua@uc.cl" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fhubner@uc.cl" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tarekleoz@gmail.com" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fcamposo@miucsh.cl" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jmunoz@bymabogados.cl" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:matiaspuentesaavedra@gmail.com" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:monicavds@mvarbitraje.com" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:danteleoz@gmail.com" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rpalacios@justiciaarbitral.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bobadilla.gaston@gmail.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sergopi1@gmail.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abigail.cofre@gmail.com" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:claudia.legalcalvarez2@gmail.com" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fmurillovalderrama@gmail.com" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ryfabogados@gmail.com" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jpablozv@gmail.com" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nrivera@rrycia.cl" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:carlos@estudiosoto.cl" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jgalvezmella@gmail.com" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rcampos@camposasociados.cl" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Manuel26rodriguez@gmail.com" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rgarcia.abogado@gmail.com" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:acs.abogadosasociados@gmail.com" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lagos.michaela@gmail.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ebenitezabogado@gmail.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:manuelzunigapina@gmail.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kisna.castro.kc@gmail.com" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:waldo.quiroz.alegria@gmail.com" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Andrea.vergaracarvallo@gmail.com" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jferdisi@gmail.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lizardomoscoso@gmail.com" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:franciscoleturia@gmail.com" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luisjesusgonzalez.abogado@gmail.com" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abogadapaulaverdugo@gmail.com" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:me_loayza@hotmail.com" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vpobleterios@gmail.com" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nicolini.gianluca.94@gmail.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:saidacc@gmail.com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jorgegonzalezvaras@gmail.com" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NZ@ZlatarAbogados.cl" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nicolefuentes.abogada@gmail.com" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ibracho@hdgroup.cl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sanmartin.rodrigo@gmail.com" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cchahuans@gmail.com" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mmontero@monteroycia.cl" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:reinaldoselaive@gmail.com" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rfasani@fpa.cl" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yulloatrabajo@gmail.com" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:htoleds@gmail.com" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nmhuerta@uc.cl" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mbravo.velasquez@gmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:felipebuamscha@hotmail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jorge.gompertz@gompertz.cl" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:garciadieguezmacarena@gmail.com" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aguirreriveraj615@gmail.com" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pazyre@gmail.com" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ffrias@rfl.cl" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:palmaquiroz@gmail.com" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fernandomoralesperez@gmail.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor theme="4" tint="-0.249977111117893"/>
   </sheetPr>
   <dimension ref="A2:I237"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A162" workbookViewId="0">
-      <selection activeCell="G169" sqref="G169"/>
+    <sheetView tabSelected="1" topLeftCell="G162" workbookViewId="0">
+      <selection activeCell="F170" sqref="F163:U170"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="7.28515625" style="4" customWidth="1"/>
     <col min="2" max="2" width="29" style="7" customWidth="1"/>
     <col min="3" max="3" width="31.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="18.7109375" style="23" customWidth="1"/>
     <col min="5" max="5" width="35.7109375" customWidth="1"/>
     <col min="6" max="6" width="44.5703125" style="1" customWidth="1"/>
     <col min="7" max="7" width="30.42578125" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.42578125" style="36"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="C2" s="3" t="s">
         <v>798</v>
       </c>
       <c r="E2" s="4"/>
     </row>
     <row r="3" spans="1:8" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B3" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="39"/>
@@ -8098,67 +8132,109 @@
       </c>
       <c r="G166" s="18" t="s">
         <v>145</v>
       </c>
       <c r="H166" s="38" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="167" spans="1:8" ht="102.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A167" s="4">
         <v>163</v>
       </c>
       <c r="B167" s="33" t="s">
         <v>891</v>
       </c>
       <c r="C167" s="53" t="s">
         <v>893</v>
       </c>
       <c r="D167" s="32" t="s">
         <v>894</v>
       </c>
       <c r="E167" s="70" t="s">
         <v>892</v>
       </c>
       <c r="F167" s="58" t="s">
-        <v>896</v>
+        <v>895</v>
       </c>
       <c r="G167" s="18" t="s">
         <v>145</v>
       </c>
       <c r="H167" s="38" t="s">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A168" s="4">
+        <v>164</v>
+      </c>
+      <c r="B168" s="46" t="s">
         <v>897</v>
       </c>
-    </row>
-[...7 lines deleted...]
-        <v>895</v>
+      <c r="C168" s="53" t="s">
+        <v>902</v>
+      </c>
+      <c r="D168" s="32" t="s">
+        <v>899</v>
+      </c>
+      <c r="E168" s="70" t="s">
+        <v>898</v>
+      </c>
+      <c r="F168" s="53" t="s">
+        <v>900</v>
+      </c>
+      <c r="G168" s="18" t="s">
+        <v>145</v>
+      </c>
+      <c r="H168" s="38" t="s">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A169" s="4">
+        <v>165</v>
+      </c>
+      <c r="B169" s="46" t="s">
+        <v>903</v>
+      </c>
+      <c r="C169" s="35" t="s">
+        <v>904</v>
+      </c>
+      <c r="D169" s="32" t="s">
+        <v>905</v>
+      </c>
+      <c r="E169" s="75" t="s">
+        <v>906</v>
+      </c>
+      <c r="F169" s="53" t="s">
+        <v>907</v>
+      </c>
+      <c r="G169" s="18" t="s">
+        <v>145</v>
+      </c>
+      <c r="H169" s="38" t="s">
+        <v>908</v>
       </c>
     </row>
     <row r="170" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="171" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="172" spans="1:8" ht="99.95" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="173" spans="1:8" ht="120" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="174" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="175" spans="1:8" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="176" spans="1:8" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="177" ht="120" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="178" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="180" ht="200.1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="181" ht="120" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="182" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="183" ht="99.95" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="184" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="185" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="186" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="188" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="190" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="191" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="192" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="193" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="194" ht="69.95" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="195" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
@@ -8321,53 +8397,54 @@
     <hyperlink ref="E145" r:id="rId112" xr:uid="{4556C7D5-21DB-4C1A-A6C9-1001B97195FB}"/>
     <hyperlink ref="E144" r:id="rId113" xr:uid="{030435B5-969A-48F4-8B31-AD260962132C}"/>
     <hyperlink ref="E146" r:id="rId114" xr:uid="{71294357-3409-4BE4-9FA6-E42385003242}"/>
     <hyperlink ref="E147" r:id="rId115" xr:uid="{15699683-C225-4F0C-9609-D3F25D432171}"/>
     <hyperlink ref="E149" r:id="rId116" xr:uid="{BEDB53FA-3F4B-427D-9CE8-1B2F82DFDF48}"/>
     <hyperlink ref="E148" r:id="rId117" xr:uid="{8565D7D8-B140-4039-90E7-AEF931B0EFEE}"/>
     <hyperlink ref="E150" r:id="rId118" xr:uid="{0C5C3BBF-F6FC-446D-8504-E4D43E6D591A}"/>
     <hyperlink ref="E151" r:id="rId119" display="czamorano@litigantes.net" xr:uid="{C59EEE29-1FB4-4A52-A6D6-4E98C2ECAB8D}"/>
     <hyperlink ref="E152" r:id="rId120" xr:uid="{F35B7ABB-EA42-420E-A690-23691B17683E}"/>
     <hyperlink ref="E153" r:id="rId121" xr:uid="{776C0E73-08B9-4F0C-9675-C4C47BE0621C}"/>
     <hyperlink ref="E154" r:id="rId122" xr:uid="{BC66200C-BFE9-436C-B264-5E3C4BE9F073}"/>
     <hyperlink ref="E155" r:id="rId123" xr:uid="{10AF260E-166C-42A6-A562-059C3B745556}"/>
     <hyperlink ref="E156" r:id="rId124" xr:uid="{0A6F0F2C-A497-446A-B7C0-8375A6C41519}"/>
     <hyperlink ref="E132" r:id="rId125" xr:uid="{A6706DB5-F557-447C-8B39-D4FA28FD8F12}"/>
     <hyperlink ref="E113" r:id="rId126" xr:uid="{A90996D4-DB4E-446D-8C30-6F849ADEE24E}"/>
     <hyperlink ref="E111" r:id="rId127" xr:uid="{58D0C0E4-CED3-4196-94DC-0101D9823F13}"/>
     <hyperlink ref="E157" r:id="rId128" display="ppolea.aramburu@gmail.com" xr:uid="{5AAA6AC2-EE3B-4F47-AA38-E8EC5DF4F55E}"/>
     <hyperlink ref="E158" r:id="rId129" xr:uid="{0F27B3E9-0F42-4294-901C-44A39B7DF747}"/>
     <hyperlink ref="E159" r:id="rId130" xr:uid="{3E44299B-A6FD-4AA1-BFFF-3BCBEAD4D4CD}"/>
     <hyperlink ref="E160" r:id="rId131" xr:uid="{7F41CF7A-0675-45FC-9867-A0EBB3F92BB3}"/>
     <hyperlink ref="E162" r:id="rId132" display="nicolini.gianluca.94@gmail.com" xr:uid="{860232D3-8590-43C9-835A-1222DC84DB5D}"/>
     <hyperlink ref="E161" r:id="rId133" xr:uid="{CC1A83B5-C006-42C2-BB88-0D21A9D81A6D}"/>
     <hyperlink ref="E163" r:id="rId134" display="aartigas@ahmm.cl" xr:uid="{5875A2C2-5311-4ACE-B155-4FF51E304AC4}"/>
     <hyperlink ref="E164" r:id="rId135" xr:uid="{106F1A9A-37EF-4072-9D3A-82DF0F85CC45}"/>
     <hyperlink ref="E165" r:id="rId136" xr:uid="{F1906D86-D449-43A1-94A1-1D5FEC99249F}"/>
+    <hyperlink ref="E169" r:id="rId137" xr:uid="{7212A833-DA27-4B91-A655-76D19F2B94CD}"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="5" scale="75" orientation="landscape" r:id="rId137"/>
+  <pageSetup paperSize="5" scale="75" orientation="landscape" r:id="rId138"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>JUECES ARBITROS 2026 Y NUEVOS</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>