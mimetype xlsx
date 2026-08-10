--- v5 (2026-06-22)
+++ v6 (2026-08-10)
@@ -2,79 +2,79 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27830"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\dbascunan\AppData\Local\Microsoft\Windows\INetCache\Content.Outlook\HNP6PQI6\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\dbascunan\desktop\2026\JUECES ARBITRSO\JULIO\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{36C0EA46-07B8-4806-B4BB-0C66B35931CE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5DECF51E-0B09-481C-AFC9-2E2F1226A93F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="10980" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="19095" yWindow="0" windowWidth="19410" windowHeight="15525" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="JUECES ARBITROS 2026 Y NUEVOS" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1056" uniqueCount="909">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1063" uniqueCount="915">
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>NOMBRE</t>
   </si>
   <si>
     <t>DIRECCIÓN</t>
   </si>
   <si>
     <t>TELEFONOS</t>
   </si>
   <si>
     <t>CORREO ELECTRÓNICO</t>
   </si>
   <si>
     <t>ESPECIALIDAD</t>
   </si>
   <si>
     <t>TERRITORIO PREFERENTE</t>
   </si>
   <si>
     <t>BARRIENTOS OSSA, MARIO RAMON</t>
   </si>
   <si>
@@ -3007,50 +3007,70 @@
     <t>controversias civiles y patrimoniales.</t>
   </si>
   <si>
     <t>360-2026</t>
   </si>
   <si>
     <t>San Pio X 2460, oficina 1606, Providencia</t>
   </si>
   <si>
     <t>FERNÁNDEZ DISI, JORGE ALFREDO</t>
   </si>
   <si>
     <t>Parcela 16-B, Colina. Región Metropolitana</t>
   </si>
   <si>
     <t>26-987031415</t>
   </si>
   <si>
     <t>jferdisi@gmail.com</t>
   </si>
   <si>
     <t>Derecho Civil</t>
   </si>
   <si>
     <t>410-2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CARVALLO SOMMER, CONSTANZA ERIKA EVELYN </t>
+  </si>
+  <si>
+    <t>Huérfanos N°1480, oficina 13, Santiago Centro, Comuna de Santiago</t>
+  </si>
+  <si>
+    <t>569 64933240</t>
+  </si>
+  <si>
+    <t>juez.arbitro.carvallo@gmail.com</t>
+  </si>
+  <si>
+    <t>Derecho civil, derecho de familia,partición de bienes, liquidación de sociedades conyugales, liquidación
+de comunidades hereditarias y leasing habitacional, derecho societario
+liquidaciones</t>
+  </si>
+  <si>
+    <t>426-2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
@@ -3342,51 +3362,50 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="76">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
@@ -3509,50 +3528,51 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hipervínculo" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
@@ -3827,4417 +3847,4442 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:navaldebenitoc@gmail.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:visitacioncarrillos@gmail.com" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jalvear@alvearabogados.cl" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wparra.abogado@gmail.com" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:csilvaneveu@gmail.com" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:parrueordenes@gmail.com" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:paulamiddleton.abogada@gmail.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mjcv35@yahoo.es" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andreacajashabog@gmail.com" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mverdugo1@hotmail.com" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:smontero@monteroycia.cl" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gmunoz@vergaraycia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contacto@gonzalocaballero.cl" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ricardo.donosov@gmail.com" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:begazoabogado@gmail.com" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aurbano@urbanoabogados.cl" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ppolea.aramburu@gmail.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jfinfante@uc.cl" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sandranavarrojuezarbitro@gmail.com" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:germanovallem@gmail.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:narciso.soto.j@gmail.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vlopezrecabarren@gmail.com" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rplaza@phr.cl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stephaniediazabogada@gmail.com" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abogada.wcomicheo@gmail.com" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:catalina.melo@asislegal.cl" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andres@salazarabogados.cl" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:barbara.constanza.sg@gmail.com" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aartigas@ahmm.cl" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arbitro.ibustos@gmail.com" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jmganzura.notificacion@gmail.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contacto@byes.cl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:josepablolagos@gmail.com" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:orcontre@gmail.com" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bellemansyberner@gmail.com" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cristobal.roa@gmail.com" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pascualplacencia@gmail.com" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andresarevalolara@gmail.com" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jaramilloabogado@gmail.com" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:franciscosaavedra@santanenita.cl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oramirezm@uft.edu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pedroantoniofuentes@yahoo.es" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eduardo@eegabogados.cl" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agustin.ch@cheycia.cl" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ivargasroco@gmail.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jrencoret@reis.cl" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mboycia@gmail.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rgaymer@gmail.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abogadoricardolarenas@gmail.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jcb.abog@gmail.com" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vpretamal@gmail.com" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:czamorano@litigantes.net" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aurzuas@gmail.com" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luiscandia_abogado@hotmail.com" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:buriarte@apparcel.cl" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ryfabogados@gmail.com" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abogadoacunapenaloza@gmail.com" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tiabadal@uc.cl" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jverdugo@mvjvarbitraje.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jucontreras.bolla@gmail.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pacifimoa@hotmail.com" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:toledocouchaux@gmail.com" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Ibarra.causas@gmail.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ncisternasa@gmail.com" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANITA.TOLEDOCOUCHAUX@GMAIL.COM" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fleng@artabogados.cl" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jose.rivera@arsabogados.cl" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nataliauribemonje@gmail.com" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abogada.mariajesusalarcon@gmail.com" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tomascantocaballero@gmail.com" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ulloaulloavalery@gmail.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abogazarongas@gmail.com" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mabelsaezb@gmail.com" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:claudioariaseriza@gmail.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enriquedonososilva@edsabogados.cl" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abogadomarchigue@gmail.com" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rauldurangonzalez@gmail.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:doksenberg@oksenberg.cl" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ajurzua@uc.cl" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fhubner@uc.cl" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tarekleoz@gmail.com" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fcamposo@miucsh.cl" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jmunoz@bymabogados.cl" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:matiaspuentesaavedra@gmail.com" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:monicavds@mvarbitraje.com" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:danteleoz@gmail.com" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rpalacios@justiciaarbitral.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bobadilla.gaston@gmail.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sergopi1@gmail.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abigail.cofre@gmail.com" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:claudia.legalcalvarez2@gmail.com" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fmurillovalderrama@gmail.com" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ryfabogados@gmail.com" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jpablozv@gmail.com" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nrivera@rrycia.cl" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:carlos@estudiosoto.cl" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jgalvezmella@gmail.com" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rcampos@camposasociados.cl" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Manuel26rodriguez@gmail.com" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rgarcia.abogado@gmail.com" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:acs.abogadosasociados@gmail.com" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lagos.michaela@gmail.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ebenitezabogado@gmail.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:manuelzunigapina@gmail.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kisna.castro.kc@gmail.com" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:waldo.quiroz.alegria@gmail.com" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Andrea.vergaracarvallo@gmail.com" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jferdisi@gmail.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lizardomoscoso@gmail.com" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:franciscoleturia@gmail.com" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luisjesusgonzalez.abogado@gmail.com" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abogadapaulaverdugo@gmail.com" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:me_loayza@hotmail.com" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vpobleterios@gmail.com" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nicolini.gianluca.94@gmail.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:saidacc@gmail.com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jorgegonzalezvaras@gmail.com" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NZ@ZlatarAbogados.cl" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nicolefuentes.abogada@gmail.com" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ibracho@hdgroup.cl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sanmartin.rodrigo@gmail.com" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cchahuans@gmail.com" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mmontero@monteroycia.cl" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:reinaldoselaive@gmail.com" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rfasani@fpa.cl" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yulloatrabajo@gmail.com" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:htoleds@gmail.com" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nmhuerta@uc.cl" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mbravo.velasquez@gmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:felipebuamscha@hotmail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jorge.gompertz@gompertz.cl" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:garciadieguezmacarena@gmail.com" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aguirreriveraj615@gmail.com" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pazyre@gmail.com" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ffrias@rfl.cl" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:palmaquiroz@gmail.com" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fernandomoralesperez@gmail.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor theme="4" tint="-0.249977111117893"/>
   </sheetPr>
   <dimension ref="A2:I237"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="G162" workbookViewId="0">
-      <selection activeCell="F170" sqref="F163:U170"/>
+    <sheetView tabSelected="1" topLeftCell="A167" workbookViewId="0">
+      <selection activeCell="D172" sqref="D172"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="7.28515625" style="4" customWidth="1"/>
-    <col min="2" max="2" width="29" style="7" customWidth="1"/>
+    <col min="2" max="2" width="29" style="75" customWidth="1"/>
     <col min="3" max="3" width="31.7109375" style="1" customWidth="1"/>
-    <col min="4" max="4" width="18.7109375" style="23" customWidth="1"/>
+    <col min="4" max="4" width="18.7109375" style="22" customWidth="1"/>
     <col min="5" max="5" width="35.7109375" customWidth="1"/>
     <col min="6" max="6" width="44.5703125" style="1" customWidth="1"/>
     <col min="7" max="7" width="30.42578125" style="1" customWidth="1"/>
-    <col min="8" max="8" width="11.42578125" style="36"/>
+    <col min="8" max="8" width="11.42578125" style="35"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="C2" s="3" t="s">
         <v>798</v>
       </c>
       <c r="E2" s="4"/>
     </row>
     <row r="3" spans="1:8" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B3" s="8" t="s">
+      <c r="B3" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="39"/>
-      <c r="D3" s="24"/>
+      <c r="C3" s="38"/>
+      <c r="D3" s="23"/>
       <c r="E3" s="5"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
     </row>
     <row r="4" spans="1:8" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B4" s="40" t="s">
+      <c r="B4" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="41" t="s">
+      <c r="C4" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="D4" s="42" t="s">
+      <c r="D4" s="41" t="s">
         <v>3</v>
       </c>
-      <c r="E4" s="41" t="s">
+      <c r="E4" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="41" t="s">
+      <c r="F4" s="40" t="s">
         <v>5</v>
       </c>
-      <c r="G4" s="43" t="s">
+      <c r="G4" s="42" t="s">
         <v>6</v>
       </c>
-      <c r="H4" s="44" t="s">
+      <c r="H4" s="43" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="99.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="71">
+      <c r="A5" s="70">
         <v>1</v>
       </c>
-      <c r="B5" s="10" t="s">
+      <c r="B5" s="9" t="s">
         <v>642</v>
       </c>
-      <c r="C5" s="11" t="s">
+      <c r="C5" s="10" t="s">
         <v>426</v>
       </c>
-      <c r="D5" s="12">
+      <c r="D5" s="11">
         <v>992251842</v>
       </c>
-      <c r="E5" s="59" t="s">
+      <c r="E5" s="58" t="s">
         <v>425</v>
       </c>
-      <c r="F5" s="11" t="s">
+      <c r="F5" s="10" t="s">
         <v>513</v>
       </c>
-      <c r="G5" s="11" t="s">
+      <c r="G5" s="10" t="s">
         <v>84</v>
       </c>
-      <c r="H5" s="9" t="s">
+      <c r="H5" s="8" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4">
         <v>2</v>
       </c>
-      <c r="B6" s="13" t="s">
+      <c r="B6" s="12" t="s">
         <v>170</v>
       </c>
-      <c r="C6" s="14" t="s">
+      <c r="C6" s="13" t="s">
         <v>171</v>
       </c>
-      <c r="D6" s="25" t="s">
+      <c r="D6" s="24" t="s">
         <v>172</v>
       </c>
-      <c r="E6" s="60" t="s">
+      <c r="E6" s="59" t="s">
         <v>26</v>
       </c>
-      <c r="F6" s="14" t="s">
+      <c r="F6" s="13" t="s">
         <v>575</v>
       </c>
-      <c r="G6" s="14" t="s">
+      <c r="G6" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="H6" s="31" t="s">
+      <c r="H6" s="30" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4">
         <v>3</v>
       </c>
-      <c r="B7" s="13" t="s">
+      <c r="B7" s="12" t="s">
         <v>91</v>
       </c>
-      <c r="C7" s="14" t="s">
+      <c r="C7" s="13" t="s">
         <v>92</v>
       </c>
-      <c r="D7" s="22">
+      <c r="D7" s="21">
         <v>997354692</v>
       </c>
-      <c r="E7" s="60" t="s">
+      <c r="E7" s="59" t="s">
         <v>93</v>
       </c>
-      <c r="F7" s="14" t="s">
+      <c r="F7" s="13" t="s">
         <v>574</v>
       </c>
-      <c r="G7" s="14" t="s">
+      <c r="G7" s="13" t="s">
         <v>94</v>
       </c>
-      <c r="H7" s="31" t="s">
+      <c r="H7" s="30" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="120" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4">
         <v>4</v>
       </c>
-      <c r="B8" s="13" t="s">
+      <c r="B8" s="12" t="s">
         <v>45</v>
       </c>
-      <c r="C8" s="14" t="s">
+      <c r="C8" s="13" t="s">
         <v>215</v>
       </c>
-      <c r="D8" s="22" t="s">
+      <c r="D8" s="21" t="s">
         <v>440</v>
       </c>
-      <c r="E8" s="60" t="s">
+      <c r="E8" s="59" t="s">
         <v>46</v>
       </c>
-      <c r="F8" s="14" t="s">
+      <c r="F8" s="13" t="s">
         <v>572</v>
       </c>
-      <c r="G8" s="14" t="s">
+      <c r="G8" s="13" t="s">
         <v>47</v>
       </c>
-      <c r="H8" s="31" t="s">
+      <c r="H8" s="30" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="150" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4">
         <v>5</v>
       </c>
-      <c r="B9" s="13" t="s">
+      <c r="B9" s="12" t="s">
         <v>639</v>
       </c>
-      <c r="C9" s="14" t="s">
+      <c r="C9" s="13" t="s">
         <v>640</v>
       </c>
-      <c r="D9" s="25">
+      <c r="D9" s="24">
         <v>966458571</v>
       </c>
-      <c r="E9" s="60" t="s">
+      <c r="E9" s="59" t="s">
         <v>66</v>
       </c>
-      <c r="F9" s="14" t="s">
+      <c r="F9" s="13" t="s">
         <v>573</v>
       </c>
-      <c r="G9" s="14" t="s">
+      <c r="G9" s="13" t="s">
         <v>641</v>
       </c>
-      <c r="H9" s="31" t="s">
+      <c r="H9" s="30" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4">
         <v>6</v>
       </c>
-      <c r="B10" s="13" t="s">
+      <c r="B10" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="C10" s="14" t="s">
+      <c r="C10" s="13" t="s">
         <v>431</v>
       </c>
-      <c r="D10" s="22">
+      <c r="D10" s="21">
         <v>993355300</v>
       </c>
-      <c r="E10" s="60" t="s">
+      <c r="E10" s="59" t="s">
         <v>14</v>
       </c>
-      <c r="F10" s="14" t="s">
+      <c r="F10" s="13" t="s">
         <v>514</v>
       </c>
-      <c r="G10" s="14" t="s">
+      <c r="G10" s="13" t="s">
         <v>841</v>
       </c>
-      <c r="H10" s="31" t="s">
+      <c r="H10" s="30" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4">
         <v>7</v>
       </c>
-      <c r="B11" s="13" t="s">
+      <c r="B11" s="12" t="s">
         <v>18</v>
       </c>
-      <c r="C11" s="14" t="s">
+      <c r="C11" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="D11" s="25" t="s">
+      <c r="D11" s="24" t="s">
         <v>20</v>
       </c>
-      <c r="E11" s="60" t="s">
+      <c r="E11" s="59" t="s">
         <v>21</v>
       </c>
-      <c r="F11" s="14" t="s">
+      <c r="F11" s="13" t="s">
         <v>515</v>
       </c>
-      <c r="G11" s="14" t="s">
+      <c r="G11" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="H11" s="31" t="s">
+      <c r="H11" s="30" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4">
         <v>8</v>
       </c>
-      <c r="B12" s="13" t="s">
+      <c r="B12" s="12" t="s">
         <v>101</v>
       </c>
-      <c r="C12" s="14" t="s">
+      <c r="C12" s="13" t="s">
         <v>102</v>
       </c>
-      <c r="D12" s="22">
+      <c r="D12" s="21">
         <v>985661164</v>
       </c>
-      <c r="E12" s="60" t="s">
+      <c r="E12" s="59" t="s">
         <v>182</v>
       </c>
-      <c r="F12" s="14" t="s">
+      <c r="F12" s="13" t="s">
         <v>516</v>
       </c>
-      <c r="G12" s="14" t="s">
+      <c r="G12" s="13" t="s">
         <v>67</v>
       </c>
-      <c r="H12" s="31" t="s">
+      <c r="H12" s="30" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4">
         <v>9</v>
       </c>
-      <c r="B13" s="13" t="s">
+      <c r="B13" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="C13" s="14" t="s">
+      <c r="C13" s="13" t="s">
         <v>179</v>
       </c>
-      <c r="D13" s="25" t="s">
+      <c r="D13" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="E13" s="60" t="s">
+      <c r="E13" s="59" t="s">
         <v>180</v>
       </c>
-      <c r="F13" s="14" t="s">
+      <c r="F13" s="13" t="s">
         <v>517</v>
       </c>
-      <c r="G13" s="14" t="s">
+      <c r="G13" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="H13" s="31" t="s">
+      <c r="H13" s="30" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4">
         <v>10</v>
       </c>
-      <c r="B14" s="13" t="s">
+      <c r="B14" s="12" t="s">
         <v>50</v>
       </c>
-      <c r="C14" s="14" t="s">
+      <c r="C14" s="13" t="s">
         <v>173</v>
       </c>
-      <c r="D14" s="22" t="s">
+      <c r="D14" s="21" t="s">
         <v>51</v>
       </c>
-      <c r="E14" s="60" t="s">
+      <c r="E14" s="59" t="s">
         <v>52</v>
       </c>
-      <c r="F14" s="14" t="s">
+      <c r="F14" s="13" t="s">
         <v>518</v>
       </c>
-      <c r="G14" s="14" t="s">
+      <c r="G14" s="13" t="s">
         <v>53</v>
       </c>
-      <c r="H14" s="31" t="s">
+      <c r="H14" s="30" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4">
         <v>11</v>
       </c>
-      <c r="B15" s="13" t="s">
+      <c r="B15" s="12" t="s">
         <v>58</v>
       </c>
-      <c r="C15" s="14" t="s">
+      <c r="C15" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="D15" s="25">
+      <c r="D15" s="24">
         <v>998262077</v>
       </c>
-      <c r="E15" s="60" t="s">
+      <c r="E15" s="59" t="s">
         <v>60</v>
       </c>
-      <c r="F15" s="14" t="s">
+      <c r="F15" s="13" t="s">
         <v>614</v>
       </c>
-      <c r="G15" s="14" t="s">
+      <c r="G15" s="13" t="s">
         <v>840</v>
       </c>
-      <c r="H15" s="31" t="s">
+      <c r="H15" s="30" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4">
         <v>12</v>
       </c>
-      <c r="B16" s="13" t="s">
+      <c r="B16" s="12" t="s">
         <v>95</v>
       </c>
-      <c r="C16" s="14" t="s">
+      <c r="C16" s="13" t="s">
         <v>96</v>
       </c>
-      <c r="D16" s="25" t="s">
+      <c r="D16" s="24" t="s">
         <v>97</v>
       </c>
-      <c r="E16" s="60" t="s">
+      <c r="E16" s="59" t="s">
         <v>98</v>
       </c>
-      <c r="F16" s="14" t="s">
+      <c r="F16" s="13" t="s">
         <v>519</v>
       </c>
-      <c r="G16" s="14" t="s">
+      <c r="G16" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="H16" s="31" t="s">
+      <c r="H16" s="30" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4">
         <v>13</v>
       </c>
-      <c r="B17" s="13" t="s">
+      <c r="B17" s="12" t="s">
         <v>41</v>
       </c>
-      <c r="C17" s="14" t="s">
+      <c r="C17" s="13" t="s">
         <v>185</v>
       </c>
-      <c r="D17" s="25">
+      <c r="D17" s="24">
         <v>993444492</v>
       </c>
-      <c r="E17" s="60" t="s">
+      <c r="E17" s="59" t="s">
         <v>42</v>
       </c>
-      <c r="F17" s="14" t="s">
+      <c r="F17" s="13" t="s">
         <v>520</v>
       </c>
-      <c r="G17" s="14" t="s">
+      <c r="G17" s="13" t="s">
         <v>43</v>
       </c>
-      <c r="H17" s="31" t="s">
+      <c r="H17" s="30" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="200.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4">
         <v>14</v>
       </c>
-      <c r="B18" s="28" t="s">
+      <c r="B18" s="27" t="s">
         <v>68</v>
       </c>
-      <c r="C18" s="14" t="s">
+      <c r="C18" s="13" t="s">
         <v>510</v>
       </c>
-      <c r="D18" s="22">
+      <c r="D18" s="21">
         <v>941471232</v>
       </c>
-      <c r="E18" s="60" t="s">
+      <c r="E18" s="59" t="s">
         <v>69</v>
       </c>
-      <c r="F18" s="14" t="s">
+      <c r="F18" s="13" t="s">
         <v>521</v>
       </c>
-      <c r="G18" s="14" t="s">
+      <c r="G18" s="13" t="s">
         <v>187</v>
       </c>
-      <c r="H18" s="31" t="s">
+      <c r="H18" s="30" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4">
         <v>15</v>
       </c>
-      <c r="B19" s="13" t="s">
+      <c r="B19" s="12" t="s">
         <v>23</v>
       </c>
-      <c r="C19" s="14" t="s">
+      <c r="C19" s="13" t="s">
         <v>508</v>
       </c>
-      <c r="D19" s="25" t="s">
+      <c r="D19" s="24" t="s">
         <v>24</v>
       </c>
-      <c r="E19" s="60" t="s">
+      <c r="E19" s="59" t="s">
         <v>25</v>
       </c>
-      <c r="F19" s="14" t="s">
+      <c r="F19" s="13" t="s">
         <v>522</v>
       </c>
-      <c r="G19" s="14" t="s">
+      <c r="G19" s="13" t="s">
         <v>67</v>
       </c>
-      <c r="H19" s="31" t="s">
+      <c r="H19" s="30" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4">
         <v>16</v>
       </c>
-      <c r="B20" s="13" t="s">
+      <c r="B20" s="12" t="s">
         <v>62</v>
       </c>
-      <c r="C20" s="14" t="s">
+      <c r="C20" s="13" t="s">
         <v>63</v>
       </c>
-      <c r="D20" s="25" t="s">
+      <c r="D20" s="24" t="s">
         <v>64</v>
       </c>
-      <c r="E20" s="60" t="s">
+      <c r="E20" s="59" t="s">
         <v>65</v>
       </c>
-      <c r="F20" s="14" t="s">
+      <c r="F20" s="13" t="s">
         <v>607</v>
       </c>
-      <c r="G20" s="14" t="s">
+      <c r="G20" s="13" t="s">
         <v>608</v>
       </c>
-      <c r="H20" s="31" t="s">
+      <c r="H20" s="30" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="99.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4">
         <v>17</v>
       </c>
-      <c r="B21" s="13" t="s">
+      <c r="B21" s="12" t="s">
         <v>37</v>
       </c>
-      <c r="C21" s="15" t="s">
+      <c r="C21" s="14" t="s">
         <v>38</v>
       </c>
-      <c r="D21" s="25">
+      <c r="D21" s="24">
         <v>989401817</v>
       </c>
-      <c r="E21" s="60" t="s">
+      <c r="E21" s="59" t="s">
         <v>39</v>
       </c>
-      <c r="F21" s="14" t="s">
+      <c r="F21" s="13" t="s">
         <v>523</v>
       </c>
-      <c r="G21" s="14" t="s">
+      <c r="G21" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="H21" s="31" t="s">
+      <c r="H21" s="30" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4">
         <v>18</v>
       </c>
-      <c r="B22" s="16" t="s">
+      <c r="B22" s="15" t="s">
         <v>79</v>
       </c>
-      <c r="C22" s="14" t="s">
+      <c r="C22" s="13" t="s">
         <v>80</v>
       </c>
-      <c r="D22" s="22" t="s">
+      <c r="D22" s="21" t="s">
         <v>81</v>
       </c>
-      <c r="E22" s="60" t="s">
+      <c r="E22" s="59" t="s">
         <v>82</v>
       </c>
-      <c r="F22" s="14" t="s">
+      <c r="F22" s="13" t="s">
         <v>524</v>
       </c>
-      <c r="G22" s="14" t="s">
+      <c r="G22" s="13" t="s">
         <v>83</v>
       </c>
-      <c r="H22" s="31" t="s">
+      <c r="H22" s="30" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4">
         <v>19</v>
       </c>
-      <c r="B23" s="16" t="s">
+      <c r="B23" s="15" t="s">
         <v>75</v>
       </c>
-      <c r="C23" s="14" t="s">
+      <c r="C23" s="13" t="s">
         <v>181</v>
       </c>
-      <c r="D23" s="22" t="s">
+      <c r="D23" s="21" t="s">
         <v>76</v>
       </c>
-      <c r="E23" s="60" t="s">
+      <c r="E23" s="59" t="s">
         <v>77</v>
       </c>
-      <c r="F23" s="14" t="s">
+      <c r="F23" s="13" t="s">
         <v>525</v>
       </c>
-      <c r="G23" s="14" t="s">
+      <c r="G23" s="13" t="s">
         <v>78</v>
       </c>
-      <c r="H23" s="31" t="s">
+      <c r="H23" s="30" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4">
         <v>20</v>
       </c>
-      <c r="B24" s="28" t="s">
+      <c r="B24" s="27" t="s">
         <v>89</v>
       </c>
-      <c r="C24" s="14" t="s">
+      <c r="C24" s="13" t="s">
         <v>90</v>
       </c>
-      <c r="D24" s="22">
+      <c r="D24" s="21">
         <v>997443227</v>
       </c>
-      <c r="E24" s="60" t="s">
+      <c r="E24" s="59" t="s">
         <v>396</v>
       </c>
-      <c r="F24" s="14" t="s">
+      <c r="F24" s="13" t="s">
         <v>526</v>
       </c>
-      <c r="G24" s="14" t="s">
+      <c r="G24" s="13" t="s">
         <v>443</v>
       </c>
-      <c r="H24" s="31" t="s">
+      <c r="H24" s="30" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4">
         <v>21</v>
       </c>
-      <c r="B25" s="16" t="s">
+      <c r="B25" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="C25" s="14" t="s">
+      <c r="C25" s="13" t="s">
         <v>178</v>
       </c>
-      <c r="D25" s="22" t="s">
+      <c r="D25" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="E25" s="60" t="s">
+      <c r="E25" s="59" t="s">
         <v>17</v>
       </c>
-      <c r="F25" s="14" t="s">
+      <c r="F25" s="13" t="s">
         <v>527</v>
       </c>
-      <c r="G25" s="14" t="s">
+      <c r="G25" s="13" t="s">
         <v>177</v>
       </c>
-      <c r="H25" s="31" t="s">
+      <c r="H25" s="30" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4">
         <v>22</v>
       </c>
-      <c r="B26" s="16" t="s">
+      <c r="B26" s="15" t="s">
         <v>104</v>
       </c>
-      <c r="C26" s="14" t="s">
+      <c r="C26" s="13" t="s">
         <v>456</v>
       </c>
-      <c r="D26" s="22">
+      <c r="D26" s="21">
         <v>981399500</v>
       </c>
-      <c r="E26" s="60" t="s">
+      <c r="E26" s="59" t="s">
         <v>105</v>
       </c>
-      <c r="F26" s="14" t="s">
+      <c r="F26" s="13" t="s">
         <v>612</v>
       </c>
-      <c r="G26" s="14" t="s">
+      <c r="G26" s="13" t="s">
         <v>613</v>
       </c>
-      <c r="H26" s="31" t="s">
+      <c r="H26" s="30" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4">
         <v>23</v>
       </c>
-      <c r="B27" s="16" t="s">
+      <c r="B27" s="15" t="s">
         <v>138</v>
       </c>
-      <c r="C27" s="14" t="s">
+      <c r="C27" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="D27" s="22">
+      <c r="D27" s="21">
         <v>954156373</v>
       </c>
-      <c r="E27" s="60" t="s">
+      <c r="E27" s="59" t="s">
         <v>99</v>
       </c>
-      <c r="F27" s="14" t="s">
+      <c r="F27" s="13" t="s">
         <v>528</v>
       </c>
-      <c r="G27" s="14" t="s">
+      <c r="G27" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="H27" s="31" t="s">
+      <c r="H27" s="30" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="99.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4">
         <v>24</v>
       </c>
-      <c r="B28" s="16" t="s">
+      <c r="B28" s="15" t="s">
         <v>33</v>
       </c>
-      <c r="C28" s="14" t="s">
+      <c r="C28" s="13" t="s">
         <v>176</v>
       </c>
-      <c r="D28" s="22">
+      <c r="D28" s="21">
         <v>992762430</v>
       </c>
-      <c r="E28" s="60" t="s">
+      <c r="E28" s="59" t="s">
         <v>34</v>
       </c>
-      <c r="F28" s="14" t="s">
+      <c r="F28" s="13" t="s">
         <v>529</v>
       </c>
-      <c r="G28" s="14" t="s">
+      <c r="G28" s="13" t="s">
         <v>839</v>
       </c>
-      <c r="H28" s="31" t="s">
+      <c r="H28" s="30" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4">
         <v>25</v>
       </c>
-      <c r="B29" s="16" t="s">
+      <c r="B29" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="C29" s="14" t="s">
+      <c r="C29" s="13" t="s">
         <v>29</v>
       </c>
-      <c r="D29" s="22" t="s">
+      <c r="D29" s="21" t="s">
         <v>30</v>
       </c>
-      <c r="E29" s="60" t="s">
+      <c r="E29" s="59" t="s">
         <v>31</v>
       </c>
-      <c r="F29" s="14" t="s">
+      <c r="F29" s="13" t="s">
         <v>530</v>
       </c>
-      <c r="G29" s="14" t="s">
+      <c r="G29" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="H29" s="31" t="s">
+      <c r="H29" s="30" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4">
         <v>26</v>
       </c>
-      <c r="B30" s="16" t="s">
+      <c r="B30" s="15" t="s">
         <v>70</v>
       </c>
-      <c r="C30" s="14" t="s">
+      <c r="C30" s="13" t="s">
         <v>477</v>
       </c>
-      <c r="D30" s="22" t="s">
+      <c r="D30" s="21" t="s">
         <v>71</v>
       </c>
-      <c r="E30" s="60" t="s">
+      <c r="E30" s="59" t="s">
         <v>72</v>
       </c>
-      <c r="F30" s="14" t="s">
+      <c r="F30" s="13" t="s">
         <v>531</v>
       </c>
-      <c r="G30" s="14" t="s">
+      <c r="G30" s="13" t="s">
         <v>478</v>
       </c>
-      <c r="H30" s="31" t="s">
+      <c r="H30" s="30" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4">
         <v>27</v>
       </c>
-      <c r="B31" s="28" t="s">
+      <c r="B31" s="27" t="s">
         <v>85</v>
       </c>
-      <c r="C31" s="14" t="s">
+      <c r="C31" s="13" t="s">
         <v>44</v>
       </c>
-      <c r="D31" s="22" t="s">
+      <c r="D31" s="21" t="s">
         <v>86</v>
       </c>
-      <c r="E31" s="60" t="s">
+      <c r="E31" s="59" t="s">
         <v>87</v>
       </c>
-      <c r="F31" s="14" t="s">
+      <c r="F31" s="13" t="s">
         <v>532</v>
       </c>
-      <c r="G31" s="14" t="s">
+      <c r="G31" s="13" t="s">
         <v>447</v>
       </c>
-      <c r="H31" s="31" t="s">
+      <c r="H31" s="30" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="150" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4">
         <v>28</v>
       </c>
-      <c r="B32" s="16" t="s">
+      <c r="B32" s="15" t="s">
         <v>139</v>
       </c>
-      <c r="C32" s="14" t="s">
+      <c r="C32" s="13" t="s">
         <v>183</v>
       </c>
-      <c r="D32" s="22">
+      <c r="D32" s="21">
         <v>931052179</v>
       </c>
-      <c r="E32" s="60" t="s">
+      <c r="E32" s="59" t="s">
         <v>184</v>
       </c>
-      <c r="F32" s="14" t="s">
+      <c r="F32" s="13" t="s">
         <v>611</v>
       </c>
-      <c r="G32" s="14" t="s">
+      <c r="G32" s="13" t="s">
         <v>100</v>
       </c>
-      <c r="H32" s="31" t="s">
+      <c r="H32" s="30" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4">
         <v>29</v>
       </c>
-      <c r="B33" s="16" t="s">
+      <c r="B33" s="15" t="s">
         <v>35</v>
       </c>
-      <c r="C33" s="14" t="s">
+      <c r="C33" s="13" t="s">
         <v>169</v>
       </c>
-      <c r="D33" s="22">
+      <c r="D33" s="21">
         <v>962093762</v>
       </c>
-      <c r="E33" s="60" t="s">
+      <c r="E33" s="59" t="s">
         <v>36</v>
       </c>
-      <c r="F33" s="14" t="s">
+      <c r="F33" s="13" t="s">
         <v>531</v>
       </c>
-      <c r="G33" s="14" t="s">
+      <c r="G33" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="H33" s="31" t="s">
+      <c r="H33" s="30" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4">
         <v>30</v>
       </c>
-      <c r="B34" s="16" t="s">
+      <c r="B34" s="15" t="s">
         <v>186</v>
       </c>
-      <c r="C34" s="14" t="s">
+      <c r="C34" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="D34" s="22">
+      <c r="D34" s="21">
         <v>958725738</v>
       </c>
-      <c r="E34" s="60" t="s">
+      <c r="E34" s="59" t="s">
         <v>11</v>
       </c>
-      <c r="F34" s="14" t="s">
+      <c r="F34" s="13" t="s">
         <v>533</v>
       </c>
-      <c r="G34" s="14" t="s">
+      <c r="G34" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="H34" s="31" t="s">
+      <c r="H34" s="30" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4">
         <v>31</v>
       </c>
-      <c r="B35" s="16" t="s">
+      <c r="B35" s="15" t="s">
         <v>140</v>
       </c>
-      <c r="C35" s="14" t="s">
+      <c r="C35" s="13" t="s">
         <v>103</v>
       </c>
-      <c r="D35" s="22">
+      <c r="D35" s="21">
         <v>722226361</v>
       </c>
-      <c r="E35" s="60" t="s">
+      <c r="E35" s="59" t="s">
         <v>629</v>
       </c>
-      <c r="F35" s="14" t="s">
+      <c r="F35" s="13" t="s">
         <v>607</v>
       </c>
-      <c r="G35" s="14" t="s">
+      <c r="G35" s="13" t="s">
         <v>57</v>
       </c>
-      <c r="H35" s="31" t="s">
+      <c r="H35" s="30" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4">
         <v>32</v>
       </c>
-      <c r="B36" s="16" t="s">
+      <c r="B36" s="15" t="s">
         <v>54</v>
       </c>
-      <c r="C36" s="14" t="s">
+      <c r="C36" s="13" t="s">
         <v>55</v>
       </c>
-      <c r="D36" s="22">
+      <c r="D36" s="21">
         <v>722237721</v>
       </c>
-      <c r="E36" s="60" t="s">
+      <c r="E36" s="59" t="s">
         <v>56</v>
       </c>
-      <c r="F36" s="14" t="s">
+      <c r="F36" s="13" t="s">
         <v>607</v>
       </c>
-      <c r="G36" s="14" t="s">
+      <c r="G36" s="13" t="s">
         <v>57</v>
       </c>
-      <c r="H36" s="31" t="s">
+      <c r="H36" s="30" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4">
         <v>33</v>
       </c>
-      <c r="B37" s="16" t="s">
+      <c r="B37" s="15" t="s">
         <v>73</v>
       </c>
-      <c r="C37" s="14" t="s">
+      <c r="C37" s="13" t="s">
         <v>214</v>
       </c>
-      <c r="D37" s="22">
+      <c r="D37" s="21">
         <v>968394242</v>
       </c>
-      <c r="E37" s="60" t="s">
+      <c r="E37" s="59" t="s">
         <v>74</v>
       </c>
-      <c r="F37" s="14" t="s">
+      <c r="F37" s="13" t="s">
         <v>518</v>
       </c>
-      <c r="G37" s="14" t="s">
+      <c r="G37" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="H37" s="31" t="s">
+      <c r="H37" s="30" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4">
         <v>34</v>
       </c>
-      <c r="B38" s="16" t="s">
+      <c r="B38" s="15" t="s">
         <v>141</v>
       </c>
-      <c r="C38" s="14" t="s">
+      <c r="C38" s="13" t="s">
         <v>623</v>
       </c>
-      <c r="D38" s="22">
+      <c r="D38" s="21">
         <v>987622157</v>
       </c>
-      <c r="E38" s="60" t="s">
+      <c r="E38" s="59" t="s">
         <v>48</v>
       </c>
-      <c r="F38" s="14" t="s">
+      <c r="F38" s="13" t="s">
         <v>534</v>
       </c>
-      <c r="G38" s="14" t="s">
+      <c r="G38" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="H38" s="31" t="s">
+      <c r="H38" s="30" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4">
         <v>35</v>
       </c>
-      <c r="B39" s="16" t="s">
+      <c r="B39" s="15" t="s">
         <v>193</v>
       </c>
-      <c r="C39" s="14" t="s">
+      <c r="C39" s="13" t="s">
         <v>194</v>
       </c>
-      <c r="D39" s="22" t="s">
+      <c r="D39" s="21" t="s">
         <v>499</v>
       </c>
-      <c r="E39" s="61" t="s">
+      <c r="E39" s="60" t="s">
         <v>500</v>
       </c>
-      <c r="F39" s="14" t="s">
+      <c r="F39" s="13" t="s">
         <v>535</v>
       </c>
-      <c r="G39" s="14" t="s">
+      <c r="G39" s="13" t="s">
         <v>195</v>
       </c>
-      <c r="H39" s="31" t="s">
+      <c r="H39" s="30" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4">
         <v>36</v>
       </c>
-      <c r="B40" s="13" t="s">
+      <c r="B40" s="12" t="s">
         <v>107</v>
       </c>
-      <c r="C40" s="14" t="s">
+      <c r="C40" s="13" t="s">
         <v>436</v>
       </c>
-      <c r="D40" s="25">
+      <c r="D40" s="24">
         <v>972124401</v>
       </c>
-      <c r="E40" s="60" t="s">
+      <c r="E40" s="59" t="s">
         <v>108</v>
       </c>
-      <c r="F40" s="14" t="s">
+      <c r="F40" s="13" t="s">
         <v>525</v>
       </c>
-      <c r="G40" s="14" t="s">
+      <c r="G40" s="13" t="s">
         <v>437</v>
       </c>
-      <c r="H40" s="31" t="s">
+      <c r="H40" s="30" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4">
         <v>37</v>
       </c>
-      <c r="B41" s="16" t="s">
+      <c r="B41" s="15" t="s">
         <v>109</v>
       </c>
-      <c r="C41" s="14" t="s">
+      <c r="C41" s="13" t="s">
         <v>110</v>
       </c>
-      <c r="D41" s="22" t="s">
+      <c r="D41" s="21" t="s">
         <v>111</v>
       </c>
-      <c r="E41" s="60" t="s">
+      <c r="E41" s="59" t="s">
         <v>112</v>
       </c>
-      <c r="F41" s="14" t="s">
+      <c r="F41" s="13" t="s">
         <v>536</v>
       </c>
-      <c r="G41" s="14" t="s">
+      <c r="G41" s="13" t="s">
         <v>113</v>
       </c>
-      <c r="H41" s="31" t="s">
+      <c r="H41" s="30" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4">
         <v>38</v>
       </c>
-      <c r="B42" s="16" t="s">
+      <c r="B42" s="15" t="s">
         <v>142</v>
       </c>
-      <c r="C42" s="14" t="s">
+      <c r="C42" s="13" t="s">
         <v>118</v>
       </c>
-      <c r="D42" s="22">
+      <c r="D42" s="21">
         <v>990851762</v>
       </c>
-      <c r="E42" s="60" t="s">
+      <c r="E42" s="59" t="s">
         <v>119</v>
       </c>
-      <c r="F42" s="14" t="s">
+      <c r="F42" s="13" t="s">
         <v>576</v>
       </c>
-      <c r="G42" s="14" t="s">
+      <c r="G42" s="13" t="s">
         <v>441</v>
       </c>
-      <c r="H42" s="31" t="s">
+      <c r="H42" s="30" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4">
         <v>39</v>
       </c>
-      <c r="B43" s="16" t="s">
+      <c r="B43" s="15" t="s">
         <v>123</v>
       </c>
-      <c r="C43" s="14" t="s">
+      <c r="C43" s="13" t="s">
         <v>124</v>
       </c>
-      <c r="D43" s="22">
+      <c r="D43" s="21">
         <v>997429315</v>
       </c>
-      <c r="E43" s="60" t="s">
+      <c r="E43" s="59" t="s">
         <v>125</v>
       </c>
-      <c r="F43" s="14" t="s">
+      <c r="F43" s="13" t="s">
         <v>620</v>
       </c>
-      <c r="G43" s="14" t="s">
+      <c r="G43" s="13" t="s">
         <v>190</v>
       </c>
-      <c r="H43" s="31" t="s">
+      <c r="H43" s="30" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4">
         <v>40</v>
       </c>
-      <c r="B44" s="13" t="s">
+      <c r="B44" s="12" t="s">
         <v>120</v>
       </c>
-      <c r="C44" s="14" t="s">
+      <c r="C44" s="13" t="s">
         <v>213</v>
       </c>
-      <c r="D44" s="25" t="s">
+      <c r="D44" s="24" t="s">
         <v>121</v>
       </c>
-      <c r="E44" s="60" t="s">
+      <c r="E44" s="59" t="s">
         <v>122</v>
       </c>
-      <c r="F44" s="14" t="s">
+      <c r="F44" s="13" t="s">
         <v>537</v>
       </c>
-      <c r="G44" s="14" t="s">
+      <c r="G44" s="13" t="s">
         <v>49</v>
       </c>
-      <c r="H44" s="31" t="s">
+      <c r="H44" s="30" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4">
         <v>41</v>
       </c>
-      <c r="B45" s="16" t="s">
+      <c r="B45" s="15" t="s">
         <v>106</v>
       </c>
-      <c r="C45" s="17" t="s">
+      <c r="C45" s="16" t="s">
         <v>196</v>
       </c>
-      <c r="D45" s="22">
+      <c r="D45" s="21">
         <v>976966397</v>
       </c>
-      <c r="E45" s="62" t="s">
+      <c r="E45" s="61" t="s">
         <v>635</v>
       </c>
-      <c r="F45" s="18" t="s">
+      <c r="F45" s="17" t="s">
         <v>538</v>
       </c>
-      <c r="G45" s="17" t="s">
+      <c r="G45" s="16" t="s">
         <v>636</v>
       </c>
-      <c r="H45" s="31" t="s">
+      <c r="H45" s="30" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4">
         <v>42</v>
       </c>
-      <c r="B46" s="16" t="s">
+      <c r="B46" s="15" t="s">
         <v>174</v>
       </c>
-      <c r="C46" s="14" t="s">
+      <c r="C46" s="13" t="s">
         <v>175</v>
       </c>
-      <c r="D46" s="22">
+      <c r="D46" s="21">
         <v>951774267</v>
       </c>
-      <c r="E46" s="60" t="s">
+      <c r="E46" s="59" t="s">
         <v>114</v>
       </c>
-      <c r="F46" s="14" t="s">
+      <c r="F46" s="13" t="s">
         <v>539</v>
       </c>
-      <c r="G46" s="14" t="s">
+      <c r="G46" s="13" t="s">
         <v>88</v>
       </c>
-      <c r="H46" s="31" t="s">
+      <c r="H46" s="30" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4">
         <v>43</v>
       </c>
-      <c r="B47" s="13" t="s">
+      <c r="B47" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="C47" s="15" t="s">
+      <c r="C47" s="14" t="s">
         <v>632</v>
       </c>
-      <c r="D47" s="25">
+      <c r="D47" s="24">
         <v>968246946</v>
       </c>
-      <c r="E47" s="60" t="s">
+      <c r="E47" s="59" t="s">
         <v>117</v>
       </c>
-      <c r="F47" s="14" t="s">
+      <c r="F47" s="13" t="s">
         <v>540</v>
       </c>
-      <c r="G47" s="14" t="s">
+      <c r="G47" s="13" t="s">
         <v>78</v>
       </c>
-      <c r="H47" s="31" t="s">
+      <c r="H47" s="30" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4">
         <v>44</v>
       </c>
-      <c r="B48" s="13" t="s">
+      <c r="B48" s="12" t="s">
         <v>166</v>
       </c>
-      <c r="C48" s="14" t="s">
+      <c r="C48" s="13" t="s">
         <v>168</v>
       </c>
-      <c r="D48" s="25">
+      <c r="D48" s="24">
         <v>998896871</v>
       </c>
-      <c r="E48" s="61" t="s">
+      <c r="E48" s="60" t="s">
         <v>167</v>
       </c>
-      <c r="F48" s="14" t="s">
+      <c r="F48" s="13" t="s">
         <v>541</v>
       </c>
-      <c r="G48" s="14" t="s">
+      <c r="G48" s="13" t="s">
         <v>61</v>
       </c>
-      <c r="H48" s="31" t="s">
+      <c r="H48" s="30" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="99.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4">
         <v>45</v>
       </c>
-      <c r="B49" s="13" t="s">
+      <c r="B49" s="12" t="s">
         <v>129</v>
       </c>
-      <c r="C49" s="14" t="s">
+      <c r="C49" s="13" t="s">
         <v>192</v>
       </c>
-      <c r="D49" s="22">
+      <c r="D49" s="21">
         <v>979596784</v>
       </c>
-      <c r="E49" s="60" t="s">
+      <c r="E49" s="59" t="s">
         <v>130</v>
       </c>
-      <c r="F49" s="14" t="s">
+      <c r="F49" s="13" t="s">
         <v>609</v>
       </c>
-      <c r="G49" s="14" t="s">
+      <c r="G49" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="H49" s="31" t="s">
+      <c r="H49" s="30" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="150" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4">
         <v>46</v>
       </c>
-      <c r="B50" s="16" t="s">
+      <c r="B50" s="15" t="s">
         <v>135</v>
       </c>
-      <c r="C50" s="14" t="s">
+      <c r="C50" s="13" t="s">
         <v>136</v>
       </c>
-      <c r="D50" s="22">
+      <c r="D50" s="21">
         <v>976006131</v>
       </c>
-      <c r="E50" s="60" t="s">
+      <c r="E50" s="59" t="s">
         <v>137</v>
       </c>
-      <c r="F50" s="14" t="s">
+      <c r="F50" s="13" t="s">
         <v>638</v>
       </c>
-      <c r="G50" s="14" t="s">
+      <c r="G50" s="13" t="s">
         <v>191</v>
       </c>
-      <c r="H50" s="31" t="s">
+      <c r="H50" s="30" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4">
         <v>47</v>
       </c>
-      <c r="B51" s="13" t="s">
+      <c r="B51" s="12" t="s">
         <v>131</v>
       </c>
-      <c r="C51" s="14" t="s">
+      <c r="C51" s="13" t="s">
         <v>492</v>
       </c>
-      <c r="D51" s="25" t="s">
+      <c r="D51" s="24" t="s">
         <v>132</v>
       </c>
-      <c r="E51" s="60" t="s">
+      <c r="E51" s="59" t="s">
         <v>493</v>
       </c>
-      <c r="F51" s="14" t="s">
+      <c r="F51" s="13" t="s">
         <v>542</v>
       </c>
-      <c r="G51" s="14" t="s">
+      <c r="G51" s="13" t="s">
         <v>491</v>
       </c>
-      <c r="H51" s="31" t="s">
+      <c r="H51" s="30" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4">
         <v>48</v>
       </c>
-      <c r="B52" s="16" t="s">
+      <c r="B52" s="15" t="s">
         <v>128</v>
       </c>
-      <c r="C52" s="14" t="s">
+      <c r="C52" s="13" t="s">
         <v>212</v>
       </c>
-      <c r="D52" s="22" t="s">
+      <c r="D52" s="21" t="s">
         <v>188</v>
       </c>
-      <c r="E52" s="60" t="s">
+      <c r="E52" s="59" t="s">
         <v>189</v>
       </c>
-      <c r="F52" s="14" t="s">
+      <c r="F52" s="13" t="s">
         <v>543</v>
       </c>
-      <c r="G52" s="14" t="s">
+      <c r="G52" s="13" t="s">
         <v>511</v>
       </c>
-      <c r="H52" s="31" t="s">
+      <c r="H52" s="30" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="150" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4">
         <v>49</v>
       </c>
-      <c r="B53" s="16" t="s">
+      <c r="B53" s="15" t="s">
         <v>143</v>
       </c>
-      <c r="C53" s="14" t="s">
+      <c r="C53" s="13" t="s">
         <v>482</v>
       </c>
-      <c r="D53" s="22">
+      <c r="D53" s="21">
         <v>952283899</v>
       </c>
-      <c r="E53" s="61" t="s">
+      <c r="E53" s="60" t="s">
         <v>197</v>
       </c>
-      <c r="F53" s="14" t="s">
+      <c r="F53" s="13" t="s">
         <v>544</v>
       </c>
-      <c r="G53" s="14" t="s">
+      <c r="G53" s="13" t="s">
         <v>481</v>
       </c>
-      <c r="H53" s="31" t="s">
+      <c r="H53" s="30" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4">
         <v>50</v>
       </c>
-      <c r="B54" s="16" t="s">
+      <c r="B54" s="15" t="s">
         <v>126</v>
       </c>
-      <c r="C54" s="17" t="s">
+      <c r="C54" s="16" t="s">
         <v>212</v>
       </c>
-      <c r="D54" s="22">
+      <c r="D54" s="21">
         <v>988035165</v>
       </c>
-      <c r="E54" s="62" t="s">
+      <c r="E54" s="61" t="s">
         <v>127</v>
       </c>
-      <c r="F54" s="17" t="s">
+      <c r="F54" s="16" t="s">
         <v>545</v>
       </c>
-      <c r="G54" s="17" t="s">
+      <c r="G54" s="16" t="s">
         <v>423</v>
       </c>
-      <c r="H54" s="31" t="s">
+      <c r="H54" s="30" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4">
         <v>51</v>
       </c>
-      <c r="B55" s="16" t="s">
+      <c r="B55" s="15" t="s">
         <v>144</v>
       </c>
-      <c r="C55" s="14" t="s">
+      <c r="C55" s="13" t="s">
         <v>618</v>
       </c>
-      <c r="D55" s="22" t="s">
+      <c r="D55" s="21" t="s">
         <v>133</v>
       </c>
-      <c r="E55" s="61" t="s">
+      <c r="E55" s="60" t="s">
         <v>134</v>
       </c>
-      <c r="F55" s="14" t="s">
+      <c r="F55" s="13" t="s">
         <v>546</v>
       </c>
-      <c r="G55" s="14" t="s">
+      <c r="G55" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="H55" s="31" t="s">
+      <c r="H55" s="30" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="99.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4">
         <v>52</v>
       </c>
-      <c r="B56" s="19" t="s">
+      <c r="B56" s="18" t="s">
         <v>149</v>
       </c>
-      <c r="C56" s="20" t="s">
+      <c r="C56" s="19" t="s">
         <v>147</v>
       </c>
-      <c r="D56" s="26" t="s">
+      <c r="D56" s="25" t="s">
         <v>148</v>
       </c>
-      <c r="E56" s="62" t="s">
+      <c r="E56" s="61" t="s">
         <v>146</v>
       </c>
-      <c r="F56" s="20" t="s">
+      <c r="F56" s="19" t="s">
         <v>631</v>
       </c>
-      <c r="G56" s="20" t="s">
+      <c r="G56" s="19" t="s">
         <v>838</v>
       </c>
-      <c r="H56" s="31" t="s">
+      <c r="H56" s="30" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="99.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4">
         <v>53</v>
       </c>
-      <c r="B57" s="19" t="s">
+      <c r="B57" s="18" t="s">
         <v>150</v>
       </c>
-      <c r="C57" s="20" t="s">
+      <c r="C57" s="19" t="s">
         <v>480</v>
       </c>
-      <c r="D57" s="27" t="s">
+      <c r="D57" s="26" t="s">
         <v>152</v>
       </c>
-      <c r="E57" s="62" t="s">
+      <c r="E57" s="61" t="s">
         <v>151</v>
       </c>
-      <c r="F57" s="20" t="s">
+      <c r="F57" s="19" t="s">
         <v>631</v>
       </c>
-      <c r="G57" s="20" t="s">
+      <c r="G57" s="19" t="s">
         <v>837</v>
       </c>
-      <c r="H57" s="31" t="s">
+      <c r="H57" s="30" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4">
         <v>54</v>
       </c>
-      <c r="B58" s="19" t="s">
+      <c r="B58" s="18" t="s">
         <v>153</v>
       </c>
-      <c r="C58" s="20" t="s">
+      <c r="C58" s="19" t="s">
         <v>211</v>
       </c>
-      <c r="D58" s="27">
+      <c r="D58" s="26">
         <v>985878142</v>
       </c>
-      <c r="E58" s="62" t="s">
+      <c r="E58" s="61" t="s">
         <v>154</v>
       </c>
-      <c r="F58" s="20" t="s">
+      <c r="F58" s="19" t="s">
         <v>547</v>
       </c>
-      <c r="G58" s="20" t="s">
+      <c r="G58" s="19" t="s">
         <v>836</v>
       </c>
-      <c r="H58" s="31" t="s">
+      <c r="H58" s="30" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4">
         <v>55</v>
       </c>
-      <c r="B59" s="19" t="s">
+      <c r="B59" s="18" t="s">
         <v>156</v>
       </c>
-      <c r="C59" s="20" t="s">
+      <c r="C59" s="19" t="s">
         <v>157</v>
       </c>
-      <c r="D59" s="27">
+      <c r="D59" s="26">
         <v>989906617</v>
       </c>
-      <c r="E59" s="63" t="s">
+      <c r="E59" s="62" t="s">
         <v>442</v>
       </c>
-      <c r="F59" s="20" t="s">
+      <c r="F59" s="19" t="s">
         <v>548</v>
       </c>
-      <c r="G59" s="20" t="s">
+      <c r="G59" s="19" t="s">
         <v>158</v>
       </c>
-      <c r="H59" s="31" t="s">
+      <c r="H59" s="30" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4">
         <v>56</v>
       </c>
-      <c r="B60" s="19" t="s">
+      <c r="B60" s="18" t="s">
         <v>161</v>
       </c>
-      <c r="C60" s="20" t="s">
+      <c r="C60" s="19" t="s">
         <v>464</v>
       </c>
-      <c r="D60" s="26" t="s">
+      <c r="D60" s="25" t="s">
         <v>159</v>
       </c>
-      <c r="E60" s="62" t="s">
+      <c r="E60" s="61" t="s">
         <v>160</v>
       </c>
-      <c r="F60" s="20" t="s">
+      <c r="F60" s="19" t="s">
         <v>549</v>
       </c>
-      <c r="G60" s="20" t="s">
+      <c r="G60" s="19" t="s">
         <v>155</v>
       </c>
-      <c r="H60" s="31" t="s">
+      <c r="H60" s="30" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4">
         <v>57</v>
       </c>
-      <c r="B61" s="19" t="s">
+      <c r="B61" s="18" t="s">
         <v>162</v>
       </c>
-      <c r="C61" s="20" t="s">
+      <c r="C61" s="19" t="s">
         <v>164</v>
       </c>
-      <c r="D61" s="27" t="s">
+      <c r="D61" s="26" t="s">
         <v>165</v>
       </c>
-      <c r="E61" s="62" t="s">
+      <c r="E61" s="61" t="s">
         <v>163</v>
       </c>
-      <c r="F61" s="20" t="s">
+      <c r="F61" s="19" t="s">
         <v>550</v>
       </c>
-      <c r="G61" s="20" t="s">
+      <c r="G61" s="19" t="s">
         <v>835</v>
       </c>
-      <c r="H61" s="31" t="s">
+      <c r="H61" s="30" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4">
         <v>58</v>
       </c>
-      <c r="B62" s="19" t="s">
+      <c r="B62" s="18" t="s">
         <v>199</v>
       </c>
-      <c r="C62" s="18" t="s">
+      <c r="C62" s="17" t="s">
         <v>116</v>
       </c>
-      <c r="D62" s="22">
+      <c r="D62" s="21">
         <v>959055452</v>
       </c>
-      <c r="E62" s="62" t="s">
+      <c r="E62" s="61" t="s">
         <v>198</v>
       </c>
-      <c r="F62" s="18" t="s">
+      <c r="F62" s="17" t="s">
         <v>551</v>
       </c>
-      <c r="G62" s="18" t="s">
+      <c r="G62" s="17" t="s">
         <v>200</v>
       </c>
-      <c r="H62" s="31" t="s">
+      <c r="H62" s="30" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="120" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4">
         <v>59</v>
       </c>
-      <c r="B63" s="19" t="s">
+      <c r="B63" s="18" t="s">
         <v>201</v>
       </c>
-      <c r="C63" s="17" t="s">
+      <c r="C63" s="16" t="s">
         <v>202</v>
       </c>
-      <c r="D63" s="22" t="s">
+      <c r="D63" s="21" t="s">
         <v>203</v>
       </c>
-      <c r="E63" s="62" t="s">
+      <c r="E63" s="61" t="s">
         <v>204</v>
       </c>
-      <c r="F63" s="17" t="s">
+      <c r="F63" s="16" t="s">
         <v>577</v>
       </c>
-      <c r="G63" s="17" t="s">
+      <c r="G63" s="16" t="s">
         <v>509</v>
       </c>
-      <c r="H63" s="31" t="s">
+      <c r="H63" s="30" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="150" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4">
         <v>60</v>
       </c>
-      <c r="B64" s="19" t="s">
+      <c r="B64" s="18" t="s">
         <v>207</v>
       </c>
-      <c r="C64" s="17" t="s">
+      <c r="C64" s="16" t="s">
         <v>202</v>
       </c>
-      <c r="D64" s="22" t="s">
+      <c r="D64" s="21" t="s">
         <v>206</v>
       </c>
-      <c r="E64" s="62" t="s">
+      <c r="E64" s="61" t="s">
         <v>205</v>
       </c>
-      <c r="F64" s="17" t="s">
+      <c r="F64" s="16" t="s">
         <v>552</v>
       </c>
-      <c r="G64" s="17" t="s">
+      <c r="G64" s="16" t="s">
         <v>509</v>
       </c>
-      <c r="H64" s="31" t="s">
+      <c r="H64" s="30" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4">
         <v>61</v>
       </c>
-      <c r="B65" s="19" t="s">
+      <c r="B65" s="18" t="s">
         <v>208</v>
       </c>
-      <c r="C65" s="18" t="s">
+      <c r="C65" s="17" t="s">
         <v>209</v>
       </c>
-      <c r="D65" s="22">
+      <c r="D65" s="21">
         <v>997575283</v>
       </c>
-      <c r="E65" s="64" t="s">
+      <c r="E65" s="63" t="s">
         <v>210</v>
       </c>
-      <c r="F65" s="17" t="s">
+      <c r="F65" s="16" t="s">
         <v>553</v>
       </c>
-      <c r="G65" s="17" t="s">
+      <c r="G65" s="16" t="s">
         <v>512</v>
       </c>
-      <c r="H65" s="31" t="s">
+      <c r="H65" s="30" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4">
         <v>62</v>
       </c>
-      <c r="B66" s="21" t="s">
+      <c r="B66" s="20" t="s">
         <v>259</v>
       </c>
-      <c r="C66" s="18" t="s">
+      <c r="C66" s="17" t="s">
         <v>260</v>
       </c>
-      <c r="D66" s="22">
+      <c r="D66" s="21">
         <v>949468806</v>
       </c>
-      <c r="E66" s="62" t="s">
+      <c r="E66" s="61" t="s">
         <v>261</v>
       </c>
-      <c r="F66" s="18" t="s">
+      <c r="F66" s="17" t="s">
         <v>554</v>
       </c>
-      <c r="G66" s="17" t="s">
+      <c r="G66" s="16" t="s">
         <v>262</v>
       </c>
-      <c r="H66" s="31" t="s">
+      <c r="H66" s="30" t="s">
         <v>466</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="99.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4">
         <v>63</v>
       </c>
-      <c r="B67" s="21" t="s">
+      <c r="B67" s="20" t="s">
         <v>263</v>
       </c>
-      <c r="C67" s="17" t="s">
+      <c r="C67" s="16" t="s">
         <v>484</v>
       </c>
-      <c r="D67" s="22" t="s">
+      <c r="D67" s="21" t="s">
         <v>264</v>
       </c>
-      <c r="E67" s="62" t="s">
+      <c r="E67" s="61" t="s">
         <v>265</v>
       </c>
-      <c r="F67" s="17" t="s">
+      <c r="F67" s="16" t="s">
         <v>578</v>
       </c>
-      <c r="G67" s="17" t="s">
+      <c r="G67" s="16" t="s">
         <v>641</v>
       </c>
-      <c r="H67" s="31" t="s">
+      <c r="H67" s="30" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="150" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4">
         <v>64</v>
       </c>
-      <c r="B68" s="19" t="s">
+      <c r="B68" s="18" t="s">
         <v>216</v>
       </c>
-      <c r="C68" s="20" t="s">
+      <c r="C68" s="19" t="s">
         <v>633</v>
       </c>
-      <c r="D68" s="27">
+      <c r="D68" s="26">
         <v>995493455</v>
       </c>
-      <c r="E68" s="62" t="s">
+      <c r="E68" s="61" t="s">
         <v>217</v>
       </c>
-      <c r="F68" s="20" t="s">
+      <c r="F68" s="19" t="s">
         <v>555</v>
       </c>
-      <c r="G68" s="20" t="s">
+      <c r="G68" s="19" t="s">
         <v>634</v>
       </c>
-      <c r="H68" s="31" t="s">
+      <c r="H68" s="30" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4">
         <v>65</v>
       </c>
-      <c r="B69" s="19" t="s">
+      <c r="B69" s="18" t="s">
         <v>218</v>
       </c>
-      <c r="C69" s="20" t="s">
+      <c r="C69" s="19" t="s">
         <v>424</v>
       </c>
-      <c r="D69" s="27">
+      <c r="D69" s="26">
         <v>998695246</v>
       </c>
-      <c r="E69" s="62" t="s">
+      <c r="E69" s="61" t="s">
         <v>219</v>
       </c>
-      <c r="F69" s="20" t="s">
+      <c r="F69" s="19" t="s">
         <v>556</v>
       </c>
-      <c r="G69" s="20" t="s">
+      <c r="G69" s="19" t="s">
         <v>504</v>
       </c>
-      <c r="H69" s="31" t="s">
+      <c r="H69" s="30" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4">
         <v>66</v>
       </c>
-      <c r="B70" s="19" t="s">
+      <c r="B70" s="18" t="s">
         <v>220</v>
       </c>
-      <c r="C70" s="20" t="s">
+      <c r="C70" s="19" t="s">
         <v>323</v>
       </c>
-      <c r="D70" s="26" t="s">
+      <c r="D70" s="25" t="s">
         <v>487</v>
       </c>
-      <c r="E70" s="64" t="s">
+      <c r="E70" s="63" t="s">
         <v>221</v>
       </c>
-      <c r="F70" s="20" t="s">
+      <c r="F70" s="19" t="s">
         <v>557</v>
       </c>
-      <c r="G70" s="20" t="s">
+      <c r="G70" s="19" t="s">
         <v>488</v>
       </c>
-      <c r="H70" s="31" t="s">
+      <c r="H70" s="30" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4">
         <v>67</v>
       </c>
-      <c r="B71" s="19" t="s">
+      <c r="B71" s="18" t="s">
         <v>222</v>
       </c>
-      <c r="C71" s="20" t="s">
+      <c r="C71" s="19" t="s">
         <v>351</v>
       </c>
-      <c r="D71" s="27">
+      <c r="D71" s="26">
         <v>958406388</v>
       </c>
-      <c r="E71" s="62" t="s">
+      <c r="E71" s="61" t="s">
         <v>223</v>
       </c>
-      <c r="F71" s="20" t="s">
+      <c r="F71" s="19" t="s">
         <v>558</v>
       </c>
-      <c r="G71" s="20" t="s">
+      <c r="G71" s="19" t="s">
         <v>224</v>
       </c>
-      <c r="H71" s="31" t="s">
+      <c r="H71" s="30" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="180" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="4">
         <v>68</v>
       </c>
-      <c r="B72" s="19" t="s">
+      <c r="B72" s="18" t="s">
         <v>225</v>
       </c>
-      <c r="C72" s="20" t="s">
+      <c r="C72" s="19" t="s">
         <v>348</v>
       </c>
-      <c r="D72" s="26" t="s">
+      <c r="D72" s="25" t="s">
         <v>226</v>
       </c>
-      <c r="E72" s="64" t="s">
+      <c r="E72" s="63" t="s">
         <v>349</v>
       </c>
-      <c r="F72" s="20" t="s">
+      <c r="F72" s="19" t="s">
         <v>559</v>
       </c>
-      <c r="G72" s="20" t="s">
+      <c r="G72" s="19" t="s">
         <v>834</v>
       </c>
-      <c r="H72" s="31" t="s">
+      <c r="H72" s="30" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="260.10000000000002" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4">
         <v>69</v>
       </c>
-      <c r="B73" s="19" t="s">
+      <c r="B73" s="18" t="s">
         <v>472</v>
       </c>
-      <c r="C73" s="20" t="s">
+      <c r="C73" s="19" t="s">
         <v>622</v>
       </c>
-      <c r="D73" s="27">
+      <c r="D73" s="26">
         <v>985851019</v>
       </c>
-      <c r="E73" s="62" t="s">
+      <c r="E73" s="61" t="s">
         <v>227</v>
       </c>
-      <c r="F73" s="20" t="s">
+      <c r="F73" s="19" t="s">
         <v>793</v>
       </c>
-      <c r="G73" s="20" t="s">
+      <c r="G73" s="19" t="s">
         <v>155</v>
       </c>
-      <c r="H73" s="31" t="s">
+      <c r="H73" s="30" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="99.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="4">
         <v>70</v>
       </c>
-      <c r="B74" s="19" t="s">
+      <c r="B74" s="18" t="s">
         <v>228</v>
       </c>
-      <c r="C74" s="20" t="s">
+      <c r="C74" s="19" t="s">
         <v>229</v>
       </c>
-      <c r="D74" s="27" t="s">
+      <c r="D74" s="26" t="s">
         <v>230</v>
       </c>
-      <c r="E74" s="62" t="s">
+      <c r="E74" s="61" t="s">
         <v>231</v>
       </c>
-      <c r="F74" s="20" t="s">
+      <c r="F74" s="19" t="s">
         <v>560</v>
       </c>
-      <c r="G74" s="20" t="s">
+      <c r="G74" s="19" t="s">
         <v>232</v>
       </c>
-      <c r="H74" s="31" t="s">
+      <c r="H74" s="30" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="180" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="4">
         <v>71</v>
       </c>
-      <c r="B75" s="19" t="s">
+      <c r="B75" s="18" t="s">
         <v>233</v>
       </c>
-      <c r="C75" s="20" t="s">
+      <c r="C75" s="19" t="s">
         <v>234</v>
       </c>
-      <c r="D75" s="27">
+      <c r="D75" s="26">
         <v>993327817</v>
       </c>
-      <c r="E75" s="64" t="s">
+      <c r="E75" s="63" t="s">
         <v>324</v>
       </c>
-      <c r="F75" s="20" t="s">
+      <c r="F75" s="19" t="s">
         <v>561</v>
       </c>
-      <c r="G75" s="20" t="s">
+      <c r="G75" s="19" t="s">
         <v>155</v>
       </c>
-      <c r="H75" s="31" t="s">
+      <c r="H75" s="30" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="99.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="4">
         <v>72</v>
       </c>
-      <c r="B76" s="19" t="s">
+      <c r="B76" s="18" t="s">
         <v>236</v>
       </c>
-      <c r="C76" s="20" t="s">
+      <c r="C76" s="19" t="s">
         <v>237</v>
       </c>
-      <c r="D76" s="27">
+      <c r="D76" s="26">
         <v>985730883</v>
       </c>
-      <c r="E76" s="64" t="s">
+      <c r="E76" s="63" t="s">
         <v>238</v>
       </c>
-      <c r="F76" s="20" t="s">
+      <c r="F76" s="19" t="s">
         <v>628</v>
       </c>
-      <c r="G76" s="20" t="s">
+      <c r="G76" s="19" t="s">
         <v>155</v>
       </c>
-      <c r="H76" s="31" t="s">
+      <c r="H76" s="30" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="99.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="4">
         <v>73</v>
       </c>
-      <c r="B77" s="19" t="s">
+      <c r="B77" s="18" t="s">
         <v>239</v>
       </c>
-      <c r="C77" s="20" t="s">
+      <c r="C77" s="19" t="s">
         <v>325</v>
       </c>
-      <c r="D77" s="26" t="s">
+      <c r="D77" s="25" t="s">
         <v>240</v>
       </c>
-      <c r="E77" s="62" t="s">
+      <c r="E77" s="61" t="s">
         <v>241</v>
       </c>
-      <c r="F77" s="20" t="s">
+      <c r="F77" s="19" t="s">
         <v>562</v>
       </c>
-      <c r="G77" s="20" t="s">
+      <c r="G77" s="19" t="s">
         <v>833</v>
       </c>
-      <c r="H77" s="31" t="s">
+      <c r="H77" s="30" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="99.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="4">
         <v>74</v>
       </c>
-      <c r="B78" s="19" t="s">
+      <c r="B78" s="18" t="s">
         <v>242</v>
       </c>
-      <c r="C78" s="17" t="s">
+      <c r="C78" s="16" t="s">
         <v>395</v>
       </c>
-      <c r="D78" s="22" t="s">
+      <c r="D78" s="21" t="s">
         <v>243</v>
       </c>
-      <c r="E78" s="65" t="s">
+      <c r="E78" s="64" t="s">
         <v>244</v>
       </c>
-      <c r="F78" s="17" t="s">
+      <c r="F78" s="16" t="s">
         <v>579</v>
       </c>
-      <c r="G78" s="17" t="s">
+      <c r="G78" s="16" t="s">
         <v>245</v>
       </c>
-      <c r="H78" s="31" t="s">
+      <c r="H78" s="30" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="4">
         <v>75</v>
       </c>
-      <c r="B79" s="19" t="s">
+      <c r="B79" s="18" t="s">
         <v>246</v>
       </c>
-      <c r="C79" s="18" t="s">
+      <c r="C79" s="17" t="s">
         <v>326</v>
       </c>
-      <c r="D79" s="22">
+      <c r="D79" s="21">
         <v>997910443</v>
       </c>
-      <c r="E79" s="65" t="s">
+      <c r="E79" s="64" t="s">
         <v>247</v>
       </c>
-      <c r="F79" s="17" t="s">
+      <c r="F79" s="16" t="s">
         <v>580</v>
       </c>
-      <c r="G79" s="18" t="s">
+      <c r="G79" s="17" t="s">
         <v>453</v>
       </c>
-      <c r="H79" s="31" t="s">
+      <c r="H79" s="30" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="200.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="4">
         <v>76</v>
       </c>
-      <c r="B80" s="19" t="s">
+      <c r="B80" s="18" t="s">
         <v>615</v>
       </c>
-      <c r="C80" s="17" t="s">
+      <c r="C80" s="16" t="s">
         <v>248</v>
       </c>
-      <c r="D80" s="22">
+      <c r="D80" s="21">
         <v>995192551</v>
       </c>
-      <c r="E80" s="65" t="s">
+      <c r="E80" s="64" t="s">
         <v>249</v>
       </c>
-      <c r="F80" s="17" t="s">
+      <c r="F80" s="16" t="s">
         <v>616</v>
       </c>
-      <c r="G80" s="17" t="s">
+      <c r="G80" s="16" t="s">
         <v>457</v>
       </c>
-      <c r="H80" s="31" t="s">
+      <c r="H80" s="30" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="81" spans="1:9" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="4">
         <v>77</v>
       </c>
-      <c r="B81" s="19" t="s">
+      <c r="B81" s="18" t="s">
         <v>250</v>
       </c>
-      <c r="C81" s="17" t="s">
+      <c r="C81" s="16" t="s">
         <v>251</v>
       </c>
-      <c r="D81" s="22" t="s">
+      <c r="D81" s="21" t="s">
         <v>252</v>
       </c>
-      <c r="E81" s="66" t="s">
+      <c r="E81" s="65" t="s">
         <v>845</v>
       </c>
-      <c r="F81" s="18" t="s">
+      <c r="F81" s="17" t="s">
         <v>563</v>
       </c>
-      <c r="G81" s="18" t="s">
+      <c r="G81" s="17" t="s">
         <v>145</v>
       </c>
-      <c r="H81" s="31" t="s">
+      <c r="H81" s="30" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="82" spans="1:9" ht="99.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="4">
         <v>78</v>
       </c>
-      <c r="B82" s="19" t="s">
+      <c r="B82" s="18" t="s">
         <v>253</v>
       </c>
-      <c r="C82" s="17" t="s">
+      <c r="C82" s="16" t="s">
         <v>254</v>
       </c>
-      <c r="D82" s="22">
+      <c r="D82" s="21">
         <v>934231296</v>
       </c>
-      <c r="E82" s="67" t="s">
+      <c r="E82" s="66" t="s">
         <v>255</v>
       </c>
-      <c r="F82" s="17" t="s">
+      <c r="F82" s="16" t="s">
         <v>564</v>
       </c>
-      <c r="G82" s="18" t="s">
+      <c r="G82" s="17" t="s">
         <v>256</v>
       </c>
-      <c r="H82" s="31" t="s">
+      <c r="H82" s="30" t="s">
         <v>412</v>
       </c>
       <c r="I82" s="6"/>
     </row>
     <row r="83" spans="1:9" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="4">
         <v>79</v>
       </c>
-      <c r="B83" s="19" t="s">
+      <c r="B83" s="18" t="s">
         <v>267</v>
       </c>
-      <c r="C83" s="17" t="s">
+      <c r="C83" s="16" t="s">
         <v>505</v>
       </c>
-      <c r="D83" s="22">
+      <c r="D83" s="21">
         <v>978729049</v>
       </c>
-      <c r="E83" s="62" t="s">
+      <c r="E83" s="61" t="s">
         <v>266</v>
       </c>
-      <c r="F83" s="17" t="s">
+      <c r="F83" s="16" t="s">
         <v>565</v>
       </c>
-      <c r="G83" s="17" t="s">
+      <c r="G83" s="16" t="s">
         <v>268</v>
       </c>
-      <c r="H83" s="31" t="s">
+      <c r="H83" s="30" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="84" spans="1:9" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="4">
         <v>80</v>
       </c>
-      <c r="B84" s="29" t="s">
+      <c r="B84" s="28" t="s">
         <v>497</v>
       </c>
-      <c r="C84" s="17" t="s">
+      <c r="C84" s="16" t="s">
         <v>270</v>
       </c>
-      <c r="D84" s="30" t="s">
+      <c r="D84" s="29" t="s">
         <v>271</v>
       </c>
-      <c r="E84" s="62" t="s">
+      <c r="E84" s="61" t="s">
         <v>269</v>
       </c>
-      <c r="F84" s="17" t="s">
+      <c r="F84" s="16" t="s">
         <v>566</v>
       </c>
-      <c r="G84" s="17" t="s">
+      <c r="G84" s="16" t="s">
         <v>827</v>
       </c>
-      <c r="H84" s="37" t="s">
+      <c r="H84" s="36" t="s">
         <v>414</v>
       </c>
       <c r="I84" s="6"/>
     </row>
     <row r="85" spans="1:9" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="4">
         <v>81</v>
       </c>
-      <c r="B85" s="10" t="s">
+      <c r="B85" s="9" t="s">
         <v>272</v>
       </c>
-      <c r="C85" s="11" t="s">
+      <c r="C85" s="10" t="s">
         <v>273</v>
       </c>
-      <c r="D85" s="12">
+      <c r="D85" s="11">
         <v>978094910</v>
       </c>
-      <c r="E85" s="59" t="s">
+      <c r="E85" s="58" t="s">
         <v>274</v>
       </c>
-      <c r="F85" s="11" t="s">
+      <c r="F85" s="10" t="s">
         <v>567</v>
       </c>
-      <c r="G85" s="11" t="s">
+      <c r="G85" s="10" t="s">
         <v>832</v>
       </c>
-      <c r="H85" s="9" t="s">
+      <c r="H85" s="8" t="s">
         <v>430</v>
       </c>
       <c r="I85" s="6"/>
     </row>
     <row r="86" spans="1:9" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="4">
         <v>82</v>
       </c>
-      <c r="B86" s="10" t="s">
+      <c r="B86" s="9" t="s">
         <v>275</v>
       </c>
-      <c r="C86" s="11" t="s">
+      <c r="C86" s="10" t="s">
         <v>506</v>
       </c>
-      <c r="D86" s="12">
+      <c r="D86" s="11">
         <v>999177773</v>
       </c>
-      <c r="E86" s="59" t="s">
+      <c r="E86" s="58" t="s">
         <v>276</v>
       </c>
-      <c r="F86" s="11" t="s">
+      <c r="F86" s="10" t="s">
         <v>568</v>
       </c>
-      <c r="G86" s="11" t="s">
+      <c r="G86" s="10" t="s">
         <v>277</v>
       </c>
-      <c r="H86" s="9" t="s">
+      <c r="H86" s="8" t="s">
         <v>420</v>
       </c>
       <c r="I86" s="6"/>
     </row>
     <row r="87" spans="1:9" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="4">
         <v>83</v>
       </c>
-      <c r="B87" s="10" t="s">
+      <c r="B87" s="9" t="s">
         <v>278</v>
       </c>
-      <c r="C87" s="11" t="s">
+      <c r="C87" s="10" t="s">
         <v>279</v>
       </c>
-      <c r="D87" s="12" t="s">
+      <c r="D87" s="11" t="s">
         <v>280</v>
       </c>
-      <c r="E87" s="59" t="s">
+      <c r="E87" s="58" t="s">
         <v>281</v>
       </c>
-      <c r="F87" s="11" t="s">
+      <c r="F87" s="10" t="s">
         <v>581</v>
       </c>
-      <c r="G87" s="11" t="s">
+      <c r="G87" s="10" t="s">
         <v>195</v>
       </c>
-      <c r="H87" s="9" t="s">
+      <c r="H87" s="8" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="88" spans="1:9" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="4">
         <v>84</v>
       </c>
-      <c r="B88" s="10" t="s">
+      <c r="B88" s="9" t="s">
         <v>282</v>
       </c>
-      <c r="C88" s="11" t="s">
+      <c r="C88" s="10" t="s">
         <v>283</v>
       </c>
-      <c r="D88" s="12">
+      <c r="D88" s="11">
         <v>997536992</v>
       </c>
-      <c r="E88" s="59" t="s">
+      <c r="E88" s="58" t="s">
         <v>284</v>
       </c>
-      <c r="F88" s="11" t="s">
+      <c r="F88" s="10" t="s">
         <v>582</v>
       </c>
-      <c r="G88" s="11" t="s">
+      <c r="G88" s="10" t="s">
         <v>285</v>
       </c>
-      <c r="H88" s="9" t="s">
+      <c r="H88" s="8" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="89" spans="1:9" ht="99.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="4">
         <v>85</v>
       </c>
-      <c r="B89" s="10" t="s">
+      <c r="B89" s="9" t="s">
         <v>286</v>
       </c>
-      <c r="C89" s="11" t="s">
+      <c r="C89" s="10" t="s">
         <v>287</v>
       </c>
-      <c r="D89" s="12" t="s">
+      <c r="D89" s="11" t="s">
         <v>288</v>
       </c>
-      <c r="E89" s="59" t="s">
+      <c r="E89" s="58" t="s">
         <v>289</v>
       </c>
-      <c r="F89" s="11" t="s">
+      <c r="F89" s="10" t="s">
         <v>583</v>
       </c>
-      <c r="G89" s="11" t="s">
+      <c r="G89" s="10" t="s">
         <v>195</v>
       </c>
-      <c r="H89" s="9" t="s">
+      <c r="H89" s="8" t="s">
         <v>473</v>
       </c>
       <c r="I89" s="6"/>
     </row>
     <row r="90" spans="1:9" ht="120" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="4">
         <v>86</v>
       </c>
-      <c r="B90" s="10" t="s">
+      <c r="B90" s="9" t="s">
         <v>290</v>
       </c>
-      <c r="C90" s="11" t="s">
+      <c r="C90" s="10" t="s">
         <v>291</v>
       </c>
-      <c r="D90" s="12">
+      <c r="D90" s="11">
         <v>996470325</v>
       </c>
-      <c r="E90" s="59" t="s">
+      <c r="E90" s="58" t="s">
         <v>292</v>
       </c>
-      <c r="F90" s="11" t="s">
+      <c r="F90" s="10" t="s">
         <v>584</v>
       </c>
-      <c r="G90" s="11" t="s">
+      <c r="G90" s="10" t="s">
         <v>195</v>
       </c>
-      <c r="H90" s="9" t="s">
+      <c r="H90" s="8" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="91" spans="1:9" ht="99.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="4">
         <v>87</v>
       </c>
-      <c r="B91" s="10" t="s">
+      <c r="B91" s="9" t="s">
         <v>293</v>
       </c>
-      <c r="C91" s="11" t="s">
+      <c r="C91" s="10" t="s">
         <v>424</v>
       </c>
-      <c r="D91" s="12">
+      <c r="D91" s="11">
         <v>990014262</v>
       </c>
-      <c r="E91" s="59" t="s">
+      <c r="E91" s="58" t="s">
         <v>294</v>
       </c>
-      <c r="F91" s="11" t="s">
+      <c r="F91" s="10" t="s">
         <v>585</v>
       </c>
-      <c r="G91" s="11" t="s">
+      <c r="G91" s="10" t="s">
         <v>295</v>
       </c>
-      <c r="H91" s="9" t="s">
+      <c r="H91" s="8" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="92" spans="1:9" ht="120" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="4">
         <v>88</v>
       </c>
-      <c r="B92" s="10" t="s">
+      <c r="B92" s="9" t="s">
         <v>296</v>
       </c>
-      <c r="C92" s="11" t="s">
+      <c r="C92" s="10" t="s">
         <v>842</v>
       </c>
-      <c r="D92" s="12" t="s">
+      <c r="D92" s="11" t="s">
         <v>297</v>
       </c>
-      <c r="E92" s="59" t="s">
+      <c r="E92" s="58" t="s">
         <v>298</v>
       </c>
-      <c r="F92" s="11" t="s">
+      <c r="F92" s="10" t="s">
         <v>586</v>
       </c>
-      <c r="G92" s="11" t="s">
+      <c r="G92" s="10" t="s">
         <v>434</v>
       </c>
-      <c r="H92" s="9" t="s">
+      <c r="H92" s="8" t="s">
         <v>795</v>
       </c>
       <c r="I92" s="6"/>
     </row>
     <row r="93" spans="1:9" ht="99.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="4">
         <v>89</v>
       </c>
-      <c r="B93" s="10" t="s">
+      <c r="B93" s="9" t="s">
         <v>625</v>
       </c>
-      <c r="C93" s="11" t="s">
+      <c r="C93" s="10" t="s">
         <v>626</v>
       </c>
-      <c r="D93" s="12">
+      <c r="D93" s="11">
         <v>997031636</v>
       </c>
-      <c r="E93" s="59" t="s">
+      <c r="E93" s="58" t="s">
         <v>299</v>
       </c>
-      <c r="F93" s="11" t="s">
+      <c r="F93" s="10" t="s">
         <v>627</v>
       </c>
-      <c r="G93" s="11" t="s">
+      <c r="G93" s="10" t="s">
         <v>300</v>
       </c>
-      <c r="H93" s="9" t="s">
+      <c r="H93" s="8" t="s">
         <v>475</v>
       </c>
       <c r="I93" s="6"/>
     </row>
     <row r="94" spans="1:9" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="4">
         <v>90</v>
       </c>
-      <c r="B94" s="10" t="s">
+      <c r="B94" s="9" t="s">
         <v>301</v>
       </c>
-      <c r="C94" s="11" t="s">
+      <c r="C94" s="10" t="s">
         <v>302</v>
       </c>
-      <c r="D94" s="12">
+      <c r="D94" s="11">
         <v>948441167</v>
       </c>
-      <c r="E94" s="59" t="s">
+      <c r="E94" s="58" t="s">
         <v>303</v>
       </c>
-      <c r="F94" s="11" t="s">
+      <c r="F94" s="10" t="s">
         <v>587</v>
       </c>
-      <c r="G94" s="11" t="s">
+      <c r="G94" s="10" t="s">
         <v>813</v>
       </c>
-      <c r="H94" s="9" t="s">
+      <c r="H94" s="8" t="s">
         <v>455</v>
       </c>
       <c r="I94" s="6"/>
     </row>
     <row r="95" spans="1:9" ht="180" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="4">
         <v>91</v>
       </c>
-      <c r="B95" s="10" t="s">
+      <c r="B95" s="9" t="s">
         <v>304</v>
       </c>
-      <c r="C95" s="11" t="s">
+      <c r="C95" s="10" t="s">
         <v>630</v>
       </c>
-      <c r="D95" s="12">
+      <c r="D95" s="11">
         <v>984184530</v>
       </c>
-      <c r="E95" s="59" t="s">
+      <c r="E95" s="58" t="s">
         <v>305</v>
       </c>
-      <c r="F95" s="11" t="s">
+      <c r="F95" s="10" t="s">
         <v>588</v>
       </c>
-      <c r="G95" s="11" t="s">
+      <c r="G95" s="10" t="s">
         <v>814</v>
       </c>
-      <c r="H95" s="9" t="s">
+      <c r="H95" s="8" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="96" spans="1:9" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="4">
         <v>92</v>
       </c>
-      <c r="B96" s="10" t="s">
+      <c r="B96" s="9" t="s">
         <v>306</v>
       </c>
-      <c r="C96" s="11" t="s">
+      <c r="C96" s="10" t="s">
         <v>463</v>
       </c>
-      <c r="D96" s="12">
+      <c r="D96" s="11">
         <v>999171113</v>
       </c>
-      <c r="E96" s="59" t="s">
+      <c r="E96" s="58" t="s">
         <v>307</v>
       </c>
-      <c r="F96" s="11" t="s">
+      <c r="F96" s="10" t="s">
         <v>619</v>
       </c>
-      <c r="G96" s="11" t="s">
+      <c r="G96" s="10" t="s">
         <v>195</v>
       </c>
-      <c r="H96" s="9" t="s">
+      <c r="H96" s="8" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="97" spans="1:9" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="4">
         <v>93</v>
       </c>
-      <c r="B97" s="10" t="s">
+      <c r="B97" s="9" t="s">
         <v>308</v>
       </c>
-      <c r="C97" s="11" t="s">
+      <c r="C97" s="10" t="s">
         <v>446</v>
       </c>
-      <c r="D97" s="12">
+      <c r="D97" s="11">
         <v>992186836</v>
       </c>
-      <c r="E97" s="59" t="s">
+      <c r="E97" s="58" t="s">
         <v>309</v>
       </c>
-      <c r="F97" s="11" t="s">
+      <c r="F97" s="10" t="s">
         <v>569</v>
       </c>
-      <c r="G97" s="11" t="s">
+      <c r="G97" s="10" t="s">
         <v>815</v>
       </c>
-      <c r="H97" s="9" t="s">
+      <c r="H97" s="8" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="98" spans="1:9" ht="120" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="4">
         <v>94</v>
       </c>
-      <c r="B98" s="10" t="s">
+      <c r="B98" s="9" t="s">
         <v>310</v>
       </c>
-      <c r="C98" s="11" t="s">
+      <c r="C98" s="10" t="s">
         <v>471</v>
       </c>
-      <c r="D98" s="12">
+      <c r="D98" s="11">
         <v>987767265</v>
       </c>
-      <c r="E98" s="59" t="s">
+      <c r="E98" s="58" t="s">
         <v>311</v>
       </c>
-      <c r="F98" s="11" t="s">
+      <c r="F98" s="10" t="s">
         <v>570</v>
       </c>
-      <c r="G98" s="11" t="s">
+      <c r="G98" s="10" t="s">
         <v>816</v>
       </c>
-      <c r="H98" s="9" t="s">
+      <c r="H98" s="8" t="s">
         <v>470</v>
       </c>
       <c r="I98" s="6"/>
     </row>
     <row r="99" spans="1:9" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="4">
         <v>95</v>
       </c>
-      <c r="B99" s="10" t="s">
+      <c r="B99" s="9" t="s">
         <v>312</v>
       </c>
-      <c r="C99" s="11" t="s">
+      <c r="C99" s="10" t="s">
         <v>314</v>
       </c>
-      <c r="D99" s="12" t="s">
+      <c r="D99" s="11" t="s">
         <v>315</v>
       </c>
-      <c r="E99" s="59" t="s">
+      <c r="E99" s="58" t="s">
         <v>313</v>
       </c>
-      <c r="F99" s="11" t="s">
+      <c r="F99" s="10" t="s">
         <v>589</v>
       </c>
-      <c r="G99" s="11" t="s">
+      <c r="G99" s="10" t="s">
         <v>817</v>
       </c>
-      <c r="H99" s="9" t="s">
+      <c r="H99" s="8" t="s">
         <v>503</v>
       </c>
       <c r="I99" s="6"/>
     </row>
     <row r="100" spans="1:9" ht="200.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="4">
         <v>96</v>
       </c>
-      <c r="B100" s="10" t="s">
+      <c r="B100" s="9" t="s">
         <v>316</v>
       </c>
-      <c r="C100" s="11" t="s">
+      <c r="C100" s="10" t="s">
         <v>317</v>
       </c>
-      <c r="D100" s="12" t="s">
+      <c r="D100" s="11" t="s">
         <v>318</v>
       </c>
-      <c r="E100" s="59" t="s">
+      <c r="E100" s="58" t="s">
         <v>319</v>
       </c>
-      <c r="F100" s="11" t="s">
+      <c r="F100" s="10" t="s">
         <v>590</v>
       </c>
-      <c r="G100" s="11" t="s">
+      <c r="G100" s="10" t="s">
         <v>818</v>
       </c>
-      <c r="H100" s="9" t="s">
+      <c r="H100" s="8" t="s">
         <v>479</v>
       </c>
       <c r="I100" s="6"/>
     </row>
     <row r="101" spans="1:9" ht="99.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="4">
         <v>97</v>
       </c>
-      <c r="B101" s="10" t="s">
+      <c r="B101" s="9" t="s">
         <v>320</v>
       </c>
-      <c r="C101" s="11" t="s">
+      <c r="C101" s="10" t="s">
         <v>490</v>
       </c>
-      <c r="D101" s="12" t="s">
+      <c r="D101" s="11" t="s">
         <v>321</v>
       </c>
-      <c r="E101" s="59" t="s">
+      <c r="E101" s="58" t="s">
         <v>322</v>
       </c>
-      <c r="F101" s="11" t="s">
+      <c r="F101" s="10" t="s">
         <v>591</v>
       </c>
-      <c r="G101" s="11" t="s">
+      <c r="G101" s="10" t="s">
         <v>300</v>
       </c>
-      <c r="H101" s="9" t="s">
+      <c r="H101" s="8" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="102" spans="1:9" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="4">
         <v>98</v>
       </c>
-      <c r="B102" s="10" t="s">
+      <c r="B102" s="9" t="s">
         <v>327</v>
       </c>
-      <c r="C102" s="11" t="s">
+      <c r="C102" s="10" t="s">
         <v>469</v>
       </c>
-      <c r="D102" s="12">
+      <c r="D102" s="11">
         <v>998138543</v>
       </c>
-      <c r="E102" s="59" t="s">
+      <c r="E102" s="58" t="s">
         <v>328</v>
       </c>
-      <c r="F102" s="11" t="s">
+      <c r="F102" s="10" t="s">
         <v>592</v>
       </c>
-      <c r="G102" s="11" t="s">
+      <c r="G102" s="10" t="s">
         <v>329</v>
       </c>
-      <c r="H102" s="9" t="s">
+      <c r="H102" s="8" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="103" spans="1:9" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="4">
         <v>99</v>
       </c>
-      <c r="B103" s="10" t="s">
+      <c r="B103" s="9" t="s">
         <v>330</v>
       </c>
-      <c r="C103" s="11" t="s">
+      <c r="C103" s="10" t="s">
         <v>314</v>
       </c>
-      <c r="D103" s="12" t="s">
+      <c r="D103" s="11" t="s">
         <v>331</v>
       </c>
-      <c r="E103" s="59" t="s">
+      <c r="E103" s="58" t="s">
         <v>313</v>
       </c>
-      <c r="F103" s="11" t="s">
+      <c r="F103" s="10" t="s">
         <v>257</v>
       </c>
-      <c r="G103" s="11" t="s">
+      <c r="G103" s="10" t="s">
         <v>817</v>
       </c>
-      <c r="H103" s="9" t="s">
+      <c r="H103" s="8" t="s">
         <v>502</v>
       </c>
       <c r="I103" s="6"/>
     </row>
     <row r="104" spans="1:9" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="4">
         <v>100</v>
       </c>
-      <c r="B104" s="10" t="s">
+      <c r="B104" s="9" t="s">
         <v>332</v>
       </c>
-      <c r="C104" s="11" t="s">
+      <c r="C104" s="10" t="s">
         <v>507</v>
       </c>
-      <c r="D104" s="12" t="s">
+      <c r="D104" s="11" t="s">
         <v>333</v>
       </c>
-      <c r="E104" s="59" t="s">
+      <c r="E104" s="58" t="s">
         <v>427</v>
       </c>
-      <c r="F104" s="11" t="s">
+      <c r="F104" s="10" t="s">
         <v>593</v>
       </c>
-      <c r="G104" s="11" t="s">
+      <c r="G104" s="10" t="s">
         <v>195</v>
       </c>
-      <c r="H104" s="9" t="s">
+      <c r="H104" s="8" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="105" spans="1:9" ht="99.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="4">
         <v>101</v>
       </c>
-      <c r="B105" s="10" t="s">
+      <c r="B105" s="9" t="s">
         <v>334</v>
       </c>
-      <c r="C105" s="11" t="s">
+      <c r="C105" s="10" t="s">
         <v>335</v>
       </c>
-      <c r="D105" s="12">
+      <c r="D105" s="11">
         <v>974055467</v>
       </c>
-      <c r="E105" s="59" t="s">
+      <c r="E105" s="58" t="s">
         <v>336</v>
       </c>
-      <c r="F105" s="11" t="s">
+      <c r="F105" s="10" t="s">
         <v>594</v>
       </c>
-      <c r="G105" s="11" t="s">
+      <c r="G105" s="10" t="s">
         <v>337</v>
       </c>
-      <c r="H105" s="9" t="s">
+      <c r="H105" s="8" t="s">
         <v>429</v>
       </c>
       <c r="I105" s="6"/>
     </row>
     <row r="106" spans="1:9" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="4">
         <v>102</v>
       </c>
-      <c r="B106" s="10" t="s">
+      <c r="B106" s="9" t="s">
         <v>338</v>
       </c>
-      <c r="C106" s="11" t="s">
+      <c r="C106" s="10" t="s">
         <v>339</v>
       </c>
-      <c r="D106" s="12" t="s">
+      <c r="D106" s="11" t="s">
         <v>340</v>
       </c>
-      <c r="E106" s="59" t="s">
+      <c r="E106" s="58" t="s">
         <v>341</v>
       </c>
-      <c r="F106" s="11" t="s">
+      <c r="F106" s="10" t="s">
         <v>595</v>
       </c>
-      <c r="G106" s="11" t="s">
+      <c r="G106" s="10" t="s">
         <v>195</v>
       </c>
-      <c r="H106" s="9" t="s">
+      <c r="H106" s="8" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="107" spans="1:9" ht="99.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="4">
         <v>103</v>
       </c>
-      <c r="B107" s="10" t="s">
+      <c r="B107" s="9" t="s">
         <v>342</v>
       </c>
-      <c r="C107" s="11" t="s">
+      <c r="C107" s="10" t="s">
         <v>343</v>
       </c>
-      <c r="D107" s="12">
+      <c r="D107" s="11">
         <v>977820974</v>
       </c>
-      <c r="E107" s="59" t="s">
+      <c r="E107" s="58" t="s">
         <v>344</v>
       </c>
-      <c r="F107" s="11" t="s">
+      <c r="F107" s="10" t="s">
         <v>596</v>
       </c>
-      <c r="G107" s="11" t="s">
+      <c r="G107" s="10" t="s">
         <v>345</v>
       </c>
-      <c r="H107" s="9" t="s">
+      <c r="H107" s="8" t="s">
         <v>501</v>
       </c>
     </row>
     <row r="108" spans="1:9" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A108" s="72">
+      <c r="A108" s="71">
         <v>104</v>
       </c>
-      <c r="B108" s="10" t="s">
+      <c r="B108" s="9" t="s">
         <v>346</v>
       </c>
-      <c r="C108" s="11" t="s">
+      <c r="C108" s="10" t="s">
         <v>347</v>
       </c>
-      <c r="D108" s="12">
+      <c r="D108" s="11">
         <v>977079402</v>
       </c>
-      <c r="E108" s="59" t="s">
+      <c r="E108" s="58" t="s">
         <v>350</v>
       </c>
-      <c r="F108" s="11" t="s">
+      <c r="F108" s="10" t="s">
         <v>528</v>
       </c>
-      <c r="G108" s="11" t="s">
+      <c r="G108" s="10" t="s">
         <v>235</v>
       </c>
-      <c r="H108" s="9" t="s">
+      <c r="H108" s="8" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="109" spans="1:9" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="4">
         <v>105</v>
       </c>
-      <c r="B109" s="10" t="s">
+      <c r="B109" s="9" t="s">
         <v>352</v>
       </c>
-      <c r="C109" s="18" t="s">
+      <c r="C109" s="17" t="s">
         <v>353</v>
       </c>
-      <c r="D109" s="12">
+      <c r="D109" s="11">
         <v>979180928</v>
       </c>
-      <c r="E109" s="59" t="s">
+      <c r="E109" s="58" t="s">
         <v>354</v>
       </c>
-      <c r="F109" s="11" t="s">
+      <c r="F109" s="10" t="s">
         <v>597</v>
       </c>
-      <c r="G109" s="11" t="s">
+      <c r="G109" s="10" t="s">
         <v>819</v>
       </c>
-      <c r="H109" s="9" t="s">
+      <c r="H109" s="8" t="s">
         <v>465</v>
       </c>
       <c r="I109" s="6"/>
     </row>
     <row r="110" spans="1:9" ht="180" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="4">
         <v>106</v>
       </c>
-      <c r="B110" s="10" t="s">
+      <c r="B110" s="9" t="s">
         <v>355</v>
       </c>
-      <c r="C110" s="11" t="s">
+      <c r="C110" s="10" t="s">
         <v>357</v>
       </c>
-      <c r="D110" s="12">
+      <c r="D110" s="11">
         <v>978230061</v>
       </c>
-      <c r="E110" s="59" t="s">
+      <c r="E110" s="58" t="s">
         <v>356</v>
       </c>
-      <c r="F110" s="11" t="s">
+      <c r="F110" s="10" t="s">
         <v>598</v>
       </c>
-      <c r="G110" s="11" t="s">
+      <c r="G110" s="10" t="s">
         <v>820</v>
       </c>
-      <c r="H110" s="9" t="s">
+      <c r="H110" s="8" t="s">
         <v>494</v>
       </c>
       <c r="I110" s="6"/>
     </row>
     <row r="111" spans="1:9" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A111" s="72">
+      <c r="A111" s="71">
         <v>107</v>
       </c>
-      <c r="B111" s="10" t="s">
+      <c r="B111" s="9" t="s">
         <v>358</v>
       </c>
-      <c r="C111" s="11" t="s">
+      <c r="C111" s="10" t="s">
         <v>421</v>
       </c>
-      <c r="D111" s="12" t="s">
+      <c r="D111" s="11" t="s">
         <v>422</v>
       </c>
-      <c r="E111" s="59" t="s">
+      <c r="E111" s="58" t="s">
         <v>410</v>
       </c>
-      <c r="F111" s="18" t="s">
+      <c r="F111" s="17" t="s">
         <v>794</v>
       </c>
-      <c r="G111" s="11" t="s">
+      <c r="G111" s="10" t="s">
         <v>821</v>
       </c>
-      <c r="H111" s="9" t="s">
+      <c r="H111" s="8" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="112" spans="1:9" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="4">
         <v>108</v>
       </c>
-      <c r="B112" s="10" t="s">
+      <c r="B112" s="9" t="s">
         <v>359</v>
       </c>
-      <c r="C112" s="11" t="s">
+      <c r="C112" s="10" t="s">
         <v>486</v>
       </c>
-      <c r="D112" s="12" t="s">
+      <c r="D112" s="11" t="s">
         <v>361</v>
       </c>
-      <c r="E112" s="59" t="s">
+      <c r="E112" s="58" t="s">
         <v>360</v>
       </c>
-      <c r="F112" s="11" t="s">
+      <c r="F112" s="10" t="s">
         <v>600</v>
       </c>
-      <c r="G112" s="11" t="s">
+      <c r="G112" s="10" t="s">
         <v>822</v>
       </c>
-      <c r="H112" s="9" t="s">
+      <c r="H112" s="8" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="113" spans="1:9" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="4">
         <v>109</v>
       </c>
-      <c r="B113" s="19" t="s">
+      <c r="B113" s="18" t="s">
         <v>362</v>
       </c>
-      <c r="C113" s="17" t="s">
+      <c r="C113" s="16" t="s">
         <v>621</v>
       </c>
-      <c r="D113" s="25" t="s">
+      <c r="D113" s="24" t="s">
         <v>797</v>
       </c>
-      <c r="E113" s="62" t="s">
+      <c r="E113" s="61" t="s">
         <v>364</v>
       </c>
-      <c r="F113" s="17" t="s">
+      <c r="F113" s="16" t="s">
         <v>599</v>
       </c>
-      <c r="G113" s="17" t="s">
+      <c r="G113" s="16" t="s">
         <v>363</v>
       </c>
-      <c r="H113" s="31" t="s">
+      <c r="H113" s="30" t="s">
         <v>467</v>
       </c>
       <c r="I113" s="6"/>
     </row>
     <row r="114" spans="1:9" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="4">
         <v>110</v>
       </c>
-      <c r="B114" s="19" t="s">
+      <c r="B114" s="18" t="s">
         <v>365</v>
       </c>
-      <c r="C114" s="17" t="s">
+      <c r="C114" s="16" t="s">
         <v>367</v>
       </c>
-      <c r="D114" s="22">
+      <c r="D114" s="21">
         <v>982560621</v>
       </c>
-      <c r="E114" s="64" t="s">
+      <c r="E114" s="63" t="s">
         <v>366</v>
       </c>
-      <c r="F114" s="17" t="s">
+      <c r="F114" s="16" t="s">
         <v>610</v>
       </c>
-      <c r="G114" s="17" t="s">
+      <c r="G114" s="16" t="s">
         <v>195</v>
       </c>
-      <c r="H114" s="31" t="s">
+      <c r="H114" s="30" t="s">
         <v>449</v>
       </c>
       <c r="I114" s="6"/>
     </row>
     <row r="115" spans="1:9" ht="99.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="4">
         <v>111</v>
       </c>
-      <c r="B115" s="19" t="s">
+      <c r="B115" s="18" t="s">
         <v>368</v>
       </c>
-      <c r="C115" s="17" t="s">
+      <c r="C115" s="16" t="s">
         <v>369</v>
       </c>
-      <c r="D115" s="22">
+      <c r="D115" s="21">
         <v>978544132</v>
       </c>
-      <c r="E115" s="62" t="s">
+      <c r="E115" s="61" t="s">
         <v>370</v>
       </c>
-      <c r="F115" s="17" t="s">
+      <c r="F115" s="16" t="s">
         <v>617</v>
       </c>
-      <c r="G115" s="17" t="s">
+      <c r="G115" s="16" t="s">
         <v>458</v>
       </c>
-      <c r="H115" s="31" t="s">
+      <c r="H115" s="30" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="116" spans="1:9" ht="150" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="4">
         <v>112</v>
       </c>
-      <c r="B116" s="19" t="s">
+      <c r="B116" s="18" t="s">
         <v>371</v>
       </c>
-      <c r="C116" s="17" t="s">
+      <c r="C116" s="16" t="s">
         <v>372</v>
       </c>
-      <c r="D116" s="22">
+      <c r="D116" s="21">
         <v>954194514</v>
       </c>
-      <c r="E116" s="62" t="s">
+      <c r="E116" s="61" t="s">
         <v>451</v>
       </c>
-      <c r="F116" s="17" t="s">
+      <c r="F116" s="16" t="s">
         <v>601</v>
       </c>
-      <c r="G116" s="17" t="s">
+      <c r="G116" s="16" t="s">
         <v>823</v>
       </c>
-      <c r="H116" s="31" t="s">
+      <c r="H116" s="30" t="s">
         <v>450</v>
       </c>
       <c r="I116" s="6"/>
     </row>
     <row r="117" spans="1:9" ht="99.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="4">
         <v>113</v>
       </c>
-      <c r="B117" s="19" t="s">
+      <c r="B117" s="18" t="s">
         <v>373</v>
       </c>
-      <c r="C117" s="17" t="s">
+      <c r="C117" s="16" t="s">
         <v>374</v>
       </c>
-      <c r="D117" s="22">
+      <c r="D117" s="21">
         <v>946558983</v>
       </c>
-      <c r="E117" s="62" t="s">
+      <c r="E117" s="61" t="s">
         <v>375</v>
       </c>
-      <c r="F117" s="17" t="s">
+      <c r="F117" s="16" t="s">
         <v>637</v>
       </c>
-      <c r="G117" s="17" t="s">
+      <c r="G117" s="16" t="s">
         <v>376</v>
       </c>
-      <c r="H117" s="31" t="s">
+      <c r="H117" s="30" t="s">
         <v>495</v>
       </c>
       <c r="I117" s="6"/>
     </row>
     <row r="118" spans="1:9" ht="110.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A118" s="72">
+      <c r="A118" s="71">
         <v>114</v>
       </c>
-      <c r="B118" s="19" t="s">
+      <c r="B118" s="18" t="s">
         <v>377</v>
       </c>
-      <c r="C118" s="17" t="s">
+      <c r="C118" s="16" t="s">
         <v>378</v>
       </c>
-      <c r="D118" s="22">
+      <c r="D118" s="21">
         <v>954194864</v>
       </c>
-      <c r="E118" s="62" t="s">
+      <c r="E118" s="61" t="s">
         <v>379</v>
       </c>
-      <c r="F118" s="17" t="s">
+      <c r="F118" s="16" t="s">
         <v>624</v>
       </c>
-      <c r="G118" s="17" t="s">
+      <c r="G118" s="16" t="s">
         <v>155</v>
       </c>
-      <c r="H118" s="31" t="s">
+      <c r="H118" s="30" t="s">
         <v>474</v>
       </c>
     </row>
     <row r="119" spans="1:9" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="4">
         <v>115</v>
       </c>
-      <c r="B119" s="19" t="s">
+      <c r="B119" s="18" t="s">
         <v>380</v>
       </c>
-      <c r="C119" s="17" t="s">
+      <c r="C119" s="16" t="s">
         <v>381</v>
       </c>
-      <c r="D119" s="22">
+      <c r="D119" s="21">
         <v>982931380</v>
       </c>
-      <c r="E119" s="62" t="s">
+      <c r="E119" s="61" t="s">
         <v>382</v>
       </c>
-      <c r="F119" s="17" t="s">
+      <c r="F119" s="16" t="s">
         <v>257</v>
       </c>
-      <c r="G119" s="17" t="s">
+      <c r="G119" s="16" t="s">
         <v>155</v>
       </c>
-      <c r="H119" s="31" t="s">
+      <c r="H119" s="30" t="s">
         <v>498</v>
       </c>
       <c r="I119" s="6"/>
     </row>
     <row r="120" spans="1:9" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="4">
         <v>116</v>
       </c>
-      <c r="B120" s="19" t="s">
+      <c r="B120" s="18" t="s">
         <v>383</v>
       </c>
-      <c r="C120" s="17" t="s">
+      <c r="C120" s="16" t="s">
         <v>384</v>
       </c>
-      <c r="D120" s="22">
+      <c r="D120" s="21">
         <v>998714666</v>
       </c>
-      <c r="E120" s="62" t="s">
+      <c r="E120" s="61" t="s">
         <v>385</v>
       </c>
-      <c r="F120" s="17" t="s">
+      <c r="F120" s="16" t="s">
         <v>461</v>
       </c>
-      <c r="G120" s="17" t="s">
+      <c r="G120" s="16" t="s">
         <v>824</v>
       </c>
-      <c r="H120" s="31" t="s">
+      <c r="H120" s="30" t="s">
         <v>460</v>
       </c>
       <c r="I120" s="6"/>
     </row>
     <row r="121" spans="1:9" ht="150" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="4">
         <v>117</v>
       </c>
-      <c r="B121" s="19" t="s">
+      <c r="B121" s="18" t="s">
         <v>386</v>
       </c>
-      <c r="C121" s="17" t="s">
+      <c r="C121" s="16" t="s">
         <v>387</v>
       </c>
-      <c r="D121" s="22">
+      <c r="D121" s="21">
         <v>962304163</v>
       </c>
-      <c r="E121" s="64" t="s">
+      <c r="E121" s="63" t="s">
         <v>388</v>
       </c>
-      <c r="F121" s="17" t="s">
+      <c r="F121" s="16" t="s">
         <v>603</v>
       </c>
-      <c r="G121" s="17" t="s">
+      <c r="G121" s="16" t="s">
         <v>195</v>
       </c>
-      <c r="H121" s="31" t="s">
+      <c r="H121" s="30" t="s">
         <v>435</v>
       </c>
       <c r="I121" s="6"/>
     </row>
     <row r="122" spans="1:9" ht="120" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="4">
         <v>118</v>
       </c>
-      <c r="B122" s="19" t="s">
+      <c r="B122" s="18" t="s">
         <v>389</v>
       </c>
-      <c r="C122" s="17" t="s">
+      <c r="C122" s="16" t="s">
         <v>390</v>
       </c>
-      <c r="D122" s="22">
+      <c r="D122" s="21">
         <v>982286199</v>
       </c>
-      <c r="E122" s="62" t="s">
+      <c r="E122" s="61" t="s">
         <v>391</v>
       </c>
-      <c r="F122" s="17" t="s">
+      <c r="F122" s="16" t="s">
         <v>602</v>
       </c>
-      <c r="G122" s="17" t="s">
+      <c r="G122" s="16" t="s">
         <v>195</v>
       </c>
-      <c r="H122" s="31" t="s">
+      <c r="H122" s="30" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="123" spans="1:9" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="4">
         <v>119</v>
       </c>
-      <c r="B123" s="19" t="s">
+      <c r="B123" s="18" t="s">
         <v>392</v>
       </c>
-      <c r="C123" s="17" t="s">
+      <c r="C123" s="16" t="s">
         <v>393</v>
       </c>
-      <c r="D123" s="22">
+      <c r="D123" s="21">
         <v>978581526</v>
       </c>
-      <c r="E123" s="62" t="s">
+      <c r="E123" s="61" t="s">
         <v>394</v>
       </c>
-      <c r="F123" s="17" t="s">
+      <c r="F123" s="16" t="s">
         <v>604</v>
       </c>
-      <c r="G123" s="17" t="s">
+      <c r="G123" s="16" t="s">
         <v>641</v>
       </c>
-      <c r="H123" s="31" t="s">
+      <c r="H123" s="30" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="124" spans="1:9" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="4">
         <v>120</v>
       </c>
-      <c r="B124" s="19" t="s">
+      <c r="B124" s="18" t="s">
         <v>397</v>
       </c>
-      <c r="C124" s="18" t="s">
+      <c r="C124" s="17" t="s">
         <v>400</v>
       </c>
-      <c r="D124" s="22">
+      <c r="D124" s="21">
         <v>956272437</v>
       </c>
-      <c r="E124" s="62" t="s">
+      <c r="E124" s="61" t="s">
         <v>398</v>
       </c>
-      <c r="F124" s="17" t="s">
+      <c r="F124" s="16" t="s">
         <v>605</v>
       </c>
-      <c r="G124" s="17" t="s">
+      <c r="G124" s="16" t="s">
         <v>195</v>
       </c>
-      <c r="H124" s="48" t="s">
+      <c r="H124" s="47" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="125" spans="1:9" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="4">
         <v>121</v>
       </c>
-      <c r="B125" s="52" t="s">
+      <c r="B125" s="51" t="s">
         <v>405</v>
       </c>
-      <c r="C125" s="18" t="s">
+      <c r="C125" s="17" t="s">
         <v>401</v>
       </c>
-      <c r="D125" s="22">
+      <c r="D125" s="21">
         <v>991205393</v>
       </c>
-      <c r="E125" s="62" t="s">
+      <c r="E125" s="61" t="s">
         <v>402</v>
       </c>
-      <c r="F125" s="17" t="s">
+      <c r="F125" s="16" t="s">
         <v>606</v>
       </c>
-      <c r="G125" s="17" t="s">
+      <c r="G125" s="16" t="s">
         <v>403</v>
       </c>
-      <c r="H125" s="48" t="s">
+      <c r="H125" s="47" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="126" spans="1:9" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="4">
         <v>122</v>
       </c>
-      <c r="B126" s="19" t="s">
+      <c r="B126" s="18" t="s">
         <v>406</v>
       </c>
-      <c r="C126" s="17" t="s">
+      <c r="C126" s="16" t="s">
         <v>407</v>
       </c>
-      <c r="D126" s="22">
+      <c r="D126" s="21">
         <v>993446195</v>
       </c>
-      <c r="E126" s="62" t="s">
+      <c r="E126" s="61" t="s">
         <v>408</v>
       </c>
-      <c r="F126" s="18" t="s">
+      <c r="F126" s="17" t="s">
         <v>571</v>
       </c>
-      <c r="G126" s="18" t="s">
+      <c r="G126" s="17" t="s">
         <v>825</v>
       </c>
-      <c r="H126" s="48" t="s">
+      <c r="H126" s="47" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="127" spans="1:9" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A127" s="71" t="s">
+      <c r="A127" s="70" t="s">
         <v>796</v>
       </c>
-      <c r="B127" s="33" t="s">
+      <c r="B127" s="32" t="s">
         <v>643</v>
       </c>
-      <c r="C127" s="34" t="s">
+      <c r="C127" s="33" t="s">
         <v>644</v>
       </c>
-      <c r="D127" s="32" t="s">
+      <c r="D127" s="31" t="s">
         <v>121</v>
       </c>
-      <c r="E127" s="68" t="s">
+      <c r="E127" s="67" t="s">
         <v>645</v>
       </c>
-      <c r="F127" s="35" t="s">
+      <c r="F127" s="34" t="s">
         <v>646</v>
       </c>
-      <c r="G127" s="35" t="s">
+      <c r="G127" s="34" t="s">
         <v>647</v>
       </c>
-      <c r="H127" s="38" t="s">
+      <c r="H127" s="37" t="s">
         <v>648</v>
       </c>
     </row>
     <row r="128" spans="1:9" ht="234.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128" s="4">
         <v>124</v>
       </c>
-      <c r="B128" s="21" t="s">
+      <c r="B128" s="20" t="s">
         <v>649</v>
       </c>
-      <c r="C128" s="47" t="s">
+      <c r="C128" s="46" t="s">
         <v>650</v>
       </c>
-      <c r="D128" s="25">
+      <c r="D128" s="24">
         <v>973155986</v>
       </c>
-      <c r="E128" s="64" t="s">
+      <c r="E128" s="63" t="s">
         <v>651</v>
       </c>
-      <c r="F128" s="17" t="s">
+      <c r="F128" s="16" t="s">
         <v>652</v>
       </c>
-      <c r="G128" s="17" t="s">
+      <c r="G128" s="16" t="s">
         <v>155</v>
       </c>
-      <c r="H128" s="48" t="s">
+      <c r="H128" s="47" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="129" spans="1:8" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="4">
         <v>125</v>
       </c>
-      <c r="B129" s="19" t="s">
+      <c r="B129" s="18" t="s">
         <v>654</v>
       </c>
-      <c r="C129" s="47" t="s">
+      <c r="C129" s="46" t="s">
         <v>656</v>
       </c>
-      <c r="D129" s="25">
+      <c r="D129" s="24">
         <v>986071057</v>
       </c>
-      <c r="E129" s="64" t="s">
+      <c r="E129" s="63" t="s">
         <v>655</v>
       </c>
-      <c r="F129" s="17" t="s">
+      <c r="F129" s="16" t="s">
         <v>657</v>
       </c>
-      <c r="G129" s="17" t="s">
+      <c r="G129" s="16" t="s">
         <v>658</v>
       </c>
-      <c r="H129" s="48" t="s">
+      <c r="H129" s="47" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="130" spans="1:8" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="4">
         <v>126</v>
       </c>
-      <c r="B130" s="21" t="s">
+      <c r="B130" s="20" t="s">
         <v>660</v>
       </c>
-      <c r="C130" s="47" t="s">
+      <c r="C130" s="46" t="s">
         <v>890</v>
       </c>
-      <c r="D130" s="25">
+      <c r="D130" s="24">
         <v>965710786</v>
       </c>
-      <c r="E130" s="74" t="s">
+      <c r="E130" s="73" t="s">
         <v>889</v>
       </c>
-      <c r="F130" s="17" t="s">
+      <c r="F130" s="16" t="s">
         <v>661</v>
       </c>
-      <c r="G130" s="17" t="s">
+      <c r="G130" s="16" t="s">
         <v>826</v>
       </c>
-      <c r="H130" s="48" t="s">
+      <c r="H130" s="47" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="131" spans="1:8" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="4">
         <v>127</v>
       </c>
-      <c r="B131" s="21" t="s">
+      <c r="B131" s="20" t="s">
         <v>663</v>
       </c>
-      <c r="C131" s="47" t="s">
+      <c r="C131" s="46" t="s">
         <v>664</v>
       </c>
-      <c r="D131" s="25">
+      <c r="D131" s="24">
         <v>977492215</v>
       </c>
-      <c r="E131" s="64" t="s">
+      <c r="E131" s="63" t="s">
         <v>665</v>
       </c>
-      <c r="F131" s="17" t="s">
+      <c r="F131" s="16" t="s">
         <v>666</v>
       </c>
-      <c r="G131" s="17" t="s">
+      <c r="G131" s="16" t="s">
         <v>827</v>
       </c>
-      <c r="H131" s="48" t="s">
+      <c r="H131" s="47" t="s">
         <v>788</v>
       </c>
     </row>
     <row r="132" spans="1:8" ht="99.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="4">
         <v>128</v>
       </c>
-      <c r="B132" s="21" t="s">
+      <c r="B132" s="20" t="s">
         <v>789</v>
       </c>
-      <c r="C132" s="47" t="s">
+      <c r="C132" s="46" t="s">
         <v>790</v>
       </c>
-      <c r="D132" s="25">
+      <c r="D132" s="24">
         <v>989170288</v>
       </c>
-      <c r="E132" s="64" t="s">
+      <c r="E132" s="63" t="s">
         <v>791</v>
       </c>
-      <c r="F132" s="17" t="s">
+      <c r="F132" s="16" t="s">
         <v>792</v>
       </c>
-      <c r="G132" s="17" t="s">
+      <c r="G132" s="16" t="s">
         <v>337</v>
       </c>
-      <c r="H132" s="48" t="s">
+      <c r="H132" s="47" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="133" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="4">
         <v>129</v>
       </c>
-      <c r="B133" s="19" t="s">
+      <c r="B133" s="18" t="s">
         <v>668</v>
       </c>
-      <c r="C133" s="47" t="s">
+      <c r="C133" s="46" t="s">
         <v>672</v>
       </c>
-      <c r="D133" s="25">
+      <c r="D133" s="24">
         <v>944271183</v>
       </c>
-      <c r="E133" s="64" t="s">
+      <c r="E133" s="63" t="s">
         <v>671</v>
       </c>
-      <c r="F133" s="17" t="s">
+      <c r="F133" s="16" t="s">
         <v>670</v>
       </c>
-      <c r="G133" s="17" t="s">
+      <c r="G133" s="16" t="s">
         <v>669</v>
       </c>
-      <c r="H133" s="48" t="s">
+      <c r="H133" s="47" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="134" spans="1:8" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A134" s="4">
         <v>130</v>
       </c>
-      <c r="B134" s="19" t="s">
+      <c r="B134" s="18" t="s">
         <v>674</v>
       </c>
-      <c r="C134" s="47" t="s">
+      <c r="C134" s="46" t="s">
         <v>675</v>
       </c>
-      <c r="D134" s="25">
+      <c r="D134" s="24">
         <v>954326822</v>
       </c>
-      <c r="E134" s="64" t="s">
+      <c r="E134" s="63" t="s">
         <v>676</v>
       </c>
-      <c r="F134" s="17" t="s">
+      <c r="F134" s="16" t="s">
         <v>677</v>
       </c>
-      <c r="G134" s="17" t="s">
+      <c r="G134" s="16" t="s">
         <v>827</v>
       </c>
-      <c r="H134" s="48" t="s">
+      <c r="H134" s="47" t="s">
         <v>678</v>
       </c>
     </row>
     <row r="135" spans="1:8" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="4">
         <v>131</v>
       </c>
-      <c r="B135" s="29" t="s">
+      <c r="B135" s="28" t="s">
         <v>679</v>
       </c>
-      <c r="C135" s="17" t="s">
+      <c r="C135" s="16" t="s">
         <v>680</v>
       </c>
-      <c r="D135" s="25">
+      <c r="D135" s="24">
         <v>977914413</v>
       </c>
-      <c r="E135" s="64" t="s">
+      <c r="E135" s="63" t="s">
         <v>681</v>
       </c>
-      <c r="F135" s="17" t="s">
+      <c r="F135" s="16" t="s">
         <v>564</v>
       </c>
-      <c r="G135" s="17" t="s">
+      <c r="G135" s="16" t="s">
         <v>828</v>
       </c>
-      <c r="H135" s="31" t="s">
+      <c r="H135" s="30" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="136" spans="1:8" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A136" s="4">
         <v>132</v>
       </c>
-      <c r="B136" s="29" t="s">
+      <c r="B136" s="28" t="s">
         <v>683</v>
       </c>
-      <c r="C136" s="17" t="s">
+      <c r="C136" s="16" t="s">
         <v>684</v>
       </c>
-      <c r="D136" s="25">
+      <c r="D136" s="24">
         <v>946448909</v>
       </c>
-      <c r="E136" s="64" t="s">
+      <c r="E136" s="63" t="s">
         <v>685</v>
       </c>
-      <c r="F136" s="17" t="s">
+      <c r="F136" s="16" t="s">
         <v>257</v>
       </c>
-      <c r="G136" s="17" t="s">
+      <c r="G136" s="16" t="s">
         <v>686</v>
       </c>
-      <c r="H136" s="31" t="s">
+      <c r="H136" s="30" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="137" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A137" s="4">
         <v>133</v>
       </c>
-      <c r="B137" s="29" t="s">
+      <c r="B137" s="28" t="s">
         <v>688</v>
       </c>
-      <c r="C137" s="17" t="s">
+      <c r="C137" s="16" t="s">
         <v>689</v>
       </c>
-      <c r="D137" s="25">
+      <c r="D137" s="24">
         <v>987274207</v>
       </c>
-      <c r="E137" s="64" t="s">
+      <c r="E137" s="63" t="s">
         <v>690</v>
       </c>
-      <c r="F137" s="17" t="s">
+      <c r="F137" s="16" t="s">
         <v>691</v>
       </c>
-      <c r="G137" s="17" t="s">
+      <c r="G137" s="16" t="s">
         <v>692</v>
       </c>
-      <c r="H137" s="31" t="s">
+      <c r="H137" s="30" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="138" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A138" s="4">
         <v>134</v>
       </c>
-      <c r="B138" s="29" t="s">
+      <c r="B138" s="28" t="s">
         <v>694</v>
       </c>
-      <c r="C138" s="17" t="s">
+      <c r="C138" s="16" t="s">
         <v>695</v>
       </c>
-      <c r="D138" s="25">
+      <c r="D138" s="24">
         <v>953250406</v>
       </c>
-      <c r="E138" s="64" t="s">
+      <c r="E138" s="63" t="s">
         <v>696</v>
       </c>
-      <c r="F138" s="17" t="s">
+      <c r="F138" s="16" t="s">
         <v>257</v>
       </c>
-      <c r="G138" s="17" t="s">
+      <c r="G138" s="16" t="s">
         <v>200</v>
       </c>
-      <c r="H138" s="31" t="s">
+      <c r="H138" s="30" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="139" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A139" s="4">
         <v>135</v>
       </c>
-      <c r="B139" s="19" t="s">
+      <c r="B139" s="18" t="s">
         <v>698</v>
       </c>
-      <c r="C139" s="17" t="s">
+      <c r="C139" s="16" t="s">
         <v>699</v>
       </c>
-      <c r="D139" s="25">
+      <c r="D139" s="24">
         <v>988893133</v>
       </c>
-      <c r="E139" s="64" t="s">
+      <c r="E139" s="63" t="s">
         <v>700</v>
       </c>
-      <c r="F139" s="17" t="s">
+      <c r="F139" s="16" t="s">
         <v>701</v>
       </c>
-      <c r="G139" s="17" t="s">
+      <c r="G139" s="16" t="s">
         <v>121</v>
       </c>
-      <c r="H139" s="31" t="s">
+      <c r="H139" s="30" t="s">
         <v>702</v>
       </c>
     </row>
     <row r="140" spans="1:8" ht="99.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A140" s="4">
         <v>136</v>
       </c>
-      <c r="B140" s="19" t="s">
+      <c r="B140" s="18" t="s">
         <v>703</v>
       </c>
-      <c r="C140" s="17" t="s">
+      <c r="C140" s="16" t="s">
         <v>704</v>
       </c>
-      <c r="D140" s="25">
+      <c r="D140" s="24">
         <v>977075841</v>
       </c>
-      <c r="E140" s="64" t="s">
+      <c r="E140" s="63" t="s">
         <v>705</v>
       </c>
-      <c r="F140" s="17" t="s">
+      <c r="F140" s="16" t="s">
         <v>706</v>
       </c>
-      <c r="G140" s="17" t="s">
+      <c r="G140" s="16" t="s">
         <v>195</v>
       </c>
-      <c r="H140" s="31" t="s">
+      <c r="H140" s="30" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="141" spans="1:8" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A141" s="4">
         <v>137</v>
       </c>
-      <c r="B141" s="21" t="s">
+      <c r="B141" s="20" t="s">
         <v>708</v>
       </c>
-      <c r="C141" s="17" t="s">
+      <c r="C141" s="16" t="s">
         <v>712</v>
       </c>
-      <c r="D141" s="25">
+      <c r="D141" s="24">
         <v>953984117</v>
       </c>
-      <c r="E141" s="64" t="s">
+      <c r="E141" s="63" t="s">
         <v>709</v>
       </c>
-      <c r="F141" s="17" t="s">
+      <c r="F141" s="16" t="s">
         <v>257</v>
       </c>
-      <c r="G141" s="17" t="s">
+      <c r="G141" s="16" t="s">
         <v>710</v>
       </c>
-      <c r="H141" s="31" t="s">
+      <c r="H141" s="30" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="142" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A142" s="4">
         <v>138</v>
       </c>
-      <c r="B142" s="19" t="s">
+      <c r="B142" s="18" t="s">
         <v>713</v>
       </c>
-      <c r="C142" s="17" t="s">
+      <c r="C142" s="16" t="s">
         <v>715</v>
       </c>
-      <c r="D142" s="25">
+      <c r="D142" s="24">
         <v>921768987</v>
       </c>
-      <c r="E142" s="64" t="s">
+      <c r="E142" s="63" t="s">
         <v>716</v>
       </c>
-      <c r="F142" s="17" t="s">
+      <c r="F142" s="16" t="s">
         <v>257</v>
       </c>
-      <c r="G142" s="17" t="s">
+      <c r="G142" s="16" t="s">
         <v>710</v>
       </c>
-      <c r="H142" s="31" t="s">
+      <c r="H142" s="30" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="143" spans="1:8" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A143" s="4">
         <v>139</v>
       </c>
-      <c r="B143" s="19" t="s">
+      <c r="B143" s="18" t="s">
         <v>718</v>
       </c>
-      <c r="C143" s="17" t="s">
+      <c r="C143" s="16" t="s">
         <v>719</v>
       </c>
-      <c r="D143" s="25">
+      <c r="D143" s="24">
         <v>989213030</v>
       </c>
-      <c r="E143" s="64" t="s">
+      <c r="E143" s="63" t="s">
         <v>722</v>
       </c>
-      <c r="F143" s="17" t="s">
+      <c r="F143" s="16" t="s">
         <v>721</v>
       </c>
-      <c r="G143" s="17" t="s">
+      <c r="G143" s="16" t="s">
         <v>720</v>
       </c>
-      <c r="H143" s="31" t="s">
+      <c r="H143" s="30" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="144" spans="1:8" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A144" s="4">
         <v>140</v>
       </c>
-      <c r="B144" s="19" t="s">
+      <c r="B144" s="18" t="s">
         <v>724</v>
       </c>
-      <c r="C144" s="17" t="s">
+      <c r="C144" s="16" t="s">
         <v>725</v>
       </c>
-      <c r="D144" s="25">
+      <c r="D144" s="24">
         <v>994397085</v>
       </c>
-      <c r="E144" s="64" t="s">
+      <c r="E144" s="63" t="s">
         <v>734</v>
       </c>
-      <c r="F144" s="17" t="s">
+      <c r="F144" s="16" t="s">
         <v>726</v>
       </c>
-      <c r="G144" s="17" t="s">
+      <c r="G144" s="16" t="s">
         <v>727</v>
       </c>
-      <c r="H144" s="31" t="s">
+      <c r="H144" s="30" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="145" spans="1:9" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A145" s="4">
         <v>141</v>
       </c>
-      <c r="B145" s="19" t="s">
+      <c r="B145" s="18" t="s">
         <v>729</v>
       </c>
-      <c r="C145" s="17" t="s">
+      <c r="C145" s="16" t="s">
         <v>730</v>
       </c>
-      <c r="D145" s="25">
+      <c r="D145" s="24">
         <v>978732483</v>
       </c>
-      <c r="E145" s="64" t="s">
+      <c r="E145" s="63" t="s">
         <v>731</v>
       </c>
-      <c r="F145" s="17" t="s">
+      <c r="F145" s="16" t="s">
         <v>811</v>
       </c>
-      <c r="G145" s="17" t="s">
+      <c r="G145" s="16" t="s">
         <v>732</v>
       </c>
-      <c r="H145" s="31" t="s">
+      <c r="H145" s="30" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="146" spans="1:9" ht="99.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A146" s="4">
         <v>142</v>
       </c>
-      <c r="B146" s="19" t="s">
+      <c r="B146" s="18" t="s">
         <v>735</v>
       </c>
-      <c r="C146" s="17" t="s">
+      <c r="C146" s="16" t="s">
         <v>121</v>
       </c>
-      <c r="D146" s="25">
+      <c r="D146" s="24">
         <v>998980304</v>
       </c>
-      <c r="E146" s="64" t="s">
+      <c r="E146" s="63" t="s">
         <v>737</v>
       </c>
-      <c r="F146" s="17" t="s">
+      <c r="F146" s="16" t="s">
         <v>736</v>
       </c>
-      <c r="G146" s="17" t="s">
+      <c r="G146" s="16" t="s">
         <v>710</v>
       </c>
-      <c r="H146" s="31" t="s">
+      <c r="H146" s="30" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="147" spans="1:9" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A147" s="4">
         <v>143</v>
       </c>
-      <c r="B147" s="19" t="s">
+      <c r="B147" s="18" t="s">
         <v>739</v>
       </c>
-      <c r="C147" s="17" t="s">
+      <c r="C147" s="16" t="s">
         <v>740</v>
       </c>
-      <c r="D147" s="25">
+      <c r="D147" s="24">
         <v>984293759</v>
       </c>
-      <c r="E147" s="64" t="s">
+      <c r="E147" s="63" t="s">
         <v>741</v>
       </c>
-      <c r="F147" s="17" t="s">
+      <c r="F147" s="16" t="s">
         <v>742</v>
       </c>
-      <c r="G147" s="17" t="s">
+      <c r="G147" s="16" t="s">
         <v>829</v>
       </c>
-      <c r="H147" s="31" t="s">
+      <c r="H147" s="30" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="148" spans="1:9" ht="159.94999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="4">
         <v>144</v>
       </c>
-      <c r="B148" s="19" t="s">
+      <c r="B148" s="18" t="s">
         <v>750</v>
       </c>
-      <c r="C148" s="17" t="s">
+      <c r="C148" s="16" t="s">
         <v>752</v>
       </c>
-      <c r="D148" s="25" t="s">
+      <c r="D148" s="24" t="s">
         <v>753</v>
       </c>
-      <c r="E148" s="64" t="s">
+      <c r="E148" s="63" t="s">
         <v>754</v>
       </c>
-      <c r="F148" s="17" t="s">
+      <c r="F148" s="16" t="s">
         <v>257</v>
       </c>
-      <c r="G148" s="17" t="s">
+      <c r="G148" s="16" t="s">
         <v>751</v>
       </c>
-      <c r="H148" s="31" t="s">
+      <c r="H148" s="30" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="149" spans="1:9" ht="159.94999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A149" s="4">
         <v>145</v>
       </c>
-      <c r="B149" s="19" t="s">
+      <c r="B149" s="18" t="s">
         <v>744</v>
       </c>
-      <c r="C149" s="17" t="s">
+      <c r="C149" s="16" t="s">
         <v>745</v>
       </c>
-      <c r="D149" s="25">
+      <c r="D149" s="24">
         <v>949373931</v>
       </c>
-      <c r="E149" s="64" t="s">
+      <c r="E149" s="63" t="s">
         <v>748</v>
       </c>
-      <c r="F149" s="17" t="s">
+      <c r="F149" s="16" t="s">
         <v>746</v>
       </c>
-      <c r="G149" s="17" t="s">
+      <c r="G149" s="16" t="s">
         <v>155</v>
       </c>
-      <c r="H149" s="31" t="s">
+      <c r="H149" s="30" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="150" spans="1:9" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A150" s="4">
         <v>146</v>
       </c>
-      <c r="B150" s="19" t="s">
+      <c r="B150" s="18" t="s">
         <v>755</v>
       </c>
-      <c r="C150" s="17" t="s">
+      <c r="C150" s="16" t="s">
         <v>757</v>
       </c>
-      <c r="D150" s="25">
+      <c r="D150" s="24">
         <v>986597985</v>
       </c>
-      <c r="E150" s="64" t="s">
+      <c r="E150" s="63" t="s">
         <v>756</v>
       </c>
-      <c r="F150" s="17" t="s">
+      <c r="F150" s="16" t="s">
         <v>758</v>
       </c>
-      <c r="G150" s="17" t="s">
+      <c r="G150" s="16" t="s">
         <v>830</v>
       </c>
-      <c r="H150" s="31" t="s">
+      <c r="H150" s="30" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="151" spans="1:9" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A151" s="4">
         <v>147</v>
       </c>
-      <c r="B151" s="19" t="s">
+      <c r="B151" s="18" t="s">
         <v>760</v>
       </c>
-      <c r="C151" s="17" t="s">
+      <c r="C151" s="16" t="s">
         <v>761</v>
       </c>
-      <c r="D151" s="25"/>
-      <c r="E151" s="64" t="s">
+      <c r="D151" s="24"/>
+      <c r="E151" s="63" t="s">
         <v>762</v>
       </c>
-      <c r="F151" s="17" t="s">
+      <c r="F151" s="16" t="s">
         <v>812</v>
       </c>
-      <c r="G151" s="17" t="s">
+      <c r="G151" s="16" t="s">
         <v>827</v>
       </c>
-      <c r="H151" s="31" t="s">
+      <c r="H151" s="30" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="152" spans="1:9" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A152" s="4">
         <v>148</v>
       </c>
-      <c r="B152" s="19" t="s">
+      <c r="B152" s="18" t="s">
         <v>764</v>
       </c>
-      <c r="C152" s="17" t="s">
+      <c r="C152" s="16" t="s">
         <v>768</v>
       </c>
-      <c r="D152" s="25">
+      <c r="D152" s="24">
         <v>971094847</v>
       </c>
-      <c r="E152" s="64" t="s">
+      <c r="E152" s="63" t="s">
         <v>767</v>
       </c>
-      <c r="F152" s="17" t="s">
+      <c r="F152" s="16" t="s">
         <v>742</v>
       </c>
-      <c r="G152" s="17" t="s">
+      <c r="G152" s="16" t="s">
         <v>765</v>
       </c>
-      <c r="H152" s="31" t="s">
+      <c r="H152" s="30" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="153" spans="1:9" ht="99.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A153" s="4">
         <v>149</v>
       </c>
-      <c r="B153" s="19" t="s">
+      <c r="B153" s="18" t="s">
         <v>769</v>
       </c>
-      <c r="C153" s="17" t="s">
+      <c r="C153" s="16" t="s">
         <v>121</v>
       </c>
-      <c r="D153" s="25">
+      <c r="D153" s="24">
         <v>978767272</v>
       </c>
-      <c r="E153" s="64" t="s">
+      <c r="E153" s="63" t="s">
         <v>772</v>
       </c>
-      <c r="F153" s="17" t="s">
+      <c r="F153" s="16" t="s">
         <v>770</v>
       </c>
-      <c r="G153" s="17" t="s">
+      <c r="G153" s="16" t="s">
         <v>710</v>
       </c>
-      <c r="H153" s="31" t="s">
+      <c r="H153" s="30" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="154" spans="1:9" ht="129.94999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A154" s="4">
         <v>150</v>
       </c>
-      <c r="B154" s="19" t="s">
+      <c r="B154" s="18" t="s">
         <v>773</v>
       </c>
-      <c r="C154" s="17" t="s">
+      <c r="C154" s="16" t="s">
         <v>774</v>
       </c>
-      <c r="D154" s="25">
+      <c r="D154" s="24">
         <v>988284337</v>
       </c>
-      <c r="E154" s="64" t="s">
+      <c r="E154" s="63" t="s">
         <v>775</v>
       </c>
-      <c r="F154" s="17" t="s">
+      <c r="F154" s="16" t="s">
         <v>844</v>
       </c>
-      <c r="G154" s="17" t="s">
+      <c r="G154" s="16" t="s">
         <v>155</v>
       </c>
-      <c r="H154" s="31" t="s">
+      <c r="H154" s="30" t="s">
         <v>776</v>
       </c>
     </row>
     <row r="155" spans="1:9" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A155" s="4">
         <v>151</v>
       </c>
-      <c r="B155" s="19" t="s">
+      <c r="B155" s="18" t="s">
         <v>777</v>
       </c>
-      <c r="C155" s="17" t="s">
+      <c r="C155" s="16" t="s">
         <v>781</v>
       </c>
-      <c r="D155" s="25" t="s">
+      <c r="D155" s="24" t="s">
         <v>780</v>
       </c>
-      <c r="E155" s="64" t="s">
+      <c r="E155" s="63" t="s">
         <v>779</v>
       </c>
-      <c r="F155" s="17" t="s">
+      <c r="F155" s="16" t="s">
         <v>714</v>
       </c>
-      <c r="G155" s="17" t="s">
+      <c r="G155" s="16" t="s">
         <v>710</v>
       </c>
-      <c r="H155" s="31" t="s">
+      <c r="H155" s="30" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="156" spans="1:9" ht="150" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A156" s="4">
         <v>152</v>
       </c>
-      <c r="B156" s="19" t="s">
+      <c r="B156" s="18" t="s">
         <v>782</v>
       </c>
-      <c r="C156" s="17" t="s">
+      <c r="C156" s="16" t="s">
         <v>783</v>
       </c>
-      <c r="D156" s="25" t="s">
+      <c r="D156" s="24" t="s">
         <v>787</v>
       </c>
-      <c r="E156" s="64" t="s">
+      <c r="E156" s="63" t="s">
         <v>786</v>
       </c>
-      <c r="F156" s="17" t="s">
+      <c r="F156" s="16" t="s">
         <v>784</v>
       </c>
-      <c r="G156" s="17" t="s">
+      <c r="G156" s="16" t="s">
         <v>831</v>
       </c>
-      <c r="H156" s="31" t="s">
+      <c r="H156" s="30" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="157" spans="1:9" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A157" s="4">
         <v>153</v>
       </c>
-      <c r="B157" s="49" t="s">
+      <c r="B157" s="48" t="s">
         <v>799</v>
       </c>
-      <c r="C157" s="45" t="s">
+      <c r="C157" s="44" t="s">
         <v>800</v>
       </c>
-      <c r="D157" s="50" t="s">
+      <c r="D157" s="49" t="s">
         <v>843</v>
       </c>
-      <c r="E157" s="69" t="s">
+      <c r="E157" s="68" t="s">
         <v>801</v>
       </c>
-      <c r="F157" s="45" t="s">
+      <c r="F157" s="44" t="s">
         <v>802</v>
       </c>
-      <c r="G157" s="35" t="s">
+      <c r="G157" s="34" t="s">
         <v>803</v>
       </c>
-      <c r="H157" s="51" t="s">
+      <c r="H157" s="50" t="s">
         <v>804</v>
       </c>
     </row>
     <row r="158" spans="1:9" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A158" s="4">
         <v>154</v>
       </c>
-      <c r="B158" s="49" t="s">
+      <c r="B158" s="48" t="s">
         <v>805</v>
       </c>
-      <c r="C158" s="45" t="s">
+      <c r="C158" s="44" t="s">
         <v>806</v>
       </c>
-      <c r="D158" s="46">
+      <c r="D158" s="45">
         <v>963344036</v>
       </c>
-      <c r="E158" s="68" t="s">
+      <c r="E158" s="67" t="s">
         <v>808</v>
       </c>
-      <c r="F158" s="46" t="s">
+      <c r="F158" s="45" t="s">
         <v>807</v>
       </c>
-      <c r="G158" s="53" t="s">
+      <c r="G158" s="52" t="s">
         <v>809</v>
       </c>
-      <c r="H158" s="33" t="s">
+      <c r="H158" s="32" t="s">
         <v>810</v>
       </c>
     </row>
     <row r="159" spans="1:9" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A159" s="4">
         <v>155</v>
       </c>
-      <c r="B159" s="33" t="s">
+      <c r="B159" s="32" t="s">
         <v>846</v>
       </c>
-      <c r="C159" s="45" t="s">
+      <c r="C159" s="44" t="s">
         <v>847</v>
       </c>
-      <c r="D159" s="55">
+      <c r="D159" s="54">
         <v>940758953</v>
       </c>
-      <c r="E159" s="68" t="s">
+      <c r="E159" s="67" t="s">
         <v>851</v>
       </c>
-      <c r="F159" s="35" t="s">
+      <c r="F159" s="34" t="s">
         <v>848</v>
       </c>
-      <c r="G159" s="53" t="s">
+      <c r="G159" s="52" t="s">
         <v>849</v>
       </c>
-      <c r="H159" s="38" t="s">
+      <c r="H159" s="37" t="s">
         <v>850</v>
       </c>
-      <c r="I159" s="54"/>
+      <c r="I159" s="53"/>
     </row>
     <row r="160" spans="1:9" ht="110.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A160" s="4">
         <v>156</v>
       </c>
-      <c r="B160" s="33" t="s">
+      <c r="B160" s="32" t="s">
         <v>853</v>
       </c>
-      <c r="C160" s="46" t="s">
+      <c r="C160" s="45" t="s">
         <v>854</v>
       </c>
-      <c r="D160" s="55">
+      <c r="D160" s="54">
         <v>973373945</v>
       </c>
-      <c r="E160" s="68" t="s">
+      <c r="E160" s="67" t="s">
         <v>855</v>
       </c>
-      <c r="F160" s="45" t="s">
+      <c r="F160" s="44" t="s">
         <v>856</v>
       </c>
-      <c r="G160" s="53" t="s">
+      <c r="G160" s="52" t="s">
         <v>145</v>
       </c>
-      <c r="H160" s="38" t="s">
+      <c r="H160" s="37" t="s">
         <v>852</v>
       </c>
     </row>
     <row r="161" spans="1:8" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A161" s="4">
         <v>157</v>
       </c>
-      <c r="B161" s="49" t="s">
+      <c r="B161" s="48" t="s">
         <v>861</v>
       </c>
-      <c r="C161" s="35" t="s">
+      <c r="C161" s="34" t="s">
         <v>862</v>
       </c>
-      <c r="D161" s="32">
+      <c r="D161" s="31">
         <v>982888486</v>
       </c>
-      <c r="E161" s="68" t="s">
+      <c r="E161" s="67" t="s">
         <v>863</v>
       </c>
-      <c r="F161" s="35" t="s">
+      <c r="F161" s="34" t="s">
         <v>865</v>
       </c>
-      <c r="G161" s="53" t="s">
+      <c r="G161" s="52" t="s">
         <v>145</v>
       </c>
-      <c r="H161" s="38" t="s">
+      <c r="H161" s="37" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="162" spans="1:8" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A162" s="4">
         <v>158</v>
       </c>
-      <c r="B162" s="33" t="s">
+      <c r="B162" s="32" t="s">
         <v>857</v>
       </c>
-      <c r="C162" s="35" t="s">
+      <c r="C162" s="34" t="s">
         <v>858</v>
       </c>
-      <c r="D162" s="32">
+      <c r="D162" s="31">
         <v>987539616</v>
       </c>
-      <c r="E162" s="69" t="s">
+      <c r="E162" s="68" t="s">
         <v>859</v>
       </c>
-      <c r="F162" s="58" t="s">
+      <c r="F162" s="57" t="s">
         <v>864</v>
       </c>
-      <c r="G162" s="53" t="s">
+      <c r="G162" s="52" t="s">
         <v>145</v>
       </c>
-      <c r="H162" s="38" t="s">
+      <c r="H162" s="37" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="163" spans="1:8" ht="99.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A163" s="4">
         <v>159</v>
       </c>
-      <c r="B163" s="49" t="s">
+      <c r="B163" s="48" t="s">
         <v>870</v>
       </c>
-      <c r="C163" s="35" t="s">
+      <c r="C163" s="34" t="s">
         <v>872</v>
       </c>
-      <c r="D163" s="32" t="s">
+      <c r="D163" s="31" t="s">
         <v>871</v>
       </c>
-      <c r="E163" s="69" t="s">
+      <c r="E163" s="68" t="s">
         <v>867</v>
       </c>
-      <c r="F163" s="58" t="s">
+      <c r="F163" s="57" t="s">
         <v>868</v>
       </c>
-      <c r="G163" s="53" t="s">
+      <c r="G163" s="52" t="s">
         <v>145</v>
       </c>
-      <c r="H163" s="38" t="s">
+      <c r="H163" s="37" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="164" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A164" s="4">
         <v>160</v>
       </c>
-      <c r="B164" s="21" t="s">
+      <c r="B164" s="20" t="s">
         <v>873</v>
       </c>
-      <c r="C164" s="56" t="s">
+      <c r="C164" s="55" t="s">
         <v>874</v>
       </c>
-      <c r="D164" s="57">
+      <c r="D164" s="56">
         <v>932192010</v>
       </c>
-      <c r="E164" s="62" t="s">
+      <c r="E164" s="61" t="s">
         <v>875</v>
       </c>
-      <c r="F164" s="56" t="s">
+      <c r="F164" s="55" t="s">
         <v>876</v>
       </c>
-      <c r="G164" s="18" t="s">
+      <c r="G164" s="17" t="s">
         <v>145</v>
       </c>
-      <c r="H164" s="48" t="s">
+      <c r="H164" s="47" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="165" spans="1:8" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A165" s="4">
         <v>161</v>
       </c>
-      <c r="B165" s="49" t="s">
+      <c r="B165" s="48" t="s">
         <v>878</v>
       </c>
-      <c r="C165" s="45" t="s">
+      <c r="C165" s="44" t="s">
         <v>879</v>
       </c>
-      <c r="D165" s="55">
+      <c r="D165" s="54">
         <v>998441876</v>
       </c>
-      <c r="E165" s="68" t="s">
+      <c r="E165" s="67" t="s">
         <v>880</v>
       </c>
-      <c r="F165" s="45" t="s">
+      <c r="F165" s="44" t="s">
         <v>881</v>
       </c>
-      <c r="G165" s="18" t="s">
+      <c r="G165" s="17" t="s">
         <v>145</v>
       </c>
-      <c r="H165" s="38" t="s">
+      <c r="H165" s="37" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="166" spans="1:8" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A166" s="4">
         <v>162</v>
       </c>
-      <c r="B166" s="33" t="s">
+      <c r="B166" s="32" t="s">
         <v>883</v>
       </c>
-      <c r="C166" s="35" t="s">
+      <c r="C166" s="34" t="s">
         <v>886</v>
       </c>
-      <c r="D166" s="32" t="s">
+      <c r="D166" s="31" t="s">
         <v>885</v>
       </c>
-      <c r="E166" s="70" t="s">
+      <c r="E166" s="69" t="s">
         <v>884</v>
       </c>
-      <c r="F166" s="58" t="s">
+      <c r="F166" s="57" t="s">
         <v>887</v>
       </c>
-      <c r="G166" s="18" t="s">
+      <c r="G166" s="17" t="s">
         <v>145</v>
       </c>
-      <c r="H166" s="38" t="s">
+      <c r="H166" s="37" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="167" spans="1:8" ht="102.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A167" s="4">
         <v>163</v>
       </c>
-      <c r="B167" s="33" t="s">
+      <c r="B167" s="32" t="s">
         <v>891</v>
       </c>
-      <c r="C167" s="53" t="s">
+      <c r="C167" s="52" t="s">
         <v>893</v>
       </c>
-      <c r="D167" s="32" t="s">
+      <c r="D167" s="31" t="s">
         <v>894</v>
       </c>
-      <c r="E167" s="70" t="s">
+      <c r="E167" s="69" t="s">
         <v>892</v>
       </c>
-      <c r="F167" s="58" t="s">
+      <c r="F167" s="57" t="s">
         <v>895</v>
       </c>
-      <c r="G167" s="18" t="s">
+      <c r="G167" s="17" t="s">
         <v>145</v>
       </c>
-      <c r="H167" s="38" t="s">
+      <c r="H167" s="37" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="168" spans="1:8" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A168" s="4">
         <v>164</v>
       </c>
-      <c r="B168" s="46" t="s">
+      <c r="B168" s="32" t="s">
         <v>897</v>
       </c>
-      <c r="C168" s="53" t="s">
+      <c r="C168" s="52" t="s">
         <v>902</v>
       </c>
-      <c r="D168" s="32" t="s">
+      <c r="D168" s="31" t="s">
         <v>899</v>
       </c>
-      <c r="E168" s="70" t="s">
+      <c r="E168" s="69" t="s">
         <v>898</v>
       </c>
-      <c r="F168" s="53" t="s">
+      <c r="F168" s="52" t="s">
         <v>900</v>
       </c>
-      <c r="G168" s="18" t="s">
+      <c r="G168" s="17" t="s">
         <v>145</v>
       </c>
-      <c r="H168" s="38" t="s">
+      <c r="H168" s="37" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="169" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A169" s="4">
         <v>165</v>
       </c>
-      <c r="B169" s="46" t="s">
+      <c r="B169" s="32" t="s">
         <v>903</v>
       </c>
-      <c r="C169" s="35" t="s">
+      <c r="C169" s="34" t="s">
         <v>904</v>
       </c>
-      <c r="D169" s="32" t="s">
+      <c r="D169" s="31" t="s">
         <v>905</v>
       </c>
-      <c r="E169" s="75" t="s">
+      <c r="E169" s="74" t="s">
         <v>906</v>
       </c>
-      <c r="F169" s="53" t="s">
+      <c r="F169" s="52" t="s">
         <v>907</v>
       </c>
-      <c r="G169" s="18" t="s">
+      <c r="G169" s="17" t="s">
         <v>145</v>
       </c>
-      <c r="H169" s="38" t="s">
+      <c r="H169" s="37" t="s">
         <v>908</v>
       </c>
     </row>
-    <row r="170" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="170" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A170" s="4">
+        <v>166</v>
+      </c>
+      <c r="B170" s="48" t="s">
+        <v>909</v>
+      </c>
+      <c r="C170" s="34" t="s">
+        <v>910</v>
+      </c>
+      <c r="D170" s="31" t="s">
+        <v>911</v>
+      </c>
+      <c r="E170" s="69" t="s">
+        <v>912</v>
+      </c>
+      <c r="F170" s="34" t="s">
+        <v>913</v>
+      </c>
+      <c r="G170" s="17" t="s">
+        <v>145</v>
+      </c>
+      <c r="H170" s="37" t="s">
+        <v>914</v>
+      </c>
+    </row>
     <row r="171" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="172" spans="1:8" ht="99.95" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="173" spans="1:8" ht="120" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="174" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="175" spans="1:8" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="176" spans="1:8" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="177" ht="120" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="178" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="180" ht="200.1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="181" ht="120" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="182" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="183" ht="99.95" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="184" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="185" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="186" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="188" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="190" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="191" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="192" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="193" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="194" ht="69.95" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="195" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="196" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="198" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="199" ht="69.95" customHeight="1" x14ac:dyDescent="0.25"/>
@@ -8256,51 +8301,51 @@
     <row r="212" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="213" ht="69.95" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="214" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="215" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="216" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="217" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="218" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="219" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="220" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="221" ht="159.94999999999999" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="222" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="223" ht="99.95" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="224" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="225" spans="1:1" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="226" spans="1:1" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="227" spans="1:1" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="228" spans="1:1" ht="150" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="229" spans="1:1" ht="120" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="230" spans="1:1" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="231" spans="1:1" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="232" spans="1:1" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="233" spans="1:1" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="234" spans="1:1" ht="69.95" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="235" spans="1:1" ht="50.1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="236" spans="1:1" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A236" s="73"/>
+      <c r="A236" s="72"/>
     </row>
     <row r="237" spans="1:1" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E7" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
     <hyperlink ref="E8" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
     <hyperlink ref="E10" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
     <hyperlink ref="E11" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000006000000}"/>
     <hyperlink ref="E9" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000007000000}"/>
     <hyperlink ref="E13" r:id="rId6" xr:uid="{00000000-0004-0000-0000-000008000000}"/>
     <hyperlink ref="E12" r:id="rId7" xr:uid="{00000000-0004-0000-0000-000009000000}"/>
     <hyperlink ref="E14" r:id="rId8" xr:uid="{00000000-0004-0000-0000-00000A000000}"/>
     <hyperlink ref="E15" r:id="rId9" xr:uid="{00000000-0004-0000-0000-00000B000000}"/>
     <hyperlink ref="E16" r:id="rId10" xr:uid="{00000000-0004-0000-0000-00000C000000}"/>
     <hyperlink ref="E17" r:id="rId11" xr:uid="{00000000-0004-0000-0000-00000D000000}"/>
     <hyperlink ref="E49" r:id="rId12" xr:uid="{00000000-0004-0000-0000-00000E000000}"/>
     <hyperlink ref="E21" r:id="rId13" xr:uid="{00000000-0004-0000-0000-00000F000000}"/>
     <hyperlink ref="E20" r:id="rId14" xr:uid="{00000000-0004-0000-0000-000010000000}"/>
     <hyperlink ref="E19" r:id="rId15" xr:uid="{00000000-0004-0000-0000-000011000000}"/>
     <hyperlink ref="E40" r:id="rId16" xr:uid="{00000000-0004-0000-0000-000012000000}"/>
     <hyperlink ref="E18" r:id="rId17" xr:uid="{00000000-0004-0000-0000-000015000000}"/>
     <hyperlink ref="E23" r:id="rId18" xr:uid="{00000000-0004-0000-0000-000016000000}"/>
     <hyperlink ref="E25" r:id="rId19" xr:uid="{00000000-0004-0000-0000-000018000000}"/>
     <hyperlink ref="E22" r:id="rId20" xr:uid="{00000000-0004-0000-0000-000019000000}"/>
     <hyperlink ref="E26" r:id="rId21" xr:uid="{00000000-0004-0000-0000-00001B000000}"/>