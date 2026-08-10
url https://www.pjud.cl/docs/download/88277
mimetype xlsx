--- v2 (2026-03-23)
+++ v3 (2026-08-10)
@@ -1,18247 +1,17893 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\MCASTILLON\mcastillon\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{00FB2668-E2C7-4B41-9217-24B0C4CDCFAD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{E40B813E-6EF4-4DDA-BA45-B0C64DF7DBF4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{292FA17F-07D6-4F21-A61B-205DC6074D42}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
-    <sheet name="Hoja2" sheetId="2" r:id="rId2"/>
   </sheets>
-  <definedNames>
-[...1 lines deleted...]
-  </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="A313" i="1" l="1"/>
   <c r="A314" i="1"/>
-  <c r="A315" i="1"/>
   <c r="A316" i="1"/>
   <c r="A339" i="1"/>
   <c r="A432" i="1"/>
   <c r="A675" i="1"/>
   <c r="A677" i="1"/>
   <c r="A678" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7838" uniqueCount="5798">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7815" uniqueCount="5817">
+  <si>
+    <t>APELLIDO PATERNO</t>
+  </si>
+  <si>
+    <t>APELLIDO MATERNO</t>
+  </si>
+  <si>
+    <t>NOMBRES</t>
+  </si>
+  <si>
+    <t>RUT</t>
+  </si>
+  <si>
+    <t>DIRECCIÓN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TELÉFONO </t>
+  </si>
+  <si>
+    <t>CORREO ELECTRÓNICO</t>
+  </si>
+  <si>
+    <t>ESPECIALIDADES</t>
+  </si>
   <si>
     <t>JURISDICCIÓN CORTE DE APELACIONES DE SANTIAGO</t>
   </si>
   <si>
-    <t>JUICIOS DE PARTICIÓN - ARBITRAJES LIQUIDACIÓN DE COMUNIDADES HEREDITARIAS - ARBITRAJES LIQUIDACIÓN COMUNIDAD DE BIENES - ARBITRAJES LIQUIDACIÓN DE SOCIEDAD CONYUGAL - ARBITRAJES LEASINGS HABITACIONAL - ARBITRAJES CONTRATOS DE PROMESA.</t>
-[...438 lines deleted...]
-    <t>sagonza4@uc.cl</t>
+    <t>ABADIE</t>
+  </si>
+  <si>
+    <t>DELGADO</t>
+  </si>
+  <si>
+    <t>IRLANDA ISABEL</t>
+  </si>
+  <si>
+    <t>14461909-9</t>
+  </si>
+  <si>
+    <t>MONJITAS N° 527 OF 517. SANTIAGO / APOQUINDO 7935. OF. 812.B .LAS CONDES</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 56 9 92214351</t>
+  </si>
+  <si>
+    <t>iabadie@novalex.cl arbitrajes@serviciosasociados.cl</t>
+  </si>
+  <si>
+    <t>PARTICIONES, SOCIEDADES, JUICIOS DE SEGUROS</t>
+  </si>
+  <si>
+    <t>ABARCA</t>
+  </si>
+  <si>
+    <t>MORAGA</t>
+  </si>
+  <si>
+    <t>JOSE ANTONIO</t>
+  </si>
+  <si>
+    <t>6343081-1</t>
+  </si>
+  <si>
+    <t>AVDA. AMERICO VESPUCIO NORTE N° 958 OFICINA N° 1102, LAS CONDES, SANTIAGO</t>
+  </si>
+  <si>
+    <t>570 9015 4818 - 562 2447 8590</t>
+  </si>
+  <si>
+    <t>joseabarca.abogados@hotmail.com</t>
+  </si>
+  <si>
+    <t>PARTICIÓN DE BIENES - LEASING - INDEMNIZACION EXTRA CONTRACTUAL Y CONTRALTUAL- MATERIAS DE POLICÍA LOCAL - LIQUIDACION SOC. CONYUGAL Y SOC.CIVILES Y COMERCIALES- DERECHO CIVIL - DERECHO INMOBILIARIO -DERECHO SOCIETARIO</t>
+  </si>
+  <si>
+    <t>ABUAUAD</t>
+  </si>
+  <si>
+    <t>DAGACH</t>
+  </si>
+  <si>
+    <t>RICARDO ALFREDO</t>
+  </si>
+  <si>
+    <t>7149127-7</t>
+  </si>
+  <si>
+    <t>COMPAÑÍA 1085 OF.1302</t>
+  </si>
+  <si>
+    <t>abuauad.ricardo@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL, DERECHO COMERCIAL, DERECHO MARÍTIMO, DERECHO DE SEGUROS Y PARTICIONES</t>
+  </si>
+  <si>
+    <t>MAGASICH</t>
+  </si>
+  <si>
+    <t>RICARDO</t>
+  </si>
+  <si>
+    <t>COMPAÑÍA N° 1085, OFICINA 1302, SANTIAGO</t>
+  </si>
+  <si>
+    <t>ricardoabuauadm@gmail.com</t>
+  </si>
+  <si>
+    <t>ABUDOJ</t>
+  </si>
+  <si>
+    <t>RIVAS</t>
+  </si>
+  <si>
+    <t>SEBASTIÁN ANDRES</t>
+  </si>
+  <si>
+    <t>17046680-2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAR DEL SUR 1140, OFICINA 53, LAS CONDES, REGION METROPOLITANA. </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 56 987647407 </t>
   </si>
   <si>
     <t>sebastian.abudoj@gmail.com</t>
   </si>
   <si>
-    <t xml:space="preserve">MAR DEL SUR 1140, OFICINA 53, LAS CONDES, REGION METROPOLITANA. </t>
-[...6714 lines deleted...]
-    <t xml:space="preserve"> KENNEDY 5454 OF. 702 VITACURA</t>
+    <t xml:space="preserve">(1) PARTICION DE COMUNIDAD HEREDITARIA O DE DOMINIO, (2) DERECHO INMOBILIARIO, (3) DERECHO CORPORATIVO O DE EMPRESA, (4) DERECHO DE INVERSION EXTRANJERA. </t>
+  </si>
+  <si>
+    <t>ABUYERES</t>
+  </si>
+  <si>
+    <t>ARANCIBIA</t>
+  </si>
+  <si>
+    <t>ALEJANDRO NICOLÁS</t>
+  </si>
+  <si>
+    <t>18257389-2</t>
   </si>
   <si>
     <t>AV. COSTANERA SUR 2730, OFICINA
 1201. LAS CONDES</t>
   </si>
   <si>
-    <t>ISIDORA GOYENECHEA 2939, PISO 5, LAS CONDES.</t>
-[...571 lines deleted...]
-    <t>PARTICIONES. LIQUIDACIÓN DE  SOCIEDADES. CONTROVERSIAS ENTRE SOCIOS. ARBITRAJE CONCURSAL</t>
+    <t>aabuyeres@baraona.cl</t>
   </si>
   <si>
     <t>CONTRATOS DE CONSTRUCCIÓN Y ASUNTOS INMOBILIARIOS EN GENERAL,
 DERECHO SOCIETARIO, LIQUIDACIÓN DE SOCIEDADES, CIVIL Y COMERCIAL, DERECHO INMOBILIARIO, LEASING,
 CONSTRUCCIÓN E INFRAESTRUCTURA</t>
   </si>
   <si>
-    <t>RESPONSABILIDAD CONTRACTUAL Y EXTRACONTRACTUAL EN GENERAL, INCLUYENDO REGÍMENES ESPECIALES (RESPONSABILIDAD POR VICIOS DE CONSTRUCCIÓN, NEGLIGENCIA MÉDICA) Y MATERIAS VINCULADAS A INFRACCIONES A LEY DE PROTECCIÓN DE LOS DERECHOS DE LOS CONSUMIDORES</t>
+    <t>ACEVEDO</t>
+  </si>
+  <si>
+    <t>DAZA</t>
+  </si>
+  <si>
+    <t>HÉCTOR IVÁN</t>
+  </si>
+  <si>
+    <t>7825825-K</t>
+  </si>
+  <si>
+    <t>SAN SEBASTIAN 2807 OFICINA 514 LAS CONDES</t>
+  </si>
+  <si>
+    <t>569 9821 5433</t>
+  </si>
+  <si>
+    <t>iacevedo@aymabogados.cl</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL - PARTICIONES - DISOLUCIÓN Y LÍQUIDACIÓN DE SOCIEDADES - CONFLICTOS SOCIETARIOS - RENDICIÓN DE CUENTAS - SEGUROS - TRANSPORTES - DERECHO COMERCIAL</t>
+  </si>
+  <si>
+    <t>AGUAD</t>
+  </si>
+  <si>
+    <t>DEIK</t>
+  </si>
+  <si>
+    <t>MARÍA ALEJANDRA</t>
+  </si>
+  <si>
+    <t>8669361-5</t>
+  </si>
+  <si>
+    <t>ROSARIO NORTE 615 OF 2004, LAS CONDES</t>
+  </si>
+  <si>
+    <t>562 2591 8800</t>
+  </si>
+  <si>
+    <t>aaguad@delrioizquierdo.cl</t>
+  </si>
+  <si>
+    <t>CONTRATOS, RESPONSABILIDAD, CONFLICTOS SOCIETARIOS, PARTICIONES</t>
+  </si>
+  <si>
+    <t>AGUAYO</t>
+  </si>
+  <si>
+    <t>DÍAZ</t>
+  </si>
+  <si>
+    <t>GLADYS ELENA</t>
+  </si>
+  <si>
+    <t>6989669-3</t>
+  </si>
+  <si>
+    <t>HUERFANOS 1160, OF.1102,STGO</t>
+  </si>
+  <si>
+    <t>226973623  56968449606</t>
+  </si>
+  <si>
+    <t>legal@gladys-aguayo.cl</t>
+  </si>
+  <si>
+    <t>ARBITRAJE LEASING INMOBILIARIO</t>
+  </si>
+  <si>
+    <t>AGUILA</t>
+  </si>
+  <si>
+    <t>YAÑEZ</t>
+  </si>
+  <si>
+    <t>PEDRO HERNAN</t>
+  </si>
+  <si>
+    <t>6470619-5</t>
+  </si>
+  <si>
+    <t>PRESIDENTE RIESCO 4001 D.601</t>
+  </si>
+  <si>
+    <t>569 9997 5813</t>
+  </si>
+  <si>
+    <t>phaguila@aguilaabogados.cl</t>
+  </si>
+  <si>
+    <t>CIVIL, COMERCIAL, PARTICIONES</t>
+  </si>
+  <si>
+    <t>AGUILAR</t>
+  </si>
+  <si>
+    <t>ESCUDERO</t>
+  </si>
+  <si>
+    <t>PAULINA PAZ</t>
+  </si>
+  <si>
+    <t>15340334-1</t>
+  </si>
+  <si>
+    <t>AV. APOQUINDON° 3669 OFICINA 301, LAS CONDES</t>
+  </si>
+  <si>
+    <t>569 8888 2836</t>
+  </si>
+  <si>
+    <t>paguilar@e-i.cl</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MATERIAS CIVILES, COMERCIALES, PARTICIONES, LIQUIDACIÓN COMUNIDADES Y SOCIEDAD CONYUGAL, CONFLICTOS SOCIETARIOS, SEGUROS, CONSTRUCCIÓN </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AGUIRRE </t>
+  </si>
+  <si>
+    <t>OLMEDO</t>
+  </si>
+  <si>
+    <t>FRANCISCO JAVIER</t>
+  </si>
+  <si>
+    <t>8313428-3</t>
+  </si>
+  <si>
+    <t>AV. LOS MILITARES 5620, OF. 1116, LAS CONDES</t>
+  </si>
+  <si>
+    <t>fcojaguirreo@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL (DISPUTA PROPIEDADES, POSESIÓN Y TENENCIA DE BIENES RAÍCES)</t>
+  </si>
+  <si>
+    <t>AHUMADA</t>
+  </si>
+  <si>
+    <t>GARRIDO</t>
+  </si>
+  <si>
+    <t>ALFONSO ANDRES</t>
+  </si>
+  <si>
+    <t>13433091-0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HUÉRFANOS 1044, OFICINA 112, SANTIAGO. </t>
+  </si>
+  <si>
+    <t>562 2695 5275 - 569 9509 0350</t>
+  </si>
+  <si>
+    <t>aahumada@ahumadayasociados.cl contacto@ahumadayasociados.cl</t>
   </si>
   <si>
     <t> A) DERECHO CIVIL Y DERECHO COMERCIAL. 
 B) LIQUIDACIONES DE SOCIEDADES CIVILES, COMERCIALES Y MINERAS. 
 C) PARTICIONES Y LIQUIDACIONES DE COMUNIDADES HEREDITARIAS.
 D) LIQUIDACIÓN DE SOCIEDADES CONYUGALES.  
 E) SOLUCIÓN DE TODO TIPO DE CONTROVERSIAS Y DISPUTAS EN MATERIA CIVIL Y COMERCIAL. </t>
   </si>
   <si>
-    <t>DERECHO CIVIL (RESPONSABILIDAD CONTRACTUAL Y EXTRACONTRACTUAL, NULIDADES, PARTICIONES, SUCESORIO, CONSTRUCCIÓN, NEGLIGENCIAS MÉDICAS, EXPORTACIÓN DE FRUTAS), DERECHO COMERCIAL (SEGUROS CONTRA TODO RIESGO, LIQUIDACIÓN DE SOCIEDADES MERCANTILES, CONFLICTOS SOCIETARIOS, INFRAESTRUCTURA, MARÍTIMO Y NAVIERO), DERECHO ADMINISTRATIVO (PESCA, ACUICULTURA), DERECHO CONSTITUCIONAL, RECURSOS NATURALES (DERECHOS MINERO, DE AGUAS, AMBIENTAL Y ENERGÍA). CONTROVERSIAS EN TRIBUNALES ORDINARIOS, ESPECIALES Y ARBITRALES.</t>
-[...2 lines deleted...]
-    <t>RESPONSABILIDAD CONTRACTUAL, COMUNIDADES, SOCIEDADES CIVILES,  PARTICIONES, INMOBILIARIO, BIENES RÍCES Y CONSTRUCCIÓN, SOCIEDADES COMERCIALES, SEGUROS, BANCARIO FINANCIERO, CONTRATACIÓN ADMINISTRATIVA, RESPOJNSABILIDAD MEDIO AMBIENTAL Y RESPONSABILIDAD SOCIO -AMBIENTAL</t>
+    <t xml:space="preserve">AIMONE </t>
+  </si>
+  <si>
+    <t>GARCÍA</t>
+  </si>
+  <si>
+    <t>DANIEL NATALIO</t>
+  </si>
+  <si>
+    <t>12096720-7</t>
+  </si>
+  <si>
+    <t>LOS GLADIOLOS 10291 DPTO F1, LAS CONDES</t>
+  </si>
+  <si>
+    <t>569 6609 3038</t>
+  </si>
+  <si>
+    <t>daimoneg@yahoo.com</t>
+  </si>
+  <si>
+    <t>PARTICIONES</t>
+  </si>
+  <si>
+    <t>ALARCÓN</t>
+  </si>
+  <si>
+    <t>HERMOSILLA</t>
+  </si>
+  <si>
+    <t>MARCELO ALONSO</t>
+  </si>
+  <si>
+    <t>16885867-1</t>
+  </si>
+  <si>
+    <t>AV.APOQUINDO 3885, PISO 18, LAS CONDES</t>
+  </si>
+  <si>
+    <t>marcelo.alarcon.hermosilla@hotmail.com</t>
+  </si>
+  <si>
+    <t>CIVIL, COMERCIAL, ENERGÍA, INGENIERÍA, CONSTRUCCIÓN</t>
+  </si>
+  <si>
+    <t>PABLO ANDRÉS</t>
+  </si>
+  <si>
+    <t>17753347-5</t>
+  </si>
+  <si>
+    <t>AV. ANDRÉS BELLO 2711, PISO 8, LAS CONDES</t>
+  </si>
+  <si>
+    <t>570 9221 4351</t>
+  </si>
+  <si>
+    <t>pablo.alarcon.hermosilla@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL, COMERCIAL, CONSTRUCCIÓN, ENERGÍA,
+INGENIERÍA.</t>
+  </si>
+  <si>
+    <t>SÁNCHEZ</t>
+  </si>
+  <si>
+    <t>DIEGO PATRICIO</t>
+  </si>
+  <si>
+    <t>19038515-9</t>
+  </si>
+  <si>
+    <t>LOS MILITARES 5885, PISO 13, LAS CONDES</t>
+  </si>
+  <si>
+    <t>569 8731 7704</t>
+  </si>
+  <si>
+    <t>dalarcon@abogadosesc.cl</t>
+  </si>
+  <si>
+    <t>MATERIAS CIVILES, COMERCIALES, DE DERECHO CONTRACTUAL, DE CONSTRUCCIÓN, Y PARTICIONES Y LIQUIDACIONES DE COMUNIDADES HEREDITARIAS</t>
+  </si>
+  <si>
+    <t>STEINERT</t>
+  </si>
+  <si>
+    <t>GONZALO IGNACIO</t>
+  </si>
+  <si>
+    <t>17812304-1</t>
+  </si>
+  <si>
+    <t>AV. ANDRÉS BELLO Nº2233, OFICINA 501, PROVIDENCIA</t>
+  </si>
+  <si>
+    <t>569 6621 6666</t>
+  </si>
+  <si>
+    <t>goialarcon@gmail.com galarcon@dsabogados.cl</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RESPONSABILIDAD CIVIL;
+CONSTRUCCIÓN;
+DERECHO SUCESORIO;
+DISOLUCIÓN Y LIQUIDACIÓN DE SOCIEDADES
+LIQUIDACIÓN DE SOCIEDAD CONYUGAL
+RESOLUCIÓN DE CONFLICTOS
+</t>
+  </si>
+  <si>
+    <t>ALBARRACÍN</t>
+  </si>
+  <si>
+    <t>CÁCERES</t>
+  </si>
+  <si>
+    <t>RONALD FROILÁN</t>
+  </si>
+  <si>
+    <t>8114231-9</t>
+  </si>
+  <si>
+    <t>BANDERA 566, OF. 72, STGO.</t>
+  </si>
+  <si>
+    <t>570 9324 2586</t>
+  </si>
+  <si>
+    <t>alen.roac@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHOS CONTRACTUALES Y CUASICONTRACTUALES – DERECHO SUCESORIO - DERECHOS DE AGUAS - DERECHO DE MINAS - LEY DE PESCA – HIDROCARBUROS - DERECHO INFORMÁTICO Y DEL CIBER ESPACIO - ENERGÉTICOS EN GENERAL - METÁLICOS SÓLIDOS Y SALES - DERECHOS TERRITORIALES INDIGENAS – MARÍTIMOS – AERONÁUTICOS - PROPIEDAD INTELECTUAL - ARBITRAJES EN DERECHOS SOCIETARIOS-SOCIEDADES ANÓNIMAS-LIMITADAS Y SPA.</t>
+  </si>
+  <si>
+    <t>ALBORNOZ</t>
+  </si>
+  <si>
+    <t>POLLMANN</t>
+  </si>
+  <si>
+    <t>SANTIAGO JAVIER</t>
+  </si>
+  <si>
+    <t>10341310-9</t>
+  </si>
+  <si>
+    <t>HUÉRFANOS 757, OFICINA 711, SANTIAGO</t>
+  </si>
+  <si>
+    <t>570 8764 7407</t>
+  </si>
+  <si>
+    <t>abogado@santiagoalbornoz.cl</t>
+  </si>
+  <si>
+    <t>SOCIEDADES, PARTICIONES, LIQUIDACIONES, REDICIONES DE CUENTA, CONTRATOS, ETC.</t>
+  </si>
+  <si>
+    <t>SATELER</t>
+  </si>
+  <si>
+    <t>PEDRO IGNACIO</t>
+  </si>
+  <si>
+    <t>8130542-0</t>
+  </si>
+  <si>
+    <t>VECINAL N° 50, OFICINA 72, LAS CONDES, REGIÓN METROPOLITANA</t>
+  </si>
+  <si>
+    <t>563 2650 1940</t>
+  </si>
+  <si>
+    <t>ignacioalbornozs@gmail.com</t>
+  </si>
+  <si>
+    <t>JUICIOS ARBITRALES DE PARTICIÓN DE BIENES</t>
+  </si>
+  <si>
+    <t>ALCALDE</t>
+  </si>
+  <si>
+    <t>RODRÍGUEZ</t>
+  </si>
+  <si>
+    <t>RICARDO ENRIQUE</t>
+  </si>
+  <si>
+    <t>9161564-9</t>
+  </si>
+  <si>
+    <t>CERRO EL PLOMO N°5855, OF 505, PISO 5TO, LAS CONDES</t>
+  </si>
+  <si>
+    <t>563 2485 1000</t>
+  </si>
+  <si>
+    <t>ealcalde@myaa.cl</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL, DERECHO COMERCIAL, CONFLICTOS SOCIETARIOS, GOBIERNO CORPORATIVO, DERECHO DE CONSTRUCCIÓN, DERECHO INMOBILIARIO</t>
+  </si>
+  <si>
+    <t>ALVAREZ</t>
+  </si>
+  <si>
+    <t>JUAN MANUEL</t>
+  </si>
+  <si>
+    <t>6925676-7</t>
+  </si>
+  <si>
+    <t>BREMEN 953, ÑUÑOA, SANTIAGO</t>
+  </si>
+  <si>
+    <t>563 2591 8800</t>
+  </si>
+  <si>
+    <t>juanm_alvarez@hotmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL, DERECHO COMERCIAL, DERECHO AMBIENTAL, DERECHO MINERO, DERECHO DE AGUAS Y DEL PATRIMONIO CULTURAL DEL PAÍS. 
+ ESPECÍFICAMENTE SE POSTULA A MATERIAS DE PARTICIONES DE BIENES, CONTROVERSIAS EN SOCIEDADES CIVILES O COMERCIALES, EN CUESTIONES AMBIENTALES RELACIONADAS CON MATERIAS DE LA LEY 19.300 Y LEGISLACIÓN COMPLEMENTARIA, TAMBIÉN SOBRE ASPECTOS DE RESPONSABILIDAD AMBIENTAL Y DAÑO AMBIENTAL. ADEMÁS SE POSTULA A  CUESTIONES DEL CÓDIGO DE MINERÍA SOBRE PERTENENCIAS MINERAS, INTERNACIÓN , SERVIDUMBRES, CONFLICTOS CON EL MEDIO AMBIENTE. MATERIAS DEL CÓDIGO DE AGUAS; ESPECIALMENTE SOBRE DERECHOS DE AGUAS, CONTROVERSIAS SOBRE SU TITULARIDAD, ADQUISICIÓN Y TERMINO. FINALMENTE SE POSTULA A CUESTIONES DEL PATRIMONIO CULTURAL DEL PAÍS, BIENES O MONUMENTOS NACIONALES, OBJETOS ARQUEOLÓGICOS, PALEONTOLÓGICOS, GEOLÓGICOS, HISTÓRICOS Y DEMÁS MATERIAS DE LA LEY 17.288  SOBRE MONUMENTOS NACIONALES.</t>
+  </si>
+  <si>
+    <t>BULACIO</t>
+  </si>
+  <si>
+    <t>TERESA ALEJANDRA</t>
+  </si>
+  <si>
+    <t>6228271-1</t>
+  </si>
+  <si>
+    <t>AGUSTINAS 1022, OF.307</t>
+  </si>
+  <si>
+    <t>56 9 95493455</t>
+  </si>
+  <si>
+    <t>tababogados@gmail.com</t>
+  </si>
+  <si>
+    <t>COMERCIAL - INMOBILIARIO - PENAL - SUCESORIO-  LIQUIDACION</t>
+  </si>
+  <si>
+    <t>MORA</t>
+  </si>
+  <si>
+    <t>EDUARDO ANDRES</t>
+  </si>
+  <si>
+    <t>13769139-6</t>
+  </si>
+  <si>
+    <t>COMPAÑÍA DE JESUS 1390 OFICINA 1808</t>
+  </si>
+  <si>
+    <t>570 9821 5433</t>
+  </si>
+  <si>
+    <t>edoaam@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> PARTICIÓN DE BIENES.PARTICIÓN DE HERENCIAS PARTICIÓN DE COMUNIDADES.LIQUIDACIÓN DE SOCIEDAD CONYUGAL.ASUNTOS CIVILES CONTENCIOSOS Y VOLUNTARIOS</t>
+  </si>
+  <si>
+    <t>ÁLVAREZ</t>
+  </si>
+  <si>
+    <t>TARTARI</t>
+  </si>
+  <si>
+    <t>JOSÉ LUIS</t>
+  </si>
+  <si>
+    <t>10531195-8</t>
+  </si>
+  <si>
+    <t>1 SUR N° 690, OFICINA 512, TALCA.</t>
+  </si>
+  <si>
+    <t>570 9997 5813</t>
+  </si>
+  <si>
+    <t>joseluisalvareztartari@gmail.com
+j.alvarez@abogadosalvarez.cl</t>
+  </si>
+  <si>
+    <t>MATERIAS CIVILES EN GENERAL, PARTICIÓN DE BIENES; Y COMERCIALES, EN GENREAL</t>
+  </si>
+  <si>
+    <t>ALVEAR</t>
+  </si>
+  <si>
+    <t>EDGARDO DAVID</t>
+  </si>
+  <si>
+    <t>18005121-K</t>
+  </si>
+  <si>
+    <t>MARTIN DE ZAMORA 3621, DPTO. 107, LAS CONDES.</t>
+  </si>
+  <si>
+    <t>edgardo.alvear@outlook.com</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL, DERECHO COMERCIAL, RESPONSABILIDAD CIVIL CONTRACTUAL Y EXTRACONTRACTUAL, CONTRATOS, PARTICIÓN, COMUNIDADES, RENDICIÓN DE CUENTAS, INMOBILIARIO, CONSTRUCCIÓN, CONFLICTOS SOCIETARIOS, CONFLICTOS ENTRE ACCIONISTAS, DERECHO DE SOCIEDADES, LEY 18.046, ARRENDAMIENTOS, Y COMPRAVENTAS.</t>
+  </si>
+  <si>
+    <t>CASTILLO</t>
+  </si>
+  <si>
+    <t>JORGE</t>
+  </si>
+  <si>
+    <t>10696737-7</t>
+  </si>
+  <si>
+    <t>HUERFANOS 1117 OFICINA 601, SANTIAGO</t>
+  </si>
+  <si>
+    <t>563 2695 5275 - 569 9509 0350</t>
+  </si>
+  <si>
+    <t>jalvear@alvearabogados.cl</t>
+  </si>
+  <si>
+    <t>MATERIAS CIVILES Y COMERCIALES, ASUNTOS SOCIETARIOS, SUCESIONES Y PARTICIONES, ASUNTOS INMUBILIARIOS Y CONSTRUCCIÓN, AGUAS</t>
+  </si>
+  <si>
+    <t>JERÓNIMO JUAN</t>
+  </si>
+  <si>
+    <t>16210050-5</t>
+  </si>
+  <si>
+    <t>HUÉRFANOS 1117, OF. 601</t>
+  </si>
+  <si>
+    <t>563 2887 7200 - 569 9437 5887</t>
+  </si>
+  <si>
+    <t>jjalvear@alvearabogados.cl</t>
+  </si>
+  <si>
+    <t>INMOBILIARIO / COMPRAVENTA, PROMESA, CONTRATOS PREPARATORIOS</t>
+  </si>
+  <si>
+    <t>VALDES</t>
+  </si>
+  <si>
+    <t>ANDRES</t>
+  </si>
+  <si>
+    <t>9880765-9</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CERRO EL PLOMO 5931, OF. 1104  LAS CONDES </t>
+  </si>
+  <si>
+    <t>570 8888 2836</t>
+  </si>
+  <si>
+    <t>andresalvear@alvear-ugolini.cl</t>
+  </si>
+  <si>
+    <t>SEGUROS - SOCIEDADES - PARTICIONES</t>
+  </si>
+  <si>
+    <t>AMAT</t>
+  </si>
+  <si>
+    <t>POMÉS</t>
+  </si>
+  <si>
+    <t>CRISTIÁN DANIEL</t>
+  </si>
+  <si>
+    <t>10690976-8</t>
+  </si>
+  <si>
+    <t>AVDA. NUEVA TAJAMAR 481, TORRE SUR, OF 704, LAS CONDES</t>
+  </si>
+  <si>
+    <t>570 6609 3038</t>
+  </si>
+  <si>
+    <t xml:space="preserve">camat@amatruiztagle.cl </t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL, DERECHO COMERCIAL, ESPECIALMENTE PARTICIÓN DE BIENES, LIQUIDACIÓN DE SOCIEDAD CONYUGAL, LIQUIDACIÓN DE COMUNIDADES Y SOCIEDADES, DIFERENCIAS O CONFLICTOS SOCIETARIOS, CONTROVERSIAS CONTRACTUALES, DERECHO DE SEGUROS, JUICIO DE CUENTAS</t>
+  </si>
+  <si>
+    <t>AMENABAR</t>
+  </si>
+  <si>
+    <t>FIGUEROA</t>
+  </si>
+  <si>
+    <t>ENRIQUE</t>
+  </si>
+  <si>
+    <t>15382613-7</t>
+  </si>
+  <si>
+    <t>AV APOQUINDO 3721, OFICINA 188, LAS CONDES</t>
+  </si>
+  <si>
+    <t>570 8731 7704</t>
+  </si>
+  <si>
+    <t>eamenabar@yavar.cl</t>
+  </si>
+  <si>
+    <t>EGRESADO MAGISTER EN DERECHO UNIVERSIDAD DE CHILE. DIPLOMADO EN CONTRATOS Y DAÑOS PONTIFICIA UNIVERSIDAD CATÓLICA DE CHILE. DIPLOMADO EN DERECHO CONCURSAL UNIVERSIDAD DE CHILE. CURSO DE LITIGACIÓN EN CHILE Y ESTADOS UNIDOS. JUEZ ARBITRO DE LA SUPERINTENDENCIA DE INSOLVENCIA Y REEMPRENDIMIENTO. ACTUARIO ARBITRAJES CAM.</t>
+  </si>
+  <si>
+    <t>AMENÁBAR</t>
+  </si>
+  <si>
+    <t>VALENZUELA</t>
+  </si>
+  <si>
+    <t>CATALINA</t>
+  </si>
+  <si>
+    <t>15639867-5</t>
+  </si>
+  <si>
+    <t>AV. EL GOLF 40, PISO 20, LAS CONDES</t>
+  </si>
+  <si>
+    <t>570 6621 6666</t>
+  </si>
+  <si>
+    <t>cata7amenabar@gmail.com catalina.amenabar@ppulegal.com</t>
+  </si>
+  <si>
+    <t>NO SEÑALA</t>
+  </si>
+  <si>
+    <t>AMIGO</t>
+  </si>
+  <si>
+    <t>FERNÁNDEZ</t>
+  </si>
+  <si>
+    <t>FRANCISCA PÍA</t>
+  </si>
+  <si>
+    <t>15336949-6</t>
+  </si>
+  <si>
+    <t>MARTÍN ALONSOPINZÓN N° 7586, COMUNA DE LAS CONDES, CIUDAD DE SANTIAGO</t>
+  </si>
+  <si>
+    <t>571 9015 4818 - 562 2447 8590</t>
+  </si>
+  <si>
+    <t>francisca.amigo.fdz@gmail.com</t>
+  </si>
+  <si>
+    <t>MATERIAS CIVILES, ARBITRAJES, DERECHO DE LA CONSTRUCCIÓN, PARTICIONES, LIQUIDACIÓN DE COMUNIDADES, CONFLICTOS SOCIETARIOS</t>
+  </si>
+  <si>
+    <t>ANDRADE</t>
+  </si>
+  <si>
+    <t>IGNACIO RAÚL</t>
+  </si>
+  <si>
+    <t>15689323-4</t>
+  </si>
+  <si>
+    <t>AVDA. PRESIDENTE RIESCO 5157, DEPTO. 85, LAS CONDES</t>
+  </si>
+  <si>
+    <t>571 9221 4351</t>
+  </si>
+  <si>
+    <t>ignacio.andrade.garcia@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">• JUEZ ÁRBITRO CON ESPECIALIDAD EN JUICIOS DE PARTICIÓN DE BIENES, LIQUIDACIÓN DE SOCIEDAD CONYUGAL O DE UNA SOCIEDAD COLECTIVA O EN COMANDITA CIVIL Y LA DE LAS COMUNIDADES, LAS DIFERENCIAS QUE OCURRAN ENTRE LOS SOCIOS DE DETERMINADAS SOCIEDADES, EN LOS CASOS DE LOS ARTÍCULOS 415 DEL CÓDIGO DE COMERCIO Y 4° N°10 DE LA LEY N°18.046, ARBITRAJES EN MATERIA DE SEGUROS, Y CONSTRUCCIÓN E INGENIERÍA.
+</t>
+  </si>
+  <si>
+    <t>MICHILLANCA</t>
+  </si>
+  <si>
+    <t>SANDRA MARINA</t>
+  </si>
+  <si>
+    <t>10657710-2</t>
+  </si>
+  <si>
+    <t>SUECIA N°2045 OF. 702, PROVIDENCIA, SANTIAGO, REGIÓN METROPOLITANA</t>
+  </si>
+  <si>
+    <t>564 2650 1940</t>
+  </si>
+  <si>
+    <t>sandra.andrade@cde.cl</t>
+  </si>
+  <si>
+    <t>VERGARA</t>
+  </si>
+  <si>
+    <t>MAURICIO ALEJANDRO</t>
+  </si>
+  <si>
+    <t>12235266-8</t>
+  </si>
+  <si>
+    <t>AV. ALONSO DE CÓRDOVA 5670, OF. 201, LAS CONDES</t>
+  </si>
+  <si>
+    <t>571 9324 2586</t>
+  </si>
+  <si>
+    <t xml:space="preserve">mandrade@andradeleiva.cl </t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL, DERECHO COMERCIAL, SOCIEDADES, PARTICIONES, LIQUIDACIONES, DERECHO SUCESORIO, SEGUROS.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CARVALLO SANTA MARIA </t>
+  </si>
+  <si>
+    <t>NELSON PATRICIO</t>
+  </si>
+  <si>
+    <t>13112872-k</t>
+  </si>
+  <si>
+    <t>ALONSO DE CORDOVA 6152, OFICINA 707, LAS CONDES</t>
+  </si>
+  <si>
+    <t>571 8764 7407</t>
+  </si>
+  <si>
+    <t>juridicacarvallosantamaria@gmail.com</t>
+  </si>
+  <si>
+    <t>ANDRÉS</t>
+  </si>
+  <si>
+    <t>LÓPEZ SEPÚLVEDA</t>
+  </si>
+  <si>
+    <t>FELIPE OSCAR</t>
+  </si>
+  <si>
+    <t>16749748-9</t>
+  </si>
+  <si>
+    <t>PASAJE HUÉRFANOS N° 1373 OFICINA 1002</t>
+  </si>
+  <si>
+    <t>564 2485 1000</t>
+  </si>
+  <si>
+    <t>flopezabogados@gmail.com</t>
+  </si>
+  <si>
+    <t>LÓPEZ VALDÉS</t>
+  </si>
+  <si>
+    <t>JOSÉ FRANCISCO</t>
+  </si>
+  <si>
+    <t>10741320-0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LOS MILITARES 5620 DEPTO 319 LAS CONDES </t>
+  </si>
+  <si>
+    <t>571 9821 5433</t>
+  </si>
+  <si>
+    <t>jfalopez@lvab.cl</t>
+  </si>
+  <si>
+    <t>MATERIAS CIVILES Y COMERCIALES (SEGUROS Y DERECHO SOCIETARIO)</t>
+  </si>
+  <si>
+    <t>ANINAT</t>
+  </si>
+  <si>
+    <t>URREJOLA</t>
+  </si>
+  <si>
+    <t>LUIS ALBERTO</t>
+  </si>
+  <si>
+    <t>8828165-9</t>
+  </si>
+  <si>
+    <t>AV. LOS CONQUISTADORES 1700, PISO 16</t>
+  </si>
+  <si>
+    <t>564 2591 8800</t>
+  </si>
+  <si>
+    <t>laninat@aninat.cl</t>
+  </si>
+  <si>
+    <t>DERECHO COMERCIAL; SOCIEDADES
+COMERCIALES, SOLUCIÓN DE CONTROVERSIAS ENTRE SOCIOS, DISOLUCIÓN Y LIQUIDACIÓN DE SOCIEDADES DE CUALQUIER NATURALEZA, DERECHO CONCURSAL.</t>
+  </si>
+  <si>
+    <t>ANTOLIN</t>
+  </si>
+  <si>
+    <t>MARTÍNEZ</t>
+  </si>
+  <si>
+    <t>FÉLIX ANDRÉS</t>
+  </si>
+  <si>
+    <t>16142288-6</t>
+  </si>
+  <si>
+    <t>CALIFORNIA 2020, DPTO. 81</t>
+  </si>
+  <si>
+    <t>56 9 79697292</t>
+  </si>
+  <si>
+    <t>felix.antolinm@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CIVIL, SOCIETARIO, PARTICIONES, LIQUIDACIONES, MARÍTIMO, MINERO, CONSTRUCCIÓN, ARBITRAJE INTERNACIONAL </t>
+  </si>
+  <si>
+    <t>ANTÚNEZ</t>
+  </si>
+  <si>
+    <t>REED</t>
+  </si>
+  <si>
+    <t>CARMEN GLORIA</t>
+  </si>
+  <si>
+    <t>10107659-8</t>
+  </si>
+  <si>
+    <t>AMAPOLAS 1395</t>
+  </si>
+  <si>
+    <t>571 9997 5813</t>
+  </si>
+  <si>
+    <t>ca20022004@yahoo.com</t>
+  </si>
+  <si>
+    <t>APARA</t>
+  </si>
+  <si>
+    <t>RIADI</t>
+  </si>
+  <si>
+    <t>GLADYS SORAYA</t>
+  </si>
+  <si>
+    <t>7696953-1</t>
+  </si>
+  <si>
+    <t>PASAJE ROSA RODRÍGUEZ</t>
+  </si>
+  <si>
+    <t>571 8888 2836</t>
+  </si>
+  <si>
+    <t>sorayapara@entelchile.net</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DERECHO COMERCIAL-SEGUROS-SOCIEDADES-BURSÁTIL </t>
+  </si>
+  <si>
+    <t>APPELGREN</t>
+  </si>
+  <si>
+    <t>BALBONTIN</t>
+  </si>
+  <si>
+    <t>JUAN PABLO</t>
+  </si>
+  <si>
+    <t>9121356-7</t>
+  </si>
+  <si>
+    <t>MONJITAS 392, PISO 20</t>
+  </si>
+  <si>
+    <t>jpappelgren@appelgren.cl</t>
+  </si>
+  <si>
+    <t>PARTIDOR Y LIQUIDADOR  DE SOCIEDADES COMERCIALES</t>
+  </si>
+  <si>
+    <t>OBRADOR</t>
+  </si>
+  <si>
+    <t>MARÍA JOSÉ</t>
+  </si>
+  <si>
+    <t>15385586-2</t>
+  </si>
+  <si>
+    <t>CAPITÁN ORELLA 2445 DEPTO 1605, COMUNA DE ÑUÑOA</t>
+  </si>
+  <si>
+    <t>564 2695 5275 - 569 9509 0350</t>
+  </si>
+  <si>
+    <t>mariajose@obradordigital.cl</t>
+  </si>
+  <si>
+    <t>CIVIL (SUCESORIO, SOCIEDAD CONYUGAL), COMERCIAL (SOCIETARIO, CONTRACTUAL), TECNOLOGÍAS, PROPIEDAD INTELECTUAL</t>
+  </si>
+  <si>
+    <t>REYES</t>
+  </si>
+  <si>
+    <t>HORACIO ENRIQUE</t>
+  </si>
+  <si>
+    <t>14479427-3</t>
+  </si>
+  <si>
+    <t>SANTO DOMINGO 154. SAN FELIPE</t>
+  </si>
+  <si>
+    <t>564 2887 7200 - 569 9437 5887</t>
+  </si>
+  <si>
+    <t>estudiojuridico.arancibia@gmail.com</t>
+  </si>
+  <si>
+    <t>PARTICIÓN DE BIENES, LIQUIDACIÓN DE SOCIEDAD CONYUGAL.</t>
+  </si>
+  <si>
+    <t>ARÁNGUIZ</t>
+  </si>
+  <si>
+    <t>VILLAGRÁN</t>
+  </si>
+  <si>
+    <t>MATÍAS ANDRÉS</t>
+  </si>
+  <si>
+    <t>16303359-3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ALAMEDA 340, FACULTAD DE DERECHO, PISO 4. </t>
+  </si>
+  <si>
+    <t>571 6609 3038</t>
+  </si>
+  <si>
+    <t>matias.aranguiz@uc.cl</t>
+  </si>
+  <si>
+    <t>CIVILES, TALES COMO PARTICIONES DE BIENES EN COMUNIDADES, TANTO POR SUCESIONES HEREDITARIAS, SOCIEDADES CONYUGALES, O DE CUALQUIER OTRA NATURALEZA, CONTRATOS, RESPONSABILIDAD CIVIL CONTRACTUAL Y EXTRACONTRACTUAL, ASUNTOS DE AGUAS Y LITIGIOS CIVILES; COMERCIALES, TALES COMO ASUNTOS INMOBILIARIOS, CONSTRUCCIÓN, ASUNTOS SOCIETARIOS EN GENERAL, ESPECIALMENTE DISOLUCIÓN Y LIQUIDACIÓN DE SOCIEDADES, TRANSPORTE TERRESTRE Y MARÍTIMO, ASUNTOS DE SEGUROS Y COMERCIO ELECTRÓNICO; PROPIEDAD INDUSTRIAL.</t>
+  </si>
+  <si>
+    <t>ARAUCO</t>
+  </si>
+  <si>
+    <t>MAITE NAIARA</t>
+  </si>
+  <si>
+    <t>18123502-0</t>
+  </si>
+  <si>
+    <t>HUÉRFANOS 1880, DEPARTAMENTO 21-D</t>
+  </si>
+  <si>
+    <t>571 8731 7704</t>
+  </si>
+  <si>
+    <t>araucomaite@gmail.com</t>
+  </si>
+  <si>
+    <t>CIVIL</t>
+  </si>
+  <si>
+    <t>ARAVENA</t>
+  </si>
+  <si>
+    <t>BRIONES</t>
+  </si>
+  <si>
+    <t>CHRISTOPHER ANGELO</t>
+  </si>
+  <si>
+    <t>16709328-0</t>
+  </si>
+  <si>
+    <t>HUÉRFANOS N°979, OFICINA 606, SANTIAGO, RM</t>
+  </si>
+  <si>
+    <t>571 6621 6666</t>
+  </si>
+  <si>
+    <t>aravena.chris@gmail.com</t>
+  </si>
+  <si>
+    <t>ARBITRAJE FORZOSO CIVIL Y COMERCIAL - PARTICIÓN DE BIENES - RENDICIÓN DE CUENTAS - LIQUIDACIÓN DE SOCIEDAD CONYUGAL - DERECHO LABORAL Y SEGURIDAD SOCIAL - CONFLICTOS SOCIETARIOS - ARBITRAJE MARITIMO</t>
+  </si>
+  <si>
+    <t>ARAYA</t>
+  </si>
+  <si>
+    <t>PABLO JUAN</t>
+  </si>
+  <si>
+    <t>15019719-8</t>
+  </si>
+  <si>
+    <t>CALLE BAQUEDANO 239 OFICINA 203, ANTOFAGASTA</t>
+  </si>
+  <si>
+    <t>565 2650 1940</t>
+  </si>
+  <si>
+    <t>arbitrafta@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL: LIQUIDACIÓN DE COMUNIDADES HEREDITARIAS Y/O PARTICIÓN DE BIENES, LIQUIDACIÓN DE SOCIEDAD CONYUGAL; RENDICIÓN DE CUENTAS; RESOONSABILIDAD CIVIL EXTRACONTRACTUAL; LIQUIDACIÓN Y PARTICIÓN DE SOCIEDADES, ARBITRAJE EN MATERIAS COMERCIALES; DERECHO MINERO</t>
+  </si>
+  <si>
+    <t>HENRÍQUEZ</t>
+  </si>
+  <si>
+    <t>MANUEL ALBERTO</t>
+  </si>
+  <si>
+    <t>18340156-4</t>
+  </si>
+  <si>
+    <t>MÁLAGA 85, OF 201,  LAS CONDES</t>
+  </si>
+  <si>
+    <t>572 9324 2586</t>
+  </si>
+  <si>
+    <t>mtaraya@uc.cl</t>
+  </si>
+  <si>
+    <t>PARTICIONES DE COMUNIDADES HEREDITARIAS, RESPONSABILIDAD CONTRACTUAL Y EXTRACONTRACTUAL, DERECHO DE MINERÍA, DERECHO INMOBILIARIO.</t>
+  </si>
+  <si>
+    <t>PAREDES</t>
+  </si>
+  <si>
+    <t>IGNACIO ANDRÉS</t>
+  </si>
+  <si>
+    <t>16322730-4</t>
+  </si>
+  <si>
+    <t>JULIO PRADO 1646, DEPARTAMENTO 314, ÑUÑOA</t>
+  </si>
+  <si>
+    <t>572 9221 4351</t>
+  </si>
+  <si>
+    <t>ignacio.arayaparedes@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TODA CLASE DE LIQUIDACIONES, PARTICIONES DE BIENES, RENDICIONES DE CUENTAS, CONFLICTOS SOCIETARIOS DE NATURALEZA ESTATUTARIA O EXTRAESTATUTARIA (PACTOS), TERMINACIÓN DE TODA CLASE DE CONTRATOS, INCLUYENDO CONTRATOS DE ARRENDAMIENTO Y DE ARRENDAMIENTO CON OPCIÓN DE COMPRA (LEASING), CONFLICTOS EN MATERIA DE DERECHO DE SEGUROS, DERECHO DEL CONSUMIDOR, PROPIEDAD INTELECTUAL, INDUSTRIAL Y COMPETENCIA DESLEAL,  Y, EN GENERAL, TODA CUESTIÓN CONCERNIENTE AL DERECHO CIVIL Y/O AL DERECHO COMERCIAL. </t>
+  </si>
+  <si>
+    <t>PAZ</t>
+  </si>
+  <si>
+    <t>CARLOS FERNANDO</t>
+  </si>
+  <si>
+    <t>15680321-9</t>
+  </si>
+  <si>
+    <t>ALONSO DE CAMARGO 8916, DEPTO 81,   LAS CONDES</t>
+  </si>
+  <si>
+    <t>572 9015 4818 - 562 2447 8590</t>
+  </si>
+  <si>
+    <t>carlosarayapaz@gmail.com                raya2023@lawnet.ucla.edu</t>
+  </si>
+  <si>
+    <t>PARTICIONES - CONFLICTOS SOCIETARIOS - CONFLICTOS CIVILES - CONFLICTOS DE SEGUROS - CONFLICTOS COMERCIALES - PROPIEDAD INTELECTUAL</t>
+  </si>
+  <si>
+    <t>ARCE</t>
+  </si>
+  <si>
+    <t>GACITÚA</t>
+  </si>
+  <si>
+    <t>CATHERINE DE</t>
+  </si>
+  <si>
+    <t>14052356-9</t>
+  </si>
+  <si>
+    <t>MANUEL ANTONIO TOCORNAL 588 DEPTO. 1107, SANTIAGO</t>
+  </si>
+  <si>
+    <t>572 8764 7407</t>
+  </si>
+  <si>
+    <t>cathyarce.gacitua@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CURSO TALLER PRÁCTICO, JUICIO DE PARTICIÓN. </t>
+  </si>
+  <si>
+    <t>GONZALEZ</t>
+  </si>
+  <si>
+    <t>MARIA ELENA</t>
+  </si>
+  <si>
+    <t>MERCED 838-A, OFICINA117 SANTIAGO</t>
+  </si>
+  <si>
+    <t>565 2485 1000</t>
+  </si>
+  <si>
+    <t>mariaelenaarce@gmail.com</t>
+  </si>
+  <si>
+    <t>ARIAS</t>
+  </si>
+  <si>
+    <t>CUEVAS</t>
+  </si>
+  <si>
+    <t>MARTA VIOLETA</t>
+  </si>
+  <si>
+    <t>13885481-7</t>
+  </si>
+  <si>
+    <t>AV. COSTANERA SUR 2730, OFICINA 1201. LAS CONDES</t>
+  </si>
+  <si>
+    <t>572 9821 5433</t>
+  </si>
+  <si>
+    <t>marias@baraona.cl</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL Y COMERCIAL EN GENERAL - RESPONSABILIDAD CONTRACTUAL Y EXTRACONTRACTUAL - LIQUIDACIÓN DE COMUNIDADES, LIQUIDACION DE SOCIEDAD CONYUGAL, PARTICIONES.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ARIAS </t>
+  </si>
+  <si>
+    <t>ERIZA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CLAUDIO IGNACIO </t>
+  </si>
+  <si>
+    <t>6726025-K</t>
+  </si>
+  <si>
+    <t>HUERFANOS 1117, OFICINA 836, SANTIAGO</t>
+  </si>
+  <si>
+    <t>569 91205393</t>
+  </si>
+  <si>
+    <t>claudioariaseriza@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO COMERCIAL Y CIVIL (RESPONSABILIDAD CONTRACTUAL Y EXTRACONTRACTUAL, NULIDADES, PARTICIONES)</t>
+  </si>
+  <si>
+    <t>ARISMENDI</t>
+  </si>
+  <si>
+    <t>LINACRE</t>
+  </si>
+  <si>
+    <t>JOAQUÍN ANTONIO</t>
+  </si>
+  <si>
+    <t>18156567-5</t>
+  </si>
+  <si>
+    <t>COQUIMBO 1331, DEPARTAMENTO 1707 A, SANTIAGO.</t>
+  </si>
+  <si>
+    <t>565 2591 8800</t>
+  </si>
+  <si>
+    <t>joaquinarismendil@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DERECHO CIVIL (RESPONSABILIDAD CONTRACTUAL Y EXTRACONTRACTUAL, NULIDADES, PARTICIONES, SUCESORIO, CONSTRUCCIÓN, NEGLIGENCIAS MÉDICAS, EXPORTACIÓN DE FRUTAS), DERECHO COMERCIAL (SEGUROS CONTRA TODO RIESGO, LIQUIDACIÓN DE SOCIEDADES MERCANTILES, CONFLICTOS SOCIETARIOS, INFRAESTRUCTURA, MARÍTIMO Y NAVIERO), DERECHO ADMINISTRATIVO (PESCA, ACUICULTURA), DERECHO CONSTITUCIONAL, RECURSOS NATURALES (DERECHOS MINERO, DE AGUAS, AMBIENTAL Y ENERGÍA), DERECHO LABORAL Y SINDICAL. </t>
+  </si>
+  <si>
+    <t>ARMIJO</t>
+  </si>
+  <si>
+    <t>RIVERA</t>
+  </si>
+  <si>
+    <t>GONZALO RODRIGO</t>
+  </si>
+  <si>
+    <t>12880483-8</t>
+  </si>
+  <si>
+    <t>AV LIB BERNARDO OHIGGINS 949 OF 1201</t>
+  </si>
+  <si>
+    <t>justiciaarbitralchile@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PARTICIONES HEREDITARIAS, SOCIETARIAS, MATERIA CIVIL, LABORAL </t>
+  </si>
+  <si>
+    <t>AROS</t>
+  </si>
+  <si>
+    <t>CHIA</t>
+  </si>
+  <si>
+    <t>RODRIGO</t>
+  </si>
+  <si>
+    <t>12488154-4</t>
+  </si>
+  <si>
+    <t>AVENIDA LAS CONDES 9460, PISO 10, OF. 1003</t>
+  </si>
+  <si>
+    <t>572 9997 5813</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> raroschi@abycia.cl </t>
+  </si>
+  <si>
+    <t>MATERIAS CIVILES: LIQUIDACIONES COMUNIDAD, PARTICIONES, ARRIENDOS, RESOLUCION DE CONTRATOS CIVILES Y ADMNISTRATIVOS, ETC</t>
+  </si>
+  <si>
+    <t>ARRIAGADA</t>
+  </si>
+  <si>
+    <t>CALLIS</t>
+  </si>
+  <si>
+    <t>PAZ LORETO</t>
+  </si>
+  <si>
+    <t>18159786-0</t>
+  </si>
+  <si>
+    <t>POCURO 2260, DEPTO 806, PROVIDENCIA</t>
+  </si>
+  <si>
+    <t>572 8888 2836</t>
+  </si>
+  <si>
+    <t>plarriagada@uc.cl</t>
+  </si>
+  <si>
+    <t>MATERIALES CIVILES CONTRACTUALES (ARRENDAMIENTO, CONSTRUCCIÓN, INFRAESTRUCTURA, COMPRAVENTA, SUMINISTRO DE SERVICIOS E INSUMOS, TRANSPORTE, IMPORTACIONES Y EXPORTACIONES, SUCESORIO, DISPUTAS SOCIETARIAS, POST M&amp;A, ENTRE OTROS)</t>
+  </si>
+  <si>
+    <t>ARTEAGA</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> SMITH</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> FRANCISCA  </t>
+  </si>
+  <si>
+    <t>6.468.870-7</t>
+  </si>
+  <si>
+    <t>Martínez de Rozas 3660, comuna de Quinta Normal</t>
+  </si>
+  <si>
+    <t>artegasmith1956@outook.es</t>
+  </si>
+  <si>
+    <t>SAN MARTÍN</t>
+  </si>
+  <si>
+    <t>ARMANDO AGUSTÍN</t>
+  </si>
+  <si>
+    <t>12065100-5</t>
+  </si>
+  <si>
+    <t>AVENIDA CRISTOBAL COLÓN 4899, DPTO. 93A, LAS CONDES</t>
+  </si>
+  <si>
+    <t>abogarteaga@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL Y DERECHO COMERCIAL</t>
+  </si>
+  <si>
+    <t>ARTHUR</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> DE LA MAZA</t>
+  </si>
+  <si>
+    <t>GUILLERMO JUAN</t>
+  </si>
+  <si>
+    <t>14118282-K</t>
+  </si>
+  <si>
+    <t>CERRO EL PLOMO 5630 OFICINA 1601 LAS CONDES</t>
+  </si>
+  <si>
+    <t>562 2887 7200 - 569 9437 5887</t>
+  </si>
+  <si>
+    <t>garthur@vla.cl</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL Y COMERCIAL. PARTICIONES Y LIQUIDACIONES. CONFLICTOS SOCIETARIOS Y CONTRACTUALES.</t>
+  </si>
+  <si>
+    <t>ARTIGAS</t>
+  </si>
+  <si>
+    <t>BARRENECHEA</t>
+  </si>
+  <si>
+    <t>ALEJANDRO JAVIER</t>
+  </si>
+  <si>
+    <t>15363383-5</t>
+  </si>
+  <si>
+    <t>SAN SEBASTIÁN 2750, OFICINA 801, LAS CONDES</t>
+  </si>
+  <si>
+    <t>565 2887 7200 - 569 9437 5887</t>
+  </si>
+  <si>
+    <t>aartigas@ahmm.cl</t>
+  </si>
+  <si>
+    <t>DERECHO COMERCIAL. SOCIEDADES Y CONFLICTOS SOCIETARIOS</t>
+  </si>
+  <si>
+    <t>ASTUDILLO</t>
+  </si>
+  <si>
+    <t>SOTELO</t>
+  </si>
+  <si>
+    <t>ANDRÉS ESTEBAN</t>
+  </si>
+  <si>
+    <t>12113752-6</t>
+  </si>
+  <si>
+    <t>ALONSO DE CÓRDOVA 5.900 OFICINA 302 LAS CONDES</t>
+  </si>
+  <si>
+    <t>565 2695 5275 - 569 9509 0350</t>
+  </si>
+  <si>
+    <t>aas@vaeabogados.cl</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DERECHO CIVIL, DERECHO PROCESAL, DERECHO COMERCIAL, ARBITRAJES RELATIVOS A CONFLICTOS EN EL ÁMBITO DE TODO TIPO DE SOCIEDADES, DERECHO DE SEGUROS, DERECHO INMOBILIARIO, RESPONSABILIDAD CONTRACTUAL Y EXTRACONTRACTUAL, CONFLICTOS RELATIVOS AL DOMINIO Y OTROS DERECHOS REALES RESPECTO DE TODO TIPO DE BIENES, MUEBLES O INMUEBLES, CORPORALES O INCORPORALES Y RESPONSABILIDAD MÉDICA. 
+</t>
+  </si>
+  <si>
+    <t>AVILÉS</t>
+  </si>
+  <si>
+    <t>RUBILAR</t>
+  </si>
+  <si>
+    <t>LORENZO DARÍO</t>
+  </si>
+  <si>
+    <t>9194930-K</t>
+  </si>
+  <si>
+    <t>MONJITAS N° 527 OFICINA 1110, SANTIAGO CENTRO</t>
+  </si>
+  <si>
+    <t>572 6609 3038</t>
+  </si>
+  <si>
+    <t>lorenzo.aviles.r@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PARTICIONES Y CONTRATOS </t>
+  </si>
+  <si>
+    <t>AWAD</t>
+  </si>
+  <si>
+    <t>SIRHAN</t>
+  </si>
+  <si>
+    <t>ÁLVARO ANDRÉS</t>
+  </si>
+  <si>
+    <t>17085580-9</t>
+  </si>
+  <si>
+    <t>APOQUINDO 3669, PISO 11, LAS CONDES</t>
+  </si>
+  <si>
+    <t>572 8731 7704</t>
+  </si>
+  <si>
+    <t>alvaro.awad@uc.cl</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL, PARTICIONES, LIQUIDACIONES, CONFLICTOS SOCIETARIOS, CONCESIONES, CONSTRUCCIÓN, MINERIA, SEGUROS, TRANSPORTE Y TECNOLOGÍA.</t>
+  </si>
+  <si>
+    <t>AYALA</t>
+  </si>
+  <si>
+    <t>ARENAS</t>
+  </si>
+  <si>
+    <t>CLAUDIA PATRICIA</t>
+  </si>
+  <si>
+    <t>8807555-2</t>
+  </si>
+  <si>
+    <t>FEDERICO GANA 3827, MACUL</t>
+  </si>
+  <si>
+    <t>572 6621 6666</t>
+  </si>
+  <si>
+    <t>claudia.ayala1503@gmail.com</t>
+  </si>
+  <si>
+    <t>CIVIL - COMERCIAL - SUCESORIO</t>
+  </si>
+  <si>
+    <t>AYLWIN</t>
+  </si>
+  <si>
+    <t>OYARZUN</t>
+  </si>
+  <si>
+    <t>MIGUEL PATRICIO</t>
+  </si>
+  <si>
+    <t>6742039-k</t>
+  </si>
+  <si>
+    <t>ALCÁNTARA</t>
+  </si>
+  <si>
+    <t>573 9015 4818 - 562 2447 8590</t>
+  </si>
+  <si>
+    <t>miguel.aylwino@aylwinycia.cl</t>
+  </si>
+  <si>
+    <t>CIVIL. COMERCIAL, PARTICIONES</t>
+  </si>
+  <si>
+    <t>AZAT</t>
+  </si>
+  <si>
+    <t>MELLADO</t>
+  </si>
+  <si>
+    <t>EMILIO HUMBERTO</t>
+  </si>
+  <si>
+    <t>15181166-3</t>
+  </si>
+  <si>
+    <t>FRANCISCO BULNES CORREA 3500, DEPTO. 43-C, LAS CONDES</t>
+  </si>
+  <si>
+    <t>573 9221 4351</t>
+  </si>
+  <si>
+    <t>emilio.azat@gmail.com</t>
+  </si>
+  <si>
+    <t>BADE</t>
+  </si>
+  <si>
+    <t>BERGER</t>
+  </si>
+  <si>
+    <t>INGRID</t>
+  </si>
+  <si>
+    <t>12934903-4</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>573 9324 2586</t>
+  </si>
+  <si>
+    <t>ingridbadeb@yahoo.es</t>
+  </si>
+  <si>
+    <t>NO MENCIONA</t>
+  </si>
+  <si>
+    <t>BAHAMONDES</t>
+  </si>
+  <si>
+    <t>ABU-GOSCH</t>
+  </si>
+  <si>
+    <t>LEYLA ALEJANDRA</t>
+  </si>
+  <si>
+    <t>13433375-8</t>
+  </si>
+  <si>
+    <t>MORANDÉ Nº 322 OF 404, SANTIAGO</t>
+  </si>
+  <si>
+    <t>566 2650 1940</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> leyla@litigio.cl                     leyla@bahamondes.cl leyla.bahamondes@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DERECHO CIVIL, RESPONSAIBILIDAD CONTRACTUAL, EXTRA CONTRACTUAL, INDEMNIZACIÓN DE PERJUICIO, PARTICIÓN DE BIENES, LIQUIDACIÓN SOCIEDADES, ARBITRAJES FORZOS, DERCHO PROCESAL, FAMILIA </t>
+  </si>
+  <si>
+    <t>BALMACEDA</t>
+  </si>
+  <si>
+    <t>HOYOS</t>
+  </si>
+  <si>
+    <t>JORGE FRANCISCO</t>
+  </si>
+  <si>
+    <t>9572406-k</t>
+  </si>
+  <si>
+    <t>DR. SÓTERO DEL RIO 
+508 OF. 418</t>
+  </si>
+  <si>
+    <t>573 8764 7407</t>
+  </si>
+  <si>
+    <t>jfbalmah@yahoo.com</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL, DERECHO COMERCIAL, DERECHO INTERNACIONAL PRIVADO, DERECHO TRIBUTARIO</t>
+  </si>
+  <si>
+    <t>BAÑADOS</t>
+  </si>
+  <si>
+    <t>GEYWITZ</t>
+  </si>
+  <si>
+    <t>FRANCISCO</t>
+  </si>
+  <si>
+    <t>10789171-4</t>
+  </si>
+  <si>
+    <t>ROSARIO NORTE 615, OFICINA 2004, LAS CONDES</t>
+  </si>
+  <si>
+    <t>566 2485 1000</t>
+  </si>
+  <si>
+    <t>fbanados@abiabogados.cl</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RESPONSABILIDAD CONTRACTUAL (INMOBILIARIO, CONSTRUCCIÓN, ENERGÍA, SEGUROS, MINERÍA, ENTRE OTROS); DERECHO CORPORATIVO Y SOCIETARIO; DERECHO SUCESORIO Y PARTICIONES. SEGUROS. </t>
+  </si>
+  <si>
+    <t>BARAHONA</t>
+  </si>
+  <si>
+    <t>JUAN SEBASTIÁN</t>
+  </si>
+  <si>
+    <t>14173148-3</t>
+  </si>
+  <si>
+    <t>COMPAÑÍA 1656, DEPTO 1111, COMUNA SANTIAGO</t>
+  </si>
+  <si>
+    <t>573 9821 5433</t>
+  </si>
+  <si>
+    <t>jsbarahona@barrey.cl</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL PATRIMONIAL</t>
+  </si>
+  <si>
+    <t>BARAONA</t>
+  </si>
+  <si>
+    <t>CORREA</t>
+  </si>
+  <si>
+    <t>16367643-5</t>
+  </si>
+  <si>
+    <t>ALCÁNTARA 271, OFICINA 703, LAS CONDES</t>
+  </si>
+  <si>
+    <t>566 2591 8800</t>
+  </si>
+  <si>
+    <t>jbaraonac@bcia.cl</t>
+  </si>
+  <si>
+    <t>PARTICIÓN DE BIENES, DIFERENCIAS ENTRE SOCIOS, RENDICIONES DE CUENTAS Y LIQUIDACIÓN DE SOCIEDADES</t>
+  </si>
+  <si>
+    <t>GONZÁLEZ</t>
+  </si>
+  <si>
+    <t>7052728-6</t>
+  </si>
+  <si>
+    <t>ALCÁNTARA 271 OFICINA 703. LAS CONDES.</t>
+  </si>
+  <si>
+    <t>229511957  990470347</t>
+  </si>
+  <si>
+    <t>jbaraona@bcia.cl</t>
+  </si>
+  <si>
+    <t>BARNA</t>
+  </si>
+  <si>
+    <t>LEGUES</t>
+  </si>
+  <si>
+    <t>ANTONIO GONZALO</t>
+  </si>
+  <si>
+    <t>12087807-7</t>
+  </si>
+  <si>
+    <t>AVENIDA LAS TRANQUERAS Nº 160 5, DEPARTAMENTO Nº 801, COMUNA DE LAS CONDES, SANTIAGO</t>
+  </si>
+  <si>
+    <t>573 9997 5813</t>
+  </si>
+  <si>
+    <t>abarna_legues@hotmail.com</t>
+  </si>
+  <si>
+    <t>CIVIL, LABORAL, FAMILIA, COMERCIAL, LEASING HABITACIONAL, SINDICO DE QUIEBRAS</t>
+  </si>
+  <si>
+    <t>BARRA</t>
+  </si>
+  <si>
+    <t>ROJAS</t>
+  </si>
+  <si>
+    <t>JOSÉ MIGUEL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6056024-2 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">PASEO BULNES N° 259, OFICINA 804, SANTIAGO </t>
+  </si>
+  <si>
+    <t>573 8888 2836</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> jmbarra@gmail.com</t>
+  </si>
+  <si>
+    <t>CIVIL -PARTICIONES</t>
+  </si>
+  <si>
+    <t>ZAVALA</t>
+  </si>
+  <si>
+    <t>RAÚL ANDRES</t>
+  </si>
+  <si>
+    <t>14317299-6</t>
+  </si>
+  <si>
+    <t>NUEVA PROVIDENCIA 2214
+OFICINA 113, METRO LOS
+LEONES, PROVIDENCIA</t>
+  </si>
+  <si>
+    <t>rbarra@bymabogados.cl</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL, LIQUIDACIÓN Y PARTICIÓN DE BIENES Y HERENCIAS</t>
+  </si>
+  <si>
+    <t>BARRIENTOS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JOSEFA DEL PILAR </t>
+  </si>
+  <si>
+    <t>15.321.723-8</t>
+  </si>
+  <si>
+    <t>EL GOLF 99 OFICINA 603 LAS CONDES</t>
+  </si>
+  <si>
+    <t>JBB@REYMONDABOGADOS.CL</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL. RESPONSABILIDAD CONTRACTUAL, EXTRACONTRACTUAL, DERECHO SUCESORIO, DIVISIÓN DE COMUNIDAD, PARTICIÓN, RENDICIÓN DE CUENTA, DERECHO COMERCIAL SOCIETARIO</t>
+  </si>
+  <si>
+    <t>ZAMORANO</t>
+  </si>
+  <si>
+    <t>MARCELO HERIBERTO</t>
+  </si>
+  <si>
+    <t>8929711-7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ALAMEDA 340, PISO 3. </t>
+  </si>
+  <si>
+    <t>566 2887 7200 - 569 9437 5887</t>
+  </si>
+  <si>
+    <t>mhbz@uc.cl</t>
+  </si>
+  <si>
+    <t xml:space="preserve">I. CONFLICTOS EN MATERIA DE SEGUROS QUE SON DE ARBITRAJE FORZOSO SEGÚN LO DISPONE EL ART. 3 LETRA I) DEL D.F.L. N° 251. 
+II. TODA CONTROVERSIA QUE DERIVE DE HECHOS, ACTOS O CONTRATOS A QUE DÉ LUGAR EL COMERCIO MARÍTIMO O LA NAVEGACIÓN, INCLUIDOS LOS SEGUROS MARÍTIMOS DE CUALQUIER CLASE, CUANDO LAS PARTES NO HUBIEREN OPTADO POR LA JURISDICCIÓN ORDINARIA,  Y QUE SON DE COMPETENCIA ARBITRAL, DE CONFORMIDAD CON EL ART. 1023 DEL CÓDIGO DE COMERCIO.
+III. CONTROVERSIAS EN MATERIAS CIVILES, TALES COMO PARTICIONES DE BIENES EN COMUNIDADES, TANTO POR SUCESIONES HEREDITARIAS, SOCIEDADES CONYUGALES, O DE CUALQUIER OTRA NATURALEZA, CONTRATOS, RESPONSABILIDAD CIVIL CONTRACTUAL Y EXTRACONTRACTUAL, ASUNTOS DE AGUAS Y LITIGIOS CIVILES.
+IV. COMERCIALES, TALES COMO ASUNTOS INMOBILIARIOS, CONSTRUCCIÓN, CONFLICTOS SOCIETARIOS Y LAS DIFERENCIAS QUE OCURRAN ENTRE LOS ACCIONISTAS, LOS ACCIONISTAS Y LA SOCIEDAD O SUS ADMINISTRADORES O LIQUIDADORES, Y LA SOCIEDAD Y SUS ADMINISTRADORES O LIQUIDADORES, TODO DE ACUERDO A LO SEÑALADO EN EL ART 441 DEL CÓDIGO DE COMERCIO Y 227 N°4 DEL COT. </t>
+  </si>
+  <si>
+    <t>BARRIGA</t>
+  </si>
+  <si>
+    <t>CASTRO</t>
+  </si>
+  <si>
+    <t>8544940-0</t>
+  </si>
+  <si>
+    <t>PROFESORA AMANDA LABARCA 96 OF. 53, SANTIAGO</t>
+  </si>
+  <si>
+    <t>566 2695 5275 - 569 9509 0350</t>
+  </si>
+  <si>
+    <t>fbarriga@bycabogados.cl</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DERECHO CIVIL, COMERCIAL, SOCIETARIO, PARTICIONAL, DE SEGUROS E INMOBILIARIO. </t>
+  </si>
+  <si>
+    <t>BARRIL</t>
+  </si>
+  <si>
+    <t>MOLINA</t>
+  </si>
+  <si>
+    <t>GASTÓN EDELBERTO</t>
+  </si>
+  <si>
+    <t>12379380-3</t>
+  </si>
+  <si>
+    <t>LUIS THAYER OJEDA 0191 OFICINA 207, PROVIDENCIA</t>
+  </si>
+  <si>
+    <t>573 6609 3038</t>
+  </si>
+  <si>
+    <t>gbarril@aemb.cl</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL - DERECHO COMERCIAL</t>
+  </si>
+  <si>
+    <t>BARRIOS</t>
+  </si>
+  <si>
+    <t>ORMEÑO</t>
+  </si>
+  <si>
+    <t>MARGARETTE ISABEL</t>
+  </si>
+  <si>
+    <t>14091409-6</t>
+  </si>
+  <si>
+    <t>SOTERO DEL RIO 508, OF. 513-514, SANTIAGO CENTRO</t>
+  </si>
+  <si>
+    <t>573 8731 7704</t>
+  </si>
+  <si>
+    <t>juezarbitro.notificaciones@gmail.com</t>
+  </si>
+  <si>
+    <t>PARTICION DE HERENCIA, PARTICION DE COMUNIDADES, LIQUIDACION DE SOCIEDADES Y SOCIEDAD CONYUGAL</t>
+  </si>
+  <si>
+    <t>BARROILHET</t>
+  </si>
+  <si>
+    <t>CLAUDIO JOSÉ</t>
+  </si>
+  <si>
+    <t>10412595-6</t>
+  </si>
+  <si>
+    <t>ALCANTARA 200, OF. 304, LAS CONDES, SANTIAGO</t>
+  </si>
+  <si>
+    <t>573 6621 6666</t>
+  </si>
+  <si>
+    <t>claudio@barroilhet.cl</t>
+  </si>
+  <si>
+    <t>DERECHO MARÍTIMO Y DERECHO DE SEGUROS</t>
+  </si>
+  <si>
+    <t>BARROS</t>
+  </si>
+  <si>
+    <t>MUÑOZ</t>
+  </si>
+  <si>
+    <t>CRISTIAN ANDRÉS</t>
+  </si>
+  <si>
+    <t>13785060-5</t>
+  </si>
+  <si>
+    <t>MATÍAS COUSIÑO 82, OFICINA 409 SANTIAGO.</t>
+  </si>
+  <si>
+    <t>574 9015 4818 - 562 2447 8590</t>
+  </si>
+  <si>
+    <t>cristianbarrosabogado@gmail.com</t>
+  </si>
+  <si>
+    <t>BARRUETO</t>
+  </si>
+  <si>
+    <t>ZAMORA</t>
+  </si>
+  <si>
+    <t>BIANCA ISA</t>
+  </si>
+  <si>
+    <t>14155142-6</t>
+  </si>
+  <si>
+    <t>AMERICO VESPUCIO 958, OFICINA 1102, LAS CONDES</t>
+  </si>
+  <si>
+    <t>574 9221 4351</t>
+  </si>
+  <si>
+    <t>abogadabiancabarrueto@gmail.com</t>
+  </si>
+  <si>
+    <t>BASTIDAS</t>
+  </si>
+  <si>
+    <t>RODRIGO ANDRÉS</t>
+  </si>
+  <si>
+    <t>15343978-8</t>
+  </si>
+  <si>
+    <t>AV. VITACURA 2736, PISO 20. LAS CONDES</t>
+  </si>
+  <si>
+    <t>574 9324 2586</t>
+  </si>
+  <si>
+    <t>rodrigo.bastidas@vmklegal.cl</t>
+  </si>
+  <si>
+    <t>JUICIOS DE PARTICIÓN - ARBITRAJES  LIQUIDACIÓN COMUNIDADES HEREDITARIAS - ARBITRAJES  LIQUIDACIÓN COMUNIDADES DE BIENES- ARBITRAJES  LIQUIDACIÓN DE SOCIEDAD CONYUGAL -  ARBITRAJES COMERCIALES - ARBITRAJES DE LEASINGS HABITACIONAL, MOBILIARIOS E INMOBILIARIOS -  ARBITRAJES PROPIEDAD INTELECTUAL - ARBITRAJES CONTRATOS DE PROMESA.</t>
+  </si>
+  <si>
+    <t>BATARCE</t>
+  </si>
+  <si>
+    <t>MUFDI</t>
+  </si>
+  <si>
+    <t>JAIME ANDRES</t>
+  </si>
+  <si>
+    <t>6804273-9</t>
+  </si>
+  <si>
+    <t>SANTA MAGDALENA 75, OF. 510, PROVIDENCIA, SANTIAGO</t>
+  </si>
+  <si>
+    <t>567 2650 1940</t>
+  </si>
+  <si>
+    <t xml:space="preserve">jaimeandres@batarce.me  </t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL Y DERECHO COMERCIAL: INCLUYENDO MATERIAS DE COMUNIDADES-PARTICIÓN; CONTRATOS E INSTRUMENTOS EN EL MERCADO FINANCIERO Y EN EL MERCADO REAL; DERECHOS SOCIETARIOS Y RELACIÓN ENTRE ACCIONISTAS O SOCIOS Y ADMINISTRADORES.</t>
+  </si>
+  <si>
+    <t>BAUTISTA</t>
+  </si>
+  <si>
+    <t>MIGUEL ÁNGEL</t>
+  </si>
+  <si>
+    <t>15314137-1</t>
+  </si>
+  <si>
+    <t>HUERFÁNOS 1178 OFICINA 310, SANTIAGO, RM.</t>
+  </si>
+  <si>
+    <t>574 8764 7407</t>
+  </si>
+  <si>
+    <t>info@mabautista.cl miguelangel.bautista1983@mail.com</t>
+  </si>
+  <si>
+    <t>1. PARTICIÓN DE BIENES. 2. LIQUIDACIÓN DE SOCIEDAD CONYUGAL. 3. DIFERENCIAS ENTRE SOCIOS. 4. DISOLUCIÓN Y LIQUIDACIÓN DE SOCIEDADES. 5. RESPONSABILIDAD POR VICIOS DE LA CONSTRUCCIÓN LEY DE URBANISMO Y CONSTRUCCIONES. 6. DIFERENCIAS ENTRE COPROPIETARIOS Y ENTRE ESTOS Y LA ADMINISTRACIÓN EN LA COPROPIEDAD INMOBILIARIA. 8. DERECHO DEL CONSUMIDOR. 9. RESPONSABILIDAD CIVIL CONTRACTUAL Y EXTRACONTRACTUAL.</t>
+  </si>
+  <si>
+    <t>BENAVENTE</t>
+  </si>
+  <si>
+    <t>DIEGO JOSÉ</t>
+  </si>
+  <si>
+    <t>12404075-2</t>
+  </si>
+  <si>
+    <t>AHUMADA 254 OFICINA 802</t>
+  </si>
+  <si>
+    <t>567 2485 1000</t>
+  </si>
+  <si>
+    <t>dbenavente@bypabogados.cl</t>
+  </si>
+  <si>
+    <t>VARIAS (CIVIL, COMERCIAL)</t>
+  </si>
+  <si>
+    <t>BENAVIDES</t>
+  </si>
+  <si>
+    <t>SOTO</t>
+  </si>
+  <si>
+    <t>TATIANA MACARENA</t>
+  </si>
+  <si>
+    <t>10319189-0</t>
+  </si>
+  <si>
+    <t>AV. LAS CONDES 9460, OFICINA 1003, LAS CONDES</t>
+  </si>
+  <si>
+    <t>574 9821 5433</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> tbenavides@abycia.cl</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MATERIAS CIVILES: LIQUIDACIONES COMUNIDAD, PARTICIONES, ARRIENDOS, ETC. </t>
+  </si>
+  <si>
+    <t>BENEDETTI</t>
+  </si>
+  <si>
+    <t>CID</t>
+  </si>
+  <si>
+    <t>SEBASTIÁN EDILIO</t>
+  </si>
+  <si>
+    <t>17478047-1</t>
+  </si>
+  <si>
+    <t>AHUMADA 254, PISO 8, OFICINA 802, SANTIAGO CENTRO</t>
+  </si>
+  <si>
+    <t>569 99099408</t>
+  </si>
+  <si>
+    <t>sebastianbenedetticid@gmail.com</t>
+  </si>
+  <si>
+    <t>NICOLÁS ANDRÉS</t>
+  </si>
+  <si>
+    <t>18311427-1</t>
+  </si>
+  <si>
+    <t>ALCANTARA N° 200 OFICINA 307</t>
+  </si>
+  <si>
+    <t>567 2591 8800</t>
+  </si>
+  <si>
+    <t>nbenedettiv@udd.cl</t>
+  </si>
+  <si>
+    <t>BENÍTEZ</t>
+  </si>
+  <si>
+    <t>INGRID AURORA</t>
+  </si>
+  <si>
+    <t>9291678-2</t>
+  </si>
+  <si>
+    <t>ESTADO 57, OFICINA 205, SANTIAGO</t>
+  </si>
+  <si>
+    <t>574 8888 2836</t>
+  </si>
+  <si>
+    <t>ingbeniter@gmail.com</t>
+  </si>
+  <si>
+    <t>JUEZ ARBITRO SUCESORIO - COMUNIDADES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BENÍTEZ </t>
+  </si>
+  <si>
+    <t>KUFFERATH</t>
+  </si>
+  <si>
+    <t>EUGENIO MANUEL</t>
+  </si>
+  <si>
+    <t>9899328-2</t>
+  </si>
+  <si>
+    <t>LA DEHESA 1844, OF. 810, LO BARNECHEA</t>
+  </si>
+  <si>
+    <t>574 9997 5813</t>
+  </si>
+  <si>
+    <t>eugenio@benitezabogados.cl</t>
+  </si>
+  <si>
+    <t>CIVIL, TRIBUTARIO, COMERCIAL, INMOBILIARIO</t>
+  </si>
+  <si>
+    <t>URRUTIA</t>
+  </si>
+  <si>
+    <t>JORGE ENRIQUE</t>
+  </si>
+  <si>
+    <t>7011692-8</t>
+  </si>
+  <si>
+    <t>CAMINO EL TUCÚQUERE 4066 LO BARNECHEA</t>
+  </si>
+  <si>
+    <t>jbenitez@benitezurrutia.cl</t>
+  </si>
+  <si>
+    <t>CONTRACTUAL CIVIL COMERCIAL, INMOBILIARIO Y CONSTRUCCIÓN, BANCARIO, FINANCIERO, SOCIEDADES, PARTICIONES Y SUCESIONES</t>
+  </si>
+  <si>
+    <t>BERNET</t>
+  </si>
+  <si>
+    <t>PÁEZ</t>
+  </si>
+  <si>
+    <t>MANUEL ANTONIO</t>
+  </si>
+  <si>
+    <t>14456828-1</t>
+  </si>
+  <si>
+    <t>BURGOS N° 80, PISO 2, OFICINA 201, LAS CONDES, SANTIAGO</t>
+  </si>
+  <si>
+    <t>567 2887 7200 - 569 9437 5887</t>
+  </si>
+  <si>
+    <t>mbernet@bernetlagos.cl</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL (RESPONSABILIDAD CONTRACTUAL, NULIDAD DE ACTOS JURÍDICOS, PARTICIONES, SOCIEDADES CIVILES), DERECHO COMERCIAL (SOCIEDADES COMERCIALES, CONFLICTOS SOCIETARIOS, SEGUROS, ARBITRAJES COMERCIALES, DERECHO MARÍTIMO), PROPIEDAD INTELECTUAL, PROPIEDAD INDUSTRIAL Y DERECHO DE LA CONSTRUCCIÓN.</t>
+  </si>
+  <si>
+    <t>BERNHARDT</t>
+  </si>
+  <si>
+    <t>KREBS</t>
+  </si>
+  <si>
+    <t>FERNANDO</t>
+  </si>
+  <si>
+    <t>10571493-9</t>
+  </si>
+  <si>
+    <t>AVDA.NUEVAPROVIDENCIANº1881, OF. 2303, PROVIDENCIA,</t>
+  </si>
+  <si>
+    <t>567 2695 5275 - 569 9509 0350</t>
+  </si>
+  <si>
+    <t>fernando@bernhardt.cl</t>
+  </si>
+  <si>
+    <t>MATERIASCIVILESYCOMERCIALES,ESPECIALMENTEPARTICIÓNDEBIENES, LIQUIDACIÓN DE SOCIEDADES, NUEVAS TECNOLOGIAS</t>
+  </si>
+  <si>
+    <t>BIELEFELDT</t>
+  </si>
+  <si>
+    <t>ARANZUBÍA</t>
+  </si>
+  <si>
+    <t>KAREN JOCELYN</t>
+  </si>
+  <si>
+    <t>13923245-3</t>
+  </si>
+  <si>
+    <t>HUÉRFANOS N°1147, OF 235, STGO</t>
+  </si>
+  <si>
+    <t>574 6609 3038</t>
+  </si>
+  <si>
+    <t>karen.juridico@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL, ESPECIALMENTE EN
+DERECHO INMOBILIARIO, COMUNIDAD DE BIENES, COMUNIDADES HEREDITARIAS Y SOCIEDADES.</t>
+  </si>
+  <si>
+    <t>BILICIC</t>
+  </si>
+  <si>
+    <t>CERDA</t>
+  </si>
+  <si>
+    <t>TOMISLAV GIANCARLO</t>
+  </si>
+  <si>
+    <t>15935330-3</t>
+  </si>
+  <si>
+    <t>VICENTRO HUIDOBRO 3600, DEPTO. 1801 A, MACUL</t>
+  </si>
+  <si>
+    <t>574 8731 7704</t>
+  </si>
+  <si>
+    <t>tomislavbilicic@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DERECHO CIVIL, DERECHO COMERCIAL Y SOCIEDADES, DERECHO CONSTITUCIONAL Y ADMINISTRATIVO, CONCESIONES, DERECHO BANCARIO, MERCADOS REGULADOS, CONSTRUCCIÓN Y SEGUROS. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">BLANCO </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CLARO </t>
+  </si>
+  <si>
+    <t xml:space="preserve">MANUEL </t>
+  </si>
+  <si>
+    <t>7014652-5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AV. LA DEHESA 222, OFICINA 719, LO BARNECHEA </t>
+  </si>
+  <si>
+    <t>562-33759795-569-98276106</t>
+  </si>
+  <si>
+    <t>mblanco@blanco.cl</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL, DERECHO COMERCIAL Y DERECHO CORPORATIVO.</t>
+  </si>
+  <si>
+    <t>BLANCO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZAMORANO </t>
+  </si>
+  <si>
+    <t>VERONICA GABRIELA</t>
+  </si>
+  <si>
+    <t>9841487-8</t>
+  </si>
+  <si>
+    <t>Lo Barnechea</t>
+  </si>
+  <si>
+    <t>574 6621 6666</t>
+  </si>
+  <si>
+    <t>vblanco@mcyc.cl</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LIQUIDACIÓN DE TODO TIPO DE COMUNIDADES (HEREDITARIAS, SOCIEDAD CONYUGAL, SOCIEDADES); TEMAS INMOBILIARIOS (PROMESAS DE COMPRAVENTA, ARRENDAMIENTOS, COMPRAVENTAS); TEMAS SOCIETARIOS (CONFLICTOS ENTRE SOCIOS, ADMINISTRADORES); TEMAS CONTRACTUALES EN GENERAL (ASOCIACIONES, CONTRATOS COMERCIALES Y OTROS). </t>
+  </si>
+  <si>
+    <t>BLAVI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AROS </t>
+  </si>
+  <si>
+    <t>16099916-0</t>
+  </si>
+  <si>
+    <t>MAGDALENA 140, PISO 20, LAS CONDES</t>
+  </si>
+  <si>
+    <t>575 9015 4818 - 562 2447 8590</t>
+  </si>
+  <si>
+    <t xml:space="preserve">fblavi@cozblavi.cl </t>
+  </si>
+  <si>
+    <t>ARBITRAJES CIVILES Y COMERCIALES, NACIONALES E INTERNACIONALES, ESPECIALMENTE EN RELACIÓN A CONTRATOS DE SEGURO Y DE TRANSPORTE, DISPUTAS SOCIETARIAS (INCLUYENDO DISOLUCIÓN Y LIQUIDACIÓN), CONFLICTOS DE CONSTRUCCIÓN, INMOBILIARIOS Y DE ARRENDAMIENTO, DERECHO SUCESORIO Y PARTICIONES DE BIENES EN GENERAL.</t>
+  </si>
+  <si>
+    <t>BOETSCH</t>
+  </si>
+  <si>
+    <t>GILLET</t>
+  </si>
+  <si>
+    <t>CRISTIAN ANDRES</t>
+  </si>
+  <si>
+    <t>13924532-6</t>
+  </si>
+  <si>
+    <t>ISIDORA GOYENECHEA 3477, OFICINA 220, LAS CONDES</t>
+  </si>
+  <si>
+    <t>575 9221 4351</t>
+  </si>
+  <si>
+    <t>cboetsch@ovb.cl</t>
+  </si>
+  <si>
+    <t>ARBITRAJES CIVILES Y COMERCIALES. CONTRATOS, RESPONSABILIDAD CIVIL, PARTICIONES, CONFLICTOS SOCIETARIOS</t>
+  </si>
+  <si>
+    <t>BORDACHAR</t>
+  </si>
+  <si>
+    <t>RODRIGO RAFAEL</t>
+  </si>
+  <si>
+    <t>13506479-3</t>
+  </si>
+  <si>
+    <t>DOCTOR MANUEL BARROS BORGOÑO 110 OF. 1201, PROVIDENCIA</t>
+  </si>
+  <si>
+    <t>575 9324 2586</t>
+  </si>
+  <si>
+    <t>rbordachar@bam.cl</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+- ARBITRAJES COMERCIALES INTERNACIONALES, LEY N.º 19.971. 
+- ASUNTOS COMERCIALES EN GENERAL: DERECHO CORPORATIVO Y SOCIETARIO, COMERCIO Y CONTRATACIÓN INTERNACIONAL, COMPRAVENTAS INTERNACIONALES DE MERCADERÍAS, DERECHO CONCURSAL (INSCRITO EN EL REGISTRO DE ÁRBITROS CONCURSALES), DERECHO DE SEGUROS, DERECHO DE LA CONSTRUCCIÓN, DERECHO MARÍTIMO, CONFLICTOS ENTRE SOCIOS O ACCIONISTAS, ETC. 
+- ASUNTOS CIVILES EN GENERAL: DERECHO DE CONTRATOS, NEGOCIACIÓN, CONTRATACIÓN, RESPONSABILIDAD CIVIL CONTRACTUAL Y EXTRACONTRACTUAL, PARTICIONES Y LIQUIDACIONES DE COMUNIDADES Y SOCIEDAD CONYUGAL, DERECHO DE LA CONSTRUCCIÓN, DERECHO AGRARIO. 
+- PROPIEDAD INTELECTUAL E INDUSTRIAL, INNOVACIÓN Y NUEVAS TECNOLOGÍAS. INSCRITO DESDE 2010 ADEMÁS EN EL REGISTRO DE ÁRBITROS Y MEDIADORES DEL MINISTERIO DE LAS CULTURAS, LAS ARTES Y EL PATRIMONIO PARA CONTROVERSIAS EN DERECHOS COLECTIVOS. 
+- LEASING HABITACIONAL. INSCRITO DESDE 2018 EN EL REGISTRO DE ÁRBITROS DEL MINISTERIO DE VIVIENDA, PARA ESTAS MATERIAS.</t>
+  </si>
+  <si>
+    <t>BORE</t>
+  </si>
+  <si>
+    <t>BACIGALUPPI</t>
+  </si>
+  <si>
+    <t>GASTON JAVIER</t>
+  </si>
+  <si>
+    <t>15326093-1</t>
+  </si>
+  <si>
+    <t>AGUSTINAS 1070 OFICINA 417, SANTIAGO</t>
+  </si>
+  <si>
+    <t>568 2650 1940</t>
+  </si>
+  <si>
+    <t>gbore@bflegal.cl</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL Y COMERCIAL- LIQUIDACIONES DE SOCIEDADES CIVILES, COMERCIALES Y MINERAS,- PARTICIONES Y LIQUIDACIONES DE COMUNIDADES HEREDITARIAS,- LIQUIDACIÓN DE SOCIEDADES CONYUGALES,- SOLUCIÓN DE CONTROVERSIAS Y DISPUTAS EN MATERIA CIVIL Y COMERCIAL,- RESPONSABILIDAD CIVIL CONTRACTUAL EXTRACONTRACTUAL -</t>
+  </si>
+  <si>
+    <t>BORIE</t>
+  </si>
+  <si>
+    <t>MAFUD</t>
+  </si>
+  <si>
+    <t>IVAN PABLO</t>
+  </si>
+  <si>
+    <t>10211539-2</t>
+  </si>
+  <si>
+    <t>GUARDIA VIEJA  202 OF 202</t>
+  </si>
+  <si>
+    <t>575 8764 7407</t>
+  </si>
+  <si>
+    <t>iborie@borieabogados.cl</t>
+  </si>
+  <si>
+    <t>MAGISTER EN GESTION JURIDICA DE LA EMPRESA</t>
+  </si>
+  <si>
+    <t>BÓRQUEZ</t>
+  </si>
+  <si>
+    <t>OLIVARI</t>
+  </si>
+  <si>
+    <t>MARÍA SOLEDAD</t>
+  </si>
+  <si>
+    <t>10298725-K</t>
+  </si>
+  <si>
+    <t>ANTONIO BELLET N°292, OF 1203, PROVIDENCIA</t>
+  </si>
+  <si>
+    <t>568 2485 1000</t>
+  </si>
+  <si>
+    <t>msborquez@gmail.com</t>
+  </si>
+  <si>
+    <t>ÁREA CIVIL (INMOBILIARIO, PARTICIÓN DE BIENES Y DE SUCESIÓN HEREDITARIA Y COMUNIDADES DE TODOS LOS REGÍMENES) Y COMERCIAL.</t>
+  </si>
+  <si>
+    <t>BOSSELIN</t>
+  </si>
+  <si>
+    <t>CARLOS HERNÁN</t>
+  </si>
+  <si>
+    <t>5116987-5</t>
+  </si>
+  <si>
+    <t>DOCTOR SÓTERO DEL RÍO N° 326 OF 406-407 COMUNA SANTIAGO CENTRO</t>
+  </si>
+  <si>
+    <t>575 9821 5433</t>
+  </si>
+  <si>
+    <t>hbosselin@bbis.cl</t>
+  </si>
+  <si>
+    <t>PARTICIONES DE BIENES, LIQUIDACIÓN DE SOCIEDADES CONYUGALES, CONFLICTOS SOCIETARIOS, MATERIAS CIVILES Y COMERCIALES</t>
+  </si>
+  <si>
+    <t>MORALES</t>
+  </si>
+  <si>
+    <t>7010873-9</t>
+  </si>
+  <si>
+    <t>DR. SOTERO DEL RIO 326 OF 406</t>
+  </si>
+  <si>
+    <t>568 2591 8800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  fbosselin@bbis.cl                     fbosselin@gmail.com</t>
+  </si>
+  <si>
+    <t>BOWN</t>
+  </si>
+  <si>
+    <t>SEPÚLVEDA</t>
+  </si>
+  <si>
+    <t>TOMÁS ANDRÉS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17090192-4 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AVENIDA ANDRÉS BELLO Nº 2711, PISO 9, LAS CONDES </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> tomas.bown@cms-ca.com</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL PATRIMONIAL (PARTICIÓN DE COMUNIDADES; RESPONSABILIDAD CIVIL CONTRACTUAL; ARRENDAMIENTO; ETC.); DERECHO SUCESORIO; DERECHO INMOBILIARIO; DERECHO DE LA CONSTRUCCIÓN; DERECHO DE SEGUROS; ARBITRAJE INTERNACIONAL.</t>
+  </si>
+  <si>
+    <t>BRACHO</t>
+  </si>
+  <si>
+    <t>IRENE</t>
+  </si>
+  <si>
+    <t>14658030-0</t>
+  </si>
+  <si>
+    <t>MARTÍN ALONSO PINZÓN 6690 DEPTO 55 LAS CONDES</t>
+  </si>
+  <si>
+    <t>575 9997 5813</t>
+  </si>
+  <si>
+    <t>irenebrachogarcia@gmail.com    ibracho@hdgroup.cl</t>
+  </si>
+  <si>
+    <t>CIVIL Y COMERCIAL</t>
+  </si>
+  <si>
+    <t>BRAVO</t>
+  </si>
+  <si>
+    <t>FELIPE ANDRÉS</t>
+  </si>
+  <si>
+    <t>18030185-2</t>
+  </si>
+  <si>
+    <t>ESTADO 42 OFICINA 209, COMUNA DE SANTIAGO</t>
+  </si>
+  <si>
+    <t>felipebcaceres@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHOS CONTRACTUALES Y CUASICONTRACTUALES, COMUNITARIOS, DERECHO SUCESORIO, PARTICIONES EN GENERAL, DERECHOS DE AGUAS, DERECHO DE MINAS, LEY DE PESCA, HIDROCARBUROS, ENERGÉTICOS EN GENERAL, METÁLICOS SÓLIDOS Y SALES, DERECHOS TERRITORIALES, MARÍTIMOS, AERONÁUTICOS, PROPIEDAD INTELECTUAL, ARBITRAJES EN DERECHOS SOCIETARIOS, SOCIEDADES ANÓNIMAS, LIMITADAS Y SPA, ETC. EN GENERAL, EN LA RESOLUCIÓN DE TODO TIPO DE NEGOCIOS JURÍDICOS, ACCIONES Y DERECHOS SUSCEPTIBLES DE SER RESUELTOS POR LA VÍA DEL ARBITRAJE EN MATERIAS CIVILES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GONZÁLEZ </t>
+  </si>
+  <si>
+    <t>MARÍA TERESA</t>
+  </si>
+  <si>
+    <t>15475837-2</t>
+  </si>
+  <si>
+    <t>ISIDORA GOYENECHEA 2939, OF. 402 A, LAS CONDES, SANTIAGO</t>
+  </si>
+  <si>
+    <t>568 2887 7200 - 569 9437 5887</t>
+  </si>
+  <si>
+    <t>msbravo@uc.cl</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DERECHO CIVIL Y COMERCIAL </t>
+  </si>
+  <si>
+    <t>SAGUES</t>
+  </si>
+  <si>
+    <t>DIEGO IGNACIO</t>
+  </si>
+  <si>
+    <t>16113554-2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HUERFANOS 1011, ACCESO 29 OF. 111, SANTIAGO / SEBASTIAN ELCANO 950 DEPTO 402, LAS CONDES  </t>
+  </si>
+  <si>
+    <t>575 8888 2836</t>
+  </si>
+  <si>
+    <t>dbravo@abogadosayb.cl</t>
+  </si>
+  <si>
+    <t>MAGISTER EN DERECHO DE LA EMPRESA /DIPLOMADO EN DERECHO INMOBILIARIO /DIPLOMADO EN DERECHO Y NEGOCIO INMOBILIARIO / DIPLOMADO EN TRIBUTACIÓN CORPORATIVA GENERAL</t>
+  </si>
+  <si>
+    <t>BRIEBA</t>
+  </si>
+  <si>
+    <t>MILNES</t>
+  </si>
+  <si>
+    <t>JERÓNIMO</t>
+  </si>
+  <si>
+    <t>13241563-3</t>
+  </si>
+  <si>
+    <t>AV. EL BOSQUE NORTE 0177 OFICINA 1201-A, LAS CONDES, REGIÓN METROPOLITANA</t>
+  </si>
+  <si>
+    <t>568 2695 5275 - 569 9509 0350</t>
+  </si>
+  <si>
+    <t>jbm@rodriguezyvergara.cl</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL</t>
+  </si>
+  <si>
+    <t>BRILOVICH</t>
+  </si>
+  <si>
+    <t>LÓPEZ</t>
+  </si>
+  <si>
+    <t>DANNYSA JAVIERA</t>
+  </si>
+  <si>
+    <t>15959758-K</t>
+  </si>
+  <si>
+    <t>LOS MAITENES 16390, CASA 34, COLINA, RM</t>
+  </si>
+  <si>
+    <t>575 6609 3038</t>
+  </si>
+  <si>
+    <t>dannysabrilovich@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL, DERECHO COMERCIAL, DERECHO DE SEGUROS, CONTRATOS DE LEASING, PROTECCIÓN AL CONSUMIDOR, DERECHO DE FAMILIA Y DERECHO INTERNACIONAL EN MATERIAS DE COMERCIO E INVERSIONES Y DERECHOS HUMANOS</t>
+  </si>
+  <si>
+    <t>COLOMA</t>
+  </si>
+  <si>
+    <t>JUAN DAVID</t>
+  </si>
+  <si>
+    <t>15330860-8</t>
+  </si>
+  <si>
+    <t>575 8731 7704</t>
+  </si>
+  <si>
+    <t>juan.briones@vmklegal.cl</t>
+  </si>
+  <si>
+    <t>PARTICIÓN DE BIENES, LIQUIDACIÓN COMUNIDAD HEREDITARIA, TESTADA O INTESTADA, LIQUIDACIÓN DE COMUNIDAD, LIQUIDACIÓN DE SOCIEDAD CONYUGAL, ARBITRAJES COMERCIALES, LEASINGS HABITACIONAL, MOBILIARIOS E INMOBILIARIOS, PROPIEDAD INTELECTUAL.</t>
+  </si>
+  <si>
+    <t>MONTALDO</t>
+  </si>
+  <si>
+    <t>RAMON IGNACIO</t>
+  </si>
+  <si>
+    <t>13472887-6</t>
+  </si>
+  <si>
+    <t>BENJAMIN 2944 OFICNA 23 LAS CONDES 232443210/992558242</t>
+  </si>
+  <si>
+    <t>575 6621 6666</t>
+  </si>
+  <si>
+    <t>rbriones@bsslegal.cl</t>
+  </si>
+  <si>
+    <t>MATERIA CIVILES Y COMERCIALES. PARTICIONES. LIQUIDACIONES DE SOCIEDADES. CONFLICTOS SOCIETARIOS</t>
+  </si>
+  <si>
+    <t>BUDINICH</t>
+  </si>
+  <si>
+    <t>VILLOUTA</t>
+  </si>
+  <si>
+    <t>JUAN EDMUNDO</t>
+  </si>
+  <si>
+    <t>12985251-8</t>
+  </si>
+  <si>
+    <t>APOQUINDO 3076, OFICINA 902, LAS CONDES</t>
+  </si>
+  <si>
+    <t>576 9015 4818 - 562 2447 8590</t>
+  </si>
+  <si>
+    <t>jbudinich@bdna.cl</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL Y DERECHO COMERCIAL, EN ESPECIAL SEGUROS,  CONSTRUCCION, FERROCARRILES, TECNOLOGIAS DE LA INFORMACIÓN Y SUCESORIO.</t>
+  </si>
+  <si>
+    <t>BUGUEÑO</t>
+  </si>
+  <si>
+    <t>PEREA</t>
+  </si>
+  <si>
+    <t>SERGIO EDISON</t>
+  </si>
+  <si>
+    <t>8967959-1</t>
+  </si>
+  <si>
+    <t>AV LIBERTADOR BERNARDO OHIGGINS 949 OFICINA 1201 SANTIAGO</t>
+  </si>
+  <si>
+    <t>576 9221 4351</t>
+  </si>
+  <si>
+    <t>chaffiabogados@gmail.com</t>
+  </si>
+  <si>
+    <t>PARTICIONES HEREDITARIAS, SOCIETARIAS, MATERIA CIVIL, LABORAL</t>
+  </si>
+  <si>
+    <t>BUSTAMANTE</t>
+  </si>
+  <si>
+    <t>ROBIN</t>
+  </si>
+  <si>
+    <t>13454223-3</t>
+  </si>
+  <si>
+    <t>MAC IVER 225, OFICINA 402, SANTIAGO, REGIÓN METROPOLITANA</t>
+  </si>
+  <si>
+    <t>576 9324 2586</t>
+  </si>
+  <si>
+    <t>bustamanterobin@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL Y COMERCIAL</t>
+  </si>
+  <si>
+    <t>BUSTOS</t>
+  </si>
+  <si>
+    <t>DIAZ</t>
+  </si>
+  <si>
+    <t>ANDRES ANTONIO</t>
+  </si>
+  <si>
+    <t>15777249-K</t>
+  </si>
+  <si>
+    <t>DON CARLOS 2939, OFICINA 211, LAS CONDES</t>
+  </si>
+  <si>
+    <t>569 2650 1940</t>
+  </si>
+  <si>
+    <t>abusdiaz@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL - DERECHO COMERCIAL - ÉNFASIS EN LEASING -HABITACIONAL - DERECHO SOCIETARIO - PARTICIÓN DE BIENES</t>
+  </si>
+  <si>
+    <t>BUZETA</t>
+  </si>
+  <si>
+    <t>PLAZA</t>
+  </si>
+  <si>
+    <t>SAMUEL</t>
+  </si>
+  <si>
+    <t>8675210-7</t>
+  </si>
+  <si>
+    <t>AV. ANDRÉS BELLO 2233, PROVIDENCIA, SANTIAGO</t>
+  </si>
+  <si>
+    <t>576 8764 7407</t>
+  </si>
+  <si>
+    <t>sbuzeta@dsabogados.cl</t>
+  </si>
+  <si>
+    <t>DERECHO SOCIETARIO Y COMERCIAL; DERECHO DE LA CONSTRUCCIÓN; DERECHO INMOBILIARIO; DERECHO CIVIL Y SUCESORIO</t>
+  </si>
+  <si>
+    <t>CABALLERO</t>
+  </si>
+  <si>
+    <t>GONZALO JAIME</t>
+  </si>
+  <si>
+    <t>13570591-8</t>
+  </si>
+  <si>
+    <t>ORINOCO 99. LAS CONDES. SANTIAGO.</t>
+  </si>
+  <si>
+    <t>569 2485 1000</t>
+  </si>
+  <si>
+    <t>contacto@gonzalocaballero.cl</t>
+  </si>
+  <si>
+    <t>ESPECIALIZACIÓN EN ARBITRAJE CIVIL Y COMERCIAL, EN ESPECIAL: LIQUIDACIÓN DE SOCIEDADES: SOCIEDAD CONYUGAL, SOCIEDADES COLECTIVAS Y EN COMANDITA CIVILES, Y COMUNIDADES; PARTICIÓN DE BIENES: HERENCIAS Y COMUNIDADES DE BIENES; CONFLICTOS RELACIONADOS CON LA RENDICIÓN DE CUENTAS: GERENTES Y LIQUIDADORES DE SOCIEDADES COMERCIALES; DIFERENCIAS ENTRE SOCIOS: SOCIOS O ACCIONISTAS DE SOCIEDADES ANÓNIMAS, POR ACCIONES, LIMITADAS, COLECTIVAS COMERCIALES Y EN COMANDITA COMERCIALES;  ARBITRAJES EN JUICIOS DE HACIENDA; Y, CONFLICTOS EN MATERIA DE SEGUROS.</t>
+  </si>
+  <si>
+    <t>CABAÑAS</t>
+  </si>
+  <si>
+    <t>BLESA</t>
+  </si>
+  <si>
+    <t>9909518-0</t>
+  </si>
+  <si>
+    <t>LUIS ZEGERS 382, LAS CONDES</t>
+  </si>
+  <si>
+    <t>576 9821 5433</t>
+  </si>
+  <si>
+    <t>mscabanasb@gmail.com</t>
+  </si>
+  <si>
+    <t>DERCECHO CIVIL:RESPONSABILIDAD  CIVIL, OBLIGACIONES, CONTRATOS, COMUNIDADES, DERECHOS SUCESORIOS, NULIDAD, RESOLUCIÓN DISOLUCIÓN, LIQUIDACIONES, PARTICIONES, CONFLICTOS SOCIETARIOS ; DERCEHO COMERCIAL Y CORPORATIVO EN GENERAL , INVERSIONES, DERECHO INMOBILIARIO Y DERECHO DE LA CONSTRUCCIÓN</t>
+  </si>
+  <si>
+    <t>CABRERA</t>
+  </si>
+  <si>
+    <t>OSTERTAG</t>
+  </si>
+  <si>
+    <t>RODRIGO JAVIER</t>
+  </si>
+  <si>
+    <t>17088615-1</t>
+  </si>
+  <si>
+    <t>569 2591 8800</t>
+  </si>
+  <si>
+    <t>rcabrera@cbcycia.cl</t>
+  </si>
+  <si>
+    <t>16660123-1</t>
+  </si>
+  <si>
+    <t>ISIDORA GOYENECHEA 3477, PISO 22, LAS CONDES</t>
+  </si>
+  <si>
+    <t>576 9997 5813</t>
+  </si>
+  <si>
+    <t>acaceres@ovb.cl</t>
+  </si>
+  <si>
+    <t>ARBITRAJE CIVIL Y COMERCIAL. DERECHO PROCESAL. DERECHO CIVIL: EN PARTICULAR DERECHO DE BIENES, DERECHO DE CONTRATOS (REDACCIÓN, INTERPRETACIÓN, INCUMPLIMIENTO CONTRACTUAL, NULIDAD); DERECHO SUCESORIO (REDACCIÓN E INTERPRETACIÓN DE TESTAMENTOS, POSESIONES EFECTIVAS, PARTICIONES DE COMUNIDADES HEREDITARIAS); RESPONSABILIDAD CIVIL CONTRACTUAL Y EXTRACONTRACTUAL. DERECHO COMERCIAL: SOCIEDADES (CONFLICTOS ENTRE SOCIOS, REMOCIÓN DE ADMINISTRADORES, FUSIÓN Y DIVISIÓN, DISOLUCIÓN Y LIQUIDACIÓN DE SOCIEDADES); SEGUROS Y REASEGUROS. DERECHO INMOBILIARIO. DERECHO DE LA CONSTRUCCIÓN (CONTRATOS DE CONSTRUCCIÓN, PROYECTOS DE INFRAESTRUCTURA). DERECHO ELÉCTRICO (CONTRATOS DE SUMINISTRO, CONFLICTOS PMGD).</t>
+  </si>
+  <si>
+    <t>CARREÑO</t>
+  </si>
+  <si>
+    <t>FELIPE FERNANDO</t>
+  </si>
+  <si>
+    <t>17516077-9</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AV. SANTA LUCIA Nº 270,OF 701, SANTIAGO </t>
+  </si>
+  <si>
+    <t>576 8888 2836</t>
+  </si>
+  <si>
+    <t>felipecaceres@caceresycia.com</t>
+  </si>
+  <si>
+    <t>CONTRERAS</t>
+  </si>
+  <si>
+    <t>SAIDA GEMITA</t>
+  </si>
+  <si>
+    <t>13916340-0</t>
+  </si>
+  <si>
+    <t>COMPAÑÍA DE JESÚS 1390 OFICINA 1406 COMUNA Y CIUDAD DE SANTIAGO</t>
+  </si>
+  <si>
+    <t>569 2887 7200 - 569 9437 5887</t>
+  </si>
+  <si>
+    <t>saidacc@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL, DERECHO COMERCIAL, DERECHO LABORAL,  DERECHO DE FAMILIA, DERECHO INTERNACIONAL PRIVADO Y MINERÍA.</t>
+  </si>
+  <si>
+    <t>PALACIOS</t>
+  </si>
+  <si>
+    <t>RICARDO ALEJANDRO</t>
+  </si>
+  <si>
+    <t>13427741-6</t>
+  </si>
+  <si>
+    <t>TUPPER N° 2113</t>
+  </si>
+  <si>
+    <t>rcaceresp@live.com</t>
+  </si>
+  <si>
+    <t>LUIS ARMANDO</t>
+  </si>
+  <si>
+    <t>10544513-K</t>
+  </si>
+  <si>
+    <t>AV. FRANCISCO BILBAO 1344, OFICINA 208, PROVIDENCIA.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 569 62294084 569 33949047</t>
+  </si>
+  <si>
+    <t>luis.caceres.v@gmail.com     luis@valdesabogado.cl</t>
+  </si>
+  <si>
+    <t>PARTICION DE COMUNIDADES, HERENCIA, ARBITRAJES, DERECHO MINERO Y DE AGUAS</t>
+  </si>
+  <si>
+    <t>CAGLEVIC</t>
+  </si>
+  <si>
+    <t>MEDINA</t>
+  </si>
+  <si>
+    <t>10922077-9</t>
+  </si>
+  <si>
+    <t>FLOR DE AZUCENAS Nº 111, PISO 4, LAS CONDES</t>
+  </si>
+  <si>
+    <t>569 2695 5275 - 569 9509 0350</t>
+  </si>
+  <si>
+    <t>pcaglevic@crsabogados.cl</t>
+  </si>
+  <si>
+    <t>LIQUIDACIONES DE COMUNIDADES, PARTICIONES HEREDITARIAS, CONFLICTOS SOCIETARIOS, DERECHO ELÉCTRICO Y DERECHO CONCURSAL.</t>
+  </si>
+  <si>
+    <t>CALABRÁN</t>
+  </si>
+  <si>
+    <t>CLAUDIO HUGO</t>
+  </si>
+  <si>
+    <t>6548778-0</t>
+  </si>
+  <si>
+    <t>PASAJE COPEC 2373, QUINTA NORMAL, RM</t>
+  </si>
+  <si>
+    <t>576 6609 3038</t>
+  </si>
+  <si>
+    <t>claudiocalabran@hotmail.com</t>
+  </si>
+  <si>
+    <t>CALVO</t>
+  </si>
+  <si>
+    <t>CARVAJAL</t>
+  </si>
+  <si>
+    <t>ALFREDO</t>
+  </si>
+  <si>
+    <t>15829522-9</t>
+  </si>
+  <si>
+    <t>PONTEVEDRA 1101, DEPTO. 306,  LAS CONDES</t>
+  </si>
+  <si>
+    <t>576 8731 7704</t>
+  </si>
+  <si>
+    <t>acalvo@calvolegal.cl</t>
+  </si>
+  <si>
+    <t>CAMILLI</t>
+  </si>
+  <si>
+    <t>SANTIAGO</t>
+  </si>
+  <si>
+    <t>NICOLE</t>
+  </si>
+  <si>
+    <t>16959338-8</t>
+  </si>
+  <si>
+    <t>CERRO COLORADO 5240, TORRE I, PISO 18, LAS CONDES.</t>
+  </si>
+  <si>
+    <t>577 9015 4818 - 562 2447 8590</t>
+  </si>
+  <si>
+    <t>camillinicole@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL, INDEMNIZACIÓN DE PERJUICIOS, CONTRATOS, RESPONSABILIDAD CONTRACTUALY EXTRACONTRACTUAL Y CONSTRUCCIÓN INFRAESTRUCTURA</t>
+  </si>
+  <si>
+    <t>CAMIRUAGA</t>
+  </si>
+  <si>
+    <t>JOSÉ PABLO</t>
+  </si>
+  <si>
+    <t>18394579-3</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> AV. SANTA LUCIA Nº 270, OF 701, SANTIAGO.</t>
+  </si>
+  <si>
+    <t>576 6621 6666</t>
+  </si>
+  <si>
+    <t>jcamiruaga@caceresycia.com</t>
+  </si>
+  <si>
+    <t>CIVIL, LIQUIDCACIÓN SOCIEDAD CONYUGAL, COMUNIDADES HEREDITARIAS</t>
+  </si>
+  <si>
+    <t>CAMPERO</t>
+  </si>
+  <si>
+    <t>TAGLE</t>
+  </si>
+  <si>
+    <t>RODRIGO IGNACIO</t>
+  </si>
+  <si>
+    <t>15383765-1</t>
+  </si>
+  <si>
+    <t>AVENIDA COSTANERA SUR 2730, PISO 9, OFICINA 901, LAS CONDES</t>
+  </si>
+  <si>
+    <t>577 9221 4351</t>
+  </si>
+  <si>
+    <t>rodrigo.campero@cms-ca.com 
+rodrigocampero@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL; DERECHO COMERCIAL; CONTROVERSIAS EN MATERIA DE INGENIERÍA Y CONSTRUCCIÓN; CONTROVERSIAS INMOBILIARIAS; DERECHO DE LAS TELECOMUNICACIONES; PARTICIONES; CONTROVERSIAS SOCIETARIAS Y EN GOBIERNO CORPORATIVO; CONTRATOS DE LEASING; DERECHO DE SEGUROS</t>
+  </si>
+  <si>
+    <t>CAMPO</t>
+  </si>
+  <si>
+    <t>SANTELICES</t>
+  </si>
+  <si>
+    <t>JAIME DEL</t>
+  </si>
+  <si>
+    <t>5055698-0</t>
+  </si>
+  <si>
+    <t>MOSQUETO 459, OF. 302, STGO.</t>
+  </si>
+  <si>
+    <t>577 9324 2586</t>
+  </si>
+  <si>
+    <t>jdelc@123.cl</t>
+  </si>
+  <si>
+    <t>MATERIAS CIVILES Y COMERCIALES. PARTICIONES</t>
+  </si>
+  <si>
+    <t>CAMPOS</t>
+  </si>
+  <si>
+    <t>JOHN</t>
+  </si>
+  <si>
+    <t>11566603-7</t>
+  </si>
+  <si>
+    <t>MORANDÉ 580 DPTO. 1001</t>
+  </si>
+  <si>
+    <t>570 2650 1940</t>
+  </si>
+  <si>
+    <t>jcb.abog@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL, DERECHO COMERCIAL, DERECHO MINERO, DERECHO DE AGUAS, PARTICIONES</t>
+  </si>
+  <si>
+    <t>CAMPUSANO</t>
+  </si>
+  <si>
+    <t>PUELMA</t>
+  </si>
+  <si>
+    <t>ENRIQUE EDUARDO</t>
+  </si>
+  <si>
+    <t>8764500-2</t>
+  </si>
+  <si>
+    <t>AV. LIBERTAD Nº 1405 OFICINA 1702, VIÑA DEL MAR</t>
+  </si>
+  <si>
+    <t>577 8764 7407</t>
+  </si>
+  <si>
+    <t>ecampusano@osorioabogados.cl</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL NACIONAL E INTERNACIONAL, ESPECÍFICAMENTE DERECHO SUCESORIO, PARTICIONES, LIQUIDACIONES, ARRENDAMIENTOS, LEASING, CONTRATOS EN GENERAL, RESPONSABILIDAD CONTRACTUAL Y EXTRACONTRACTUAL; LIQUIDACIONES DE SOCIEDADES CONYUGALES Y COMUNIDADES; DERECHO INMOBILIARIO; BIENES RAÍCES Y CONSTRUCCIÓN; TRANSPORTE VÍA TERRESTRE, AÉREO O MARÍTIMO CON DAÑOS A PASAJEROS O MERCANCÍAS; DERECHO COMERCIAL NACIONAL E INTERNACIONAL, EN ESPECIAL, DISPUTAS SOCIETARIAS, CORPORATIVAS, CONCURSAL; DERECHO ADMINISTRATIVO; Y DERECHO AMBIENTAL.</t>
+  </si>
+  <si>
+    <t>CAMUS</t>
+  </si>
+  <si>
+    <t>CÁRCAMO</t>
+  </si>
+  <si>
+    <t>ANDRÉS ANTONIO</t>
+  </si>
+  <si>
+    <t>14522515-9</t>
+  </si>
+  <si>
+    <t>MANUEL RODRIGUEZ 39, DEPTO 2204, SANTIAGO</t>
+  </si>
+  <si>
+    <t>570 2485 1000</t>
+  </si>
+  <si>
+    <t>andresantoniocamus@gmail.com</t>
+  </si>
+  <si>
+    <t>DIPLOMADO ENERGIA RENOVABLE E HIDROGENO VERDE</t>
+  </si>
+  <si>
+    <t>VARAS</t>
+  </si>
+  <si>
+    <t>RAIMUNDO</t>
+  </si>
+  <si>
+    <t>16368462-4</t>
+  </si>
+  <si>
+    <t>HENDAYA 60, OF 601, LAS CONDES</t>
+  </si>
+  <si>
+    <t>577 9821 5433</t>
+  </si>
+  <si>
+    <t>rcamus@goldenberglagos.cl</t>
+  </si>
+  <si>
+    <t>PARTICIONES, LEASING HABITACIONAL, SEGUROS, CAUSAS CIVILES Y COMERCIALES</t>
+  </si>
+  <si>
+    <t>CANALES</t>
+  </si>
+  <si>
+    <t>PINO</t>
+  </si>
+  <si>
+    <t>JAVIERA POLET</t>
+  </si>
+  <si>
+    <t>18839853-7</t>
+  </si>
+  <si>
+    <t>AV ISIDORA GOYENECHEA Nº3250, OFICINA 301, LAS CONDES</t>
+  </si>
+  <si>
+    <t>570 2591 8800</t>
+  </si>
+  <si>
+    <t>javieracanalespino@gmail.com</t>
+  </si>
+  <si>
+    <t>PARTICIONES DE HERENCIA</t>
+  </si>
+  <si>
+    <t>CANDIA</t>
+  </si>
+  <si>
+    <t>BECERRA</t>
+  </si>
+  <si>
+    <t>9810965-K</t>
+  </si>
+  <si>
+    <t>ALONSO DE CORDOVA5870, OFICINA 414, LAS CONDES</t>
+  </si>
+  <si>
+    <t>luiscandia_abogado@hotmail.com</t>
+  </si>
+  <si>
+    <t>CANESSA</t>
+  </si>
+  <si>
+    <t>CARPENTER</t>
+  </si>
+  <si>
+    <t>FRANCO LEONADO</t>
+  </si>
+  <si>
+    <t>12636773-2</t>
+  </si>
+  <si>
+    <t>LAS DALIAS 3297</t>
+  </si>
+  <si>
+    <t>577 9997 5813</t>
+  </si>
+  <si>
+    <t>flcanessacarp@gmail.com</t>
+  </si>
+  <si>
+    <t>ARBITRAJE NACIONAL E INTERNACIONAL; DERECHO CIVIL: RESPONSABILIDAD CONTRACTUAL, PARTICIONES, CONTRATOS DE ARRIENDO, CONTRATOS DE CONSTRUCCIÓN Y RENDICIONES DE CUENTAS; DERECHO COMERCIAL: DISPUTAS ENTRE SOCIOS DE SOCIEDADES DE PERSONAS Y DE CAPITAL, DISPUTAS BANCARIAS Y DE VALORES, DISOLUCIÓN Y LIQUIDACIÓN DE SOCIEDADES, PACTOS DE ACCIONISTAS Y JOINT VENTURES,  DERECHO DE SEGUROS, REGULACIÓN ECONÓMICA; Y RESPONSABILIDAD POR ACCIDENTES DE TRÁNSITO, DERECHOS TERRITORIALES INDÍGENAS. LEY DE PESCA, DERECHOS DE AGUAS, DERECHOS DE MINAS Y DERECHOS ENERGÉTICOS, LEY DE TRÁNSITO, DERECHOS CONTRACTUALES Y CUASICONTRACTUALES, COMUNITARIOS, DERECHO SUCESORIO, PARTICIONES EN GENERAL, DERECHOS DE AGUAS, DERECHO DE MINAS, LEY DE PESCA, HIDROCARBUROS, ENERGÉTICOS EN GENERAL, METÁLICOS SÓLIDOS Y SALES, DERECHOS TERRITORIALES, MARÍTIMOS, AERONÁUTICOS, PROPIEDAD INTELECTUAL, ARBITRAJES EN DERECHOS SOCIETARIOS, SOCIEDADES ANÓNIMAS, LIMITADAS Y SPA, ETC. EN GENERAL, EN LA RESOLUCIÓN DE TODO TIPO DE NEGOCIOS JURÍDICOS, ACCIONES Y DERECHOS SUSCEPTIBLES DE SER RESUELTOS POR LA VÍA DEL ARBITRAJE EN MATERIAS CIVILES</t>
+  </si>
+  <si>
+    <t>CÁRDENAS</t>
+  </si>
+  <si>
+    <t>VILLARREAL</t>
+  </si>
+  <si>
+    <t>HUGO ALEJANDRO</t>
+  </si>
+  <si>
+    <t>21333187-6</t>
+  </si>
+  <si>
+    <t>RICARDO LYON 505-D206</t>
+  </si>
+  <si>
+    <t>577 8888 2836</t>
+  </si>
+  <si>
+    <t>hacarden@gmail.com   hcardenas@derecho.uchile.cl</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL EN GENERAL;  DERECHO DE LOS CONTRATOS,  LA RESPONSABILIDAD CIVIL Y MATERIAS SUCESORIAS, EN PARTICULAR</t>
+  </si>
+  <si>
+    <t>CARRASCO</t>
+  </si>
+  <si>
+    <t>LABRA</t>
+  </si>
+  <si>
+    <t>SERGIO ENRIQUE</t>
+  </si>
+  <si>
+    <t>8547038-8</t>
+  </si>
+  <si>
+    <t>PASAJE BOMBERO OSSA 1010 OFICINA 604, SANTIAGO</t>
+  </si>
+  <si>
+    <t>570 2695 5275 - 569 9509 0350</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> scarrascolabra@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JUICIOS PARTICIONALES CIVILES </t>
+  </si>
+  <si>
+    <t>PENNAROLI</t>
+  </si>
+  <si>
+    <t>ANDRÉS EDUARDO</t>
+  </si>
+  <si>
+    <t>10037248-7</t>
+  </si>
+  <si>
+    <t>AGUSTINAS 1357 OF. 73 SANTIAGO</t>
+  </si>
+  <si>
+    <t>aecarrascop@gmail.com</t>
+  </si>
+  <si>
+    <t>MATERIAS CIVILES</t>
+  </si>
+  <si>
+    <t>POBLETE</t>
+  </si>
+  <si>
+    <t>JAIME ANDRÉS</t>
+  </si>
+  <si>
+    <t>10379098-0</t>
+  </si>
+  <si>
+    <t>EGAÑA N° 252, DEPARTAMENTO N° 1109, COMUNA DE LA REINA</t>
+  </si>
+  <si>
+    <t>570 2887 7200 - 569 9437 5887</t>
+  </si>
+  <si>
+    <t>jcarrasco@ccycia.cl</t>
+  </si>
+  <si>
+    <t>SOLUCIÓN DE CONTROVERSIAS DE ÍNDOLE CIVIL Y COMERCIAL, RESOLUCIÓN DE CONTRATOS CIVILES Y MERCANTILES, RESPONSABILIDAD CIVIL, LIQUIDACIÓN DE SOCIEDAD CONYUGAL, PARTICIÓN DE BIENES, LIQUIDACIÓN DE SOCIEDADES, DERECHO DE SEGUROS, DERECHO INMOBILIARIO Y DERECHO DEL CONSUMO</t>
+  </si>
+  <si>
+    <t>COLIMA</t>
+  </si>
+  <si>
+    <t>FERNANDO ANDRÉS</t>
+  </si>
+  <si>
+    <t>17267004-0</t>
+  </si>
+  <si>
+    <t>NUEVA YORK N°9 PISO 14, SANTIAGO</t>
+  </si>
+  <si>
+    <t>577 6609 3038</t>
+  </si>
+  <si>
+    <t>fernandocarrenocolima@gmail.com  fcarreno@passanofasani.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JUEZ ÁRBITRO CON ESPECIALIDAD EN JUICIOS DE PARTICIÓN DE BIENES, LIQUIDACIÓN DE SOCIEDAD CONYUGAL O DE UNA SOCIEDAD COLECTIVA O EN COMANDITA CIVIL Y DE LAS COMUNIDADES, CON TERRITORIO DE DESEMPEÑO PREFERENTE EN LA JURISDICCIÓN DE LA CORTE DE APELACIONES DE SANTIAGO. </t>
+  </si>
+  <si>
+    <t>CARTAGENA</t>
+  </si>
+  <si>
+    <t>PATRICIO ALBERTO</t>
+  </si>
+  <si>
+    <t>9901947-6</t>
+  </si>
+  <si>
+    <t>AV. VITACURA 2909 OFICINA 1204</t>
+  </si>
+  <si>
+    <t>577 8731 7704</t>
+  </si>
+  <si>
+    <t>cartagena.patricio@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO COMERCIAL (SOCIEDADES) DERECHO MINERIA Y MEDIO AMBIENTE</t>
+  </si>
+  <si>
+    <t>CARTES</t>
+  </si>
+  <si>
+    <t>JARA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HERIO </t>
+  </si>
+  <si>
+    <t>10302381-5</t>
+  </si>
+  <si>
+    <t>HUERFANOS 779 OFICINA 1108- SANTIAGO</t>
+  </si>
+  <si>
+    <t>577 6621 6666</t>
+  </si>
+  <si>
+    <t xml:space="preserve">heriojara@gmail.com </t>
+  </si>
+  <si>
+    <t>PARTICION DE HERENCIA, COMUNIDADES , LIQUIDACION SOCIEDAD CONYUGAL Y LIQUIDACION SOCIEDAD COMERCIAL</t>
+  </si>
+  <si>
+    <t>CARVALLO</t>
+  </si>
+  <si>
+    <t>SOMMER</t>
+  </si>
+  <si>
+    <t>CONSTANZA ERIKA</t>
+  </si>
+  <si>
+    <t>14229511-3</t>
+  </si>
+  <si>
+    <t>COMPAÑÍA DE JESUS N°1390, OF. 807 SANTIAGO</t>
+  </si>
+  <si>
+    <t>578 9015 4818 - 562 2447 8590</t>
+  </si>
+  <si>
+    <t xml:space="preserve">carvallo.abogada@gmail.com </t>
+  </si>
+  <si>
+    <t>CIVILES, TALES COMO PARTICIONES DE BIENES EN COMUNIDADES POR SUCESIÓN HEREDITARIAS, SOCIEDADES CONYUGALES, O DE CUALQUIER OTRA NATURALEZA, CONTRATOS, RESPONSABILIDAD CIVIL CONTRACTUAL Y EXTRACONTRACTUAL,ASUNTOS DE AGUAS, Y LITIGIOS CIVILES,COMERCIALES, SOCIETARIOS, DISOLUCIÓN DE SOCIEDADES, ASUNTOS DE SEGUROS Y COMERCIO ELECTRÓNICO, PROPIEDAD INDUSTRIAL, ASUNTOS INMOBILIARIOS, DE LA CONSTRUCCIÓN.</t>
+  </si>
+  <si>
+    <t>CASALE</t>
+  </si>
+  <si>
+    <t>TORREALBA</t>
+  </si>
+  <si>
+    <t>JOSEFINA</t>
+  </si>
+  <si>
+    <t>17083366-K</t>
+  </si>
+  <si>
+    <t>HUÉRFANOS 1117, OFICINA 601, SANTIAGO</t>
+  </si>
+  <si>
+    <t>578 9221 4351</t>
+  </si>
+  <si>
+    <t>josefina.casale.t@gmailcom</t>
+  </si>
+  <si>
+    <t>MATERIAS CIVILES, SUCESIONES Y PARTICIONES; MATERIAS COMERCIALES, ASUNTOS CORPORATIVOS Y SOCIETARIOS; MATERIAS INMOBILIARIAS, COMPRAVENTAS, PROMESAS Y CONTRATOS PREPARATORIOS</t>
+  </si>
+  <si>
+    <t>CASERA</t>
+  </si>
+  <si>
+    <t>UBILLA</t>
+  </si>
+  <si>
+    <t>MARIANO ALFREDO</t>
+  </si>
+  <si>
+    <t>8531619-2</t>
+  </si>
+  <si>
+    <t>BADAJOZ N° 130, OF. 1501, LAS CONDES</t>
+  </si>
+  <si>
+    <t>578 9324 2586</t>
+  </si>
+  <si>
+    <t xml:space="preserve">mcasera@caseraycia.com  mcasera@ccoabogados.cl </t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL, DERECHO COMERCIAL, CONTRATACIÓN Y LICITACIONES PÚBLICA, DERECHO CORPORATIVOS, CONFLICTOS SOCIETARIOS,(ADMINISTRACIÓN) RENDICIÓN DE CUENTAS, LIQUIDACIÓN Y DISOLUCIONES DE SOCIEDADES, LEASING, PARTICIÓN Y LIQUIDACIÓN DE HERENCIAS, LIQUIDACIÓN DE COMUNIDADES Y SOCIEDAD CONYUGAL, CONFLICTOS COMERCIALES, (CONTRATOS ENTRE AGENTES DE COMERCIO), CONFLICTOS DE CONTRATOS NOMINADOS E INNOMINADOS Y RESOLUCIONES DE CONTRATOS, DIFERENCIAS ENTRE COMUNEROS DERIVADAS DEL CUASICONTRATO DE COMUNIDAD. RESPONSABILIDAD CONTRACTUAL Y EXTRACONTRACTUAL</t>
+  </si>
+  <si>
+    <t>SEBASTIÁN EUGENIO</t>
+  </si>
+  <si>
+    <t>15378887-1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CARLOS ANTÚNEZ 2829, DPTO 61, PROVIDENCIA </t>
+  </si>
+  <si>
+    <t>578 9821 5433</t>
+  </si>
+  <si>
+    <t>sebacastillog@yahoo.es</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL PATRIMONIAL.</t>
+  </si>
+  <si>
+    <t>SALDÍAS</t>
+  </si>
+  <si>
+    <t>ALICIA OLGA</t>
+  </si>
+  <si>
+    <t>12242135-K</t>
+  </si>
+  <si>
+    <t>ROSITA RENARD 1855 OFICINA 3, ÑUÑOA</t>
+  </si>
+  <si>
+    <t>571 2650 1940</t>
+  </si>
+  <si>
+    <t>acastillosaldias@gmail.com</t>
+  </si>
+  <si>
+    <t>TOLEDO</t>
+  </si>
+  <si>
+    <t>CHER LEE</t>
+  </si>
+  <si>
+    <t>17961833-8</t>
+  </si>
+  <si>
+    <t>PJE. ROSA RODRIGUEZ N°1375 STGO CENTRO</t>
+  </si>
+  <si>
+    <t>578 8764 7407</t>
+  </si>
+  <si>
+    <t>chercastillo@gmail.com</t>
+  </si>
+  <si>
+    <t>LIQUIDACION DE COMUNIDADES HEREDITARIAS -  SOCIEDAD CONYUGAL - SOCIEDADES COMERCIALES</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> JIMÉNEZ </t>
+  </si>
+  <si>
+    <t>7368290-8</t>
+  </si>
+  <si>
+    <t>AVENIDA ESTADIO 6273, LA FLORIDA</t>
+  </si>
+  <si>
+    <t>571 2485 1000</t>
+  </si>
+  <si>
+    <t>lecastrojimenez@gmail.com</t>
+  </si>
+  <si>
+    <t>FELIPE ALEJANDRO</t>
+  </si>
+  <si>
+    <t>10224020-0</t>
+  </si>
+  <si>
+    <t>PROFESORA AMANDA LABARCA 96 OFICINA 25, SANTIAGO</t>
+  </si>
+  <si>
+    <t>571 2591 8800</t>
+  </si>
+  <si>
+    <t>fcastro@abogadosconsultoresycia.cl</t>
+  </si>
+  <si>
+    <t>TRIBUTARIO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CASTRO </t>
+  </si>
+  <si>
+    <t>VARGAS</t>
+  </si>
+  <si>
+    <t>CARLOS ENRIQUE</t>
+  </si>
+  <si>
+    <t>10122147-4</t>
+  </si>
+  <si>
+    <t>MÁLAGA #50 OFICINA 62 LAS CONDES</t>
+  </si>
+  <si>
+    <t>ccastro@hcpabogados.cl</t>
+  </si>
+  <si>
+    <t>LITIGIOS EN GENERAL</t>
+  </si>
+  <si>
+    <t>CATALDO</t>
+  </si>
+  <si>
+    <t>RUBIO</t>
+  </si>
+  <si>
+    <t>16919696-6</t>
+  </si>
+  <si>
+    <t>ALSACIA 178, DEPTO 131</t>
+  </si>
+  <si>
+    <t>578 9997 5813</t>
+  </si>
+  <si>
+    <t>rcataldo@abogadosesc.cl</t>
+  </si>
+  <si>
+    <t>MATERIAS TRIBUTARIAS Y CORPORATIVAS</t>
+  </si>
+  <si>
+    <t>CAVIERES</t>
+  </si>
+  <si>
+    <t>SILVA</t>
+  </si>
+  <si>
+    <t>JUAN ESTEBAN</t>
+  </si>
+  <si>
+    <t>10089440-8</t>
+  </si>
+  <si>
+    <t>MONEDA 920, OFICINA 308. SANTIAGO</t>
+  </si>
+  <si>
+    <t>578 8888 2836</t>
+  </si>
+  <si>
+    <t>jcavieres@cavcid.cl      juanecavieres@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL, DERECHO COMERCIAL, DERECHO LABORAL, DERECHO SUCESORIO, DERECHO SOCIETARIO Y DERECHO PENAL.</t>
+  </si>
+  <si>
+    <t>CELIS</t>
+  </si>
+  <si>
+    <t>MAGGI</t>
+  </si>
+  <si>
+    <t>PAULINA CONSTANZA</t>
+  </si>
+  <si>
+    <t>13548535-7</t>
+  </si>
+  <si>
+    <t>PASEO PRESIDENTE ERRÁZURIZ ECHAURREN 2631, OFICINA 21, PROVIDENCIA</t>
+  </si>
+  <si>
+    <t>571 2695 5275 - 569 9509 0350</t>
+  </si>
+  <si>
+    <t>paulinacelism@gmail.com</t>
+  </si>
+  <si>
+    <t>PARTICIÓN DE BIENES- ESPECIALMENTE
+HERENCIAS -LIQUIDACIONES DE SOCIEDADES- BIENES SOCIALES- BIENES DE LA SOCIEDAD CONYUGAL Y EN GENERAL DE TODA CLASE DE COMUNIDADES DE BIENES - CONFLICTOS EN CONTRATOS DE PROMESA DE COMPRAVENTA - COMPRAVENTA- ARRENDAMIENTO Y ARRENDAMIENTO CON PROMESA DE VENTA SOBRE INMUEBLES - EN MATERIA COMERCIAL: LIQUIDACIONES DE SOCIEDADES, CONFLICTO ENTRE SOCIOS, SOCIOS CON ADMINISTRADORES Y DE SOCIOS CON LA SOCIEDAD, EN TODA CLASE DE SOCIEDADES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MEDEL </t>
+  </si>
+  <si>
+    <t>EDISON ALBERTO</t>
+  </si>
+  <si>
+    <t>14588785-2</t>
+  </si>
+  <si>
+    <t>DOCTOR SOTERO DEL RIO 508, OFICINA 831, SANTIAGO</t>
+  </si>
+  <si>
+    <t>edisoncelis.medel@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> PARTICIÓN DE BIENES Y COMUNIDADES - PARTICIÓN DE HERENCIAS -  ARBITRAJE COMERCIAL - LIQUIDACIÓN DE SOCIEDAD CONYUGAL - LITIGIOS Y SOLUCION DE CONFLICTOS SOCIETARIOS
+</t>
+  </si>
+  <si>
+    <t>VILCHEZ</t>
+  </si>
+  <si>
+    <t>ESTEBAN</t>
+  </si>
+  <si>
+    <t>10273346-0</t>
+  </si>
+  <si>
+    <t>MARTÍN ALONSO PINZÓN 7586, LAS CONDES</t>
+  </si>
+  <si>
+    <t>571 2887 7200 - 569 9437 5887</t>
+  </si>
+  <si>
+    <t>estebancelis@arvw.cl</t>
+  </si>
+  <si>
+    <t>CONTRATOS, CONSTRUCCIÓN.</t>
+  </si>
+  <si>
+    <t>CÉSPEDES</t>
+  </si>
+  <si>
+    <t>JIMÉNEZ</t>
+  </si>
+  <si>
+    <t>ALEXIS</t>
+  </si>
+  <si>
+    <t>18338532-1</t>
+  </si>
+  <si>
+    <t>ISIDORA GOYENECHEA 2939, PISO 5, LAS CONDES.</t>
+  </si>
+  <si>
+    <t>578 6609 3038</t>
+  </si>
+  <si>
+    <t>alexiscespedesj@gmail.com</t>
+  </si>
+  <si>
+    <t>RESPONSABILIDAD CONTRACTUAL Y EXTRACONTRACTUAL EN GENERAL, INCLUYENDO REGÍMENES ESPECIALES (RESPONSABILIDAD POR VICIOS DE CONSTRUCCIÓN, NEGLIGENCIA MÉDICA) Y MATERIAS VINCULADAS A INFRACCIONES A LEY DE PROTECCIÓN DE LOS DERECHOS DE LOS CONSUMIDORES</t>
+  </si>
+  <si>
+    <t>CHANDIA</t>
+  </si>
+  <si>
+    <t>PEÑA</t>
+  </si>
+  <si>
+    <t>MARCELO EDUARDO</t>
+  </si>
+  <si>
+    <t>14269086-1</t>
+  </si>
+  <si>
+    <t>SAN JOSEMARIA ESCRIVA DE BALAGUER 9447, DEPTO 1208. VITACURA</t>
+  </si>
+  <si>
+    <t>578 8731 7704</t>
+  </si>
+  <si>
+    <t>marcelo_chandia@yahoo.com</t>
+  </si>
+  <si>
+    <t>CIVIL-COMERCIAL</t>
+  </si>
+  <si>
+    <t>CHIARELLA</t>
+  </si>
+  <si>
+    <t>CLAUDIO ENRIQUE</t>
+  </si>
+  <si>
+    <t>17948677-6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AV. PRESIDENTE KENNEDY N°6800 TORRE A OF. 306 VITACURA </t>
+  </si>
+  <si>
+    <t>578 6621 6666</t>
+  </si>
+  <si>
+    <t>claudio.chiarella@zohomail.com</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL - DERECHO INTERNACIONAL - DERECHO CONSTITUCIONAL - DERECHO SOCIETARIO - POLICÍA LOCAL Y ARBITRAJE (DIPLOMA EN ARBITRAJE NACIONAL Y COMERCIAL INTERNACIONAL POR LA UNIVERSIDAD DE CHILE Y POR EL CENTRO DE ARBITRAJE Y MEDIACIÓN DE LA CÁMARA DE COMERCIO DE SANTIAGO)</t>
+  </si>
+  <si>
+    <t>CHIU</t>
+  </si>
+  <si>
+    <t>CHAY</t>
+  </si>
+  <si>
+    <t>OSCAR ANTONIO</t>
+  </si>
+  <si>
+    <t>7740234-9</t>
+  </si>
+  <si>
+    <t>ANDRÉS BELLO 233, PISO 16 PROVIDENCIA</t>
+  </si>
+  <si>
+    <t>579 9015 4818 - 562 2447 8590</t>
+  </si>
+  <si>
+    <t>ochiu6626@gmail.com</t>
+  </si>
+  <si>
+    <t>CHOMALI</t>
+  </si>
+  <si>
+    <t>KATTAN</t>
+  </si>
+  <si>
+    <t>JUAN LUIS</t>
+  </si>
+  <si>
+    <t>17084906-K</t>
+  </si>
+  <si>
+    <t>PADRE TED HUARD 4527, CASA 3</t>
+  </si>
+  <si>
+    <t>579 9221 4351</t>
+  </si>
+  <si>
+    <t>juan.chomali@uc.cl</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL - DERECHO COMERCIAL - CONFLICTOS SOCIETARIOS - LITIGIOS DE CONSTRUCCIÓN, RECURSOS NATURALES Y MINEROS - ARBITRAJE NACIONAL E INTERNACIONAL</t>
+  </si>
+  <si>
+    <t>FRANCIS ANDREA</t>
+  </si>
+  <si>
+    <t>10023770-9</t>
+  </si>
+  <si>
+    <t>579 9324 2586</t>
+  </si>
+  <si>
+    <t>fcid@cavcid.cl               franciscidg@gmail.com</t>
+  </si>
+  <si>
+    <t>CIFUENTES</t>
+  </si>
+  <si>
+    <t>FUENTES</t>
+  </si>
+  <si>
+    <t>PABLO</t>
+  </si>
+  <si>
+    <t>16103279-4</t>
+  </si>
+  <si>
+    <t>572 2650 1940</t>
+  </si>
+  <si>
+    <t>pcifuentes@cbcycia.cl</t>
+  </si>
+  <si>
+    <t>OVALLE</t>
+  </si>
+  <si>
+    <t>RAMÓN JORGE</t>
+  </si>
+  <si>
+    <t>6524108-0</t>
+  </si>
+  <si>
+    <t>MIRFLORES 222 PISO 27 SUR</t>
+  </si>
+  <si>
+    <t>579 8764 7407</t>
+  </si>
+  <si>
+    <t>ramoncifuentes@</t>
+  </si>
+  <si>
+    <t>MATERIAS CIVILES Y MERCANTILES.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PALACIOS </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONTRERAS </t>
+  </si>
+  <si>
+    <t>CIRO</t>
+  </si>
+  <si>
+    <t>7108372-1</t>
+  </si>
+  <si>
+    <t>SAN SEBASTIÁN 2807, OFICINA 513, LAS CONDES, SANTIAGO</t>
+  </si>
+  <si>
+    <t>572 2485 1000</t>
+  </si>
+  <si>
+    <t>cpalacios@aps.cl</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL, CONTRATOS EN GENERAL, PARTICIÓN DE BIENES, LIQUIDACIÓN DE SOCIEDADES. DERECHO COMERCIAL, CONFLICTOS SOCIETARIOS, TRANSPORTES, Y ESPECIALMENTE EN SUB RAMA DE DERECHO DE SEGUROS, EN TODO TIPO DE RIESGOS,  PATRIMONIALES, INCENDIO Y ROBO,  DE VIDA Y ACCIDENTES PERSONALES, DE GARANTÍAS Y CRÉDITO, DE RESPONSABILIDAD CIVIL, DE TRANSPORTES TERRESTRE, MARÍTIMO Y AÉREO.</t>
+  </si>
+  <si>
+    <t>CISTERNAS</t>
+  </si>
+  <si>
+    <t>CELEDÓN</t>
+  </si>
+  <si>
+    <t>RAQUEL ALEJANDRA</t>
+  </si>
+  <si>
+    <t>15395940-4</t>
+  </si>
+  <si>
+    <t>AGUSTINAS 1022, OF. 1101, SANTIAGO</t>
+  </si>
+  <si>
+    <t>572 2591 8800</t>
+  </si>
+  <si>
+    <t>raquelcist@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JUICIOS DE PARTICIÓN DE BIENES, LIQUIDACIÓN DE SOCIEDAD CONYUGAL O DE UNA SOCIEDAD COLECTIVA O EN COMANDITA CIVIL Y DE LAS COMUNIDADES. </t>
+  </si>
+  <si>
+    <t>CORTÉS</t>
+  </si>
+  <si>
+    <t>PAMELA MAGDALENA</t>
+  </si>
+  <si>
+    <t>13536979-9</t>
+  </si>
+  <si>
+    <t>DOMINGO BONDI 979, OF 64, LAS CONDES</t>
+  </si>
+  <si>
+    <t>579 9821 5433</t>
+  </si>
+  <si>
+    <t>pmcisternasc@gmail.com  acabogadosyasociados@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHOCIVIL,COMERCIAL,FAMILIA,LABOARL,HERENCIAS,ENESPECIAL PARTICIONES DE BIENES Y/O OTRAS PARTICIONES</t>
+  </si>
+  <si>
+    <t>COMICHEO</t>
+  </si>
+  <si>
+    <t>ESPINOSA</t>
+  </si>
+  <si>
+    <t>WALESCA ALEJANDRA</t>
+  </si>
+  <si>
+    <t>14313166-1</t>
+  </si>
+  <si>
+    <t>AVENIDA SANTA MARÍA Nº571 DPTO 1608 TORRE B, COMUNA DE RECOLETA, REGIÓN METROPOLITANA</t>
+  </si>
+  <si>
+    <t>56 978729049</t>
+  </si>
+  <si>
+    <t>abogada.wcomicheo@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL, PARTICIONES DE BIENES, HERENCIAS Y COMUNIDADES, LIQUIDACIÓN DE SOCIEDAD CONYUGAL (MAGISTER EN MEDIACIÓN: GESTIÓN COLABORATIVA DE CONFLICTOS) DERECHO COMERCIAL, DE MINERÍA Y AGUAS.</t>
+  </si>
+  <si>
+    <t>COMTE</t>
+  </si>
+  <si>
+    <t>16357123-4</t>
+  </si>
+  <si>
+    <t>AV. NUEVA PROVIDENCIA 2250 OFICINA 1106, PROVIDENCIA</t>
+  </si>
+  <si>
+    <t>579 9997 5813</t>
+  </si>
+  <si>
+    <t>jaimecomte@hotmail.com</t>
+  </si>
+  <si>
+    <t>CANDIDATO MAGISTER DERECHO PROCESAL, DIPLOMADO EN DERECHO PROCESAL CIVIL, PROCESAL PENAL Y PROCESAL CONSTITUCIONAL.</t>
+  </si>
+  <si>
+    <t>CONCHA</t>
+  </si>
+  <si>
+    <t>PACHECO</t>
+  </si>
+  <si>
+    <t>ESTRELLA TERESA</t>
+  </si>
+  <si>
+    <t>7800917-9</t>
+  </si>
+  <si>
+    <t>TEGUALDA 1776 DEPTO 506 ÑUÑOA</t>
+  </si>
+  <si>
+    <t>estrella_concha@hotmail.com</t>
+  </si>
+  <si>
+    <t>VENEGAS</t>
+  </si>
+  <si>
+    <t>ELEONOR</t>
+  </si>
+  <si>
+    <t>7772240-8</t>
+  </si>
+  <si>
+    <t>CALLE MÁLAGA 232 F, COMUNA DE LAS CONDES</t>
+  </si>
+  <si>
+    <t>579 8888 2836</t>
+  </si>
+  <si>
+    <t>eleonorconcha.abogada@gmail.com</t>
+  </si>
+  <si>
+    <t>CIVILES, TALES COMO PARTICIONES DE BIENES EN COMUNIDADES,    TANTO POR SUCESIONES HEREDITARIAS, SOCIEDADES CONYUGALES, O DE CUALQUIER OTRA NATURALEZA, CONTRATOS, RESPONSABILIDAD CIVIL CONTRACTUAL Y EXTRACONTRACTUAL.</t>
+  </si>
+  <si>
+    <t>CONTADOR</t>
+  </si>
+  <si>
+    <t>SALAZAR</t>
+  </si>
+  <si>
+    <t>CRISTIÁN ALBERTO</t>
+  </si>
+  <si>
+    <t>12234126-7</t>
+  </si>
+  <si>
+    <t>AVENIDA ESCRIVÁ DE BALAGUER 6859, DEPTO. 101-A, VITACURA, SANTIAGO.</t>
+  </si>
+  <si>
+    <t>572 2887 7200 - 569 9437 5887</t>
+  </si>
+  <si>
+    <t>cristiancontador@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL - DERECHO COMERCIAL - DERECHO MINERO - COMUNIDADES - LIQUIDACIÓN DE REGÍMENES MATRIMONIALES - SOCIEDADES CIVILES Y COMERCIALES. TERRITORIAL JURISDICCIONAL DE SANTIAGO</t>
+  </si>
+  <si>
+    <t>ÓSCAR RAFAEL</t>
+  </si>
+  <si>
+    <t>9004301-3</t>
+  </si>
+  <si>
+    <t>ISIDORA GOYENECHEA 3477, PISO 5, LAS CONDES.</t>
+  </si>
+  <si>
+    <t>579 8731 7704</t>
+  </si>
+  <si>
+    <t>ocontreras@covel.cl</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PARTICIONES Y CONFLICTOS CONTRACTUALES (SOCIEDADES, PACTOS DE ACCIONISTAS, COMPRAVENTAS, PROMESAS, ARRIENDOS, DISTRIBUCIÓN, SUMINISTRO, FRANQUICIA, SEGUROS, CONCESIONES), DESTACANDO LAS INDUSTRIAS DE LA CONSTRUCCIÓN, MINERÍA, INMOBILIARIA, TRANSPORTE, TECNOLOGÍA Y FINANCIERA. </t>
+  </si>
+  <si>
+    <t>JUAN JOSÉ</t>
+  </si>
+  <si>
+    <t>10011754-1</t>
+  </si>
+  <si>
+    <t>HUÉRFANOS 979 OFICINA 606</t>
+  </si>
+  <si>
+    <t>572 2695 5275 - 569 9509 0350</t>
+  </si>
+  <si>
+    <t>jjosecontreras1982@gmail.com</t>
+  </si>
+  <si>
+    <t>ARBITRAJE FORZOSO CIVIL Y COMERCIAL - PARTICIÓN DE BIENES - RENDICIÓN DE CUENTAS - LIQUIDACIÓN DE SOCIEDAD COMERCIALES Y CONYUGAL - CONFLICTOS SOCIETARIOS. DERECHO TRIBUTARIO.</t>
+  </si>
+  <si>
+    <t>ÓSCAR MIGUEL</t>
+  </si>
+  <si>
+    <t>17697845-7</t>
+  </si>
+  <si>
+    <t>579 6609 3038</t>
+  </si>
+  <si>
+    <t>ocontrerasp@covel.cl</t>
+  </si>
+  <si>
+    <t>PARTICIONES Y CONFLICTOS CONTRACTUALES (SOCIEDADES, PACTOS DE ACCIONISTAS, COMPRAVENTAS, PROMESAS, ARRIENDOS, DISTRIBUCIÓN, SUMINISTRO, FRANQUICIA, SEGUROS, CONCESIONES), DESTACANDO LAS INDUSTRIAS DE LA CONSTRUCCIÓN, MINERÍA, INMOBILIARIA, TRANSPORTE, TECNOLOGÍA, FINANCIERA Y DERECHO ADMINISTRATIVO.</t>
+  </si>
+  <si>
+    <t>COPPO</t>
+  </si>
+  <si>
+    <t>DIEZ</t>
+  </si>
+  <si>
+    <t>CAROLINA</t>
+  </si>
+  <si>
+    <t>9973262-8</t>
+  </si>
+  <si>
+    <t>LO BELTRAN 8994, VITACURA</t>
+  </si>
+  <si>
+    <t>579 6621 6666</t>
+  </si>
+  <si>
+    <t>ccoppo@derecho.uchile.cl</t>
+  </si>
+  <si>
+    <t>CIVIL, COMERCIAL, INMOBILIARIO, SOCIEDADES, PARTICIONES, SEGUROS</t>
+  </si>
+  <si>
+    <t>CÓRDOVA</t>
+  </si>
+  <si>
+    <t>FORÉS</t>
+  </si>
+  <si>
+    <t>JAVIER ALFREDO</t>
+  </si>
+  <si>
+    <t>8502141-9</t>
+  </si>
+  <si>
+    <t>COMPAÑÍA N°1390 OF. 1102 SANTIAGO</t>
+  </si>
+  <si>
+    <t>580 9015 4818 - 562 2447 8590</t>
+  </si>
+  <si>
+    <t>jcordova@cordovaycia.com</t>
+  </si>
+  <si>
+    <t>CORNEJO</t>
+  </si>
+  <si>
+    <t>CARLOS ALBERTO</t>
+  </si>
+  <si>
+    <t>18144380-4</t>
+  </si>
+  <si>
+    <t>CERRO EL PLOMO 5855, OF. 1706, LAS CONDES</t>
+  </si>
+  <si>
+    <t>580 9221 4351</t>
+  </si>
+  <si>
+    <t>ccornejo@mackennacruzat.cl</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MATERIAS CIVILES Y COMERCIALES, RESPONSABILIDAD CONTRACTUAL Y EXTRACONTRACTUAL, INCUMPLIMIENTOS DE CONTRATOS, CONFLICTOS ENTRE SOCIOS O ACCIONISTAS, NULIDADES, PARTICIONES, SOCIEDADES, INMOBILIARIO Y CONSTRUCCIÓN, AGUAS. </t>
+  </si>
+  <si>
+    <t>AGUILERA</t>
+  </si>
+  <si>
+    <t>14123043-3</t>
+  </si>
+  <si>
+    <t>EL CERRO 1731, DEPARTAMENTO 2503, PROVIDENCIA</t>
+  </si>
+  <si>
+    <t>580 9324 2586</t>
+  </si>
+  <si>
+    <t>polocornejoa@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL Y COMERCIAL; CONTRATO DE ARRENDAMIENTO; CONTRATO DE LEASING; CONTRATO DE PROMESA; CONTRATO DE COMPRAVENTA; DERECHO SOCIETARIO; PARTICIÓN DE BIENES; LIQUIDACIÓN Y PARTICIÓN DE SOCIEDAD CONYUGAL; CONTRATOS INTERNACIONALES; ARBITRAJE COMECIAL INTERNACIONAL</t>
+  </si>
+  <si>
+    <t>MARTÍN ANDRÉS</t>
+  </si>
+  <si>
+    <t>16605886-4</t>
+  </si>
+  <si>
+    <t>FIDEL OTEÍZA Nº 1941, OFICINA 204, PROVIDENCIA</t>
+  </si>
+  <si>
+    <t>573 2591 8800</t>
+  </si>
+  <si>
+    <t>martin.correa@correabarros.cl  abogadomartincorrea@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LIQUIDACIONES Y PARTICIONES HEREDITARIAS
+LIQUIDACIONES Y PARTICIONES DE SOCIEDADES COMERCIALES.
+LIQUIDACIONES Y PARTICIONES DE SOCIEDAD CONYUGAL.
+LIQUIDACIÓN Y PARTICIÓN DE TODO TIPO DE COMUNIDADES
+</t>
+  </si>
+  <si>
+    <t>BASCUÑÁN</t>
+  </si>
+  <si>
+    <t>MARIO ALBERTO</t>
+  </si>
+  <si>
+    <t>5892115-7</t>
+  </si>
+  <si>
+    <t>ALCÁNTARA N° 200 - OF. 1202</t>
+  </si>
+  <si>
+    <t>573 2485 1000</t>
+  </si>
+  <si>
+    <t>mcorrea23@uc.cl</t>
+  </si>
+  <si>
+    <t>CARRIÓN</t>
+  </si>
+  <si>
+    <t>ELÍAS PABLO</t>
+  </si>
+  <si>
+    <t>16874707-1</t>
+  </si>
+  <si>
+    <t>10 NORTE 882, VIÑA DEL MAR</t>
+  </si>
+  <si>
+    <t>573 2650 1940</t>
+  </si>
+  <si>
+    <t>ecabogadoschile@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL (PARTICIONES Y LIQUIDACIONES DE COMUNIDADES)</t>
+  </si>
+  <si>
+    <t>FERRER</t>
+  </si>
+  <si>
+    <t>15637231-5</t>
+  </si>
+  <si>
+    <t>ISIDORA GOYENECHEA 2800, OFICINA 4102, LAS CONDES</t>
+  </si>
+  <si>
+    <t>pcorrea@ugartecorrea.com</t>
+  </si>
+  <si>
+    <t>MANRÍQUEZ</t>
+  </si>
+  <si>
+    <t>11092430-5</t>
+  </si>
+  <si>
+    <t>ALCÁNTARA 200, OFICINA 1202, COMUNA DE LAS CONDES</t>
+  </si>
+  <si>
+    <t>580 9821 5433</t>
+  </si>
+  <si>
+    <t>mariocorream@gmail.com</t>
+  </si>
+  <si>
+    <t>LUIS FELIPE</t>
+  </si>
+  <si>
+    <t>15641991-5</t>
+  </si>
+  <si>
+    <t>AVENIDA NUEVA COSTANERA 3300 OF 53, VITACURA</t>
+  </si>
+  <si>
+    <t>580 8764 7407</t>
+  </si>
+  <si>
+    <t xml:space="preserve">fcorrea@molinarios.cl            felipecorre@gmail.com </t>
+  </si>
+  <si>
+    <t xml:space="preserve">DERECHO CIVIL, DERECHO COMERCIAL, CONSTRUCCIÓN, INMOBILIARIA, SEGUROS </t>
+  </si>
+  <si>
+    <t>ROSSO</t>
+  </si>
+  <si>
+    <t>MAURICIO RODRIGO</t>
+  </si>
+  <si>
+    <t>13909770-k</t>
+  </si>
+  <si>
+    <t>MONEDA  N° 973 OF.428 SANTIAGO</t>
+  </si>
+  <si>
+    <t>580 9997 5813</t>
+  </si>
+  <si>
+    <t>mauricio.cortes@asislegal.cl</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> LIQUIDACIÓN DE SOCIEDADES, PARTICIÓN DE BIENES, JUICIOS DE CUENTAS, RESPONSABILIDAD CIVIL CONTRACTUAL, COMPETENCIA DESEAL, DERECHO DE AUTOR Y CONEXOS, PROPIEDAD INDUSTRIAL.</t>
+  </si>
+  <si>
+    <t>TAPIA</t>
+  </si>
+  <si>
+    <t>PATRICIA ANGELICA</t>
+  </si>
+  <si>
+    <t>8749195-1</t>
+  </si>
+  <si>
+    <t>AGUSTINAS 1442 OFICINA 1006-1007 TORRE B COMUNA DE SANTIAGO</t>
+  </si>
+  <si>
+    <t>580 8888 2836</t>
+  </si>
+  <si>
+    <t>patcortes@cmmabogados.cl</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL Y FAMILIA ( DERECHO SUCESORIO Y PARTICIÓN)</t>
+  </si>
+  <si>
+    <t>CRISTI</t>
+  </si>
+  <si>
+    <t>9376961-9</t>
+  </si>
+  <si>
+    <t>HUERFANOS 886, OF. 512</t>
+  </si>
+  <si>
+    <t>998412455-226337731</t>
+  </si>
+  <si>
+    <t>juezarbitralcristi@outlook.com</t>
+  </si>
+  <si>
+    <t>PARTICIONES HEREDITARIAS, DERECHO CIVIL, LIQUIDACION DE SOCIEDAD</t>
+  </si>
+  <si>
+    <t>CROQUEVIELLE</t>
+  </si>
+  <si>
+    <t>CRUZ</t>
+  </si>
+  <si>
+    <t>JOSE JOAQUÍN</t>
+  </si>
+  <si>
+    <t>16095623-2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HUÉRFANOS N° 1.055 OFICINA 506. SANTIAGO CENTRO </t>
+  </si>
+  <si>
+    <t>573 2887 7200 - 569 9437 5887</t>
+  </si>
+  <si>
+    <t>joaquincroquevielle@gmail.com</t>
+  </si>
+  <si>
+    <t>JUICIOS DE CUENTAS: RENDICIONES, EXAMEN Y JUZGAMIENTO.</t>
+  </si>
+  <si>
+    <t>CRUCHAGA</t>
+  </si>
+  <si>
+    <t>GANDARILLAS</t>
+  </si>
+  <si>
+    <t>ÁNGEL ANDRÉS</t>
+  </si>
+  <si>
+    <t>6751153-0</t>
+  </si>
+  <si>
+    <t>VATICANO 3974 DEPARTAMENTO 31, LAS CONDES</t>
+  </si>
+  <si>
+    <t>573 2695 5275 - 569 9509 0350</t>
+  </si>
+  <si>
+    <t>acruchaga@gmail.com</t>
+  </si>
+  <si>
+    <t>HERNANDEZ</t>
+  </si>
+  <si>
+    <t>ELISEO AARON</t>
+  </si>
+  <si>
+    <t>14107287-0</t>
+  </si>
+  <si>
+    <t>PJE. SOTERO DEL RIO 508 OF 522, STGO</t>
+  </si>
+  <si>
+    <t>580 6609 3038</t>
+  </si>
+  <si>
+    <t xml:space="preserve">eliseocruz@cyoasociados.cl  </t>
+  </si>
+  <si>
+    <t>ARBITRO DE DERECHO</t>
+  </si>
+  <si>
+    <t>CUADRA</t>
+  </si>
+  <si>
+    <t>RENÉ ALFONSO</t>
+  </si>
+  <si>
+    <t>6688888-6</t>
+  </si>
+  <si>
+    <t>ALONSO DE CORDOVA 5870 OF 1512, LAS CONDES</t>
+  </si>
+  <si>
+    <t>580 6621 6666</t>
+  </si>
+  <si>
+    <t xml:space="preserve">rene.cuadra@senseisa.cl </t>
+  </si>
+  <si>
+    <t>FOLLE</t>
+  </si>
+  <si>
+    <t>REINALDO CARLOS</t>
+  </si>
+  <si>
+    <t>13054130-5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ROSARIO NORTE 555,OFICINA 504,
+LAS CONDES
+</t>
+  </si>
+  <si>
+    <t>580 8731 7704</t>
+  </si>
+  <si>
+    <t>rcuadra@cgv.cl</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL DERECHO COMERCIAL</t>
+  </si>
+  <si>
+    <t>ESPINOZA</t>
+  </si>
+  <si>
+    <t>ALBERTO IGNACIO</t>
+  </si>
+  <si>
+    <t>19096228-8</t>
+  </si>
+  <si>
+    <t>AVENIDA APOQUINDO Nº3721, OFICINA 181, LAS CONDES, REGIÓN METROPOLITANA</t>
+  </si>
+  <si>
+    <t>581 9015 4818 - 562 2447 8590</t>
+  </si>
+  <si>
+    <t>acuevas@yavar.cl  alberto.cuevas.e@gmail.com</t>
+  </si>
+  <si>
+    <t>ARBITRAJE NACIONAL; SUCESORIO; PARTICIONES; LABORAL</t>
+  </si>
+  <si>
+    <t>CUMMINS</t>
+  </si>
+  <si>
+    <t>SANTA MARIA</t>
+  </si>
+  <si>
+    <t>ARMANDO BENJAMIN</t>
+  </si>
+  <si>
+    <t>10035017-3</t>
+  </si>
+  <si>
+    <t>AVENIDA VITACURA 2969, OFICINA 302, PISO 3,  LAS CONDES</t>
+  </si>
+  <si>
+    <t>581 9221 4351</t>
+  </si>
+  <si>
+    <t>bcummins@cucia.cl</t>
+  </si>
+  <si>
+    <t>D´ALENÇON</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> MASFERRER</t>
+  </si>
+  <si>
+    <t>RODOLFO RENATO</t>
+  </si>
+  <si>
+    <t>4285405-0</t>
+  </si>
+  <si>
+    <t>COMPAÑÍA DE JESÚS 1525, OFICIN 205, SANTIAGO</t>
+  </si>
+  <si>
+    <t>581 9821 5433</t>
+  </si>
+  <si>
+    <t>estudiodalencon@hotmail.com</t>
+  </si>
+  <si>
+    <t>DALGALARRANDO</t>
+  </si>
+  <si>
+    <t>BRITO</t>
+  </si>
+  <si>
+    <t>ALBERTO</t>
+  </si>
+  <si>
+    <t>4983934-0</t>
+  </si>
+  <si>
+    <t>SAN SEBASTIÁN N° 2952, PISO 7, LAS CONDES</t>
+  </si>
+  <si>
+    <t>581 9324 2586</t>
+  </si>
+  <si>
+    <t>adalgalarrando@dryc.cl</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL, DERECHO SUCESORIO, DERECHO INMOBILIARIO, DERECHO DE LA CONSTRUCCIÓN, DISPUTAS SOCIETARIAS, RESPONSABILIDAD CONTRACTUAL, PARTICIONES, CONTRATOS DE ARRENDAMIENTO.</t>
+  </si>
+  <si>
+    <t>HARITCALDE</t>
+  </si>
+  <si>
+    <t>10848885-0</t>
+  </si>
+  <si>
+    <t>SAN SEBASTIÁN 2952, PISO 7, LAS CONDES</t>
+  </si>
+  <si>
+    <t>574 2650 1940</t>
+  </si>
+  <si>
+    <t>adalgalarrandoh@dryc.cl</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL, DERECHO COMERCIAL, DERECHO DE SEGUROS</t>
+  </si>
+  <si>
+    <t>FELIPE</t>
+  </si>
+  <si>
+    <t>9383689-8</t>
+  </si>
+  <si>
+    <t>581 8764 7407</t>
+  </si>
+  <si>
+    <t>fdalgalarrando@dryc.cl</t>
+  </si>
+  <si>
+    <t>ARBITRAJE NACIONAL E INTERNACIONAL - RESPONSABILIDAD CONTRACTUAL - CONTRATOS DE CONSTRUCCIÓN, INFRAESTRUCTURAS - CONCESIONES DE OBRAS PÚBLICAS Y CONSTRUCCIÓN - DISPUTAS ENTRE SOCIOS DE SOCIEDADES ANÓNIMAS - RESPONSABILIDAD DIRECTORES Y GERENTES (GOB. CORPORATIVO) - DISPUTAS BANCARIAS Y DE VALORES – DISPUTAS SOBRE DERIVADOS - DERECHO DE LA EMPRESA EN GENERAL - DISPUTAS COMERCIALES - DISPUTAS SOBRE PACTOS DE ACCIONISTAS Y JOINT VENTURES – DISPUTAS CON MOTIVO DE LA COMPRAVENTA DE EMPRESAS - DERECHO MINERO - TECNOLOGÍAS DE LA INFORMACIÓN - FINTECH, MEDIOS DE PAGO, COMERCIO ELECTRÓNICO.</t>
+  </si>
+  <si>
+    <t>DAROCH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CASTILLO </t>
+  </si>
+  <si>
+    <t>MIGUEL ANGEL</t>
+  </si>
+  <si>
+    <t>9283000-4</t>
+  </si>
+  <si>
+    <t>HUÉRFANOS N° 1160 OF. 316</t>
+  </si>
+  <si>
+    <t>574 2485 1000</t>
+  </si>
+  <si>
+    <t>migueldaroch07@gmail.com</t>
+  </si>
+  <si>
+    <t>PARTICIONES DE HERENCIAS</t>
+  </si>
+  <si>
+    <t>DARRIGRANDE</t>
+  </si>
+  <si>
+    <t>OSORIO</t>
+  </si>
+  <si>
+    <t>DANIEL</t>
+  </si>
+  <si>
+    <t>11348112-9</t>
+  </si>
+  <si>
+    <t>AV. KENNEDY 7440 OF. 412, VITACURA, SANTIAGO</t>
+  </si>
+  <si>
+    <t>574 2591 8800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">daniel@darrigrandeycia.cl </t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL, COMERCIAL Y TRIBUTARIO</t>
+  </si>
+  <si>
+    <t>DÁVILA</t>
+  </si>
+  <si>
+    <t>IZQUIERDO</t>
+  </si>
+  <si>
+    <t>10789137-4</t>
+  </si>
+  <si>
+    <t>HUÉRFANOS N°669, OFICINA 310, SANTIAGO</t>
+  </si>
+  <si>
+    <t>9 9433 6760</t>
+  </si>
+  <si>
+    <t>carlosdavila@davilaycia.cl</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL, DERECHO COMERCIAL,PARTICION DE
+BIENES,LIQUIDACION DE SOCIEDAD CONYUGAL Y SOCIEDAD
+COMERCIALES Y SOLUCION DE CONTROVERSIAS ENTRE SOCIOS.</t>
+  </si>
+  <si>
+    <t>DE LA BARRA</t>
+  </si>
+  <si>
+    <t>QUINTANA</t>
+  </si>
+  <si>
+    <t>13233922-8</t>
+  </si>
+  <si>
+    <t>AV. ELIODORO YÁÑEZ N° 2979, OFICINA 507, PROVIDENCIA</t>
+  </si>
+  <si>
+    <t>581 9997 5813</t>
+  </si>
+  <si>
+    <t>francisco@delabarrayasociados.cl</t>
+  </si>
+  <si>
+    <t>PARTICIÓN DE BIENES (COMUNIDADES HEREDITARIAS, SOCIEDAD CONYUGAL, ETC.), CONFLICTOS SOCIETARIOS, LIQUIDACIÓN DE SOCIEDADES Y JUICIOS ARBITRALES INMOBILIARIOS</t>
+  </si>
+  <si>
+    <t>DE LA CARRERA</t>
+  </si>
+  <si>
+    <t>LANTADILLA</t>
+  </si>
+  <si>
+    <t>CRISTIAN ALBERTO</t>
+  </si>
+  <si>
+    <t>10282332-K</t>
+  </si>
+  <si>
+    <t>ESTADO 235 OFICINA 903 SANTIAGO</t>
+  </si>
+  <si>
+    <t>581 8888 2836</t>
+  </si>
+  <si>
+    <t>cristian.delacarrera@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JUICIO DE PARTICIÓN DE BIENES, DERECHO SUCESORIO, SEGUROS, RESPONSABILIDAD CIVIL, CONTRATOS </t>
+  </si>
+  <si>
+    <t>DE LA FUENTE</t>
+  </si>
+  <si>
+    <t>FUENZALIDA</t>
+  </si>
+  <si>
+    <t>MARÍA CECILIA</t>
+  </si>
+  <si>
+    <t>7643220-1</t>
+  </si>
+  <si>
+    <t>CERRO EL CEPO 12169 LAS CONDES</t>
+  </si>
+  <si>
+    <t>ceciliadelafuentefuenzalida@gmail.com</t>
+  </si>
+  <si>
+    <t>PARTICIONES HEREDITARIAS, LEASING HABITACIONAL, SEGUROS, LIQUIDACION DE SOCIEDAD CONYUGAL Y DE SOCIEDADES Y COMUNIDADES EN GENERAL, DERECHO LABORAL, DERECHO DE FAMILIA, DERECHO INMOBILIARIO, Y ASUNTOS CIVILES Y COMERCIALES EN GENERAL</t>
+  </si>
+  <si>
+    <t>DE LA VEGA</t>
+  </si>
+  <si>
+    <t>PÉREZ</t>
+  </si>
+  <si>
+    <t>DARÍO IGNACIO</t>
+  </si>
+  <si>
+    <t>17269366-0</t>
+  </si>
+  <si>
+    <t>AV. LAS CONDES 11.281, OFICINA 301, LAS CONDES, SANTIAGO</t>
+  </si>
+  <si>
+    <t>574 2887 7200 - 569 9437 5887</t>
+  </si>
+  <si>
+    <t>dariodelavegaperez@gmail.com
+ddelavega@bcp.cl</t>
+  </si>
+  <si>
+    <t>JUICIOS DE PARTICIÓN SUCESORIOS, DISOLUCIÓN Y CONFLICTOS DE SOCIEDADES, ARRENDAMIENTOS, RENDICIÓN Y OBJECIÓN DE CUENTAS, LIQUIDACIÓN DE SOCIEDADES CONYUGALES, LIQUIDACIÓN DE SOCIEDAD COMERCIAL Y CIVIL, RESPONSABILIDAD CIVIL CONTRACTUAL, RESPONSABILIDAD CIVIL EXTRACONTRACTUAL, TODO TIPO DE ARBITRAJES, MATERIAS DE DERECHO CIVIL EN GENERAL</t>
+  </si>
+  <si>
+    <t>DE RAMÓN</t>
+  </si>
+  <si>
+    <t>6369010-4</t>
+  </si>
+  <si>
+    <t>SAN PÍO X N° 2.445 OFICINA 1.007, PROVIDENCIA</t>
+  </si>
+  <si>
+    <t>574 2695 5275 - 569 9509 0350</t>
+  </si>
+  <si>
+    <t>caderamonsilva@gmail.com</t>
+  </si>
+  <si>
+    <t>DEL CAMPO</t>
+  </si>
+  <si>
+    <t>DE LA ROSA</t>
+  </si>
+  <si>
+    <t>JOSÉ TOMÁS</t>
+  </si>
+  <si>
+    <t>16371077-3</t>
+  </si>
+  <si>
+    <t>ISIDORA GOYENECHEA 3365, OF. 702, LAS CONDES</t>
+  </si>
+  <si>
+    <t>581 6609 3038</t>
+  </si>
+  <si>
+    <t>jtdelcampo@guerreroycia.cl</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	DERECHO CIVIL, RESPONSABILIDAD CIVIL, RESPONSABILIDAD CIVIL MÉDICA, DERECHO DE LA EMPRESA (COMERCIAL). </t>
+  </si>
+  <si>
+    <t>DEL REAL</t>
+  </si>
+  <si>
+    <t>NICOLÁS</t>
+  </si>
+  <si>
+    <t>17406323-0</t>
+  </si>
+  <si>
+    <t>AV. APOQUINDO 3472, PISO 19</t>
+  </si>
+  <si>
+    <t>581 8731 7704</t>
+  </si>
+  <si>
+    <t>ndelrealcastillo@outlook.com</t>
+  </si>
+  <si>
+    <t>DEL RÍO</t>
+  </si>
+  <si>
+    <t>12488294-K</t>
+  </si>
+  <si>
+    <t>AV. APOQUINDO 3885, OFICINA 1701, LAS CONDES, SANTIAGO</t>
+  </si>
+  <si>
+    <t>581 6621 6666</t>
+  </si>
+  <si>
+    <t>fdelrio@parraguezymarin.cl</t>
+  </si>
+  <si>
+    <t>CONFLICTOS SOCIETARIOS, DE CONSTRUCCIÓN, DE SEGUROS Y HEREDITARIOS-PARTICIONES</t>
+  </si>
+  <si>
+    <t>DELAIGUE</t>
+  </si>
+  <si>
+    <t>ZUÑIGA</t>
+  </si>
+  <si>
+    <t>MAURICIO ANDRES</t>
+  </si>
+  <si>
+    <t>16710959-4</t>
+  </si>
+  <si>
+    <t>LORD COCHRANE 184, STGO</t>
+  </si>
+  <si>
+    <t>582 9015 4818 - 562 2447 8590</t>
+  </si>
+  <si>
+    <t>delaigue.mauricio@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL (LIQUIDACIÓN Y PARTICIÓN DE BIENES HEREDITARIOS, LIQUIDACIÓN Y PARTICIÓN DE BIENES EN RÉGIMEN MATRIMONIAL SOCIEDAD CONYUGAL, LIQUIDACIÓN Y PARTICIÓN DE BIENES EN RÉGIMEN MATRIMONIAL PARTICIPACIÓN EN LOS GANANCIALES, LIQUIDACIÓN Y PARTICIÓN DE BIENES EN COMUNIDAD).</t>
+  </si>
+  <si>
+    <t>JAVIER ANDRÉS</t>
+  </si>
+  <si>
+    <t>16657078-6</t>
+  </si>
+  <si>
+    <t>SAN LUIS N°20.555, CASA 140, COLINA</t>
+  </si>
+  <si>
+    <t>582 9221 4351</t>
+  </si>
+  <si>
+    <t>jdelgadocast@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL, PARTICIONES, DERECHO INMOBILIARIO Y DE LA CONSTRUCCIÓN, DERECHO COMERCIAL, DERECHO SOCIETARIO Y DERECHO CORPORATIVO.</t>
+  </si>
+  <si>
+    <t>DEMARCHI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SALINAS </t>
+  </si>
+  <si>
+    <t>MARÍA VICTORIA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16757742-3 </t>
+  </si>
+  <si>
+    <t>582 9324 2586</t>
+  </si>
+  <si>
+    <t xml:space="preserve">vdemarchi@jg-disputes.com </t>
+  </si>
+  <si>
+    <t>DEVIA</t>
+  </si>
+  <si>
+    <t>JOSÉ JAVIER</t>
+  </si>
+  <si>
+    <t>17009337-2</t>
+  </si>
+  <si>
+    <t>GUARIA VIEJA N°255, OF. N°1604, PROVIDENCIA</t>
+  </si>
+  <si>
+    <t>575 2650 1940</t>
+  </si>
+  <si>
+    <t>josedevia@gmail.com</t>
+  </si>
+  <si>
+    <t>ASUNTOS CIVILES, TALES COMO PARTICIONES DE BIENES EN COMUNIDADES, TANTO POR SUCESIONES HEREDITARIAS COMO DE CUALQUIER OTRA NATURALEZA, CONTRATOS, RESPONSABILIDAD CIVIL CONTRACTUAL Y EXTRACONTRACTUAL, LITIGIOS CIVILES EN GENERAL. CONFLICTOS SOCIETARIOS, DISOLUCIÓN Y LIQUIDACIÓN DE SOCIEDADES COMERCIALES, Y LITIGIOS EN MATERIA COMERCIAL EN GENERAL.</t>
+  </si>
+  <si>
+    <t>MANUEL ANGEL</t>
+  </si>
+  <si>
+    <t>16375906-3</t>
+  </si>
+  <si>
+    <t>NATANIEL COX 31, OFICINA 76, SANTIAGO</t>
+  </si>
+  <si>
+    <t>575 2591 8800</t>
+  </si>
+  <si>
+    <t>dyc.asesoriajuridica@gmail.com</t>
+  </si>
+  <si>
+    <t>CIVIL, COMERCIAL</t>
+  </si>
+  <si>
+    <t>RAMÓN LUCIO</t>
+  </si>
+  <si>
+    <t>6206287-8</t>
+  </si>
+  <si>
+    <t>ESTADO 235 OFICINA 903 STGO</t>
+  </si>
+  <si>
+    <t>9 91001377</t>
+  </si>
+  <si>
+    <t>ramon.diaz@rdiazycia.cl</t>
+  </si>
+  <si>
+    <t>JUICIOS DE LIQUIDACION Y PARTICION DE BIENES</t>
+  </si>
+  <si>
+    <t>DE VALDES BALBONTIN</t>
+  </si>
+  <si>
+    <t>JAVIER IGNACIO</t>
+  </si>
+  <si>
+    <t>11625295-3</t>
+  </si>
+  <si>
+    <t>FUNDO EL PEÑÓN, PARCELA 10, COMUNA PIRQUE</t>
+  </si>
+  <si>
+    <t>575 2485 1000</t>
+  </si>
+  <si>
+    <t>javierdiazdevaldes@hotmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL Y  PARTICIONES.</t>
+  </si>
+  <si>
+    <t>IBAÑEZ</t>
+  </si>
+  <si>
+    <t>IGNACIO</t>
+  </si>
+  <si>
+    <t>10503248-K</t>
+  </si>
+  <si>
+    <t>EBRO 2740 OF. 306, LAS CONDES, SANTIAGO</t>
+  </si>
+  <si>
+    <t>582 8764 7407</t>
+  </si>
+  <si>
+    <t>idiaz@pdnd.cl</t>
+  </si>
+  <si>
+    <t>DERECHO MARÍTIMO, TERRESTRE Y AÉREO; LEY DEL CONSUMIDOR; SEGUROS; DERECHO COMERCIAL</t>
+  </si>
+  <si>
+    <t>RODRIGUEZ</t>
+  </si>
+  <si>
+    <t>MANUEL ALEJANDRO</t>
+  </si>
+  <si>
+    <t>9278821-0</t>
+  </si>
+  <si>
+    <t>AV.VITACURA 2969 OF 302</t>
+  </si>
+  <si>
+    <t>582 9821 5433</t>
+  </si>
+  <si>
+    <t>manueldiaz@pfeffer.cl                mdiaz@sycia.cl</t>
+  </si>
+  <si>
+    <t>MATERIAS COMERCIALES, FINANCIERAS Y SOCIETARIAS. LIQUIDACIONES Y CONFLICTOS ENTRE ACCIONISTAS.</t>
+  </si>
+  <si>
+    <t>DE VALDÉS HERRERA</t>
+  </si>
+  <si>
+    <t>MANUEL JOSÉ</t>
+  </si>
+  <si>
+    <t>13548976-K</t>
+  </si>
+  <si>
+    <t>CERRO EL PLOMO 5855, PISO 4, LAS CONDES</t>
+  </si>
+  <si>
+    <t>582 6609 3038</t>
+  </si>
+  <si>
+    <t>mjdiazv@delamazaycia.cl</t>
+  </si>
+  <si>
+    <t>DERECHO COMERIAL, DERECHO INMOBILIARIO, DERECHO CIVIL, PARTICIONES.</t>
+  </si>
+  <si>
+    <t>JONATHAN DAVID</t>
+  </si>
+  <si>
+    <t>16682712-4</t>
+  </si>
+  <si>
+    <t>HUÉRFANOS N° 1373, OFICINA 1011, SANTIAGO</t>
+  </si>
+  <si>
+    <t>575 2695 5275 - 569 9509 0350</t>
+  </si>
+  <si>
+    <t>jdiaz@estudiodiaz.cl</t>
+  </si>
+  <si>
+    <t>LIQUIDACIÓN DE SOCIEDADES CIVILES Y COMERCIALES; PARTICIÓN DE HERENCIAS; LIQUIDACIÓN DE SOCIEDADES CONYUGALES; NULIDADES; ACCIONES DE DOMINIO; ACCIONES POSESORIAS; ARRENDAMIENTOS; RESPONSABILIDAD CONTRACTUAL; RESPONSABILIDAD EXTRACONTRACTUAL; DERECHO INMOBILIARIO; CONTENCIOSO-ADMINISTRATIVO; CONFLICTOS SOCIETARIOS Y RESOLUCIÓN DE CONTROVERSIAS EN MATERIA CIVIL EN GENERAL.</t>
+  </si>
+  <si>
+    <t>GODOY</t>
+  </si>
+  <si>
+    <t>VICENTE EDUARDO</t>
+  </si>
+  <si>
+    <t>8749867-0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DARIO URZUA 2161 DEPTO. 204 PROVIDENCIA  </t>
+  </si>
+  <si>
+    <t>582 6621 6666</t>
+  </si>
+  <si>
+    <t>vicentediazgodoy@uc.cl</t>
+  </si>
+  <si>
+    <t>CIVIL-NEGOCIACIONES</t>
+  </si>
+  <si>
+    <t>LOAYZA</t>
+  </si>
+  <si>
+    <t>ALEX PATRICIO</t>
+  </si>
+  <si>
+    <t>9972323-8</t>
+  </si>
+  <si>
+    <t>HUÉRFANOS 1044, OFICINA 31</t>
+  </si>
+  <si>
+    <t>582 9997 5813</t>
+  </si>
+  <si>
+    <t>adiazl@diazl.cl</t>
+  </si>
+  <si>
+    <t>DERECHO COMERCIAL -DERECHO SOCIETARIO Y CORPORATIVO - DERECHO ECONÓMICO - DERECHO TRIBUTARIO - DERECHO ADMINISTRATIVO - LIQUIDACIÓN DE SOCIEDADES - PARTICIÓN DE COMUNIDADES HEREDITARIAS, SOCIETARIAS O POR CUASICONTRATO</t>
+  </si>
+  <si>
+    <t>MILLAR</t>
+  </si>
+  <si>
+    <t>CRISTÓBAL IGNACIO</t>
+  </si>
+  <si>
+    <t>EMILIO NUALART 370 TEMUCO, OFICINA EN CERRO EL PLOMO 810, COMUNA DE LAS CONDES</t>
+  </si>
+  <si>
+    <t>cristobaldiazonline@gmail.com</t>
+  </si>
+  <si>
+    <t>MATERIAS CIVILES Y COMERCIALES, PARTICIONES DE SOCIEDADES, DE HERENCIAS, COMUNIDADES Y BIENES EN GENERAL.</t>
+  </si>
+  <si>
+    <t>RAMÍREZ</t>
+  </si>
+  <si>
+    <t>ORLANDA PATRICIA</t>
+  </si>
+  <si>
+    <t>16859343-0</t>
+  </si>
+  <si>
+    <t>LOS MILITARES N°6533</t>
+  </si>
+  <si>
+    <t>582 8731 7704</t>
+  </si>
+  <si>
+    <t>contacto@diazyfuentesabogados.cl</t>
+  </si>
+  <si>
+    <t>MATERIA CIVIL Y COMERCIAL</t>
+  </si>
+  <si>
+    <t>URIBE</t>
+  </si>
+  <si>
+    <t>CLAUDIO ANTONIO</t>
+  </si>
+  <si>
+    <t>7213632-2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JUAN AGUSTIN ALCALDE N°2822 </t>
+  </si>
+  <si>
+    <t>582 8888 2836</t>
+  </si>
+  <si>
+    <t>cdiaz@diazabogados.cl</t>
+  </si>
+  <si>
+    <t>CONFLICTOS COMERCIALES Y CIVILES</t>
+  </si>
+  <si>
+    <t>VILLA</t>
+  </si>
+  <si>
+    <t>JAVIERA IGNACIA</t>
+  </si>
+  <si>
+    <t>18799175-7</t>
+  </si>
+  <si>
+    <t>AVENIDA ISIDORA GOYENECHEA 3621, PISO 5; LAS CONDES</t>
+  </si>
+  <si>
+    <t>575 2887 7200 - 569 9437 5887</t>
+  </si>
+  <si>
+    <t>jdv@fyrabogados.cl</t>
+  </si>
+  <si>
+    <t>DIBARRART</t>
+  </si>
+  <si>
+    <t>FERRADA</t>
+  </si>
+  <si>
+    <t>MIGUEL JOSÉ</t>
+  </si>
+  <si>
+    <t>18114459-9</t>
+  </si>
+  <si>
+    <t>AV. APOQUINDO 3721, PISO 22, LAS CONDES, SANTIAGO</t>
+  </si>
+  <si>
+    <t>583 9015 4818 - 562 2447 8590</t>
+  </si>
+  <si>
+    <t>mjdibarrart@ycia.cl</t>
+  </si>
+  <si>
+    <t>(I) ARBITRAJE NACIONAL E INTERNACIONAL; (II) DERECHO CIVIL: RESPONSABILIDAD CONTRACTUAL, PARTICIONES, CONTRATOS DE ARRENDAMIENTO, CONTRATOS DE CONSTRUCCIÓN Y RENDICIONES DE CUENTAS. (III) DERECHO COMERCIAL: DISPUTAS ENTRE SOCIOS DE SOCIEDADES DE PERSONAS Y DE CAPITAL, DISPUTAS BANCARIAS Y DE VALORES, DISOLUCIÓN Y LIQUIDACIÓN DE SOCIEDADES, PACTOS DE ACCIONISTAS Y JOINT VENTURES; Y (IV) DERECHO DE SEGUROS.</t>
+  </si>
+  <si>
+    <t>DITTUS</t>
+  </si>
+  <si>
+    <t>CARLA ELIZABETH</t>
+  </si>
+  <si>
+    <t>15854623-K</t>
+  </si>
+  <si>
+    <t>ANDRÉS BELLO 2711, PISO 9, LAS CONDES</t>
+  </si>
+  <si>
+    <t>583 9221 4351</t>
+  </si>
+  <si>
+    <t>carladittus@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL, DERECHO COMERCIAL, DERECHO PROCESAL, DERECHO DE PROPIEDAD INTELECTUAL, COMPETENCIA DESLEAL, DERECHO DE LA CONSTRUCCIÓN Y ARBITRAJE COMERCIAL INTERNACIONAL.</t>
+  </si>
+  <si>
+    <t>DOMINGUEZ</t>
+  </si>
+  <si>
+    <t>HIDALGO</t>
+  </si>
+  <si>
+    <t>CARMEN AIDA</t>
+  </si>
+  <si>
+    <t>6834843-9</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ALAMEDA BERNARDO O'HIGGINS 340 CUARTO PISO </t>
+  </si>
+  <si>
+    <t>583 9324 2586</t>
+  </si>
+  <si>
+    <t xml:space="preserve">cadomingu@gmail.com </t>
+  </si>
+  <si>
+    <t>CONTRATACIÓN CIVIL, COMERCIAL, INDEMNIZACIÓN DE PERJUICIOS Y RESPONSABILIDAD CIVIL, FAMILIA, DERECHO SUCESORIO,PARTICIONES Y, EN GENERAL, OTRAS MATERIAS PROPIAS DEL DERECHO PRIVADO</t>
+  </si>
+  <si>
+    <t>DOMKE</t>
+  </si>
+  <si>
+    <t>ZEPEDA</t>
+  </si>
+  <si>
+    <t>10769698-9</t>
+  </si>
+  <si>
+    <t>AV. TABANCURA N° 1356, VITACURA</t>
+  </si>
+  <si>
+    <t>576 2650 1940</t>
+  </si>
+  <si>
+    <t>alfredodomke@hotmail.com</t>
   </si>
   <si>
     <t>PARTICIONESHEREDITARIAS,LIQUIDACIONESDESOCIEDADCÓNYUGAL,
 LIQUIDACIONESDECUALQUIERTIPODESOCIEDADESCIVILESYCOMERCIALESY
 ARBITRAJESSOBRERENDICIÓNDECUENTASYDIFERENCIASQUEOCURRANENTRELOS
 SOCIOS EN UNA SOCIEDAD, SEA CIVIL Ó COMERCIAL</t>
   </si>
   <si>
-    <t>DERECHO CIVIL (RESPONSABILIDAD CONTRACTUAL Y EXTRACONTRACTUAL, NULIDADES, DERECHO SUCESORIO, POSESIÓN Y PROPIEDAD RAÍZ, DERECHO MINERO, DERECHO DE AGUAS), DERECHO DEL CONSUMIDOR, DERECHO DE FAMILIA, DERECHO COMERCIAL (DERECHO SOCIETARIO, DERECHO CONCURSAL, CONTRATOS MERCANTILES, COMPRAVENTA INTERNACIONAL DE MERCADERÍAS, DERECHO DE SEGUROS), DERECHO DE PROPIEDAD INTELECTUAL, DERECHO DE PROPIEDAD
-[...201 lines deleted...]
-    <t>ARBITRAJE EN MATERIA CIVIL, PARTICIÓN DE HERENCIA Y CONFLICTOS SOCIETARIOS.</t>
+    <t>DONOSO</t>
+  </si>
+  <si>
+    <t>15314082-0</t>
+  </si>
+  <si>
+    <t>AUGUSTO LEGUÍA SUR 79, OFICINA 1702, LAS CONDES</t>
+  </si>
+  <si>
+    <t>576 2591 8800</t>
+  </si>
+  <si>
+    <t>rdonoso@donososilva.cl</t>
+  </si>
+  <si>
+    <t>CIVL</t>
+  </si>
+  <si>
+    <t>BERNALES</t>
+  </si>
+  <si>
+    <t>JOSÉ MANUEL</t>
+  </si>
+  <si>
+    <t>16370244-4</t>
+  </si>
+  <si>
+    <t>ANDRÉS BELLO 2711, PISO 19, COMUNA DE LAS CONDES</t>
+  </si>
+  <si>
+    <t>583 8764 7407</t>
+  </si>
+  <si>
+    <t>judonoso@uc.cl</t>
+  </si>
+  <si>
+    <t>LUIS ENRIQUE</t>
+  </si>
+  <si>
+    <t>6067347-0</t>
+  </si>
+  <si>
+    <t>AVDA. NUEVA TAJAMAR 481 TORRE NORTE PISO 19 OF. 1902 LAS CONDES</t>
+  </si>
+  <si>
+    <t>576 2485 1000</t>
+  </si>
+  <si>
+    <t>enriquedonososilva@edsabogados.cl</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL Y DERECHO COMERCIAL EN GENERAL, ESPECIALMENTE EL LITIGIOS Y DIFERENCIAS EN EL ÁMBITO SUCESORIO Y PARTICIONES Y LIQUIDACIONES DE COMUNIDADES, DE LA RESPONSABILIDAD CONTRACTUAL Y EXTRACONTRACTUAL, Y DEL COMERCIO EN LAS ACTIVIDADES INMOBILIARIAS Y DE LA CONSTRUCCIÓN, SEGUROS Y DE LAS RELACIONES CORPORATIVAS Y SOCIETARIAS.</t>
+  </si>
+  <si>
+    <t>VALDÉS</t>
+  </si>
+  <si>
+    <t>RICARDO ANDRÉS</t>
+  </si>
+  <si>
+    <t>14148346-3</t>
+  </si>
+  <si>
+    <t>NUEVA YORK 53, OFICINA 61, PISO 6, SANTIAGO</t>
+  </si>
+  <si>
+    <t>583 9821 5433</t>
+  </si>
+  <si>
+    <t>ricardo.donosov@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHOCIVIL,DERECHOADMINISTRATIVOYDERECHOPROCESAL(CAUSASSOBRE
+RECURSOSDEPROTECCIÓN,JUICIOSCIVILES,LABORALESYCONTENCIOSO
+ADMINISTRATIVO).</t>
+  </si>
+  <si>
+    <t>DORFMAN</t>
+  </si>
+  <si>
+    <t>LIBERMAN</t>
+  </si>
+  <si>
+    <t>MAURICIO FERNANDO</t>
+  </si>
+  <si>
+    <t>8322688-9</t>
+  </si>
+  <si>
+    <t>EBRO 2740, OF306,LAS CONDES</t>
+  </si>
+  <si>
+    <t>mdorfman@pdnd.cl</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL Y COMERCIAL, PARTICIONES, LIQUIDACIONES DE COMUNIDAD, SOCIEDADES</t>
+  </si>
+  <si>
+    <t>DUHALDE</t>
+  </si>
+  <si>
+    <t>VERA</t>
+  </si>
+  <si>
+    <t>FELIPE RUBÉN</t>
+  </si>
+  <si>
+    <t>14141745-2</t>
+  </si>
+  <si>
+    <t>AV. IRARRAZABAL 2401 OF. 1320, ÑUÑOA</t>
+  </si>
+  <si>
+    <t>583 9997 5813</t>
+  </si>
+  <si>
+    <t>felipe.duhalde@duhaldeycia.cl</t>
+  </si>
+  <si>
+    <t>(I) JUICIOS, ARBITRAJES NACIONALES E INTERNACIONALES. (II) CONSTRUCCIÓN E INGENIERÍA. (III) RESPONSABILIDAD CIVIL EN GENERAL. (IV) CONFLICTOS SOCIETARIOS. (V) DERECHO SUCESORIO. (VI) PARTICIÓN DE COMUNIDADES.</t>
+  </si>
+  <si>
+    <t>EBERLE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">OLEA </t>
+  </si>
+  <si>
+    <t xml:space="preserve">VICTOR ENRIQUE </t>
+  </si>
+  <si>
+    <t>4556604-8</t>
+  </si>
+  <si>
+    <t>AV. NUEVA COSTANERA 4229, OFICINA 010A, VITACURA</t>
+  </si>
+  <si>
+    <t>eberleasociados@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MATERIA SUCESORIA Y SOCIETARIAS </t>
+  </si>
+  <si>
+    <t>ECHEVERRÍA</t>
+  </si>
+  <si>
+    <t>ISABEL</t>
+  </si>
+  <si>
+    <t>15368584-3</t>
+  </si>
+  <si>
+    <t>LOS MILITARES N° 5001, DEPTO. 203, LAS CONDES</t>
+  </si>
+  <si>
+    <t>583 8888 2836</t>
+  </si>
+  <si>
+    <t>iecheverria@eyfabogados.cl</t>
+  </si>
+  <si>
+    <t>CONFLICTOS DE NATURALEZA CIVIL Y COMERCIAL: PARTICIONES, SEGUROS, CONFLICTO ENTRE SOCIOS,PACTOS DE ACCIONISTAS, PROMESAS, CONTRATOS DE CONSTRUCCIÓN DE OBRAS, COMPRAVENTAS, ARRENDAMIENTOS,  LIQUIDACIÓN SOCIEDADES CONYUGALES, ETC.</t>
+  </si>
+  <si>
+    <t>NOTON</t>
+  </si>
+  <si>
+    <t>JORGE MANUEL</t>
+  </si>
+  <si>
+    <t>10737909-6</t>
+  </si>
+  <si>
+    <t>AVDA. LOS CONQUISTADORES 1700, PISO 6B, PROVIDENCIA, SANTIAGO</t>
+  </si>
+  <si>
+    <t>jecheverria@mcyc.cl</t>
+  </si>
+  <si>
+    <t>EDUARDO</t>
+  </si>
+  <si>
+    <t>PÉREZ CAMOUSSEIGHT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LUIS </t>
+  </si>
+  <si>
+    <t>12720413-6</t>
+  </si>
+  <si>
+    <t>NUEVA PROVIDENCIA 2155 TORRE B OFICINA 1012, PROVIDENCIA</t>
+  </si>
+  <si>
+    <t>576 2887 7200 - 569 9437 5887</t>
+  </si>
+  <si>
+    <t>luisperez.camousseight@gmail.com</t>
+  </si>
+  <si>
+    <t>PARTICIONES, LIQUIDACIONES DE SOCIEDADES CIVILES Y COMERCIALES, LIQUIDACIONES DE SOCIEDAD CONYUGAL, SEGUROS, CONTRATOS</t>
+  </si>
+  <si>
+    <t>ENCINA</t>
+  </si>
+  <si>
+    <t>JUAN RAFAEL</t>
+  </si>
+  <si>
+    <t>7547317-6</t>
+  </si>
+  <si>
+    <t>ESTADO 10 OFICINA 1702 SANTIAGO</t>
+  </si>
+  <si>
+    <t>576 2695 5275 - 569 9509 0350</t>
+  </si>
+  <si>
+    <t>jrencina@zce.cl</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL Y DERECHO COMERCIAL.</t>
+  </si>
+  <si>
+    <t>ERAZO</t>
+  </si>
+  <si>
+    <t>JAVIERA PAZ</t>
+  </si>
+  <si>
+    <t>15643091-9</t>
+  </si>
+  <si>
+    <t>AV. KENNEDY 7900 OF. 402, VITACURA</t>
+  </si>
+  <si>
+    <t>583 6609 3038</t>
+  </si>
+  <si>
+    <t>javieraerazo@vseabogados.cl</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DERECHO CIVIL, DERECHO INMOBILIARIO, DERECHO CORPORATIVO Y SOCIETARIO. </t>
+  </si>
+  <si>
+    <t>ERRÁZURIZ</t>
+  </si>
+  <si>
+    <t>ANEX-DIT-CHENAUD</t>
+  </si>
+  <si>
+    <t>PABLO CAYETANO</t>
+  </si>
+  <si>
+    <t>16608746-5</t>
+  </si>
+  <si>
+    <t>583 8731 7704</t>
+  </si>
+  <si>
+    <t>paberrazuriz@gmail.com</t>
+  </si>
+  <si>
+    <t>CORPORATIVO, SOCIEDADES E INMOBILIARIO</t>
+  </si>
+  <si>
+    <t>ESCANDÓN</t>
+  </si>
+  <si>
+    <t>LATORRE</t>
+  </si>
+  <si>
+    <t>16020668-3</t>
+  </si>
+  <si>
+    <t>AV. AMÉRICO VESPUCIO SUR Nº 952, DEPTO. 401-A, LAS CONDES, SANTIAGO.</t>
+  </si>
+  <si>
+    <t>583 6621 6666</t>
+  </si>
+  <si>
+    <t>cescandonlatorre@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EPECIALIDAD ARBITRAJE </t>
+  </si>
+  <si>
+    <t>ESCÁRATE</t>
+  </si>
+  <si>
+    <t>15827918-5</t>
+  </si>
+  <si>
+    <t>MONJITAS 744, DEPTO 606, SANTIAGO</t>
+  </si>
+  <si>
+    <t>584 9015 4818 - 562 2447 8590</t>
+  </si>
+  <si>
+    <t>faescara@uc.cl</t>
   </si>
   <si>
     <t>(I) MEDIACIÓN EN DERECHO CIVIL Y COMERCIAL; (II)
 INDEMNIZACIÓN DE PERJUICIOS POR RESPONSABILIDAD
 CONTRACTUAL Y EXTRACONTRACTUAL; (III) PARTICIONES DE
 BIENES EN COMUNIDADES, TANTO POR SUCESIONES
 HEREDITARIAS COMO DE CUALQUIER OTRA NATURALEZA; (IV)
 LIQUIDACIÓN DE SOCIEDADES COMERCIALES; (V) DERECHO
 CONCURSAL; (VI) COPROPIEDAD INMOBILIARIA; (VII)
 COMPRAVENTA DE INMUEBLES CON O SIN SUBSIDIO; (VIII)
 LIQUIDACIÓN DE SOCIEDADES CONYUGALES; (IX) RESOLUCIÓN DE
 CONTROVERSIAS CONTRACTUALES; (X) PROPIEDAD INTELECTUAL E
 INDUSTRIAL; (XI) DERECHO INMOBILIARIO; (XII) CONTRATOS DE
 SEGURO Y TRANSPORTE MARÍTIMO; Y (XIII) DERECHO MINERO.</t>
   </si>
   <si>
+    <t>ESCOBAR</t>
+  </si>
+  <si>
+    <t>CERRO EL PLOMO 5420 OFICINA 930, LAS CONDES</t>
+  </si>
+  <si>
+    <t>584 9221 4351</t>
+  </si>
+  <si>
+    <t>josefina.escobar
+@ocl.cl</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL PATRIMONIAL, EN GENERAL.
+EN ESPECIAL: CUMPLIMIENTO E INCUMPLIMIENTO DE CONTRATOS Y OBLIGACIONES: COMPRAVENTAS, PROMESAS, MANDATOS, ARRENDAMIENTOS, Y CONTRATOS EN GENERAL; DERECHOS REALES: PROPIEDAD, POSESIÓN, MERA TENENCIA, USUFRUCTO, NUDA PROPIEDAD, USO, HABITACIÓN, SERVIDUMBRES, HIPOTECAS, PRENDAS; HERENCIAS; LIQUIDACIÓN DE COMUNIDADES HEREDITARIAS Y PARTICIONES DE BIENES; LIQUIDACIÓN DE OTRAS COMUNIDADES Y COPROPIEDADES; LIQUIDACIÓN DE SOCIEDAD CONYUGAL Y PARTICIPACIÓN EN LOS GANANCIALES; RENDICIÓN DE CUENTAS.
+DERECHO COMERCIAL, EN GENERAL.
+EN ESPECIAL: CONTRATOS COMERCIALES TRADICIONALES Y MODERNOS; SOCIEDADES ANÓNIMAS, POR ACCIONES, DE RESPONSABILIDAD LIMITADA, EN COMANDITAS, COLECTIVAS, ETC.; CONFLICTOS SOCIETARIOS; LIQUIDACIONES SOCIETARIAS; PARTICIÓN DE BIENES; ADMINISTRACIÓN DE SOCIEDADES; LIQUIDACIÓN Y PARTICIÓN DE SOCIEDADES; RENDICIÓN DE CUENTAS; ASUNTOS COMERCIALES.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ESPAÑA </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ANIBAL  FRANCISCO </t>
+  </si>
+  <si>
+    <t>7773001-K</t>
+  </si>
+  <si>
+    <t>ELIODORO YAÑEZ 1049,DEPTO 101,PROVIDENCIA</t>
+  </si>
+  <si>
+    <t>569 36712272</t>
+  </si>
+  <si>
+    <t>anibalfranciscoespanayanez@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ARQUITECTURA DERECHO Y CONTRUCCION </t>
+  </si>
+  <si>
+    <t>ESPINA</t>
+  </si>
+  <si>
+    <t>GUTIÉRREZ</t>
+  </si>
+  <si>
+    <t>ALEJANDRO</t>
+  </si>
+  <si>
+    <t>8478712-4</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> KENNEDY 5454 OF. 702 VITACURA</t>
+  </si>
+  <si>
+    <t>584 9324 2586</t>
+  </si>
+  <si>
+    <t>espina@elton.cl</t>
+  </si>
+  <si>
+    <t>PARTICIONES. LIQUIDACIÓN DE  SOCIEDADES. CONTROVERSIAS ENTRE SOCIOS. ARBITRAJE CONCURSAL</t>
+  </si>
+  <si>
+    <t>GÁLVEZ</t>
+  </si>
+  <si>
+    <t>EDUARDO ANDRÉS</t>
+  </si>
+  <si>
+    <t>13254388-7</t>
+  </si>
+  <si>
+    <t>ISIDORA GOYENECHEA 2934, OFICINA 802, LAS CONDES</t>
+  </si>
+  <si>
+    <t>577 2650 1940</t>
+  </si>
+  <si>
+    <t>eduardo@aranis-espinosa.</t>
+  </si>
+  <si>
+    <t>SEGUROS- PARTICIONES- LIQUIDACIONES DE SOCIEDADES- LIQUIDACIONES DE COMUNIDADES - ARBITRO EN MATERIAS COMERCIALES Y SOCIETARIAS</t>
+  </si>
+  <si>
+    <t>ESTAY</t>
+  </si>
+  <si>
+    <t>HÉCTOR RUBÉN</t>
+  </si>
+  <si>
+    <t>13084766-8</t>
+  </si>
+  <si>
+    <t>ALAMEDA LIBERTADOR BERNARDO O'HIGGINS 335 OFICINA 9C, SANTIAGO</t>
+  </si>
+  <si>
+    <t>584 8764 7407</t>
+  </si>
+  <si>
+    <t>contacto@byes.cl</t>
+  </si>
+  <si>
+    <t>1.- DERECHO CIVIL: (A) JUICIOS DE PARTICIÓN DE BIENES. 2.- DERECHO COMERCIAL: (A) ASUNTOS RELACIONADOS CON SOCIEDADES TANTO DEL CÓDIGO DE COMERCIO COMO LEYES ESPECIALES; (B) SOLUCIÓN DE CONFLICTOS EN CONTRATOS DE SEGURO; (C) SOLUCIÓN DE CONFLICTOS EN CONTRATOS DE TRANSPORTE MARÍTIMO, AVERÍA COMÚN, ABORDAJE; (D) SOLUCIÓN DE CONFLICTOS EN CONTRATOS DE SEGURO MARÍTIMO; (E) SOLUCIÓN DE CONFLICTOS EN EL COMERCIO MARÍTIMO O NAVEGACIÓN. 3.- DERECHO INFORMÁTICO Y REGULACIÓN DE INTERNET, INCLUYENDO ASUNTOS RELACIONADOS CON LA LIBERTAD DE EXPRESIÓN.</t>
+  </si>
+  <si>
+    <t>EUGENIA</t>
+  </si>
+  <si>
+    <t>ACUÑA VALENZUELA</t>
+  </si>
+  <si>
+    <t>ROSITA PATRICIA</t>
+  </si>
+  <si>
+    <t>6441563-8</t>
+  </si>
+  <si>
+    <t>AGUSTINAS 1442 OF. 806, SANTIAGO</t>
+  </si>
+  <si>
+    <t>577 2485 1000</t>
+  </si>
+  <si>
+    <t>rosita.acuna@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DERECHO COMERCIAL; DERECHO CONCURSAL (LIQUIDACIONES CONCURSALES Y REORGANIZACIONES); DERECHO MARÍTIMO. </t>
+  </si>
+  <si>
+    <t>FAJARDO</t>
+  </si>
+  <si>
+    <t>FARET</t>
+  </si>
+  <si>
+    <t>ANDRES JAVIER</t>
+  </si>
+  <si>
+    <t>8764132-5</t>
+  </si>
+  <si>
+    <t>ENRIQUE MAC-IVER 225, PISO 20, SANTIAGO</t>
+  </si>
+  <si>
+    <t>584 9821 5433</t>
+  </si>
+  <si>
+    <t>afajardo@mrosso.cl</t>
+  </si>
+  <si>
+    <t>PARTICIONES - SEGUROS - DERECHO  COMERCIAL  - CONFLICTOS SOCIETARIOS - LIQUIDACIONES Y CONFLICTOS ENTRE ACCIONISTAS</t>
+  </si>
+  <si>
+    <t>FARES</t>
+  </si>
+  <si>
+    <t>GALLARDO</t>
+  </si>
+  <si>
+    <t>IVÁN</t>
+  </si>
+  <si>
+    <t>8624121-8</t>
+  </si>
+  <si>
+    <t>BOMBERO OSSA 1010 OFICINA 326 -SANTIAGO</t>
+  </si>
+  <si>
+    <t>577 2591 8800</t>
+  </si>
+  <si>
+    <t>ivanfares@ivanfares.cl</t>
+  </si>
+  <si>
+    <t>CIVIL - COMERCIAL - LEASING HABITACIONAL.</t>
+  </si>
+  <si>
+    <t>FARÍAS</t>
+  </si>
+  <si>
+    <t>GABRIELA LUZ</t>
+  </si>
+  <si>
+    <t>15941202-4</t>
+  </si>
+  <si>
+    <t>CAPELLAN BENAVIDES 2247 MAIPU</t>
+  </si>
+  <si>
+    <t>ga.fariasa@gmail.com</t>
+  </si>
+  <si>
+    <t>TEMAS CIVILES, COMERCIALES, CONSUMIDOR, HABITACIONALES, DERECHO SUCESORIO, LIQUIDACION DE SOCIEDADES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FARRAN </t>
+  </si>
+  <si>
+    <t xml:space="preserve">OSSANDON </t>
+  </si>
+  <si>
+    <t xml:space="preserve">PATRICIA </t>
+  </si>
+  <si>
+    <t>6557504-3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HUERFANOS 1055, OF.506, SANTIAGO </t>
+  </si>
+  <si>
+    <t>569 98250347</t>
+  </si>
+  <si>
+    <t>patriciafarrano@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CIVIL Y COMERCIAL </t>
+  </si>
+  <si>
+    <t>FASANI</t>
+  </si>
+  <si>
+    <t>ROBERTO</t>
+  </si>
+  <si>
+    <t>7740963-7</t>
+  </si>
+  <si>
+    <t>AVENIDA APOQUINDO 4499, OFICINA 402 B, COMUNA DE LAS CONDES</t>
+  </si>
+  <si>
+    <t>584 9997 5813</t>
+  </si>
+  <si>
+    <t>rfasani@fpa.cl</t>
+  </si>
+  <si>
+    <t>JUICIOS DE PARTICIÓN DE BIENES, LIQUIDACIÓN DE SOCIEDAD CONYUGAL O DE UNA SOCIEDAD COLECTIVA O EN COMANDITA CIVIL Y LA DE LAS COMUNIDADES, LAS DIFERENCIAS QUE OCURRAN ENTRE LOS SOCIOS DE DETERMINADAS SOCIEDADES, EN LOS CASOS DE LOS ARTÍCULOS 415 DEL CÓDIGO DE COMERCIO Y 4° N°10 DE LA LEY N°18.046, ARBITRAJES EN MATERIA DE SEGUROS</t>
+  </si>
+  <si>
+    <t>FAÚNDEZ</t>
+  </si>
+  <si>
+    <t>DEL HOYO</t>
+  </si>
+  <si>
+    <t>8264470-9</t>
+  </si>
+  <si>
+    <t>HUÉRFANOS 1160, OF. 705, SANTIAGO</t>
+  </si>
+  <si>
+    <t>mtf@fdhycia.cl</t>
+  </si>
+  <si>
+    <t>DERECHO PÚBLICO, DERECHO CIVIL Y DERECHO COMERCIAL</t>
+  </si>
+  <si>
+    <t>JOSE REINALDO</t>
+  </si>
+  <si>
+    <t>15.800.948-k</t>
+  </si>
+  <si>
+    <t>AGUSTINAS 1070, OFICINA 326, SANTIAGO</t>
+  </si>
+  <si>
+    <t>56 956468169</t>
+  </si>
+  <si>
+    <t>jose.faundez@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DERECHO LABORAL, REFORMA PROCESAL PENAL, DERECHOS HUMANOS, DERECHO PENAL ECONOMICO </t>
+  </si>
+  <si>
+    <t xml:space="preserve">NEIRA </t>
+  </si>
+  <si>
+    <t>HUMBERTO ALEJANDRO</t>
+  </si>
+  <si>
+    <t>13237687-5</t>
+  </si>
+  <si>
+    <t>TEATINOS 251 OF. 503, COMUNA DE SANTIAGO</t>
+  </si>
+  <si>
+    <t>584 8888 2836</t>
+  </si>
+  <si>
+    <t>humbertofaundez@hotmail.com</t>
+  </si>
+  <si>
+    <t>PARTICIÓN DE HERENCIAS - PARTICIÓN DE COMUNIDADES - LIQUIDACIÓN DE SOCIEDAD CONYUGAL , DERECHO CORPORATIVO Y COMPLIANCE</t>
+  </si>
+  <si>
+    <t>FERNANDEZ</t>
+  </si>
+  <si>
+    <t>CARRERA</t>
+  </si>
+  <si>
+    <t>15174960-7</t>
+  </si>
+  <si>
+    <t>SAN PÍO X 2445 OF.902 PROVIDENCIA</t>
+  </si>
+  <si>
+    <t>577 2887 7200 - 569 9437 5887</t>
+  </si>
+  <si>
+    <t>jf@fernandezleiva.cl</t>
+  </si>
+  <si>
+    <t>DERECHO MARÍTIMO Y DEL TRANSPORTE, SEGUROS, DERECHO COMERCIAL Y CIVIL.</t>
+  </si>
+  <si>
+    <t>ABDALA</t>
+  </si>
+  <si>
+    <t>CRISTIAN ÁLVARO</t>
+  </si>
+  <si>
+    <t>15838068-4</t>
+  </si>
+  <si>
+    <t>AVENIDA ANDRÉS BELLO N° 2711, PISO 8, OFICINA 801, LAS CONDES</t>
+  </si>
+  <si>
+    <t>584 6609 3038</t>
+  </si>
+  <si>
+    <t>cfernandez@pleitolaboral.cl</t>
+  </si>
+  <si>
+    <t>LIQUIDACIÓN Y PARTICIÓN DE SOCIEDAD CONYUGAL Y COMUNIDAD HEREDITARIA</t>
+  </si>
+  <si>
+    <t>MALDONADO</t>
+  </si>
+  <si>
+    <t>ALEJANDRA PATRICIA</t>
+  </si>
+  <si>
+    <t>8923883-8</t>
+  </si>
+  <si>
+    <t>SÓTERO DEL RÍO 508, OFICINAS 513-514-515, EDIFICIO CONGRESO, SANTIAGO</t>
+  </si>
+  <si>
+    <t>577 2695 5275 - 569 9509 0350</t>
+  </si>
+  <si>
+    <t>alefedezmac@gmail.com</t>
+  </si>
+  <si>
+    <t>MEDIACIÓN DERECHO CIVIL Y COMERCIAL - INDEMNIZACIÓN DE PERJUICIOS RESPONSABILIDAD CONTRACTUAL Y EXTRACONTRACTUAL - PARTICIÓN DE HERENCIAS - LIQUIDACIÓN DE SOCIEDADES COMERCIALES - DERECHO CONCURSAL COPROPIEDAD INMOBILIARIA - COMPRAVENTA DE INMUEBLE CON SUBSIDIO LIQUIDACIÓN DE SOCIEDAD CONYUGAL</t>
+  </si>
+  <si>
+    <t>CULACIATI</t>
+  </si>
+  <si>
+    <t>FRANCISCO JOSÉ</t>
+  </si>
+  <si>
+    <t>11814613-1</t>
+  </si>
+  <si>
+    <t>LA CONCEPCIÓN 141 OFICINA 901, PROVIDENCIA</t>
+  </si>
+  <si>
+    <t>584 8731 7704</t>
+  </si>
+  <si>
+    <t>ferrada@ferradapovez.cl  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">DERECHO CIVIL, DERECHO COMERCIAL, PARTICIONES, SEGUROS, SOCIEDADES, CONTRATOS DE TODA NATURALEZA. </t>
+  </si>
+  <si>
+    <t>FERRANTE</t>
+  </si>
+  <si>
+    <t>25303054-2</t>
+  </si>
+  <si>
+    <t>VIA STRADA NUOVA N. 65, I-27100, PAVIA (PV), ITALIA</t>
+  </si>
+  <si>
+    <t>584 6621 6666</t>
+  </si>
+  <si>
+    <t>alfredoferrante@tiscali.it  alfredo.ferrante@unipv.it</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL, DERECHO MERCANTIL, DERECHO COMPARADO</t>
+  </si>
+  <si>
+    <t>FERREIRA</t>
+  </si>
+  <si>
+    <t>HERRERA</t>
+  </si>
+  <si>
+    <t>13475701-9</t>
+  </si>
+  <si>
+    <t>585 9015 4818 - 562 2447 8590</t>
+  </si>
+  <si>
+    <t>cfhabogado@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FERRONI </t>
+  </si>
+  <si>
+    <t>ILLANES</t>
+  </si>
+  <si>
+    <t>VIVIAN MARYORIE</t>
+  </si>
+  <si>
+    <t>15948782-2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AV. PERU 880, DEPARTAMENTO 307, RECOLETA </t>
+  </si>
+  <si>
+    <t>569 66986331</t>
+  </si>
+  <si>
+    <t>vferroni.illanes@gmail.com</t>
+  </si>
+  <si>
+    <t>MATERIA CIVIL</t>
+  </si>
+  <si>
+    <t>ÁVILA</t>
+  </si>
+  <si>
+    <t>EDUARDO MAURICIO</t>
+  </si>
+  <si>
+    <t>12263266-0</t>
+  </si>
+  <si>
+    <t>RIO TAJO 8138, LAS CONDES</t>
+  </si>
+  <si>
+    <t>585 9221 4351</t>
+  </si>
+  <si>
+    <t>edo.figueroa.abogado@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL PATRIMONIAL. DERECHO DE FAMILIA. CONFLICTOS CONTRACTUALES, COMERCIALES E INMOBILIARIOS</t>
+  </si>
+  <si>
+    <t>JIMENEZ</t>
+  </si>
+  <si>
+    <t>MARIA VIVIANA</t>
+  </si>
+  <si>
+    <t>5321634-K</t>
+  </si>
+  <si>
+    <t>SAN ISIDRO 40; DEPTO. 146;</t>
+  </si>
+  <si>
+    <t>578 2485 1000</t>
+  </si>
+  <si>
+    <t>vivianafigueroajimenez@gmail.com</t>
+  </si>
+  <si>
+    <t>JUEZÁRBITRO,CONESPECIALIDADENDERECHOCIVIL,FAMILIA,PARTICIÓNDEBIENES,LIQUIDACIÓNDESOCIEDADCONYUGALOSOCIEDAD COLECTIVA O ENCOMANDITA CIVIL, CONTRATOS, PROMESA, ARRENDAMIENTOS, LEASING HABITACIONAL.
+COMUNA DE</t>
+  </si>
+  <si>
+    <t>LINCONIR</t>
+  </si>
+  <si>
+    <t>11582377-9</t>
+  </si>
+  <si>
+    <t>TEATINOS 251,  OFICINA 503</t>
+  </si>
+  <si>
+    <t>585 9324 2586</t>
+  </si>
+  <si>
+    <t>isabelfigueroa21@gmail.com</t>
+  </si>
+  <si>
+    <t>JUAN EDUARDO</t>
+  </si>
+  <si>
+    <t>6377757-9</t>
+  </si>
+  <si>
+    <t>AV. APOQUINDO N° 3669 PISO, 11, LAS CONDES</t>
+  </si>
+  <si>
+    <t>585 8764 7407</t>
+  </si>
+  <si>
+    <t>jef@fihs.cl</t>
+  </si>
+  <si>
+    <t>PARTICIONES, ARBITRAJES SOCIETARIOS, CONTRATOS DE CONSTRUCCIÓN, TEMAS INMOBILIARIOS Y COMERCIALES EN GENERAL</t>
+  </si>
+  <si>
+    <t>WEITZMAN</t>
+  </si>
+  <si>
+    <t>VITACURA 2909 OFICINA 1402</t>
+  </si>
+  <si>
+    <t>578 2650 1940</t>
+  </si>
+  <si>
+    <t>jmfigueroaw@gmail.com</t>
+  </si>
+  <si>
+    <t>MATERIAS CIVILES, PARTICIONES, LIQUIDACIONES Y CONFLICTOS EN SOCIEDADES</t>
+  </si>
+  <si>
+    <t>FLEISCHMANN</t>
+  </si>
+  <si>
+    <t>CHADWICK</t>
+  </si>
+  <si>
+    <t>HERNÁN JAVIER</t>
+  </si>
+  <si>
+    <t>12455191-9</t>
+  </si>
+  <si>
+    <t>ISIDORA GOYENECHEA 3621, OFICINA 501, LAS CONDES</t>
+  </si>
+  <si>
+    <t>585 9821 5433</t>
+  </si>
+  <si>
+    <t>hfch@fyrabogados.cl</t>
+  </si>
+  <si>
+    <t>CONSTRUCCIÓN, CIVIL, COMERCIAL</t>
+  </si>
+  <si>
+    <t>FLORES</t>
+  </si>
+  <si>
+    <t>DELPIANO</t>
+  </si>
+  <si>
+    <t>CAMILA ANTONIA</t>
+  </si>
+  <si>
+    <t>15784651-5</t>
+  </si>
+  <si>
+    <t>ALCÁNTARA N° 200 OFICINA 406, LAS CONDES</t>
+  </si>
+  <si>
+    <t>578 2591 8800</t>
+  </si>
+  <si>
+    <t>cflores@qrfabogados.cl</t>
+  </si>
+  <si>
+    <t>CLAUDIA LORENA</t>
+  </si>
+  <si>
+    <t>15325308-0</t>
+  </si>
+  <si>
+    <t>AGUSTINAS 972 OFICINA 512 SANTIAGO</t>
+  </si>
+  <si>
+    <t>226381034 - 56995761467</t>
+  </si>
+  <si>
+    <t>flores.abogada@gmail.com   cflores@solucionesjudiciales.cl</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL, DERECHO COMERCIAL, ESPECIALMENTE PARTICION DE BIENES Y LIQUIDACIÓN DE
+COMUNIDADES HEREDITARIAS, LIQUIDACIÓN DE SOCIEDAD CONYUGAL, LIQUIDACIÓN DE
+COMUNIDADES Y SOCIEDADES, DIFERENCIAS Y RESOLUCIÓN DE CONFLICTOS SOCIETARIOS,
+CONTROVERSIAS CONTRACTUALES, JUICIO DE CUENTAS.</t>
+  </si>
+  <si>
+    <t>FONTENA</t>
+  </si>
+  <si>
+    <t>ARANEDA</t>
+  </si>
+  <si>
+    <t>RAYEN FARAM</t>
+  </si>
+  <si>
+    <t>17022845-6</t>
+  </si>
+  <si>
+    <t>MONEDA 973 OFICINA 1015, SANTIAGO</t>
+  </si>
+  <si>
+    <t>585 8888 2836</t>
+  </si>
+  <si>
+    <t>rayen.fontena@gmail.com</t>
+  </si>
+  <si>
+    <t>ALBERTO JAVIER</t>
+  </si>
+  <si>
+    <t>13684120-3</t>
+  </si>
+  <si>
+    <t>MONEDA 973, OF. 1015, SANTIAGO</t>
+  </si>
+  <si>
+    <t>585 9997 5813</t>
+  </si>
+  <si>
+    <t>ryfabogados@gmail.com</t>
+  </si>
+  <si>
+    <t>FREDES</t>
+  </si>
+  <si>
+    <t>MIGUEL IGNACIO</t>
+  </si>
+  <si>
+    <t>10805584-7</t>
+  </si>
+  <si>
+    <t>AMUNATEGUI 277 OFICINA 602</t>
+  </si>
+  <si>
+    <t>578 2887 7200 - 569 9437 5887</t>
+  </si>
+  <si>
+    <t>fredeslegalconsultant@gmail.com</t>
+  </si>
+  <si>
+    <t>GESTIÓN AMBIENTAL E INMOBILIARIA</t>
+  </si>
+  <si>
+    <t>ROSALES</t>
+  </si>
+  <si>
+    <t>ELIZABETH</t>
+  </si>
+  <si>
+    <t>12239582-0</t>
+  </si>
+  <si>
+    <t>HUERFANOS 1160, OFICINA811</t>
+  </si>
+  <si>
+    <t>fredesabogados@gmail.com</t>
+  </si>
+  <si>
+    <t>FREZ</t>
+  </si>
+  <si>
+    <t>CANELO</t>
+  </si>
+  <si>
+    <t>KARLA NICOLE</t>
+  </si>
+  <si>
+    <t>16889826-6</t>
+  </si>
+  <si>
+    <t>ALONSO DE CAMARGO 8916, DEPTO 81, COMUNA DE LAS CONDES, SANTIAGO</t>
+  </si>
+  <si>
+    <t>578 2695 5275 - 569 9509 0350</t>
+  </si>
+  <si>
+    <t>karla.frez.c@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PARTICIONES - CONFLICTOS SOCIETARIOS - CONFLITOS CIVILES - CONFLICTOS DE SEGUROS - CONFLICTOS COMERCIALES </t>
+  </si>
+  <si>
+    <t>FRÍAS</t>
+  </si>
+  <si>
+    <t>FELIPE IGNACIO</t>
+  </si>
+  <si>
+    <t>15381877-0</t>
+  </si>
+  <si>
+    <t>AV. PASEO PIE ANDINO N° 7935, CASA 804, COMUNA DE LO BARNECHEA</t>
+  </si>
+  <si>
+    <t>585 6609 3038</t>
+  </si>
+  <si>
+    <t>ffrias@rfl.cl</t>
+  </si>
+  <si>
     <t>LIQUIDACIONES Y PARTICIONES HEREDITARIAS, DE SOCIEDADES CIVILES, COMERCIALES O CONYUGALES.  LIQUIDACIÓN Y PARTICIÓN DE COMUNIDADES.  RESOLUCIÓN DE CONTROVERSIAS CONTRACTUALES, CIVILES O COMERCIALES. MATERIAS DE TELECOMUNACIONES Y TECNOLOGÍAS DE LA INFORMACIÓN.</t>
   </si>
   <si>
-    <t>PARTICIÓN BIENES EN COMUNIDAD HEREDITARIA O DE DOMINIO. DERECHO ADMINISTRATIVO Y FAMILIA. DERECHO SOCIETARIO Y CORPORATIVO Y; DERECHO INMOBILIARIO.</t>
+    <t>PEDRO ANTONIO</t>
+  </si>
+  <si>
+    <t>9062051-7</t>
+  </si>
+  <si>
+    <t>ALONSO DE CÓRDOVA N° 5.870 OF. 413, LAS CONDES, SANTIAGO,</t>
+  </si>
+  <si>
+    <t>579 2650 1940</t>
+  </si>
+  <si>
+    <t>pedroantoniofuentes@yahoo.es</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL, DERECHO COMERCIAL, EN ESPECIAL PARTICIONES DE BIENES, LIQUIDACIONES DE SOCIEDAD CONYUGAL Y SOCIEDADES COMERCIALES, SOLUCIÓN DE CONTROVERSIAS ENTRE SOCIOS, LEASING HABITACIONAL. INMOBILIARIOS. COMUNIDADES. EDUCACIONALES. DERECHO ADMINISTRATIVO. CONTRACTUALES Y EXTRACONTRACTUALES.</t>
+  </si>
+  <si>
+    <t>13646582-1</t>
+  </si>
+  <si>
+    <t>LOS MILITARES N°6533, LAS CONDES</t>
+  </si>
+  <si>
+    <t>586 9324 2586</t>
+  </si>
+  <si>
+    <t>DIEGO</t>
+  </si>
+  <si>
+    <t>17314035-5</t>
+  </si>
+  <si>
+    <t>MAGDALENA N° 140 OF. 1801 LAS CONDES</t>
+  </si>
+  <si>
+    <t>585 8731 7704</t>
+  </si>
+  <si>
+    <t>diego.fuentes@rsfabogados.cl     dnfuente@uc.cl</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL Y COMERCIAL. CONSTRUCCIÓN E INGENIERÍA. SEGUROS Y REASEGUROS. RESPONSABILIDAD CIVIL EN GENERAL. LIQUIDACIÓN DE SOCIEDADES, COMUNIDADES Y SOCIEDADES CONYUGALES. PARTICIONES. COMERCIO ELECTRÓNICO. CONFLICTOS SOCIETARIOS. LICENCIAS, FRANQUICIAS Y DISTRIBUCIÓN. DERECHO SUCESORIO. DERECHO DE PROPIEDAD INTELECTUAL E INDUSTRIAL. LEASING HABITACIONAL. TRANSPORTE POR TIERRA, AIRE Y MAR CON DAÑOS A PASAJEROS, MERCADERÍAS.</t>
+  </si>
+  <si>
+    <t>ERNESTO DANIEL</t>
+  </si>
+  <si>
+    <t>14274782-0</t>
+  </si>
+  <si>
+    <t>PASAJER DEL SOL, NÚMERO 605, COMUNA DE PEÑAFLOR</t>
+  </si>
+  <si>
+    <t>585 6621 6666</t>
+  </si>
+  <si>
+    <t>erdafugo@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO SUCESORIO, CIVIL, LABORAL, PROCESAL, SANITARIO, AGUAS, MINERO, Y ADMINISTRATIVO. LIQUIDACIÓN DE SOCIEDADES, COMERCIAL Y CONYUGAL.</t>
+  </si>
+  <si>
+    <t>VALPUESTA</t>
+  </si>
+  <si>
+    <t>17084007-0</t>
+  </si>
+  <si>
+    <t>AVENIDA EL GOLF N° 150,
+PISO 4, LAS CONDES,
+SANTIAGO.</t>
+  </si>
+  <si>
+    <t>586 9015 4818 - 562 2447 8590</t>
+  </si>
+  <si>
+    <t>ffuentes@az.cl</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL, DERECHO COMERCIAL, DERECHO SUCESORIO Y
+PARTICIONES, CONFLICTOS SOCIETARIOS Y DERECHO CONCURSAL E
+INSOLVENCIA | POSTULACIÓN ILTMA. CORTE DE</t>
+  </si>
+  <si>
+    <t>HECTOR EDUARDO</t>
+  </si>
+  <si>
+    <t>7132958-5</t>
+  </si>
+  <si>
+    <t>TEATINOS 251, OFICINA 612</t>
+  </si>
+  <si>
+    <t>586 9221 4351</t>
+  </si>
+  <si>
+    <t>hector.fuentes.y@gmail.com</t>
+  </si>
+  <si>
+    <t>LIQUIDACION DE COMUNIDADES HEREDITARIAS - SUCESIONES - SOCIEDADES</t>
+  </si>
+  <si>
+    <t>CÉSAR PATRICIO</t>
+  </si>
+  <si>
+    <t>16433159-8</t>
+  </si>
+  <si>
+    <t>ESTADO 215, OFICINA 414,  SANTIAGO</t>
+  </si>
+  <si>
+    <t>586 8764 7407</t>
+  </si>
+  <si>
+    <t>cesar.ccff@gmail.com</t>
+  </si>
+  <si>
+    <t>PARTICIONES, PARTIDOR, COMUNIDADES HEREDERITARIAS, SOCIEDAD CONYUGAL Y OTRAS COMUNIDADES, DERECHO CIVIL</t>
+  </si>
+  <si>
+    <t>SANHUEZA</t>
+  </si>
+  <si>
+    <t>RODOLFO DANIEL</t>
+  </si>
+  <si>
+    <t>9485902-6</t>
+  </si>
+  <si>
+    <t>AVENIDA PRESIDENTE RIESCO N°5561,OF.  903,  LAS CONDES, SANTIAGO.. </t>
+  </si>
+  <si>
+    <t>579 2485 1000</t>
+  </si>
+  <si>
+    <t>rfuenzalida@gfsu.cl</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MATERIAS CIVILES Y COMERCIALES - DISPUTAS SOCIETARIAS - PACTOS DE ACCIONISTAS - DERECHO DE CONSTRUCCIÓN  E INGENIERÍA - ENERGÍA - MINERÍA - DERECHO DE CONTRATOS (INCUMPLIMIENTOS, NULIDAD, RESPONSABILIDAD), DERECHO DE  SEGUROS - PARTICIONES - DISOLUCIÓN Y LIQUIDACION DE SOCIEDADES </t>
+  </si>
+  <si>
+    <t>GAJARDO</t>
+  </si>
+  <si>
+    <t>ZÚÑIGA</t>
+  </si>
+  <si>
+    <t>18547225-6</t>
+  </si>
+  <si>
+    <t>RAMÓN ESCOBAR 352, ÑUÑOA</t>
+  </si>
+  <si>
+    <t>586 9821 5433</t>
+  </si>
+  <si>
+    <t>pagajardoz@gmail.com</t>
+  </si>
+  <si>
+    <t>ARBITRAJE CIVIL Y COMERCIAL, NACIONAL E INTERNACIONAL. DERECHO CIVIL, DERECHO SUCESORIO, DERECHO INMOBILIARIO, DERECHO DE LA CONSTRUCCIÓN, DERECHO COMERCIAL (DISPUTAS SOCIETARIAS), RESPONSABILIDAD CIVIL (CONTRACTUAL O EXTRACONTRACTUAL), PARTICIONES, CONTRATOS DE ARRENDAMIENTO.</t>
+  </si>
+  <si>
+    <t>OJEDA</t>
+  </si>
+  <si>
+    <t>CRISTIAN MARCELO</t>
+  </si>
+  <si>
+    <t>15712668-7</t>
+  </si>
+  <si>
+    <t>579 2591 8800</t>
+  </si>
+  <si>
+    <t>cristian.gallardo@vmklegal.cl</t>
+  </si>
+  <si>
+    <t>JUICIOS DE PARTICIÓN - ARBITRAJES  LIQUIDACIÓN COMUNIDADES HEREDITARIAS - ARBITRAJES  LIQUIDACIÓN COMUNIDADES DE BIENES- ARBITRAJES  LIQUIDACIÓN DE SOCIEDAD CONYUGAL -  ARBITRAJES COMERCIALES - ARBITRAJES DE LEASINGS HABITACIONAL, MOBILIARIOS E INMOBILIARIOS -  ARBITRAJES CONTRATOS DE PROMESA.</t>
+  </si>
+  <si>
+    <t>GALLEGOS</t>
+  </si>
+  <si>
+    <t>LAURA ROSA</t>
+  </si>
+  <si>
+    <t>13637065-0</t>
+  </si>
+  <si>
+    <t>LONDRES N° 36, 2° PISO, OFICINA 209, SANTIAGO</t>
+  </si>
+  <si>
+    <t>56 942706251</t>
+  </si>
+  <si>
+    <t>laura.ornella.gallegos@gmail.com</t>
+  </si>
+  <si>
+    <t>COMUNIDADES CIVILES Y HERENCIAS</t>
+  </si>
+  <si>
+    <t>GALLI</t>
+  </si>
+  <si>
+    <t>BURRONI</t>
+  </si>
+  <si>
+    <t>FRANCISCO EMILIO</t>
+  </si>
+  <si>
+    <t>16367109-3</t>
+  </si>
+  <si>
+    <t>LOS MILITARES 5953, PISO 17, OF 1701, LAS CONDES</t>
+  </si>
+  <si>
+    <t>586 9997 5813</t>
+  </si>
+  <si>
+    <t>franciscogalli@pfeffer.cl</t>
+  </si>
+  <si>
+    <t>MAGISTER EN DERECHO CON MENCIÓN EN DERECHO PRIVADO. LASS ÁREAS DE ESPECIALIZACIÓN Y DE PREFERENCIA EN LAS QUE ME DESEMPEÑO, SON: (I).- ASUNTOS COMERCIALES Y CIVILES.</t>
+  </si>
+  <si>
+    <t>GANDULFO</t>
+  </si>
+  <si>
+    <t>EDUARDO NELSON</t>
+  </si>
+  <si>
+    <t>12096268-K</t>
+  </si>
+  <si>
+    <t>ANDRÉS BELLO 1051, OF. 2003</t>
+  </si>
+  <si>
+    <t>586 8888 2836</t>
+  </si>
+  <si>
+    <t>ednega@gmail.com</t>
+  </si>
+  <si>
+    <t>RESPONSABILIDAD CIVIL, CONTRACTUAL Y EXTRACONTRACTUAL, CONFLICTOS SOCIETARIOS Y SUCESORIOS, PARTICIONES, INMOBILIARIOS, CONSTRUCCIÓN Y MARITIMOS.</t>
+  </si>
+  <si>
+    <t>GARCÉS</t>
+  </si>
+  <si>
+    <t>FÉLIX ISRAEL</t>
+  </si>
+  <si>
+    <t>13841202-4</t>
+  </si>
+  <si>
+    <t>AVENIDA LOS CONQUISTADORES 1700, PISO 6, OFICINA A, PROVIDENCIA</t>
+  </si>
+  <si>
+    <t>fgarcess@gmail.com</t>
+  </si>
+  <si>
+    <t>FAMILIA - CIVIL - COMERCIAL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GODOY </t>
+  </si>
+  <si>
+    <t xml:space="preserve">JUANA IRENE TATIANA </t>
+  </si>
+  <si>
+    <t>5002284-6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AGUSTINAS 1070, OFICINA 326, SANTIAGO </t>
+  </si>
+  <si>
+    <t>569 40758410-22 9852029</t>
+  </si>
+  <si>
+    <t>tatianalasuperone@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHOS HUMANOS-MATERIA CIVIL</t>
+  </si>
+  <si>
+    <t>KAZAZIAN</t>
+  </si>
+  <si>
+    <t>JAIME MELKON</t>
+  </si>
+  <si>
+    <t>15637914-k</t>
+  </si>
+  <si>
+    <t>CAMINO EL OLIVETO 088,
+TALAGANTE</t>
+  </si>
+  <si>
+    <t>587 9997 5813</t>
+  </si>
+  <si>
+    <t>jaime.melkon@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO SANITARIO - DERECHO
+COMERCIAL - DERECHO SUCESORIO</t>
+  </si>
+  <si>
+    <t>ROBERTO ALFREDO</t>
+  </si>
+  <si>
+    <t>4289206-8</t>
+  </si>
+  <si>
+    <t>FUENTE OVEJUNA 1172 LAS CONDES</t>
+  </si>
+  <si>
+    <t>juicios@juicios.cl</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL - PARTICIONES - DERECHO DE MINERÍA - SEGUROS - LIQUIDACIÓN - LEASING
+HABITACIONAL</t>
+  </si>
+  <si>
+    <t>MEDEL</t>
+  </si>
+  <si>
+    <t>CARLOS JAVIER</t>
+  </si>
+  <si>
+    <t>7648610-7</t>
+  </si>
+  <si>
+    <t>LYON 989, DEPARTAMENTO 25, PROVIDENCIA</t>
+  </si>
+  <si>
+    <t>cgonzalezmedel@gmail.com</t>
+  </si>
+  <si>
+    <t>MATERIAS CIVILES, COMERCIALES, LIQUIDACION SOCIEDADES CIVILES, COMERCIALES Y MINERAS, COMUNIDADES HEREDITARIAS.</t>
+  </si>
+  <si>
+    <t>OYARCE</t>
+  </si>
+  <si>
+    <t>MARIA ALEJANDRA</t>
+  </si>
+  <si>
+    <t>13240984-6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HUERFANOS Nº 835, OFICINA 801, COMUNA DE SANTIAGO </t>
+  </si>
+  <si>
+    <t>587 8888 2836</t>
+  </si>
+  <si>
+    <t>mag.defensores@gmail.com</t>
+  </si>
+  <si>
+    <t>CIVIL - FAMILIA (LIQUIDACION DE SOCIEDAD CONYUGAL- LIQUIDACION DE COMUNIDADES HEREDITARIAS).</t>
+  </si>
+  <si>
+    <t>GARCIA</t>
+  </si>
+  <si>
+    <t>RODRIGO FERNANDO</t>
+  </si>
+  <si>
+    <t>9675129-k</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AV. GENERAL RONDIZZONI 1752 </t>
+  </si>
+  <si>
+    <t>579 2695 5275 - 569 9509 0350</t>
+  </si>
+  <si>
+    <t>rgarcia.abogado@gmail.com</t>
+  </si>
+  <si>
+    <t>NADAL</t>
+  </si>
+  <si>
+    <t>ESTEBAN JOSE</t>
+  </si>
+  <si>
+    <t>8538216-0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AVENIDA NUEVA COSTANERA N°4040, VITACURA </t>
+  </si>
+  <si>
+    <t>579 2887 7200 - 569 9437 5887</t>
+  </si>
+  <si>
+    <t>egarcia@garcianadal.cl</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TODAS LAS NÓMINAS DE ARBITRAJE </t>
+  </si>
+  <si>
+    <t>ENRIQUE JOSÉ</t>
+  </si>
+  <si>
+    <t>14171258-6</t>
+  </si>
+  <si>
+    <t>AVDA. APOQUINDO 6410, OFICINA 1703, LAS CONDES</t>
+  </si>
+  <si>
+    <t>586 8731 7704</t>
+  </si>
+  <si>
+    <t>egarcia@corralygarcia.cl</t>
+  </si>
+  <si>
+    <t>MEKIS</t>
+  </si>
+  <si>
+    <t>BENJAMÍN ANTONIO</t>
+  </si>
+  <si>
+    <t>15636311-1</t>
+  </si>
+  <si>
+    <t>586 6609 3038</t>
+  </si>
+  <si>
+    <t>bgarcia@myaa.cl</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL, DERECHO COMERCIAL, PARTICIONES, DERECHO INMOBILIARIO, DERECHO DE CONSTRUCCIÓN</t>
+  </si>
+  <si>
+    <t>GASSIBE</t>
+  </si>
+  <si>
+    <t>HOFFMANN</t>
+  </si>
+  <si>
+    <t>15365628-2</t>
+  </si>
+  <si>
+    <t>AV. ALONSO DE CÓRDOVA 5320, OFICINA 1903</t>
+  </si>
+  <si>
+    <t>586 6621 6666</t>
+  </si>
+  <si>
+    <t>mjgassibe@gassibeyrodriguez.cl</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL, DERECHO SUCESORIO, DERECHO DE FAMILIA, LIQUIDACIÓN DE SOCIEDAD CONYUGAL Y COMUNIDADES, CONFLICTOS CONTRACTUALES</t>
+  </si>
+  <si>
+    <t>GENSKOWSKY</t>
+  </si>
+  <si>
+    <t>MOGGIA</t>
+  </si>
+  <si>
+    <t>MAX PATRICIO</t>
+  </si>
+  <si>
+    <t>6313817-7</t>
+  </si>
+  <si>
+    <t>WARREN SMITH 70 DEP. 509</t>
+  </si>
+  <si>
+    <t>587 9015 4818 - 562 2447 8590</t>
+  </si>
+  <si>
+    <t>maxgenskowsky@vtr.net</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COMERCIAL, SEGURO, MARÍTIMO, COMERCIO EXTERIOR,DERECHO CIVIL. </t>
+  </si>
+  <si>
+    <t>GIL</t>
+  </si>
+  <si>
+    <t>LJUBETIC</t>
+  </si>
+  <si>
+    <t>10978752-3</t>
+  </si>
+  <si>
+    <t>ANDRÉS BELLO N°2711, PISO 9, LAS CONDES</t>
+  </si>
+  <si>
+    <t>587 9221 4351</t>
+  </si>
+  <si>
+    <t xml:space="preserve">rgil@janagil.com  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">DERECHO CIVIL PATRIMONIAL (PARTICIÓN DE COMUNIDADES; RESPONSABILIDAD CIVIL CONTRACTUAL; ARRENDAMIENTO; ETC.); DERECHO SUCESORIO; DERECHO INMOBILIARIO; DERECHO DE LA CONSTRUCCIÓN; DERECHO DE SEGUROS; ARBITRAJE INTERNACIONAL. </t>
+  </si>
+  <si>
+    <t>GILBERTO</t>
+  </si>
+  <si>
+    <t>SARANTITIS</t>
+  </si>
+  <si>
+    <t>JUAN GABRIEL</t>
+  </si>
+  <si>
+    <t>13500016-7</t>
+  </si>
+  <si>
+    <t>587 9324 2586</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PARTICIONES HEREDITARIAS, SOCIETARIAS, MATERIA CIVIL, SEGUROS LEASING </t>
+  </si>
+  <si>
+    <t>GIOVANAZZI</t>
+  </si>
+  <si>
+    <t>RETAMAL</t>
+  </si>
+  <si>
+    <t>GIOVANNI MARCELLO</t>
+  </si>
+  <si>
+    <t>9467056-k</t>
+  </si>
+  <si>
+    <t>AURELIO GONZÁLEZ N° 3.390, PISO 6, VITACURA</t>
+  </si>
+  <si>
+    <t>580 2650 1940</t>
+  </si>
+  <si>
+    <t>mgiovanazzi@alcainoabogados.cl</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL - COMERCIAL - CONSTRUCCIÓN</t>
+  </si>
+  <si>
+    <t>GÓMEZ</t>
+  </si>
+  <si>
+    <t>JOSÉ RAFAEL</t>
+  </si>
+  <si>
+    <t>4607932-9</t>
+  </si>
+  <si>
+    <t>AHUMADA 312, OFICINA 505, SANTIAGO</t>
+  </si>
+  <si>
+    <t>587 8764 7407</t>
+  </si>
+  <si>
+    <t>rgomezbalmaceda@hotmail.com</t>
+  </si>
+  <si>
+    <t>CORVALÁN</t>
+  </si>
+  <si>
+    <t>JUAN IGNACIO</t>
+  </si>
+  <si>
+    <t>17119307-9</t>
+  </si>
+  <si>
+    <t>FEDERICO FROEBEL 1777, DEPARTAMENTO 703</t>
+  </si>
+  <si>
+    <t>580 2485 1000</t>
+  </si>
+  <si>
+    <t>juan.ignacio.gomez@me.com</t>
+  </si>
+  <si>
+    <t>DERECHO ELÉCTRICO; DERECHO DE LAS TELECOMUNICACIONES; DERECHO DE LOS SERVICIOS SANITARIOS; DERECHO SUCESORIO Y LIQUIDACIÓN DE SOCIEDADES Y PARTICIÓN DE BIENES.</t>
+  </si>
+  <si>
+    <t>PINTO</t>
+  </si>
+  <si>
+    <t>RAFEL</t>
+  </si>
+  <si>
+    <t>12462777-K</t>
+  </si>
+  <si>
+    <t>AHUMADA 312, OFICINA 505 Y 506</t>
+  </si>
+  <si>
+    <t>587 9821 5433</t>
+  </si>
+  <si>
+    <t>rgomez@rgbycia.cl</t>
+  </si>
+  <si>
+    <t>ARBITRAJES EN PARTICIONES, SEGUROS, SOCIEDADE</t>
+  </si>
+  <si>
+    <t>GOMPERTZ</t>
+  </si>
+  <si>
+    <t>PUMARINO</t>
+  </si>
+  <si>
+    <t>7354163-8</t>
+  </si>
+  <si>
+    <t>AV. APOQUINDO 4700, PISO 11, LAS CONDES</t>
+  </si>
+  <si>
+    <t>580 2591 8800</t>
+  </si>
+  <si>
+    <t>jorge.gompertz@gompertz.cl</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL, SUCESORIO, PARTICIONES; DERECHO COMERCIAL, CONFLICTOS SOCIETARIOS, LIQUIDACIÓN DE SOCIEDADES; DERECHO INMOBILIARIO, DE LA CONSTRUCCIÓN E INFRAESTRUCTURA.</t>
+  </si>
+  <si>
+    <t>AMPUERO</t>
+  </si>
+  <si>
+    <t>17354937-7</t>
+  </si>
+  <si>
+    <t>ALONSO DE CÓRDOVA 5320, OFICINA 1403, LAS CONDES</t>
+  </si>
+  <si>
+    <t>580 2695 5275 - 569 9509 0350</t>
+  </si>
+  <si>
+    <t>felipegonzalezampuero@gmail.com</t>
+  </si>
+  <si>
+    <t>CONFLICTOS SOCIETARIOS</t>
+  </si>
+  <si>
+    <t>JOEL ARTURO</t>
+  </si>
+  <si>
+    <t>10496389-7</t>
+  </si>
+  <si>
+    <t>LUZ 2889, DEPTO. 131,
+LAS CONDES, SANTIAGO</t>
+  </si>
+  <si>
+    <t>587 8731 7704</t>
+  </si>
+  <si>
+    <t>joel.gonzalezcast@gmail.com</t>
+  </si>
+  <si>
+    <t>SEGUROS -  TRANSPORTE MARÍTIMO</t>
+  </si>
+  <si>
+    <t>CATALÁN</t>
+  </si>
+  <si>
+    <t>SEBASTIÁN ANDRÉS</t>
+  </si>
+  <si>
+    <t>17293909-0</t>
+  </si>
+  <si>
+    <t>AVENIDA IRARRAZAVAL 2401, OFICINA 1320, ÑUÑOA</t>
+  </si>
+  <si>
+    <t>588 9324 2586</t>
+  </si>
+  <si>
+    <t>sagonza4@uc.cl</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL Y COMERCIAL, CONSTRUCCIÓN E INGENIERÍA, RESPONSABILIDAD CIVIL EN GENERAL, LIQUIDACIÓN DE SOCIEDADES, COMUNIDADES Y SOCIEDADES CONYUGALES, PARTICIONES, CONFLICTOS SOCIETARIOS, DERECHO SUCESORIO.</t>
+  </si>
+  <si>
+    <t>ÁLVARO</t>
+  </si>
+  <si>
+    <t>18769281-4</t>
+  </si>
+  <si>
+    <t>APOQUINDO 4775, OFICINA 1001,LAS CONDES</t>
+  </si>
+  <si>
+    <t>580 2887 7200 - 569 9437 5887</t>
+  </si>
+  <si>
+    <t>alvaro.gonzalez@derecho.uchile.cl</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAGÍSTER EN DERECHO © MENCIÓN EN DERECHO PÚBLICO - UNIVERSIDAD DE CHILE. DIPLOMADO EN PROBLEMAS ACTUALES DE LA RESPONSABILIDAD CIVIL - UNIVERSIDAD DE CHILE. MÚLTIPLES CURSOS DE ACTUALIZACIÓN EN DERECHO PROBATORIO Y URBANÍSTICO. EXPERIENCIA PROFESIONAL EN LITIGIOS ARBITRALES DE ALTA COMPLEJIDAD. </t>
+  </si>
+  <si>
+    <t>GALDAMES</t>
+  </si>
+  <si>
+    <t>15182335-1</t>
+  </si>
+  <si>
+    <t>DR. SÓTERO DEL RÍO N.° 508 OFICINA 801</t>
+  </si>
+  <si>
+    <t>588 9221 4351</t>
+  </si>
+  <si>
+    <t>r.ignacio13@icloud.com</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL, DERECHO COMERCIAL, DERECHO MINERO, DERECHO DE AGUAS, PARTICIONES, DERECHO TRIBUITARIO</t>
+  </si>
+  <si>
+    <t>HOCH</t>
+  </si>
+  <si>
+    <t>8968011-5</t>
+  </si>
+  <si>
+    <t>ISIDORA GOYENECHEA 3120, OF 3-B. LAS CONDES</t>
+  </si>
+  <si>
+    <t>587 6609 3038</t>
+  </si>
+  <si>
+    <t>fgonzalez@gonzalezrioseco.cl</t>
+  </si>
+  <si>
+    <t>MORAL</t>
+  </si>
+  <si>
+    <t>SEBASTIÁN FERNANDO</t>
+  </si>
+  <si>
+    <t>12871099-K</t>
+  </si>
+  <si>
+    <t>ON CARLOS 2939 OF 203 LAS CONDE</t>
+  </si>
+  <si>
+    <t>588 8764 7407</t>
+  </si>
+  <si>
+    <t>sg@worklegal.cl</t>
+  </si>
+  <si>
+    <t>PATRICIO</t>
+  </si>
+  <si>
+    <t>16741034-0</t>
+  </si>
+  <si>
+    <t>AV. VICUÑA MACKENNA, OFICINA 307, PUENTE ALTO</t>
+  </si>
+  <si>
+    <t>588 9015 4818 - 562 2447 8590</t>
+  </si>
+  <si>
+    <t>patricio.gonzalez.silva@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DERECHO SUCESORIO, PARTICIONES Y ARBITRAJES </t>
+  </si>
+  <si>
+    <t>PATRICIO GABRIEL</t>
+  </si>
+  <si>
+    <t>6478449-8</t>
+  </si>
+  <si>
+    <t>CONCHA Y TORO 648, OF. 307</t>
+  </si>
+  <si>
+    <t>587 6621 6666</t>
+  </si>
+  <si>
+    <t>pgtlex@yahoo.es</t>
+  </si>
+  <si>
+    <t>DERECHO SUCESORIO, PARTICIONES, LIQUIDACIONES Y ARBITRAJES</t>
+  </si>
+  <si>
+    <t>KARADIMA</t>
+  </si>
+  <si>
+    <t>8867125-2</t>
+  </si>
+  <si>
+    <t>AVENIDA EL BOSQUE NORTE N° 0177, OFICINA 602, COMUNA DE LAS CONDES, SANTIAGO</t>
+  </si>
+  <si>
+    <t>588 6609 3038</t>
+  </si>
+  <si>
+    <t>rguzman@grupovial.cl</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL, DERECHO COMERCIAL, SUCESORIO, PARTICIONES, CONFLICTOS SOCIETARIOS, RESPONSABILIDAD CONTRACTUAL Y EXTRACONTRACTUAL, INMOBILIARIO Y CONSTRUCCIÓN.</t>
+  </si>
+  <si>
+    <t>LAHSEN</t>
+  </si>
+  <si>
+    <t>DIEGO ALBERTO</t>
+  </si>
+  <si>
+    <t>18154775-8</t>
+  </si>
+  <si>
+    <t>18 DE SEPTIEMBRE 140, DEPARTAMENTO 802, CHILLÁN</t>
+  </si>
+  <si>
+    <t>581 2650 1940</t>
+  </si>
+  <si>
+    <t>diego.gonzalezlahsen@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO COMERCIAL Y  CIVIL</t>
+  </si>
+  <si>
+    <t>GRACIA</t>
+  </si>
+  <si>
+    <t>DOMIC</t>
+  </si>
+  <si>
+    <t>18012930-8</t>
+  </si>
+  <si>
+    <t>LAS CONDES 14171, DEPTO 32 C, SANTIAGO</t>
+  </si>
+  <si>
+    <t>581 2485 1000</t>
+  </si>
+  <si>
+    <t>juezgraciadomic@gmail.com</t>
+  </si>
+  <si>
+    <t>PARTICIÓN DE TODA CLASE DE BIENES - .</t>
+  </si>
+  <si>
+    <t>GROB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DUHALDE. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">16048622-8 </t>
+  </si>
+  <si>
+    <t>588 9821 5433</t>
+  </si>
+  <si>
+    <t xml:space="preserve">fgrob@jg-disputes.com </t>
+  </si>
+  <si>
+    <t>GUGGIANA</t>
+  </si>
+  <si>
+    <t>GIANFRANCO CLEMENTE</t>
+  </si>
+  <si>
+    <t>14120620-6</t>
+  </si>
+  <si>
+    <t>AV. TABANCURA 1515, OFICINA 312, VITACURA</t>
+  </si>
+  <si>
+    <t>581 2591 8800</t>
+  </si>
+  <si>
+    <t>gf.abogados@guggiana.cl</t>
+  </si>
+  <si>
+    <t>SOCIEDADES, GOBIERNOS CORPORATIVOS, LIQUIDACIONES Y PARTICIONES;</t>
+  </si>
+  <si>
+    <t>GUIJARRO</t>
+  </si>
+  <si>
+    <t>NÚÑEZ</t>
+  </si>
+  <si>
+    <t>SEBASTIÁN ANTONIO</t>
+  </si>
+  <si>
+    <t>17314651-5</t>
+  </si>
+  <si>
+    <t>CERRO EL PLOMO 5630 OF. 1601 LAS CONDES</t>
+  </si>
+  <si>
+    <t>sguijarro@uc.cl</t>
+  </si>
+  <si>
+    <t>TODAS LAS MATERIAS, ENTRE ELLAS DERECHO CIVIL, DERECHO COMERCIAL, DERECHO DE FAMILIA (EN MATERIAS EN QUE SE PERMITE EL ARBITRAJE), DERECHO ADMINISTRATIVO, DERECHO ECONÓMICO, DERECHO DE SEGUROS, DERECHO INMOBILIARIO Y DE LA CONSTRUCCIÓN, DERECHO DE AGUAS, LEASING, DERECHO AERONAÚTICO Y LIQUIDACIÓN Y PARTICIÓN DE SOCIEDADES, COMUNIDADES Y BIENES, DERECHO AMBIENTAL, DERECHO ELÉCTRICO, DERECHO BANCARIO Y FINANCIERO.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> GÁLVEZ</t>
+  </si>
+  <si>
+    <t>13865038-3</t>
+  </si>
+  <si>
+    <t>MARIANO SANCHEZ FONTECILLA 310 OFICINA 3129 LAS CONDES</t>
+  </si>
+  <si>
+    <t>588 9997 5813</t>
+  </si>
+  <si>
+    <t>contacto@abfam.cl</t>
+  </si>
+  <si>
+    <t>ARBITRAJE Y SOLUCIÓN DE CONTROVERSIAS (PONTIFICIA UNIVERSIDAD CATOLICA DE CHILE)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> ISIDORA  </t>
+  </si>
+  <si>
+    <t>16.606.909-2</t>
+  </si>
+  <si>
+    <t>Apoquindo N°3910, piso 13, Las Condes, Santiago</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> igutierrez@mairavial.cl</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONTRACTUAL, INMOBILIARIA, COMERCIAL, PROTECCIÓN AL CONSUMIDOR, CONSTRUCCIÓN, SOCIETARIAS, SUCESORIAS, PARTICIONES.
+</t>
+  </si>
+  <si>
+    <t>MARCELA</t>
+  </si>
+  <si>
+    <t>15889714-8</t>
+  </si>
+  <si>
+    <t>SOTERO DEL RIO 508. OF.522, SANTIAGO</t>
+  </si>
+  <si>
+    <t>581 2887 7200 - 569 9437 5887</t>
+  </si>
+  <si>
+    <t>juridicopym@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL, DERECHO COMERCIAL, ARBITRAJES DOMÉSTICOS E INTERNACIONALES, CONFLICTOS SOCIETARIOS, DERECHO INMOBILIARIO Y DE LA CONSTRUCCION,LEASING, HERENCIAS,INCUMPLIMIENTOS CONTRACTUALES Y POR RESPONSABILIDAD EXTRACONTRACTUAL. DERECHO DE FAMILIA</t>
+  </si>
+  <si>
+    <t>OLIVA</t>
+  </si>
+  <si>
+    <t>12014020-5</t>
+  </si>
+  <si>
+    <t>ARTURO MEDINA 3848 OF. D. PROVIDENCIA</t>
+  </si>
+  <si>
+    <t>588 8888 2836</t>
+  </si>
+  <si>
+    <t>jandresgutierrezo@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO AMBIENTAL Y RECURSOS NATURALES; CONTROVERSIAS EN CONVENIOS DE RELACIONAMIENTO U OTROS COMUNITARIOS, MEDIOAMBIENTALES Y SOCIALES; PARTICIÓN DE COMUNIDADES Y CONFLICTOS SOCIETARIOS.</t>
+  </si>
+  <si>
+    <t>JOSÉ RAMÓN</t>
+  </si>
+  <si>
+    <t>13047604-k</t>
+  </si>
+  <si>
+    <t>ALONSO DE CÓRDOVA 5900
+OFICINA 302
+LAS CONDES</t>
+  </si>
+  <si>
+    <t>jrgs@vaeabogados.cl
+jrgutierr@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL; DERECHO COMERCIAL; DERECHO PROCESAL CIVIL</t>
+  </si>
+  <si>
+    <t>GUZMÁN</t>
+  </si>
+  <si>
+    <t>ZUMARAN</t>
+  </si>
+  <si>
+    <t>CRISTIAN GONZALO</t>
+  </si>
+  <si>
+    <t>12006829-6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HUERFANOS #1555, OF. 2008, SANTIAGO </t>
+  </si>
+  <si>
+    <t>581 2695 5275 - 569 9509 0350</t>
+  </si>
+  <si>
+    <t>cguzmanz@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PARTICIÓN DE TODA CLASE DE BIENES … </t>
+  </si>
+  <si>
+    <t>HALES</t>
+  </si>
+  <si>
+    <t>JORGE ANDRÉS</t>
+  </si>
+  <si>
+    <t>10967040-5</t>
+  </si>
+  <si>
+    <t>AV. VITACURA N° 2969, PISO 8, LAS CONDES</t>
+  </si>
+  <si>
+    <t>588 8731 7704</t>
+  </si>
+  <si>
+    <t>jhales@santandervaldes.cl</t>
+  </si>
+  <si>
+    <t>DERECHO TRIBUTARIO</t>
+  </si>
+  <si>
+    <t>HAMEL</t>
+  </si>
+  <si>
+    <t>SEBASTIAN RAMON</t>
+  </si>
+  <si>
+    <t>7006338-7</t>
+  </si>
+  <si>
+    <t>CAMINO MIRASOL 2025, LAS CONDES</t>
+  </si>
+  <si>
+    <t>588 6621 6666</t>
+  </si>
+  <si>
+    <t>bastian.hamel@gmail.com</t>
+  </si>
+  <si>
+    <t>5 PARTICIONES: 1 DE COMUNIDAD ENTRE CÓNYUGES DIVORCIADOS Y 4 DE COMUNIDAD HEREDITARIA</t>
+  </si>
+  <si>
+    <t>HANANÍAS</t>
+  </si>
+  <si>
+    <t>RODRIGO SCANDAR</t>
+  </si>
+  <si>
+    <t>15401081-5</t>
+  </si>
+  <si>
+    <t>CALLE SANTA MAGDALENA 75, OFICINA 205, PROVIDENCIA, SANTIAGO.</t>
+  </si>
+  <si>
+    <t>589 9015 4818 - 562 2447 8590</t>
+  </si>
+  <si>
+    <t>rhananias@aerolegal.cl</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DERECHO AERONÁUTICO.
+DERECHO MARÍTIMO.
+DERECHO DE SEGUROS. 
+DERECHO DE CONTRATOS CIVILES Y COMERCIALES.
+</t>
+  </si>
+  <si>
+    <t>HARASIC</t>
+  </si>
+  <si>
+    <t>YAKSIC</t>
+  </si>
+  <si>
+    <t>DAVOR JORGE</t>
+  </si>
+  <si>
+    <t>4901612-3</t>
+  </si>
+  <si>
+    <t>AVDA VITACURA 5454, OF. 902</t>
+  </si>
+  <si>
+    <t>589 9221 4351</t>
+  </si>
+  <si>
+    <t>dharasic@hybabogados.cl</t>
+  </si>
+  <si>
+    <t>HASSEN</t>
+  </si>
+  <si>
+    <t>ANDRES SAID</t>
+  </si>
+  <si>
+    <t>12846396-8</t>
+  </si>
+  <si>
+    <t>GIL TOLEDO 830</t>
+  </si>
+  <si>
+    <t>589 9324 2586</t>
+  </si>
+  <si>
+    <t>andreshassen@yahoo.com</t>
+  </si>
+  <si>
+    <t>PARTICIÓN DE BIENES</t>
+  </si>
+  <si>
+    <t>HAZBUN</t>
+  </si>
+  <si>
+    <t>COMANDARI</t>
+  </si>
+  <si>
+    <t>6062518-2</t>
+  </si>
+  <si>
+    <t>AHUMADA 312 OF.503. SANTIAGO CENTRO</t>
+  </si>
+  <si>
+    <t>582 2650 1940</t>
+  </si>
+  <si>
+    <t>manuelhazbun@gmail.com</t>
+  </si>
+  <si>
+    <t>CIVIL, COMERCIAL, TRIBUTARIO Y PARTICION BIENES</t>
+  </si>
+  <si>
+    <t>HENRIQUEZ</t>
+  </si>
+  <si>
+    <t>JOSELYN ANDREA</t>
+  </si>
+  <si>
+    <t>15440640-9</t>
+  </si>
+  <si>
+    <t>MIRAFLORES 178 PISO 12. SANTIAGO</t>
+  </si>
+  <si>
+    <t>589 8764 7407</t>
+  </si>
+  <si>
+    <t>jhenriquez@ahmt.cl           joselynhc@gmail.com</t>
+  </si>
+  <si>
+    <t>ARBITRAJE COMERCIAL, CIVIL Y DERECHO DE DAÑOS</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> ZAMORA</t>
+  </si>
+  <si>
+    <t>EDITH MARTA</t>
+  </si>
+  <si>
+    <t>13655604-5</t>
+  </si>
+  <si>
+    <t>HUERFANOS 1373 OF.208 SANTIAGO</t>
+  </si>
+  <si>
+    <t>582 2485 1000</t>
+  </si>
+  <si>
+    <t>emahezaspa@gmail.cl</t>
+  </si>
+  <si>
+    <t>FAURE</t>
+  </si>
+  <si>
+    <t>RODRIGO CAMILO</t>
+  </si>
+  <si>
+    <t>10936359-6</t>
+  </si>
+  <si>
+    <t>AV. LAS CONDES 9460 OF. 1303, LAS CONDES</t>
+  </si>
+  <si>
+    <t>589 9821 5433</t>
+  </si>
+  <si>
+    <t>rhenriquez@raverahenriquez.cl</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL, DERECHO COMERCIAL, DERECHO MINERO, DERECHO TRIBUTARIO, DERECHO ADMINISTRATIVO</t>
+  </si>
+  <si>
+    <t>HERMIDA</t>
+  </si>
+  <si>
+    <t>BREVIS</t>
+  </si>
+  <si>
+    <t>16285592-1</t>
+  </si>
+  <si>
+    <t>AVENIDA ARTURO PRAT 390, OFICINA 601, CONCEPCIÓN</t>
+  </si>
+  <si>
+    <t>582 2591 8800</t>
+  </si>
+  <si>
+    <t>fhermidab@gmail.com  francisco@castillosepulveda.cl</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL, COMERCIAL, INMOBILIARIO, CONSTRUCCIÓN, SOCIEDADES, SEGUROS, LIQUIDACIONES Y PARTICIONES DE HERENCIAS, COMUNIDADES Y SOCIEDADES.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FARIAS </t>
+  </si>
+  <si>
+    <t>CATALINA ESTHER</t>
+  </si>
+  <si>
+    <t>18030592-0</t>
+  </si>
+  <si>
+    <t>LO PÉREZ 321 ISLA DE MAIPO</t>
+  </si>
+  <si>
+    <t>589 9997 5813</t>
+  </si>
+  <si>
+    <t>cehermos@uc.cl</t>
+  </si>
+  <si>
+    <t>CONSTRUCCCIÓN, INFRAESTRUCTURA, CIVIL, COMERCIAL</t>
+  </si>
+  <si>
+    <t>VELDEBENITO</t>
+  </si>
+  <si>
+    <t>BÁRBARA FRANCISCA</t>
+  </si>
+  <si>
+    <t>17919242-k</t>
+  </si>
+  <si>
+    <t>COMPAÑÍA #1390, OFICINA 310, SANTIAGO</t>
+  </si>
+  <si>
+    <t>barbara.hermosilla.v@gmail.com</t>
+  </si>
+  <si>
+    <t>1) LITIGIOS CIVILES (RESPONSABILIDAD CONTRACTUAL Y EXTRACONTRACTUAL, NULIDADES, ARRIENDOS, OTROS)
+2) COMUNIDADES HEREDITARIAS
+3) PARTICIÓN DE BIENES
+4) LIQUIDACIÓN DE SOCIEDAD CONYUGAL
+5) LIQUIDACIÓN DE SOCIEDADES
+6) NEGOCIACIONES</t>
+  </si>
+  <si>
+    <t>HERNÁN</t>
+  </si>
+  <si>
+    <t>GARCÉS ECHEVERRÍA</t>
+  </si>
+  <si>
+    <t>FELIPE JOSÉ</t>
+  </si>
+  <si>
+    <t>16213127-3</t>
+  </si>
+  <si>
+    <t>AV. PEDRO DE VALDIVIA 0200, OF. 26,</t>
+  </si>
+  <si>
+    <t>589 8888 2836</t>
+  </si>
+  <si>
+    <t>fgarces@estudiogarces.cl</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL, DERECHO COMERCIAL, CONFLICTOS SOCIETARIOS,</t>
+  </si>
+  <si>
+    <t>HERNÁNDEZ</t>
+  </si>
+  <si>
+    <t>LUIS GUILLERMO</t>
+  </si>
+  <si>
+    <t>10545397-3</t>
+  </si>
+  <si>
+    <t>AV. PASEO BULNES 120, OF. 59, SANTIAGO CENTRO</t>
+  </si>
+  <si>
+    <t>lhernandez@cmgabogados.cl</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL, DERECHO COMERCIAL,    DERECHO INMOBILIARIO Y COPROPIEDAD.   SOCIEDADES COMERCIALES Y COMUNIDADES HEREDITARIAS, COPROPIETARIOS,  PARTICIÓN DE BIENES,  DIFERENCIAS SOCIETARIAS, LIQUIDACIÓN DE SOCIEDAD CONYUGAL, DERECHO AMBIENTAL,  DERECHO DEPORTIVO DERECHO ADMINISTRATIVO, CONTRATACION PÚBLICA.</t>
+  </si>
+  <si>
+    <t>CAÑAS</t>
+  </si>
+  <si>
+    <t>ALICIA FERNANDA</t>
+  </si>
+  <si>
+    <t>13082748-9</t>
+  </si>
+  <si>
+    <t>LOS GORRIONES 0941 PUENTE ALTO</t>
+  </si>
+  <si>
+    <t>582 2887 7200 - 569 9437 5887</t>
+  </si>
+  <si>
+    <t>aliciaherrera2@hotmail.com</t>
+  </si>
+  <si>
+    <t>SOCIETARIO Y DE HERENCIAS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CREMASCHI </t>
+  </si>
+  <si>
+    <t>CAMILA SOFÍA</t>
+  </si>
+  <si>
+    <t>17705042-3</t>
+  </si>
+  <si>
+    <t>AVENIDA POCURO Nº2125, DEPTO, 406</t>
+  </si>
+  <si>
+    <t>582 2695 5275 - 569 9509 0350</t>
+  </si>
+  <si>
+    <t xml:space="preserve">cahecremaschi@gmail.com </t>
+  </si>
+  <si>
+    <t xml:space="preserve">EN MATERIA RELACIONADAS CON COMPRAS PÚBLICAS , POSESIÓN EFECTIVA, TESTAMENTOS, JUICIOS DE PARTICIÓN, COMPRAVENTAS , DERECHO AMBIENTAL Y DERECHO DE AGUAS. </t>
+  </si>
+  <si>
+    <t>GRILLO</t>
+  </si>
+  <si>
+    <t>RODRIGO ALONSO</t>
+  </si>
+  <si>
+    <t>17118786-9</t>
+  </si>
+  <si>
+    <t>ANTONIO VARAS 1472, DEPTO 196, PROVIDENCIA</t>
+  </si>
+  <si>
+    <t>589 8731 7704</t>
+  </si>
+  <si>
+    <t>rherrera@hyu.cl                             rodrigoherreragrillo@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHOCIVIL,DERECHOCOMERCIAL,DERECHODEEMPRESA,DERECHODEFAMILIA,DERECHOLABORALYSEGURIDADSOCIAL,DERECHODEURBANISMOYCONSTRUCCIÓNYDERECHOENOPERACIONESLOGÍSTICAS.DERECHOCIVILYCOMERCIALENGENERAL,LIQUIDACIÓNDESOCIEDADESCIVILESYCOMERCIALESYPARTICIONESDECOMUNIDADESDEHECHOYHEREDITARIASYDECUALQUIERAOTRACLASE, ASUNTOS SOCIETARIOS DE TODA NATURALEZA.</t>
+  </si>
+  <si>
+    <t>ALDO RAUL</t>
+  </si>
+  <si>
+    <t>12721860-9</t>
+  </si>
+  <si>
+    <t>569 95475971</t>
+  </si>
+  <si>
+    <t>camouflage93@hotmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO FAMILIA-LEGISLACION COMUN</t>
+  </si>
+  <si>
+    <t>HONORATO</t>
+  </si>
+  <si>
+    <t>PAMELA BEATRIZ</t>
+  </si>
+  <si>
+    <t>94966469-9</t>
+  </si>
+  <si>
+    <t>CAMINO DE LAS HOJAS 12233</t>
+  </si>
+  <si>
+    <t>589 6609 3038</t>
+  </si>
+  <si>
+    <t>pamelabeatrizhh@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HORVITZ </t>
+  </si>
+  <si>
+    <t>LENNON</t>
+  </si>
+  <si>
+    <t>DANIELA CONSTANZA</t>
+  </si>
+  <si>
+    <t>10778066-1</t>
+  </si>
+  <si>
+    <t>NUEVA COSTANERA 3300 OFICINA 52, VITACURA</t>
+  </si>
+  <si>
+    <t>589 6621 6666</t>
+  </si>
+  <si>
+    <t>dhorvitz@horvitz.cl</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL, COMERCIAL, FAMILIA</t>
+  </si>
+  <si>
+    <t>HORWITZ</t>
+  </si>
+  <si>
+    <t>ZANOLLI</t>
+  </si>
+  <si>
+    <t>CRISTÓBAL JOSÉ</t>
+  </si>
+  <si>
+    <t>13435395-3</t>
+  </si>
+  <si>
+    <t>AV. APOQUINDO N° 3910, PISO 13, LAS CONDES, REGIÓN METROPOLITANA</t>
+  </si>
+  <si>
+    <t>590 9015 4818 - 562 2447 8590</t>
+  </si>
+  <si>
+    <t>chorwitz@arhabogados.com</t>
+  </si>
+  <si>
+    <t>MATERIAS CIVILES Y COMERCIALES. PARTICIONES. LIQUIDACIONES DE SOCIEDADES CONYUGALES. CONFLICTOS SOCIETARIOS.</t>
+  </si>
+  <si>
+    <t>HOZVEN</t>
+  </si>
+  <si>
+    <t>DANIEL ANDRES</t>
+  </si>
+  <si>
+    <t>18158057-7</t>
+  </si>
+  <si>
+    <t>ORTUZAR 299, OFICINA 104, ÑUÑOA.</t>
+  </si>
+  <si>
+    <t>590 9221 4351</t>
+  </si>
+  <si>
+    <t>daniel.hozven@gmail.com</t>
+  </si>
+  <si>
+    <t>MATERIA CIVIL-PARTICIONES-LIQUIDACIONES-SUCESIONES</t>
+  </si>
+  <si>
+    <t>HUBERMAN</t>
+  </si>
+  <si>
+    <t>DAVID</t>
+  </si>
+  <si>
+    <t>13921963-5</t>
+  </si>
+  <si>
+    <t>SAN SEBASTIAN 2750 OF 803 LAS CONDES</t>
+  </si>
+  <si>
+    <t>590 9324 2586</t>
+  </si>
+  <si>
+    <t>ahuberman@dnycia.cl</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL, COMERCIAL, SOCIETARIO, CONTRATOS DE OBRAS. SUCESORIO PARTICIONES Y LIQUIDACIONES</t>
+  </si>
+  <si>
+    <t>HUBNER</t>
+  </si>
+  <si>
+    <t>VALDIVIESO</t>
+  </si>
+  <si>
+    <t>16939451-2</t>
+  </si>
+  <si>
+    <t>CALLAO 3860, DPTO 211, LAS CONDES, SANTIAGO, CHILE</t>
+  </si>
+  <si>
+    <t>583 2650 1940</t>
+  </si>
+  <si>
+    <t>fhubner@uc.cl</t>
+  </si>
+  <si>
+    <t xml:space="preserve">I)	DERECHO CIVIL (RESPONSABILIDAD CONTRACTUAL Y EXTRACONTRACTUAL, NULIDADES, PARTICIONES, SUCESORIO, LIQUIDACIÓN DE SOCIEDADES, RENDICIÓN Y OBJECIÓN DE CUENTAS)
+II)	DERECHO COMERCIAL (DERECHO DE SEGUROS, LIQUIDACIÓN DE SOCIEDADES MERCANTILES, CONFLICTOS SOCIETARIOS, INFRAESTRUCTURA, CONSTRUCCIÓN).
+III)	DERECHO PÚBLICO (INCLUYENDO DERECHO ADMINISTRATIVO Y DERECHO CONSTITUCIONAL. ESPECIAL ÉNFASIS EN ASPECTOS REGULATORIOS DE RECURSOS NATURALES, COMO DERECHO MINERO, DE AGUAS, Y ENERGÍA).   
+IV) LITIGACIÓN EN TRIBUNALES ORDINARIOS (CORTE SUPREMA, CORTES DE APELACIONES Y TRIBUNALES DE PRIMERA INSTANCIA), TRIBUNALES ESPECIALES, ARBITRALES Y ADMINISTRATIVOS </t>
+  </si>
+  <si>
+    <t>HÜBNER</t>
+  </si>
+  <si>
+    <t>6387904-5</t>
+  </si>
+  <si>
+    <t>AVDA. BERNARDO LARRAÍN COTAPOS 11375, LO BARNECHEA</t>
+  </si>
+  <si>
+    <t>590 8764 7407</t>
+  </si>
+  <si>
+    <t>fhubner@uhc.cl</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL ( CONFLICTOS CONTRACTUALES, PARTICIONES, TEMAS SUCESORIOS,
+TEMAS SOCIETARIOS E INMOBILIARIOS, CONFLICTOS DE ARRENDAMIENTOS Y
+COMPRAVENTAS).    DERECHO COMERCIAL (TRANSPORTES, CONSTRUCCIÓN E INFRAESTRUCTURA, PACTOS
+DE ACCIONISTAS, CONFLICTOS SOCIETARIOS, CONFLICTOS INTERNACIONALES). DERECHO REGULATORIO (INCLUYE ESPECIALMENTE DERECHO ADMINISTRATIVO Y
+TEMAS DE ENERGÍA)   LITIGACIÓN EN TRIBUNALES DE DISTINTA NATURALEZA, ORDINARIOS Y ARBITRALES.</t>
+  </si>
+  <si>
+    <t>HUMERES</t>
+  </si>
+  <si>
+    <t>NOGUER</t>
+  </si>
+  <si>
+    <t>HECTOR HERNAN</t>
+  </si>
+  <si>
+    <t>5632901-3</t>
+  </si>
+  <si>
+    <t>583 2485 1000</t>
+  </si>
+  <si>
+    <t>hhumeres@ahmt.cl</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COMERCIAL, CIVIL, JUICIOS DE PARTICIÓN DE COMUNIDAD HEREDITARIA Y SOCIEDADES COMERCIALES </t>
+  </si>
+  <si>
+    <t>IBÁÑEZ</t>
+  </si>
+  <si>
+    <t>CAMILO IGNACIO</t>
+  </si>
+  <si>
+    <t>18766276-1</t>
+  </si>
+  <si>
+    <t>VITAL APOQUINDO 1573, LAS CONDES</t>
+  </si>
+  <si>
+    <t>590 9821 5433</t>
+  </si>
+  <si>
+    <t>coibanez@uc.cl</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DERECHOS CONTRACTUALES Y CUASICONTRACTUALES </t>
+  </si>
+  <si>
+    <t>IBARRA</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> VIDELA</t>
+  </si>
+  <si>
+    <t>ROBERTO MANUEL</t>
+  </si>
+  <si>
+    <t>9522508-K</t>
+  </si>
+  <si>
+    <t>HERNANDO DE AGUIRRE 268, OF 701.PROV</t>
+  </si>
+  <si>
+    <t>590 8888 2836</t>
+  </si>
+  <si>
+    <t xml:space="preserve">roberto.ibarra@syv.cl </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CIVIL- PARTICION -COMERCIAL-CONSTRUCCION </t>
+  </si>
+  <si>
+    <t>KANNENGIESSER</t>
+  </si>
+  <si>
+    <t>SERGIO EDUARDO</t>
+  </si>
+  <si>
+    <t>5071102-1</t>
+  </si>
+  <si>
+    <t>AV. ALONSO DE CÓRDOVA 2860, OF. 402, COMUNA DE VITACURA, SANTIAGO</t>
+  </si>
+  <si>
+    <t>590 9997 5813</t>
+  </si>
+  <si>
+    <t xml:space="preserve">sergio@ibarrayasoc.com </t>
+  </si>
+  <si>
+    <t>RESOLUCIÓN DE CONFLICTOS SOCIETARIOS; PARTICIÓN DE COMUNIDADES HEREDITARIAS; LIQUIDACIÓN DE SOCIEDADES; DIPLOMADO ARBITRAJE COMERCIAL INTERNACIONAL; DIPLOMADO EN FUSIONES Y ADQUISICIONES; MASTER EN NEGOCIACIÓN; COACH ICC; MATERIAS CIVILES Y COMERCIALES; MEDIADOR EN CONFLICTOS FAMILIARES; MASTER EN BLOCKCHAIN Y SUS APLICACIONES EMPRESARIALES / EXPERTO LEGAL &amp; COMPLIANCE EN BLOCKCHAIN, SMART CONTRACTS, TOKENIZACIÓN Y CRIPTOACTIVOS.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LARA </t>
+  </si>
+  <si>
+    <t>MARÍA JOSSEE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13061566-k </t>
+  </si>
+  <si>
+    <t>PADRE MARIANO 10 OFICINA 1104, PROVIDENCIA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ibarraabogada@gmail.com </t>
+  </si>
+  <si>
+    <t>FELIPE DANIEL</t>
+  </si>
+  <si>
+    <t>15643171-0</t>
+  </si>
+  <si>
+    <t>583 2591 8800</t>
+  </si>
+  <si>
+    <t>felipe.fir77@gmail.com</t>
+  </si>
+  <si>
+    <t>IGLESIAS</t>
+  </si>
+  <si>
+    <t>DANILLA</t>
+  </si>
+  <si>
+    <t>MACARENA DEL PILAR</t>
+  </si>
+  <si>
+    <t>15002771-3</t>
+  </si>
+  <si>
+    <t>AV. KENNEDY 6800 OF. 506, VITACURA</t>
+  </si>
+  <si>
+    <t>9 64994168</t>
+  </si>
+  <si>
+    <t>macarena_iglesias@hotmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL;PARTICIONES, DERECHO COMERCIAL, SEGUROS Y SEGURO MARÍTIMO</t>
+  </si>
+  <si>
+    <t>IHLE</t>
+  </si>
+  <si>
+    <t>RICARDO NICOLÁS</t>
+  </si>
+  <si>
+    <t>17270298-8</t>
+  </si>
+  <si>
+    <t>583 2887 7200 - 569 9437 5887</t>
+  </si>
+  <si>
+    <t>rnihle@gmail.com 
+rnihle@uc.cl 
+rihle@dryc.cl</t>
+  </si>
+  <si>
+    <t>DERECHO DE SEGUROS, DERECHO CIVIL, DERECHO COMERCIAL.</t>
+  </si>
+  <si>
+    <t>INAY</t>
+  </si>
+  <si>
+    <t>SARABIA</t>
+  </si>
+  <si>
+    <t>VANESSA CRISTINA</t>
+  </si>
+  <si>
+    <t>16969867-8</t>
+  </si>
+  <si>
+    <t>AV. OSSA 235 OFICINAS 920-924, LA REINA, RM.</t>
+  </si>
+  <si>
+    <t>583 2695 5275 - 569 9509 0350</t>
+  </si>
+  <si>
+    <t>inaysarabia.abogada@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL  (INDEMNIZACIÓN DE PERJUICIOS RESPONSABILIDAD CONTRACTUAL Y EXTRACONTRACTUAL - PARTICIONES DE HERENCIAS - LEASING HABITACIONAL Y DERECHO INMOBILIARIO EN GENERAL ) COMERCIAL - LIQUIDACIÓN DE SOCIEDADES, COMUNIDADES Y SOCIEDAD CONYUGAL - DERECHO LABORAL - DERECHO ADMINISTRATIVO</t>
+  </si>
+  <si>
+    <t>INFANTE</t>
+  </si>
+  <si>
+    <t>MARTIN</t>
+  </si>
+  <si>
+    <t>JAVIER FRANCISCO</t>
+  </si>
+  <si>
+    <t>15828348-4</t>
+  </si>
+  <si>
+    <t>590 6609 3038</t>
+  </si>
+  <si>
+    <t>jfinfante@uc.cl</t>
+  </si>
+  <si>
+    <t>INOSTROZA</t>
+  </si>
+  <si>
+    <t>ZAPATA</t>
+  </si>
+  <si>
+    <t>14293362-4</t>
+  </si>
+  <si>
+    <t>GUARDIA VIEJA 255 OFICINA 1604 PROVIDENCIA</t>
+  </si>
+  <si>
+    <t>590 8731 7704</t>
+  </si>
+  <si>
+    <t>linostroza.abogado@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ASUNTOS CIVILES, TALES COMO PARTICIONES DE BIENES EN COMUNIDADES, SUCESIONES HEREDITARIAS COMO DE CUALQUIER OTRA NATURALEZA, CONTRATOS, RESPONSABILIDAD CIVIL CONTRACTUAL Y EXTRACONTRACTUAL, LITIGIOS CIVILES EN GENERAL; DISOLUCIÓN Y LIQUIDACIÓN DE SOCIEDADES COMERCIALES. </t>
+  </si>
+  <si>
+    <t>IRARRÁZAVAL</t>
+  </si>
+  <si>
+    <t>EDUARDO CHRISTIAN</t>
+  </si>
+  <si>
+    <t>9403829-4</t>
+  </si>
+  <si>
+    <t>MARTÍN DE ZAMORA 4269, DEPTO 1303, LAS CONDES</t>
+  </si>
+  <si>
+    <t>56 998146350</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> info@defensalegalchile.cl</t>
+  </si>
+  <si>
+    <t>JUICIOS DE PARTICIÓN DE BIENES DE COMUNIDADES-DERECHO LABORAL
+DERECHO CIVIL
+LIQUIDACIÓN DE SOCIEDADES CONYUGALES</t>
+  </si>
+  <si>
+    <t>IRURETA</t>
+  </si>
+  <si>
+    <t>URIARTE</t>
+  </si>
+  <si>
+    <t>JUAN ALBERTO</t>
+  </si>
+  <si>
+    <t>7040612-8</t>
+  </si>
+  <si>
+    <t>DOCTOR SÓTERO DEL RÍO
+N° 326, OFICINA 406, SANTIAGO</t>
+  </si>
+  <si>
+    <t>591 9015 4818 - 562 2447 8590</t>
+  </si>
+  <si>
+    <t>jirureta@bbis.cl</t>
+  </si>
+  <si>
+    <t>PEDRO PABLO</t>
+  </si>
+  <si>
+    <t>7040613-6</t>
+  </si>
+  <si>
+    <t>Doctor Sótero del Río Nº 326, of. 407, Santiago</t>
+  </si>
+  <si>
+    <t>02-23712026</t>
+  </si>
+  <si>
+    <t>pedro pablo irureta uriarte &lt;ppirureta@gmail.com&gt;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DECRECHIO CIVIL </t>
+  </si>
+  <si>
+    <t>MAURICIO EDMUNDO</t>
+  </si>
+  <si>
+    <t>8684456-7</t>
+  </si>
+  <si>
+    <t>AV. NUEVA LOS LEONES 07, OFICINA 702</t>
+  </si>
+  <si>
+    <t>591 9221 4351</t>
+  </si>
+  <si>
+    <t>m@izquierdoycia.cl</t>
+  </si>
+  <si>
+    <t>PARTICIÓN Y LIQUIDACIÓN DE COMUNIDADES</t>
+  </si>
+  <si>
+    <t>JABLONSKI</t>
+  </si>
+  <si>
+    <t>KATANNYA BÁRBARA</t>
+  </si>
+  <si>
+    <t>13426730-5</t>
+  </si>
+  <si>
+    <t>1° DE MAYO 585, COMUNA Y CIUDAD DE SAN BERNARDO</t>
+  </si>
+  <si>
+    <t>591 9324 2586</t>
+  </si>
+  <si>
+    <t>katannyajablonskivaras@gmail.com</t>
+  </si>
+  <si>
+    <t>ASUNTOS CIVILES, PARTICIONES  -   RESPONSABILIDAD MÉDICA -  ASUNTOS CONTENCIOSOS ADMINISTRATIVOS</t>
+  </si>
+  <si>
+    <t>JANA</t>
+  </si>
+  <si>
+    <t>LINETZKY</t>
+  </si>
+  <si>
+    <t>ÁLVARO JAVIER</t>
+  </si>
+  <si>
+    <t>CERRO EL PLOMO N°5420, OFICINA 402, LAS CONDES</t>
+  </si>
+  <si>
+    <t>584 2650 1940</t>
+  </si>
+  <si>
+    <t>alvarojana@gmail.com</t>
+  </si>
+  <si>
+    <t>CONFLICTOS CIVILES Y COMERCIALES DE NATURALEZA CONTRACTUAL DE TODO TIPO, INCLUYENDO CONTRATOS DE CONSTRUCCIÓN E INGENIERÍA, DE EXPLOTACIÓN COMERCIAL DE NAVES (FLETAMENTOS, TRANSPORTE MARÍTIMO, REMOLQUE MARÍTIMO, FLUVIAL Y LACUSTRE) Y SALVATAJE DE NAVES, DE SEGUROS (GENERALES Y RELACIONADOS CON EL TRANSPORTE MARÍTIMO DE CARGA), SOCIETARIOS DE TODO TIPO (ENTRE SOCIOS, CON LA SOCIEDAD Y/O SUS ADMINISTRADORES) Y EN TODA CLASE DE SOCIEDADES (COLECTIVAS, POR ACCIONES, DE RESPONSABILIDAD LIMITADA Y ANÓNIMAS), JUICIOS DE CUENTAS, PARTICIONES DE COMUNIDADES Y LIQUIDACIONES (HEREDITARIAS, LIQUIDACIONES DE SOCIEDAD CONYUGAL Y DE SOCIEDADES COLECTIVAS, SUBDIVISIONES Y LOTEOS Y EN GENERAL COPROPIEDAD POR ACTOS ENTRE VIVOS).</t>
+  </si>
+  <si>
+    <t>CRISTIAN FELIPE</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 15660011-3</t>
+  </si>
+  <si>
+    <t>COIMBRA 110, OFICINA 1202, LAS CONDES</t>
+  </si>
+  <si>
+    <t>591 8764 7407</t>
+  </si>
+  <si>
+    <t>cjara@jyscia.cl</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DERECHO CIVIL; DERECHO INMOBILIARIO; DERECHO MARÍTIMO; DERECHO COMERCIAL; DERECHO INTERNACIONAL. </t>
+  </si>
+  <si>
+    <t>RAMÓN FELIPE</t>
+  </si>
+  <si>
+    <t>16609960-9</t>
+  </si>
+  <si>
+    <t>AV. EL GOLF N° 99, PISO 7, LAS CONDES</t>
+  </si>
+  <si>
+    <t>584 2485 1000</t>
+  </si>
+  <si>
+    <t>rjarac@jdf.cl</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL Y COMERCIAL
+RESPONSABILIDAD CIVIL (CONTRATOS Y DAÑOS)
+PARTICIONES HEREDITARIAS
+LIQUIDACIÓN DE SOCIEDADES Y COMUNIDADES
+ARBITRAJE NACIONAL
+ARBITRAJE INTERNACIONAL</t>
+  </si>
+  <si>
+    <t>JARAMILLO</t>
+  </si>
+  <si>
+    <t>HAMUY</t>
+  </si>
+  <si>
+    <t>ARMANDO</t>
+  </si>
+  <si>
+    <t>16097299-8</t>
+  </si>
+  <si>
+    <t>CONQUISTADORES # 1700, PISO 6-B, PROVIDENCIA</t>
+  </si>
+  <si>
+    <t>591 9821 5433</t>
+  </si>
+  <si>
+    <t>ajaramillo@mcyc.cl</t>
+  </si>
+  <si>
+    <t>CIVIL, COMERCIAL Y JUICIOS DE PARTICIÓN</t>
+  </si>
+  <si>
+    <t>LIRA</t>
+  </si>
+  <si>
+    <t>6067735-2</t>
+  </si>
+  <si>
+    <t>AVDA.NUEVA TAJAMAR Nº 481 TORRE NORTE OF 1405 LAS CONDES</t>
+  </si>
+  <si>
+    <t>584 2591 8800</t>
+  </si>
+  <si>
+    <t>jaramilloabogado@gmail.com</t>
+  </si>
+  <si>
+    <t>PARTICIÓN, LIQUIDACIÓN DE SOCIEDADES, ARRENDAMIENTOS, PROMESAS DE COMPRAVENTA, ASUNTOS CIVILES Y COMERCIALES</t>
+  </si>
+  <si>
+    <t>JARPA</t>
+  </si>
+  <si>
+    <t>SEBASTIÁN</t>
+  </si>
+  <si>
+    <t>16015388-1</t>
+  </si>
+  <si>
+    <t>ALCÁNTARA 271 PISO 6 LAS CONDES</t>
+  </si>
+  <si>
+    <t>sjarpa@ommb.cl</t>
+  </si>
+  <si>
+    <t>MARCO ANTONIO</t>
+  </si>
+  <si>
+    <t>13921809-4</t>
+  </si>
+  <si>
+    <t>DR. SOTERO DEL RIO 326 OF. 1002.SANTIAGO CENTRO</t>
+  </si>
+  <si>
+    <t>591 8888 2836</t>
+  </si>
+  <si>
+    <t>m.jimenez.barra@gmail.com</t>
+  </si>
+  <si>
+    <t>JUICIOS DE PARTICIÓN DE HERENCIAS, LIQUIDACIÓN DE SOCIEDADES , CONFLICTOS ENTRE SOCIOS. TODAS LAS MATERIAS DE ARBITRAJE FORZOSO</t>
+  </si>
+  <si>
+    <t>NICOLÁS RICARDO</t>
+  </si>
+  <si>
+    <t>15345272-5</t>
+  </si>
+  <si>
+    <t>AV. LIBERTADOR BERNARDO O´HIGGINS
+ 949  OFICINA 1509, SANTIAGO</t>
+  </si>
+  <si>
+    <t>njimenez@recuperojudicial.cl
+nicolasjimenezc@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CIVIL </t>
+  </si>
+  <si>
+    <t>VILLAVICENCIO</t>
+  </si>
+  <si>
+    <t>JAIME ENRIQUE</t>
+  </si>
+  <si>
+    <t>8690240-0</t>
+  </si>
+  <si>
+    <t>ORTUZAR Nº 492, OFICINA Nº 307, COMUNA DE MELIPILLA</t>
+  </si>
+  <si>
+    <t>591 9997 5813</t>
+  </si>
+  <si>
+    <t>tedefiende@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ASUNTOS COMERCIALES Y CIVILES, LEGISLACIÓN DE SOCIEDADES, VALORES Y SEGUROS, CONTRATOS COMERCIALES Y CIVILES, PARTICIONES, DISOLUCIÓN Y LIQUIDACIÓN DE SOCIEDADES COMERCIALES Y CONYUGALES;
+DERECHO SUCESORIO, LABORAL, SANITARIO, AGUAS, MINERO Y ADMINISTRATIVO
+</t>
+  </si>
+  <si>
+    <t>JUÁREZ</t>
+  </si>
+  <si>
+    <t>MARÍA DEL PILAR</t>
+  </si>
+  <si>
+    <t>14045325-0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ISIDORA GOYENECHEA 3621, PISO 14, LAS CONDES </t>
+  </si>
+  <si>
+    <t>584 2887 7200 - 569 9437 5887</t>
+  </si>
+  <si>
+    <t>mpjuarez@uhc.cl</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MATERIAS CIVILES Y COMERCIALES: PARTICIÓN DE BIENES, DISOLUCIÓN Y LIQUIDACIÓN DE SOCIEDADES, RENDICIONES DE CUENTA, ASUNTOS INMOBILIARIOS, CONTRATOS DE CONSTRUCCIÓN, CONTRATOS EPC, ASUNTOS DE DERECHO ELÉCTRICO, CONTRATOS DE SEGURO (DE VIDA Y GENERALES), TEMAS REGULATORIOS EN GENERAL. 
+</t>
+  </si>
+  <si>
+    <t>JULIO</t>
+  </si>
+  <si>
+    <t>CAROLINA ANDREA</t>
+  </si>
+  <si>
+    <t>13548764-3</t>
+  </si>
+  <si>
+    <t>AV. APOQUINDO N° 3669, OF. 902  LAS CONDES, REGIÓN METROPOLITANA</t>
+  </si>
+  <si>
+    <t>584 2695 5275 - 569 9509 0350</t>
+  </si>
+  <si>
+    <t>cjulio@jrabogados.cl            cjulioalbornoz@gmail.com           pdiaz@munitaluco.cl</t>
+  </si>
+  <si>
+    <t>PARTICIONES, CONFLICTOS SOCIALES, CUMPLIMIENTOS DE CONTRATOS, LIQUIDACIÓN DE TODA CLASE DE COMUNIDADES.</t>
+  </si>
+  <si>
+    <t>KORN</t>
+  </si>
+  <si>
+    <t>AGUSTI</t>
+  </si>
+  <si>
+    <t>ANÍBAL JOSÉ</t>
+  </si>
+  <si>
+    <t>16611084-K</t>
+  </si>
+  <si>
+    <t>CAMINO EL ALMENDRAL #6055, PEÑALOLÉN, REGIÓN METROPOLITANA</t>
+  </si>
+  <si>
+    <t>591 8731 7704</t>
+  </si>
+  <si>
+    <t>akorn@fn.cl                       akorn65@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL - DERECHO DE LA CONSTRUCCIÓN - DERECHO DEL CONSUMO - PROGRAMAS DE CUMPLIMIENTO</t>
+  </si>
+  <si>
+    <t>KRAUSE</t>
+  </si>
+  <si>
+    <t>12455668-6</t>
+  </si>
+  <si>
+    <t>LOS ESTANQUES 1932 D.707</t>
+  </si>
+  <si>
+    <t>592 9015 4818 - 562 2447 8590</t>
+  </si>
+  <si>
+    <t>skrausem@gmail.com</t>
+  </si>
+  <si>
+    <t>RESPONSABILIDAD EXTRACONTRACTUAL Y CONTRACTUAL,CONSTRUCCIÓN, INTELIGENCIA ARTIFICIAL, PARTICIÓN , DERECHO SOCIETARIO Y COMERCIAL.</t>
+  </si>
+  <si>
+    <t>KÜNSEMÜLLER</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> LOEBENFELDER</t>
+  </si>
+  <si>
+    <t>CARLOS GUILLERMO</t>
+  </si>
+  <si>
+    <t>4437654-7</t>
+  </si>
+  <si>
+    <t>LAS HUALTATAS 5391,
+DEPARTAMENTO 61, VITACURA</t>
+  </si>
+  <si>
+    <t>591 6621 6666</t>
+  </si>
+  <si>
+    <t>ckunsemullerl@gmail.com</t>
+  </si>
+  <si>
+    <t>LA FUENTE</t>
+  </si>
+  <si>
+    <t>LARRAÍN</t>
+  </si>
+  <si>
+    <t>SERGIO DE</t>
+  </si>
+  <si>
+    <t>19410220-8</t>
+  </si>
+  <si>
+    <t>AGUSTIN DE CASTILLO 2741</t>
+  </si>
+  <si>
+    <t>592 9221 4351</t>
+  </si>
+  <si>
+    <t>sdelafuente@molinarios.cl</t>
+  </si>
+  <si>
+    <t>DERECHOCIVIL-DERECHOCOMERCIAL-DERECHODELACONSTRUCCIÓN-
+PARTICIONES- DERECHO SOCIETARIO</t>
+  </si>
+  <si>
+    <t>LABBE</t>
+  </si>
+  <si>
+    <t>AROCCA</t>
+  </si>
+  <si>
+    <t>17087119-7</t>
+  </si>
+  <si>
+    <t>LOS GLADIOLOS 10.291, DPTO. C1, LAS CONDES, SANTIAGO</t>
+  </si>
+  <si>
+    <t>592 9324 2586</t>
+  </si>
+  <si>
+    <t>labbejuanpablo@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL (CONTRATOS - RESPONSABILIDAD CIVIL); CONSTRUCCIÓN; COMERCIAL; ENERGÍA; DERECHO PROCESAL</t>
+  </si>
+  <si>
+    <t>LABBÉ</t>
+  </si>
+  <si>
+    <t>VALVERDE</t>
+  </si>
+  <si>
+    <t>6568199-4</t>
+  </si>
+  <si>
+    <t>LAS NIEVES N°3570 PISO 1 VITACURA</t>
+  </si>
+  <si>
+    <t>585 2650 1940</t>
+  </si>
+  <si>
+    <t>alabbe@labbe.legal</t>
+  </si>
+  <si>
+    <t>DERECHO COMERCIAL, SOCIEDADES, SEGUROS, ARBITRAJES Y SOLUCION DE CONFLICTOS SOCIALES Y PROTECCION DE PATRIMONIOS</t>
+  </si>
+  <si>
+    <t>LABRANQUE</t>
+  </si>
+  <si>
+    <t>CRISTIAN ALEJANDRO</t>
+  </si>
+  <si>
+    <t>13065969-1</t>
+  </si>
+  <si>
+    <t>TRAIGUÉN N° 2279, DEPARTAMENTO 303A, COMUNA DE PROVIDENCIA</t>
+  </si>
+  <si>
+    <t>592 8764 7407</t>
+  </si>
+  <si>
+    <t>labranque@vtr.net               labranque@gmail.com</t>
+  </si>
+  <si>
+    <t>1. PARTICIÓN DE BIENES. 2. LIQUIDACIÓN DE SOCIEDAD CONYUGAL. 3. DIFERENCIAS ENTRE SOCIOS. 4. DISOLUCIÓN Y LIQUIDACIÓN DE SOCIEDADES. 5. RESPONSABILIDAD POR VICIOS DE LA CONSTRUCCIÓN LEY DE URBANISMO Y CONSTRUCCIONES. 6. LEASING HABITACIONAL (INSCRIPCIÓN N° 23 REGISTRO ESPECIAL MINVU). 7. DIFERENCIAS ENTRE COPROPIETARIOS Y ENTRE ESTOS Y LA ADMINISTRACIÓN EN LA COPROPIEDAD INMOBILIARIA. 8. DERECHO DEL CONSUMIDOR. 9. RESPONSABILIDAD CIVIL CONTRACTUAL Y EXTRACONTRACTUAL.</t>
+  </si>
+  <si>
+    <t>LADRÓN DE GUEVARA</t>
+  </si>
+  <si>
+    <t>8726248-0</t>
+  </si>
+  <si>
+    <t>AV. APOQUINDO N° 2827, PISO 112, LAS CONDES</t>
+  </si>
+  <si>
+    <t>585 2485 1000</t>
+  </si>
+  <si>
+    <t>rladrondeguevara@fontaineycia.cl</t>
+  </si>
+  <si>
+    <t>DERECHO DE SEGUROS - DERECHO COMERCIAL – DERECHO SOCIETARIO - CONFLICTOS SOCIETARIOS - GOBIERNOS CORPORATIVOS – LIQUIDACION Y PARTICIÓN DE COMUNIDADES Y SOCIEDADES – CONTRATOS EN GENERAL</t>
+  </si>
+  <si>
+    <t>LAGARRIGUE</t>
+  </si>
+  <si>
+    <t>ESTER ROSA</t>
+  </si>
+  <si>
+    <t>12857657-6</t>
+  </si>
+  <si>
+    <t>NUEVA DE MATTE 2472, INDEPENDENCIA</t>
+  </si>
+  <si>
+    <t>592 9821 5433</t>
+  </si>
+  <si>
+    <t>esterlagarrigue.g@gmail.com</t>
+  </si>
+  <si>
+    <t>LAGOS</t>
+  </si>
+  <si>
+    <t>ALFARO</t>
+  </si>
+  <si>
+    <t>MANUEL ARMANDO</t>
+  </si>
+  <si>
+    <t>6976101-1</t>
+  </si>
+  <si>
+    <t>MONJITAS 527 OFICINA 1213</t>
+  </si>
+  <si>
+    <t>mlagosa@aim.com</t>
+  </si>
+  <si>
+    <t>DERECHO DE TRANSITO</t>
+  </si>
+  <si>
+    <t>LORENT</t>
+  </si>
+  <si>
+    <t>8530997-8</t>
+  </si>
+  <si>
+    <t>HUERFANOS 835, OFICINA 1203</t>
+  </si>
+  <si>
+    <t>585 2591 8800</t>
+  </si>
+  <si>
+    <t>lagos.eduardo@gmail.com</t>
+  </si>
+  <si>
+    <t>PARTICIONES HEREDITARIAS Y SOC. CONYUGAL, CONFLICTOS COMERCIALES Y SOCIETARIOS, CONTRATOS DE CONSTRUCCION</t>
+  </si>
+  <si>
+    <t>LARRAIN</t>
+  </si>
+  <si>
+    <t>PENTZ</t>
+  </si>
+  <si>
+    <t>7022203-5</t>
+  </si>
+  <si>
+    <t>PHILLIPS 15, OFICINA H</t>
+  </si>
+  <si>
+    <t>592 9997 5813</t>
+  </si>
+  <si>
+    <t>clarrain@cuadralarrainypereira.cl</t>
+  </si>
+  <si>
+    <t>MATERIAS CIVILES Y CORPORATIVAS</t>
+  </si>
+  <si>
+    <t>LASO</t>
+  </si>
+  <si>
+    <t>ULLOA</t>
+  </si>
+  <si>
+    <t>JAVIER</t>
+  </si>
+  <si>
+    <t>14122886-2</t>
+  </si>
+  <si>
+    <t>DIEGO DE DEZA 1111, DPTO. 402, LAS CONDES</t>
+  </si>
+  <si>
+    <t>592 8888 2836</t>
+  </si>
+  <si>
+    <t>jlaso@rfl.cl</t>
+  </si>
+  <si>
+    <t>LIQUIDACIONES Y PARTICIONES HEREDITARIAS, DE SOCIEDADES CIVILES, COMERCIALES O CONYUGALES.  LIQUIDACIÓN Y PARTICIÓN DE COMUNIDADES.  RESOLUCIÓN DE CONTROVERSIAS CONTRACTUALES, CIVILES O COMERCIALES. MATERIAS DE INGENIERÍA Y CONSTRUCCIÓN Y SEGUROS.</t>
+  </si>
+  <si>
+    <t>LAUBRIE</t>
+  </si>
+  <si>
+    <t>CRISTIAN ARMANDO</t>
+  </si>
+  <si>
+    <t>11536675-0</t>
+  </si>
+  <si>
+    <t>AGUSTINAS 1442-A OF 1001,  SANTIAGO</t>
+  </si>
+  <si>
+    <t>laubrieabogados@gmail.com</t>
+  </si>
+  <si>
+    <t>PARTICIÓNDEBIENES,LIQUIDACIÓNDECOMUNIDADES,HERENCIAS,SOCIEDADESCONYUGALES, ARBITRAJES EN CONFLICTOS SOCIETARIOS, CIVILES, COMERCIALES.-</t>
+  </si>
+  <si>
+    <t>LECAROS</t>
+  </si>
+  <si>
+    <t>13552197-3</t>
+  </si>
+  <si>
+    <t>585 2695 5275 - 569 9509 0350</t>
+  </si>
+  <si>
+    <t>plecaros@vla.cl</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SÁNCHEZ </t>
+  </si>
+  <si>
+    <t>5545398-5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LOS ALAZANES 2733, LO BARNECHEA  </t>
+  </si>
+  <si>
+    <t>585 2887 7200 - 569 9437 5887</t>
+  </si>
+  <si>
+    <t>jlecaros@lecarosycia.cl</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MATERIAS CIVILES Y COMERCIALES, SEGUROS, PARTICIONES, INDEMNIZACIONES </t>
+  </si>
+  <si>
+    <t>ZEGERS</t>
+  </si>
+  <si>
+    <t>RAÚL JOSÉ</t>
+  </si>
+  <si>
+    <t>5222017-3</t>
+  </si>
+  <si>
+    <t>CERRO EL PLOMO NÚMERO 5630, OFICINA 1601, COMUNA DE LAS CONDES</t>
+  </si>
+  <si>
+    <t>592 6609 3038</t>
+  </si>
+  <si>
+    <t>raul.lecaros@vla.cl</t>
+  </si>
+  <si>
+    <t>LEHMANN</t>
+  </si>
+  <si>
+    <t>PANIZZA</t>
+  </si>
+  <si>
+    <t>MATHIAS HEINO</t>
+  </si>
+  <si>
+    <t>20071956-5</t>
+  </si>
+  <si>
+    <t>ANDRES BELLO N°2711, PISO 9, LAS CONDES</t>
+  </si>
+  <si>
+    <t>592 8731 7704</t>
+  </si>
+  <si>
+    <t>mathias.lehmann@live.com</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL PATRIMONIAL (PARTICIÓN DE COMUNIDADES; RESPONSABILIDAD CIVIL CONTRACTUAL; ARRENDAMIENTO; ETC.); DERECHO SUCESORIO.  </t>
+  </si>
+  <si>
+    <t>LEIVA</t>
+  </si>
+  <si>
+    <t>JAVIER ESTEBAN</t>
+  </si>
+  <si>
+    <t>17089082-5</t>
+  </si>
+  <si>
+    <t>TEATINOS 251, OFICINA 305, SANTIAGO</t>
+  </si>
+  <si>
+    <t>593 9015 4818 - 562 2447 8590</t>
+  </si>
+  <si>
+    <t>javier.leiva.albornoz@gmail.com</t>
+  </si>
+  <si>
+    <t>FADIC</t>
+  </si>
+  <si>
+    <t>FELIPE OCTAVIO</t>
+  </si>
+  <si>
+    <t>12058753-6</t>
+  </si>
+  <si>
+    <t>CERRO EL PLOMO 5420, OFICINA 402 , LAS CONDES, SANTIAGO</t>
+  </si>
+  <si>
+    <t>592 6621 6666</t>
+  </si>
+  <si>
+    <t>fleiva@janaleiva.cl</t>
   </si>
   <si>
     <t xml:space="preserve"> CONTROVERSIAS CIVILES Y COMERCIALES; CONFLICTOS SOCIETARIOS, DE DISOLUCIÓN Y LIQUIDACIÓN DE SOCIEDAD, RENDICIÓN DE CUENTAS, INCUMPLIMIENTOS A PACTOS DE ACCIONISTAS Y A DEBERES DE DIRECTORES DE SOCIEDADES ANÓNIMAS; CONFLICTOS DE CONSTRUCCIÓN; CONFLICTOS DE CONTRATOS DE SEGUROS; PARTICIONES.  </t>
   </si>
   <si>
-    <t>(I) JUICIOS, ARBITRAJES NACIONALES E INTERNACIONALES. (II) CONSTRUCCIÓN E INGENIERÍA. (III) RESPONSABILIDAD CIVIL EN GENERAL. (IV) CONFLICTOS SOCIETARIOS. (V) DERECHO SUCESORIO. (VI) PARTICIÓN DE COMUNIDADES.</t>
-[...14 lines deleted...]
-    <t>DERECHO CIVIL, COMERCIAL, INMOBILIARIO, CONSTRUCCIÓN, SOCIEDADES, SEGUROS, LIQUIDACIONES Y PARTICIONES DE HERENCIAS, COMUNIDADES Y SOCIEDADES.</t>
+    <t xml:space="preserve">LEMA </t>
+  </si>
+  <si>
+    <t>COLECCHIO</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> JAVIER</t>
+  </si>
+  <si>
+    <t>8.458.772-9</t>
+  </si>
+  <si>
+    <t>LAS TORCAZAS 220, DEPTO. 51. LAS CONDES</t>
+  </si>
+  <si>
+    <t>JAVIERLEMA1@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>PARTICIONES/DERECHO DEL CONSUMIDOR/ DERECHO INMOBILIARIO/ LEY GENERAL DE URBANISMO Y CONSTRUCCIONES</t>
+  </si>
+  <si>
+    <t>LENG</t>
+  </si>
+  <si>
+    <t>GAUSSET</t>
+  </si>
+  <si>
+    <t>FERNANDO ADOLFO</t>
+  </si>
+  <si>
+    <t>9404735-8</t>
+  </si>
+  <si>
+    <t>AVDA. NUEVA TAJAMAR 481, TORRE SUR, OF. 704, LAS CONDES, RM</t>
+  </si>
+  <si>
+    <t>593 9221 4351</t>
+  </si>
+  <si>
+    <t>fleng@artabogados.cl</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL, DERECHO COMERCIAL, ESPECIALMENTE PARTICIÓN DE BIENES, LIQUIDACIÓN DE SOCIEDAD CONYUGAL, LIQUIDACIÓN DE COMUNIDADES, DIFERENCIAS O CONFLICTOS SOCIETARIOS, CONTROVERSIAS CONTRACTUALES, JUICIO DE CUENTAS)</t>
+  </si>
+  <si>
+    <t>LEÓN</t>
+  </si>
+  <si>
+    <t>CASANOVA</t>
+  </si>
+  <si>
+    <t>14193506-2</t>
+  </si>
+  <si>
+    <t>NUEVA YORK N°57, OFICINA 601, PISO 6, SANTIAGO.</t>
+  </si>
+  <si>
+    <t>593 9324 2586</t>
+  </si>
+  <si>
+    <t>f.leon.casanova@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">DERECHO CIVIL (LIQUIDACIÓN Y PARTICIÓN DE BIENES EN 
 COMUNIDAD, DE BIENES HEREDITARIOS, DE SOCIEDAD CONYUGAL, CONFLICTOS SOCIETARIOS, LEASING -MUEBLES E INMUEBLES-, ARRIENDOS, RESPONSABILIDAD CONTRACTUAL, RESPONSABILIDAD EXTRACONTRACTUAL, RENDICIÓN DE CUENTAS); DERECHO COMERCIAL Y DERECHO PROCESAL
 </t>
   </si>
   <si>
-    <t>ARBITRAJE NACIONAL E INTERNACIONAL; DERECHO CIVIL: RESPONSABILIDAD CONTRACTUAL, PARTICIONES, CONTRATOS DE ARRIENDO, CONTRATOS DE CONSTRUCCIÓN Y RENDICIONES DE CUENTAS; DERECHO COMERCIAL: DISPUTAS ENTRE SOCIOS DE SOCIEDADES DE PERSONAS Y DE CAPITAL, DISPUTAS BANCARIAS Y DE VALORES, DISOLUCIÓN Y LIQUIDACIÓN DE SOCIEDADES, PACTOS DE ACCIONISTAS Y JOINT VENTURES,  DERECHO DE SEGUROS, REGULACIÓN ECONÓMICA; Y RESPONSABILIDAD POR ACCIDENTES DE TRÁNSITO, DERECHOS TERRITORIALES INDÍGENAS. LEY DE PESCA, DERECHOS DE AGUAS, DERECHOS DE MINAS Y DERECHOS ENERGÉTICOS, LEY DE TRÁNSITO, DERECHOS CONTRACTUALES Y CUASICONTRACTUALES, COMUNITARIOS, DERECHO SUCESORIO, PARTICIONES EN GENERAL, DERECHOS DE AGUAS, DERECHO DE MINAS, LEY DE PESCA, HIDROCARBUROS, ENERGÉTICOS EN GENERAL, METÁLICOS SÓLIDOS Y SALES, DERECHOS TERRITORIALES, MARÍTIMOS, AERONÁUTICOS, PROPIEDAD INTELECTUAL, ARBITRAJES EN DERECHOS SOCIETARIOS, SOCIEDADES ANÓNIMAS, LIMITADAS Y SPA, ETC. EN GENERAL, EN LA RESOLUCIÓN DE TODO TIPO DE NEGOCIOS JURÍDICOS, ACCIONES Y DERECHOS SUSCEPTIBLES DE SER RESUELTOS POR LA VÍA DEL ARBITRAJE EN MATERIAS CIVILES</t>
+    <t>SONIA DE LAS MERCEDES</t>
+  </si>
+  <si>
+    <t>7718582-8</t>
+  </si>
+  <si>
+    <t>593 8764 7407</t>
+  </si>
+  <si>
+    <t>sonialeon@vtr.net</t>
+  </si>
+  <si>
+    <t>20342974-6</t>
+  </si>
+  <si>
+    <t>PASEO AHUMADA Nº 312, OFICINA 526 (ESQUINA HUÉRFANOS)</t>
+  </si>
+  <si>
+    <t>586 2650 1940</t>
+  </si>
+  <si>
+    <t>leonfuentes.abogado@gmail.com</t>
+  </si>
+  <si>
+    <t>LEOZ</t>
+  </si>
+  <si>
+    <t>CLUNES</t>
+  </si>
+  <si>
+    <t>DANTE</t>
+  </si>
+  <si>
+    <t>12039473-8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LOS ENCINOS CENTRAL 9149, LA FLORIDA </t>
+  </si>
+  <si>
+    <t>586 2485 1000</t>
+  </si>
+  <si>
+    <t>danteleoz@gmail.com</t>
+  </si>
+  <si>
+    <t>SUCESORIO, PARTICIONES, SOCIEDADES, MINERIA Y MEDIOAMBIENTE</t>
+  </si>
+  <si>
+    <t>MOYANO</t>
+  </si>
+  <si>
+    <t>TAREK EMANUEL</t>
+  </si>
+  <si>
+    <t>15372605-1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DRAGONES DE LA REINA 629-I, LA REINA </t>
+  </si>
+  <si>
+    <t>593 9821 5433</t>
+  </si>
+  <si>
+    <t>tarekleoz@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DERECHO CIVIL (LIQUIDACIÓN Y PARTICIÓN DE BIENES EN COMUNIDAD, YA SEA BIENES HEREDITARIOS, SOCIEDAD CONYUGAL, U OTRO TIPO.
+ASÍ TAMBIÉN, CONFLICTOS SOCIETARIOS, LEASING -MUEBLES E INMUEBLES-, ARRIENDOS, RESPONSABILIDAD CONTRACTUAL, RESPONSABILIDAD EXTRACONTRACTUAL, RENDICIÓN DE CUENTAS.  DERECHO COMERCIAL, SOCIEDADES Y SEGUROS. DERECHO MARÍTIMO. DERECHO ADUANERO. </t>
+  </si>
+  <si>
+    <t>LEPPE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GUZMÁN </t>
+  </si>
+  <si>
+    <t>13549353-8</t>
+  </si>
+  <si>
+    <t>AVENIDA KENNEDY LATERAL N°5600, OFICINA 1105,  VITACURA</t>
+  </si>
+  <si>
+    <t>586 2591 8800</t>
+  </si>
+  <si>
+    <t>jpleppe@yahoo.com</t>
+  </si>
+  <si>
+    <t>DERECHO AMBIENTAL, DE RECURSOS MINERALES Y NATURALES. CONTROVERSIAS CON, O ENTRE, TITULARES DE CONCESIONES Y/O SERVIDUMBRES. JUICIOS DE PARTICIÓN.</t>
+  </si>
+  <si>
+    <t>LESCOT</t>
+  </si>
+  <si>
+    <t>JEREZ</t>
+  </si>
+  <si>
+    <t>CRISTINÁN SANTIAGO</t>
+  </si>
+  <si>
+    <t>10046267-2</t>
+  </si>
+  <si>
+    <t>PROFESORA AMANDA LABARCA 96, OFICINA 23, STGO.</t>
+  </si>
+  <si>
+    <t>clescot@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DERECHO CIVI, COMERCIAL, PARTICIONES </t>
+  </si>
+  <si>
+    <t>PAULUS</t>
+  </si>
+  <si>
+    <t>CRISTIAN PAUL</t>
+  </si>
+  <si>
+    <t>8962015-5</t>
+  </si>
+  <si>
+    <t>AVDA. VITACURA 6844 OF 4, VITACURA</t>
+  </si>
+  <si>
+    <t>587 2485 1000</t>
+  </si>
+  <si>
+    <t>clopezpaulus@gestionaccion.cl, clopezpaulus@gmail.com</t>
+  </si>
+  <si>
+    <t>MATERIA S CIVILES Y COMERCIALES - PARTICIONES-
+LIQUIDACIÓN DE SOCIEDADES CIVILES Y
+COMERCIALES - RESOLUCIÓN DE CONFLICTOS EN
+MATERIAS COMERCIALES, CONTRATOS Y DE CONSTRUCCIÓN -
+ÉNFASIS EN ASPECTOS INMOBILIARIOS</t>
+  </si>
+  <si>
+    <t>LETELIER</t>
+  </si>
+  <si>
+    <t>CRISTIÁN OMAR</t>
+  </si>
+  <si>
+    <t>6730285-0</t>
+  </si>
+  <si>
+    <t>LUIS THAYER OJEDA 1623 OF204</t>
+  </si>
+  <si>
+    <t>593 9997 5813</t>
+  </si>
+  <si>
+    <t>crletelier@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DERECHO CONSTITUCIONAL,CIVIL,COMERCIAL,LIQUIDACIÓN Y PARTICIÓN DE COMUNIDADES - LIQUIDACIÓN Y PARTICIÓN DE SOCIEDADES, COMUNIDADES Y BIENES. </t>
+  </si>
+  <si>
+    <t>PEREZ</t>
+  </si>
+  <si>
+    <t>ISRAEL JEFTE</t>
+  </si>
+  <si>
+    <t>12021451-9</t>
+  </si>
+  <si>
+    <t>ENRIQUE RICHARD 3393 DEPTO. 901 ÑUÑOA</t>
+  </si>
+  <si>
+    <t>593 8888 2836</t>
+  </si>
+  <si>
+    <t>letelieryasociados@gmail.com</t>
+  </si>
+  <si>
+    <t>LETURIA</t>
+  </si>
+  <si>
+    <t>8579979-7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAN CRESCENTE 472 , LAS CONDES, SANTIAGO </t>
+  </si>
+  <si>
+    <t>franciscoleturia@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> ARBITRAJES CIVILES: CONTRATOS, RESPONSABILIDAD CIVIL CONTRACTUAL Y 
+EXTRACONTRACTUAL, ASUNTOS MINEROS, DERECHO DE AGUAS Y LITIGIOS CIVILES. ESPECIALMENTE  PARTICIONES DE BIENES EN COMUNIDADES, TANTO POR SUCESIONES HEREDITARIAS, SOCIEDADES CONYUGALES, O DE CUALQUIER OTRA NATURALEZA. 
+ARBITRAJES COMERCIALES: CONTRATOS DE DIVERSO TIPO, ASUNTOS SOCIETARIOS EN GENERAL,
+COMO PACTOS DE ACCIONISTAS, DISOLUCIÓN Y LIQUIDACIÓN DE SOCIEDADES, TRANSPORTE
+TERRESTRE Y MARÍTIMO, ASUNTOS DE SEGUROS, INMOBILIARIOS, CONSTRUCCIÓN.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LEVIPAN </t>
+  </si>
+  <si>
+    <t xml:space="preserve">LAGOS </t>
+  </si>
+  <si>
+    <t xml:space="preserve">RUBEN  RODRIGO </t>
+  </si>
+  <si>
+    <t>14129453-9</t>
+  </si>
+  <si>
+    <t>COMPAÑÍA DE JESUS 1390, OFICINA 2203, SANTIAGO</t>
+  </si>
+  <si>
+    <t>569 636 04971</t>
+  </si>
+  <si>
+    <t>levipan@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PARTICIONES </t>
+  </si>
+  <si>
+    <t>LEYTON</t>
+  </si>
+  <si>
+    <t>MARTINEZ</t>
+  </si>
+  <si>
+    <t>ANDREA PAZ</t>
+  </si>
+  <si>
+    <t>8577851-K</t>
+  </si>
+  <si>
+    <t>HUÉRFANOS N°1055 OFICINA 709 SANTIAGO</t>
+  </si>
+  <si>
+    <t>586 2887 7200 - 569 9437 5887</t>
+  </si>
+  <si>
+    <t>aleyton_1@hotmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL - DERECHO SUCESORIO Y DERECHO TRIBUTARIO</t>
+  </si>
+  <si>
+    <t>LILLO</t>
+  </si>
+  <si>
+    <t>ASTORGA</t>
+  </si>
+  <si>
+    <t>ENRIQUE RODRIGO</t>
+  </si>
+  <si>
+    <t>8632648-5</t>
+  </si>
+  <si>
+    <t>ANDRES BELLO 2233, PISO 16</t>
+  </si>
+  <si>
+    <t>586 2695 5275 - 569 9509 0350</t>
+  </si>
+  <si>
+    <t>r.lillo.astorga@gmail.com</t>
+  </si>
+  <si>
+    <t>DE LA CRUZ</t>
+  </si>
+  <si>
+    <t>6869651-8</t>
+  </si>
+  <si>
+    <t>ISIDORA GOYENECHEA 3365 OF.902, LAS CONDES</t>
+  </si>
+  <si>
+    <t>593 6609 3038</t>
+  </si>
+  <si>
+    <t>mlillo@lot.cl</t>
+  </si>
+  <si>
+    <t>ARBITRAJE CIVIL Y COMERCIAL</t>
+  </si>
+  <si>
+    <t>LINDOR</t>
+  </si>
+  <si>
+    <t>REYES PÉREZ</t>
+  </si>
+  <si>
+    <t>JUAN SEBASTIAN</t>
+  </si>
+  <si>
+    <t>8863805-0</t>
+  </si>
+  <si>
+    <t>ISIDORA GOYENECHEA 2800, OFICINA 4101, LAS CONDES</t>
+  </si>
+  <si>
+    <t>593 8731 7704</t>
+  </si>
+  <si>
+    <t>sreyes@perezdonoso.cl</t>
+  </si>
+  <si>
+    <t>LLABRES</t>
+  </si>
+  <si>
+    <t>JOSÉ ANTONIO</t>
+  </si>
+  <si>
+    <t>11842105-1</t>
+  </si>
+  <si>
+    <t>DR. SOTERO DEL RIO 508 OFICNA 830 COMUNA DE SANTIAGO</t>
+  </si>
+  <si>
+    <t>593 6621 6666</t>
+  </si>
+  <si>
+    <t>jllabresv@gmail.com</t>
+  </si>
+  <si>
+    <t>PARTICION DE BIENES, COMUNIDADES HEREDITARIAS, LIQUIDACIÓN DE SOCIEDAD CONYUGAL, CONTRATOS, DERECHO INMOBILIARIO, DERECHO COMERCIAL LIQUIDACIÓN DE SOCIEDADES.</t>
+  </si>
+  <si>
+    <t>LLANOS</t>
+  </si>
+  <si>
+    <t>RAUL</t>
+  </si>
+  <si>
+    <t>6805222-K</t>
+  </si>
+  <si>
+    <t>AGUSTINAS 853 - OFIC, 805. SANTIAGO</t>
+  </si>
+  <si>
+    <t>594 9221 4351</t>
+  </si>
+  <si>
+    <t>rllanos21@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LIQUIDACION DE COMUNIDADES HEREDITARIAS - DE SOCIEDADES CONYUGALES - CONFLICTOS ENTRE SOCIOS DE SOCIEDADES DIVERSAS </t>
+  </si>
+  <si>
+    <t>MELUSSA</t>
+  </si>
+  <si>
+    <t>ALBA JOYCE</t>
+  </si>
+  <si>
+    <t>6376054-4</t>
+  </si>
+  <si>
+    <t>HUERFANOS 1022, OFICINA 401, SANTIAGO</t>
+  </si>
+  <si>
+    <t>594 9015 4818 - 562 2447 8590</t>
+  </si>
+  <si>
+    <t xml:space="preserve">alballanos@yahoo.com </t>
+  </si>
+  <si>
+    <t>LIQUIDACIÓN SOCIEDAD CONYUGAL, PARTICIÓN COMUNIDAD BIENES, HERENCIAS, RENDICION DE CUENTAS, INCUMPLIMIENTO CONTRATOS, INDEMNIZACIÓN PERJUICIOS, LEASING, SOCIEDADES.</t>
+  </si>
+  <si>
+    <t>LLONA</t>
+  </si>
+  <si>
+    <t>SOLÍS DE OVANDO</t>
+  </si>
+  <si>
+    <t>SEBASTIÁN ALBERTO</t>
+  </si>
+  <si>
+    <t>16940349-K</t>
+  </si>
+  <si>
+    <t>RONDA 8410, LAS CONDES, SANTIAGO</t>
+  </si>
+  <si>
+    <t>594 9324 2586</t>
+  </si>
+  <si>
+    <t>sllona@gfsu.cl            sebastianllona@gmail.com</t>
+  </si>
+  <si>
+    <t>LOBATO</t>
+  </si>
+  <si>
+    <t>16265497-7</t>
+  </si>
+  <si>
+    <t>AVENIDA ISIDORA GOYENECHEA 3600, EDIFICIO MISTRAL, PISO 9º, OFICINA 901, LAS CONDES</t>
+  </si>
+  <si>
+    <t>587 2650 1940</t>
+  </si>
+  <si>
+    <t>plobato@lob.cl</t>
+  </si>
+  <si>
+    <t>PARTICIÓN DE HERENCIAS, PARTICIÓN DE COMUNIDADES, LIQUIDACIÓN DE SOCIEDAD CONYUGAL, LIQUIDACION DE SOCIEDADES COMERCIALES</t>
+  </si>
+  <si>
+    <t>COHAS</t>
+  </si>
+  <si>
+    <t>LUIS RENÉ</t>
+  </si>
+  <si>
+    <t>12466134-K</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ESTADO 337 OFICINA 603 , SANTIAGO CENTRO </t>
+  </si>
+  <si>
+    <t>594 9821 5433</t>
+  </si>
+  <si>
+    <t xml:space="preserve">lopezcohas@gmail.com </t>
+  </si>
+  <si>
+    <t xml:space="preserve">DERECHO DE AGUAS - DERECHO CIVIL - DERECHO
+LABORAL - ESPECIALMENTE PARTICIÓN DE
+BIENES - LIQUIDACIÓN DE SOCIEDAD CONYUGAL -
+LIQUIDACIÓN DE COMUNIDADES - DIFERENCIAS O
+CONFLICTOS SOCIETARIOS - CONTROVERSIAS
+CONTRACTUALES - JUICIO DE CUENTAS , DERECHO PUBLICO . </t>
+  </si>
+  <si>
+    <t>MONARDES</t>
+  </si>
+  <si>
+    <t>CRISTIAN</t>
+  </si>
+  <si>
+    <t>10744221-9</t>
+  </si>
+  <si>
+    <t>SOTERO DEL RIO 326, OFICINA 707, OFICINA 1005</t>
+  </si>
+  <si>
+    <t>594 8764 7407</t>
+  </si>
+  <si>
+    <t>clopez@sre-abogados.cl</t>
+  </si>
+  <si>
+    <t>PARTICIONES, MATERIA CI
+LIQUIDACIONES SOCIEDADESVIL Y CONSTRUCCION</t>
+  </si>
+  <si>
+    <t>VYHMEISTER</t>
+  </si>
+  <si>
+    <t>RICARDO ANTONIO</t>
+  </si>
+  <si>
+    <t>14081260-9</t>
+  </si>
+  <si>
+    <t>AV. CHAMISERO 15900, CASA 27, COLINA</t>
+  </si>
+  <si>
+    <t>587 2591 8800</t>
+  </si>
+  <si>
+    <t>rlopez@nld.cl</t>
+  </si>
+  <si>
+    <t>CONSTRUCCIÓN, CIVIL, COMPRAVENTA INTERNACIONAL, INMOBILIARIO</t>
+  </si>
+  <si>
+    <t>LOYOLA</t>
+  </si>
+  <si>
+    <t>JAQUE</t>
+  </si>
+  <si>
+    <t>ALFREDO IGNACIO</t>
+  </si>
+  <si>
+    <t>16489704-4</t>
+  </si>
+  <si>
+    <t>GENERAL BLANCHE N°9579, DEPARTAMENTO L44, LAS CONDES, SANTIAGO</t>
+  </si>
+  <si>
+    <t>alfredo.loyola@ug.uchile.cl</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL (RESPONSABILIDAD CONTRACTUAL Y EXTRACONTRACTUAL, NULIDADES, DERECHO SUCESORIO, POSESIÓN Y PROPIEDAD RAÍZ, DERECHO MINERO, DERECHO DE AGUAS), DERECHO DEL CONSUMIDOR, DERECHO DE FAMILIA, DERECHO COMERCIAL (DERECHO SOCIETARIO, DERECHO CONCURSAL, CONTRATOS MERCANTILES, COMPRAVENTA INTERNACIONAL DE MERCADERÍAS, DERECHO DE SEGUROS), DERECHO DE PROPIEDAD INTELECTUAL, DERECHO DE PROPIEDAD
+INDUSTRIAL, DERECHO DEL TRABAJO, DERECHO ADMINISTRATIVO, DERECHO CONSTITUCIONAL.</t>
+  </si>
+  <si>
+    <t>MAC-CONELL</t>
+  </si>
+  <si>
+    <t>OSSES</t>
+  </si>
+  <si>
+    <t>19288350-4</t>
+  </si>
+  <si>
+    <t>SOTERO DEL RIO 508 OF. 513-514-515, SANTIAGO.</t>
+  </si>
+  <si>
+    <t>594 9997 5813</t>
+  </si>
+  <si>
+    <t>fmacconell@fen.uchile.cl</t>
+  </si>
+  <si>
+    <t>PARTICIÓN DE HERENCIAS, COMUNIDADES Y SOCIEDAD CONYUGAL</t>
+  </si>
+  <si>
+    <t>MADARIAGA</t>
+  </si>
+  <si>
+    <t>MONTES</t>
+  </si>
+  <si>
+    <t>JUAN CARLOS</t>
+  </si>
+  <si>
+    <t>13883292-9</t>
+  </si>
+  <si>
+    <t>SAN PÍO X 2460, OFICINA 1701, PROVIDENCIA</t>
+  </si>
+  <si>
+    <t>594 8888 2836</t>
+  </si>
+  <si>
+    <t>jmadariaga@madariagamontes.com</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL  - INDEMNIZACIÓN DE PERJUICIOS - RESPONSABILIDAD CONTRACTUAL Y EXTRACONTRACTUAL - PARTICIÓN DE HERENCIAS - LIQUIDACIÓN DE SOCIEDAD CONYUGAL- MATERIAS REGULATORIAS Y CONTENCIOSO ADMINISTRATIVAS</t>
+  </si>
+  <si>
+    <t>MAIRA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KAST </t>
+  </si>
+  <si>
+    <t>ESTEBAN JOSÉ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16368039-4 </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> AV. APOQUINDO N°3910, PISO 13, LAS CONDES, SANTIAGO</t>
+  </si>
+  <si>
+    <t>emaira@mairavial.cl</t>
+  </si>
+  <si>
+    <t>INMOBILIARIO, CONSTRUCCIÓN, CORPORATIVO, LITIGIOS</t>
+  </si>
+  <si>
+    <t>MALDINI</t>
+  </si>
+  <si>
+    <t>CARLA MARÍA</t>
+  </si>
+  <si>
+    <t>7650892-5</t>
+  </si>
+  <si>
+    <t>LOTA 2763, DEPTO 53, POVIDENCIA</t>
+  </si>
+  <si>
+    <t>587 2887 7200 - 569 9437 5887</t>
+  </si>
+  <si>
+    <t>c.maldinibenitez@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ÁRBITRO DE JUICIOS DE LEASING (1° INSTANCIA), PARTICIÓN DE HERENCIAS, LIQUIDACIÓN DE </t>
+  </si>
+  <si>
+    <t>MANÁSEVICH</t>
+  </si>
+  <si>
+    <t>CRISTIÁN PATRICIO</t>
+  </si>
+  <si>
+    <t>9980864-0</t>
+  </si>
+  <si>
+    <t>AVENIDA ELIODORO YÁÑEZ 2979, OF. 306, PROVIDENCIA</t>
+  </si>
+  <si>
+    <t>587 2695 5275 - 569 9509 0350</t>
+  </si>
+  <si>
+    <t>cm@manasevichmembers.com</t>
+  </si>
+  <si>
+    <t>MATERIAS CIVILES, COMERCIALES, DISOLUCIÓN DE SOCIEDADES, PARTICIÓN DE HERENCIAS, SEGUROS, DERECHO SUCESORIO, RENDICIONES DE CUENTA.</t>
+  </si>
+  <si>
+    <t>MANCINI</t>
+  </si>
+  <si>
+    <t>ÚRSULA FRANCISCA</t>
+  </si>
+  <si>
+    <t>17420485-3</t>
+  </si>
+  <si>
+    <t>COMPAÑÍA 1390, OF. 2008, COMUNA Y CIUDAD DE SANTIAGO</t>
+  </si>
+  <si>
+    <t>594 6609 3038</t>
+  </si>
+  <si>
+    <t>mancini.ursula@gmail.com</t>
+  </si>
+  <si>
+    <t>MANDIOLA</t>
+  </si>
+  <si>
+    <t>12183847-8</t>
+  </si>
+  <si>
+    <t>AGUSTINAS 1291 OFICINA E, SANTIAGO</t>
+  </si>
+  <si>
+    <t>594 8731 7704</t>
+  </si>
+  <si>
+    <t>smandiola@mvmabogados.cl</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LA PARTICIÓN DE BIENES / LIQUIDACIÓN DE COMUNIDADES, DE SOCIEDAD CONYUGAL, Y SOCIEDADES / DIFERENCIAS ENTRE SOCIOS DE S.A. SOCIEDAD COLECTIVA O ENCOMANDITA COMERCIAL </t>
+  </si>
+  <si>
+    <t>MANSILLA</t>
+  </si>
+  <si>
+    <t>GASTÓN ALVARO</t>
+  </si>
+  <si>
+    <t>7945031-6</t>
+  </si>
+  <si>
+    <t>CARMENCITA 136 D. 81 LAS CONDES</t>
+  </si>
+  <si>
+    <t>594 6621 6666</t>
+  </si>
+  <si>
+    <t>gmansilla@dgmabogados.cl</t>
+  </si>
+  <si>
+    <t>DERECHO COMERCIAL</t>
+  </si>
+  <si>
+    <t>MANTEROLA</t>
+  </si>
+  <si>
+    <t>URZÚA</t>
+  </si>
+  <si>
+    <t>JOSÉ MARTÍN</t>
+  </si>
+  <si>
+    <t>5570927-0</t>
+  </si>
+  <si>
+    <t>LA REPRESA 29, COLINA</t>
+  </si>
+  <si>
+    <t>595 9015 4818 - 562 2447 8590</t>
+  </si>
+  <si>
+    <t>martin.manterola@gmail.com</t>
+  </si>
+  <si>
+    <t>MANZUR</t>
+  </si>
+  <si>
+    <t>ZIAD</t>
+  </si>
+  <si>
+    <t>9492629-7</t>
+  </si>
+  <si>
+    <t>HUÉRFANOS 770, OFICINA 1503, SANTIAGO</t>
+  </si>
+  <si>
+    <t>595 9221 4351</t>
+  </si>
+  <si>
+    <t>ziad@caceresycaceres.cl</t>
+  </si>
+  <si>
+    <t>MARÍN</t>
+  </si>
+  <si>
+    <t>VICENTE</t>
+  </si>
+  <si>
+    <t>18935484-3</t>
+  </si>
+  <si>
+    <t>TOMÁS GUEVARA N° 2963, DPTO. 604, PROVIDENCIA</t>
+  </si>
+  <si>
+    <t>595 9821 5433</t>
+  </si>
+  <si>
+    <t>vicentemarinb@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL, COMERCIAL Y ADMINISTRATIVO.</t>
+  </si>
+  <si>
+    <t>DUARTE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	14167086-7</t>
+  </si>
+  <si>
+    <t>VITACURA 2939, PISO 8, COMUNA DE LAS CONDES</t>
+  </si>
+  <si>
+    <t>588 2485 1000</t>
+  </si>
+  <si>
+    <t>jimarin@hdgroup.cl</t>
+  </si>
+  <si>
+    <t>I) DERECHO CIVIL Y COMERCIAL,
+II) LIQUIDACIONES DE SOCIEDADES CIVILES, COMERCIALES Y MINERAS,
+III) PARTICIONES Y LIQUIDACIONES DE COMUNIDADES HEREDITARIAS,
+IV) LIQUIDACIÓN DE SOCIEDADES CONYUGALES, Y 
+V) SOLUCIÓN DE CONTROVERSIAS Y DISPUTAS EN MATERIA CIVIL Y COMERCIAL.</t>
+  </si>
+  <si>
+    <t>MÁRQUEZ</t>
+  </si>
+  <si>
+    <t>CARLOS SEBASTIÁN</t>
+  </si>
+  <si>
+    <t>15308559-5</t>
+  </si>
+  <si>
+    <t>APOQUINDO 4700, PISO 11, LAS CONDES</t>
+  </si>
+  <si>
+    <t>588 2650 1940</t>
+  </si>
+  <si>
+    <t>carlosmarinm@gmail.com             carlos.marin@arias-gompertz.cl</t>
+  </si>
+  <si>
+    <t>MATERIAS CIVILES, COMERCIALES, SOCIETARIAS, INMOBILIARIA Y CONSTRUCCIÓN, LABORAL Y ADMINISTRATIVO</t>
+  </si>
+  <si>
+    <t>MERY</t>
+  </si>
+  <si>
+    <t>GABRIEL ANDRÉS</t>
+  </si>
+  <si>
+    <t>17433332-7</t>
+  </si>
+  <si>
+    <t>AV. NUEVA TAJAMAR 555, OF. 201, LAS CONDES, SANTIAGO</t>
+  </si>
+  <si>
+    <t>595 8764 7407</t>
+  </si>
+  <si>
+    <t>gmarin@tomaselo.cl arbitrogabrielmarin@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">DERECHO CIVIL (RESPONSABILIDAD CIVIL – CONTRATOS). PARTICIONES. DERECHO DE SEGUROS. DERECHO URBANÍSTICO, INMOBILIARIO Y DE LA CONSTRUCCIÓN. DERECHO COMERCIAL. </t>
   </si>
   <si>
+    <t>MARINOVIC</t>
+  </si>
+  <si>
+    <t>VIAL</t>
+  </si>
+  <si>
+    <t>16100863-k</t>
+  </si>
+  <si>
+    <t>CERRO EL PLOMO N°5855, OF 505, PISO 5TO</t>
+  </si>
+  <si>
+    <t>588 2591 8800</t>
+  </si>
+  <si>
+    <t>nmarinovic@myaa.cl</t>
+  </si>
+  <si>
+    <t>MARSHALL</t>
+  </si>
+  <si>
+    <t>JULLIAN</t>
+  </si>
+  <si>
+    <t>RAÚL</t>
+  </si>
+  <si>
+    <t>12628305-9</t>
+  </si>
+  <si>
+    <t>rmarshall@baraona.cl</t>
+  </si>
+  <si>
+    <t>DERECHO CONSTRUCCIÓN, DERECHO INMOBILIARIO, DERECHO SOCIETARIO, CIVIL Y COMERCIAL, LEASING</t>
+  </si>
+  <si>
+    <t>MARTÍN</t>
+  </si>
+  <si>
+    <t>MORANDÉ</t>
+  </si>
+  <si>
+    <t>CARLOS SAN</t>
+  </si>
+  <si>
+    <t>17083976-5</t>
+  </si>
+  <si>
+    <t>AV. KENNEDY 4150, DEPTO 1001, VITACURA</t>
+  </si>
+  <si>
+    <t>595 9997 5813</t>
+  </si>
+  <si>
+    <t>casanma1@uc.cl</t>
+  </si>
+  <si>
+    <t>ALAN</t>
+  </si>
+  <si>
+    <t>JORGE LUIS</t>
+  </si>
+  <si>
+    <t>15371001-5</t>
+  </si>
+  <si>
+    <t>COMPAÑÍA DE JESÚS N°1390 OFICINA 2303, SANTIAGO</t>
+  </si>
+  <si>
+    <t>588 2887 7200 - 569 9437 5887</t>
+  </si>
+  <si>
+    <t>jmartinez@vhmabogados.cl</t>
+  </si>
+  <si>
+    <t>PARTICIONES, DERECHO CIVIL, DERECHO COMERCIAL</t>
+  </si>
+  <si>
+    <t>DANTE MÁXIMO</t>
+  </si>
+  <si>
+    <t>10336369-1</t>
+  </si>
+  <si>
+    <t>AV. ELIODORO YÁÑEZ 2972, OF. 611, PROVIDENCIA</t>
+  </si>
+  <si>
+    <t>dmartinb@uc.cl</t>
+  </si>
+  <si>
+    <t>15586532-6</t>
+  </si>
+  <si>
+    <t>ESTORIL 120 OF. 1002 LAS CONDES</t>
+  </si>
+  <si>
+    <t>588 2695 5275 - 569 9509 0350</t>
+  </si>
+  <si>
+    <t>juanjosemartinezl@gmail.com</t>
+  </si>
+  <si>
+    <t>ROSENFELD</t>
+  </si>
+  <si>
+    <t>CRISTÓBAL ENRIQUE</t>
+  </si>
+  <si>
+    <t>14044063-9</t>
+  </si>
+  <si>
+    <t>AHUMADA 370, OFICINA 502, SANTIAGO CENTRO</t>
+  </si>
+  <si>
+    <t>595 8888 2836</t>
+  </si>
+  <si>
+    <t>cemartir@uc.cl</t>
+  </si>
+  <si>
+    <t>MATERIAS DE ARBITRAJE FORZOSO CIVILES Y COMERCIALES, ESPECIALMENTE: PARTICIÓN DE BIENES, LIQUIDACIÓN DE SOCIEDAD CONYUGAL, RENDICIÓN DE CUENTAS Y CONFLICTOS SOCIETARIOS</t>
+  </si>
+  <si>
+    <t>MATHESON</t>
+  </si>
+  <si>
+    <t>MUJICA</t>
+  </si>
+  <si>
+    <t>TOMAS GUILLERMO</t>
+  </si>
+  <si>
+    <t>16964445-4</t>
+  </si>
+  <si>
+    <t>MAGDALENA 140 OF 1801 LAS CONDES</t>
+  </si>
+  <si>
+    <t>595 6609 3038</t>
+  </si>
+  <si>
+    <t>tomasmatheson@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL, DERECHO ADMINISTRATIVO, DERECHO DE FAMILIA, APLICACIÓN LEY 19.995 SOBRE CASINOS DE JUEGO, APLICACIÓN D.L. 2695, APLICACIÓN D.L. 3516, LIQUIDACIÓN DE SOCIEDADES, COMUNIDADES Y SOCIEDADES CONYUGALES, PARTICIONES, DERECHO SUCESORIO</t>
+  </si>
+  <si>
+    <t>MATURANA</t>
+  </si>
+  <si>
+    <t>TORRES</t>
+  </si>
+  <si>
+    <t>CLEMENTE</t>
+  </si>
+  <si>
+    <t>17084166-2</t>
+  </si>
+  <si>
+    <t>SUECIA 42 PISO 5, PROVIDENCIA</t>
+  </si>
+  <si>
+    <t>595 8731 7704</t>
+  </si>
+  <si>
+    <t>c.maturana@montesylavin.cl  cmaturana@emabogados.cl</t>
+  </si>
+  <si>
+    <t>MATUS</t>
+  </si>
+  <si>
+    <t>CALDERÓN</t>
+  </si>
+  <si>
+    <t>JORGE HUMBERTO</t>
+  </si>
+  <si>
+    <t>10033540-9</t>
+  </si>
+  <si>
+    <t>LO FONTECILLA 101, OF. 8089-810, LAS CONDES</t>
+  </si>
+  <si>
+    <t>595 6621 6666</t>
+  </si>
+  <si>
+    <t>jorgematus@matusycia.cl</t>
+  </si>
+  <si>
+    <t>PARTICIÓN</t>
+  </si>
+  <si>
+    <t>ALEXIS ALEJANDRO</t>
+  </si>
+  <si>
+    <t>15726699-3</t>
+  </si>
+  <si>
+    <t>PASEO AHUMADA 312 OFICINA 526, SANTIAGO</t>
+  </si>
+  <si>
+    <t>596 9015 4818 - 562 2447 8590</t>
+  </si>
+  <si>
+    <t>alexmedina@abogadoserrano.cl</t>
+  </si>
+  <si>
+    <t>1) PARTICION DE BIENES; 2) LIQUIDACION DE SOCIEDAD CONYUGAL; 3) LIQUIDACION HEREDITARIAS; 4) LIQUIDACION DE SOCIEDADES</t>
+  </si>
+  <si>
+    <t>MELO</t>
+  </si>
+  <si>
+    <t>CLAUDIA ANDREA</t>
+  </si>
+  <si>
+    <t>10591599-3</t>
+  </si>
+  <si>
+    <t>CAMINO LA HACIENDA 73, ZAPALLAR</t>
+  </si>
+  <si>
+    <t>589 2650 1940</t>
+  </si>
+  <si>
+    <t>cmabogado@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO DE FAMILIA, PSICOLOGIA JURIDICA</t>
+  </si>
+  <si>
+    <t>CISTERNA</t>
+  </si>
+  <si>
+    <t>REINALDO CRISTIAN</t>
+  </si>
+  <si>
+    <t>8584188-2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COMPAÑÍA 1390 OF. 1504 </t>
+  </si>
+  <si>
+    <t>596 8764 7407</t>
+  </si>
+  <si>
+    <t>reinaldomeloc@gmail.com</t>
+  </si>
+  <si>
+    <t>JUICIOS DE PARTICIÓN HEREDITARIA, LIQUIDACIÓN DE SOCIEDADES CONYUGALES</t>
+  </si>
+  <si>
+    <t>MONTENEGRO</t>
+  </si>
+  <si>
+    <t>CATALINA CAROL</t>
+  </si>
+  <si>
+    <t>15924122-K</t>
+  </si>
+  <si>
+    <t>COMPAÑÍA DE JESÚS 1390 OFICINA 312 A, SANTIAGO</t>
+  </si>
+  <si>
+    <t>596 9324 2586</t>
+  </si>
+  <si>
+    <t>catalina.melo@asislegal.cl</t>
+  </si>
+  <si>
+    <t>RESPONSABILIDAD CIVIL CONTRACTUAL, RESPONSABILIDAD CIVIL EXTRACONTRACTUAL, CONTRATOS MERCANTILES, LIQUIDACIÓN DE SOCIEDADES Y PARTICIÓN DE BIENES.</t>
+  </si>
+  <si>
+    <t>MENCHACA</t>
+  </si>
+  <si>
+    <t>IGNACIO JOSÉ</t>
+  </si>
+  <si>
+    <t>15642471-4</t>
+  </si>
+  <si>
+    <t>PASEO VERDE 2233</t>
+  </si>
+  <si>
+    <t>589 2485 1000</t>
+  </si>
+  <si>
+    <t>ijmencha@uc.cl</t>
+  </si>
+  <si>
+    <t>ARBITRAJE EN SEGUROS</t>
+  </si>
+  <si>
+    <t>MENDEZ</t>
+  </si>
+  <si>
+    <t>PIZARRO</t>
+  </si>
+  <si>
+    <t>CAROL LUZ</t>
+  </si>
+  <si>
+    <t>12852096-1</t>
+  </si>
+  <si>
+    <t>CARLOS PEÑA OTAEGUI 12501 CUARZO 11 LAS CONDES</t>
+  </si>
+  <si>
+    <t>596 9821 5433</t>
+  </si>
+  <si>
+    <t>carol.mendez.cmp@gmail.com</t>
+  </si>
+  <si>
+    <t>COMPLIANCE- BANCARIO- FINANCIERO.</t>
+  </si>
+  <si>
+    <t>MENDOZA</t>
+  </si>
+  <si>
+    <t>RAMIRO ALFONSO</t>
+  </si>
+  <si>
+    <t>7578740-5</t>
+  </si>
+  <si>
+    <t>MOMAG ABOGADOS S.A.
+APOQUINDO 3910 PISO 3, LAS CONDES</t>
+  </si>
+  <si>
+    <t>589 2591 8800</t>
+  </si>
+  <si>
+    <t>rmendoza@momag.cl</t>
+  </si>
+  <si>
+    <t>DERECHO PRIVADO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MENDOZA </t>
+  </si>
+  <si>
+    <t>GUILLERMO</t>
+  </si>
+  <si>
+    <t>5458810-0</t>
+  </si>
+  <si>
+    <t>PASEO BULNES 241 OF. 802 PISO 9, STGO</t>
+  </si>
+  <si>
+    <t>596 9221 4351</t>
+  </si>
+  <si>
+    <t>abogadojgmf@gmail.com</t>
+  </si>
+  <si>
+    <t>ARBITRAJES, PARTICIONES, LIQUIDACIONES SOCIALES, PATRIMONIALES, HERENCIAS</t>
+  </si>
+  <si>
+    <t>MENESES</t>
+  </si>
+  <si>
+    <t>PEDRERO</t>
+  </si>
+  <si>
+    <t>18275380-7</t>
+  </si>
+  <si>
+    <t>PADRE MIGUEL DE OLIVARES 1405. DEPTO 805, SANTIAGO</t>
+  </si>
+  <si>
+    <t>fcomenesesp@gmail.com</t>
+  </si>
+  <si>
+    <t>PARTICIONES EN GENERAL, DE DERECHOS CONTRACTUALES Y CUASICONTRACTUALES, COMUNITARIOS, DERECHO SUCESORIO, DE AGUAS, DE MINAS, DE PESCA, HIDROCARBUROS, ENERGÉTICOS, METÁLICOS, SÓLIDOS Y SALES, DERECHOS TERRITORIALES, MARÍTIMOS, AERONÁUTICOS, Y PROPIEDAD INTELECTUAL.</t>
+  </si>
+  <si>
+    <t>MERCADO</t>
+  </si>
+  <si>
+    <t>JOSEPH STEVE</t>
+  </si>
+  <si>
+    <t>17147902-9</t>
+  </si>
+  <si>
+    <t>PASAJE DOCTOR SOTERO DEL RÍO #326 OFICINA  #1204 SANTIAGO</t>
+  </si>
+  <si>
+    <t>596 9997 5813</t>
+  </si>
+  <si>
+    <t>jmercado.abogado@gmail.com</t>
+  </si>
+  <si>
+    <t>MERINO</t>
+  </si>
+  <si>
+    <t>LUIS RAÚL</t>
+  </si>
+  <si>
+    <t>4531225-9</t>
+  </si>
+  <si>
+    <t>BANDERA 84, OFICINA 305</t>
+  </si>
+  <si>
+    <t>596 8888 2836</t>
+  </si>
+  <si>
+    <t>lmerino@manquehue.net</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL, COMERCIAL, BANCARIO Y, ARBITRAJES DE LA CÁMARA DE COMERCIO (CAM)</t>
+  </si>
+  <si>
+    <t>MEZA</t>
+  </si>
+  <si>
+    <t>JOSÉ JOAQUÍN</t>
+  </si>
+  <si>
+    <t>17084905-1</t>
+  </si>
+  <si>
+    <t>jmeza@delrioizquierdo.cl</t>
+  </si>
+  <si>
+    <t>PARTICIONES, SUCECIONES, CONFLICTOS SOCIETARIOS, ENTRE OTROS.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">OJEDA </t>
+  </si>
+  <si>
+    <t>LUCIA GERMANA</t>
+  </si>
+  <si>
+    <t>10624586K</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NUEVA COSTANERA 481, OF 1902, LAS CONDES </t>
+  </si>
+  <si>
+    <t>589 2887 7200 - 569 9437 5887</t>
+  </si>
+  <si>
+    <t>lucmewu@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LEASING HABITACIONAL, PARTICIONES Y LIQUIDACIONES DE SOCIEDADES COMERCIALES </t>
+  </si>
+  <si>
+    <t>MIGLIARDI</t>
+  </si>
+  <si>
+    <t>ZAMBRANO</t>
+  </si>
+  <si>
+    <t>16321571-3</t>
+  </si>
+  <si>
+    <t>HUERFANOS 1373 OF 1006</t>
+  </si>
+  <si>
+    <t>589 2695 5275 - 569 9509 0350</t>
+  </si>
+  <si>
+    <t>franciscomigliardi@gmail.com</t>
+  </si>
+  <si>
+    <t>PARTICION DE BIENES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIHOVIL
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VULINOVIC CORDONES </t>
+  </si>
+  <si>
+    <t>ALEKSANDAR MIROSLAV</t>
+  </si>
+  <si>
+    <t>18005768-4</t>
+  </si>
+  <si>
+    <t>CALLE SAN FRANCISCO 526,_x000D_
+DEPARTAMENTO 1106, SANTIAGO</t>
+  </si>
+  <si>
+    <t>596 6609 3038</t>
+  </si>
+  <si>
+    <t>ammvulinovicc@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO ADMINISTRATIVO, DERECHO DE FAMILIA, DERECHO DE SALUD</t>
+  </si>
+  <si>
+    <t>MILINARSKY</t>
+  </si>
+  <si>
+    <t>LITVAK</t>
+  </si>
+  <si>
+    <t>KAREN</t>
+  </si>
+  <si>
+    <t>13831278-k</t>
+  </si>
+  <si>
+    <t>AVDA EL BOSQUE NORTE 0177, OFICINA 602</t>
+  </si>
+  <si>
+    <t>596 8731 7704</t>
+  </si>
+  <si>
+    <t>kmilinarsky@grupovial.cl</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL, DERECHO COMERCIAL, CONFLICTOS SOCIETARIOS, RESPONSABILIDAD CONTRACTUAL Y EXTRACONTRACTUAL, INMOBILIARIO Y CONSTRUCCIÓN.</t>
+  </si>
+  <si>
+    <t>MIRANDA</t>
+  </si>
+  <si>
+    <t>CERECEDA</t>
+  </si>
+  <si>
+    <t>7680590-3</t>
+  </si>
+  <si>
+    <t>AHUMADA 370 OF.627 SANTIAGO</t>
+  </si>
+  <si>
+    <t>596 6621 6666</t>
+  </si>
+  <si>
+    <t>mirandacereceda57@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COMERCIAL Y FINANCIERO, PARTICIÓN DE BIENES, LIQUIDACIÓN DE SOCIEDADES CIVILES Y COMERCIALES </t>
+  </si>
+  <si>
+    <t>NICOLÁS EDUARDO</t>
+  </si>
+  <si>
+    <t>17628948-1</t>
+  </si>
+  <si>
+    <t>AVENIDA VICUÑA MACKENNA 601, DEPARTAMENTO 1209, SANTIAGO</t>
+  </si>
+  <si>
+    <t>597 9015 4818 - 562 2447 8590</t>
+  </si>
+  <si>
+    <t>nicolas.mirandaf@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL, DERECHO COMERCIAL, DERECHO ADMINISTRATIVO, DERECHO COMERCIAL INTERNACIONAL Y DERECHO INTERNACIONAL.</t>
+  </si>
+  <si>
+    <t>NEYRA</t>
+  </si>
+  <si>
+    <t>RODRIGO ALEJANDRO</t>
+  </si>
+  <si>
+    <t>16578797-8</t>
+  </si>
+  <si>
+    <t>MÁLAGA 89 OFICINA 62</t>
+  </si>
+  <si>
+    <t>597 9221 4351</t>
+  </si>
+  <si>
+    <t>rmiranda@phr.cl</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL (EN TODAS SUS ÁREAS); DERECHO COMERCIAL; DERECHO ADMINISTRATIVO; LITIGACIÓN EN TODAS SUS ÁREAS.</t>
+  </si>
+  <si>
+    <t>MARTÍN ARIEL</t>
+  </si>
+  <si>
+    <t>6182620-0</t>
+  </si>
+  <si>
+    <t>AMÉRICO VESPUCIO NORTE 1090, PISO 12, VITACURA</t>
+  </si>
+  <si>
+    <t>590 2650 1940</t>
+  </si>
+  <si>
+    <t>mmolina@vabogados.cl       mmolina@dominguez-cia.cl</t>
+  </si>
+  <si>
+    <t>MATERIAS CIVILES Y COMERCIALES, TALES COMO CONFLICTOS SOCIETARIOS, PARTICIONES DE COMUNIDADES TANTO POR SUCESIONES HEREDITARIAS COMO DE CUALQUIER OTRA NATURALEZA, CONTRATOS, RESPONSABILIDAD CIVIL CONTRACTUAL Y EXTRACONTRACTUAL, CONTRATOS DE CONSTRUCCIÓN, ASUNTOS INMOBILIARIOS EN GENERAL, ASUNTOS DE DERECHO MARÍTIMO</t>
+  </si>
+  <si>
+    <t>17087950-3</t>
+  </si>
+  <si>
+    <t>LAS NIEVES 3490, DPTO. 202, VITACURA SANTIAGO</t>
+  </si>
+  <si>
+    <t>597 8764 7407</t>
+  </si>
+  <si>
+    <t>mmolina@yavar.cl</t>
+  </si>
+  <si>
+    <t>DIPLOMADO DE POSTÍTULO EN ARBITRAJE NACIONAL Y COMERCIAL INTERNACIONAL</t>
+  </si>
+  <si>
+    <t>ZALDIVAR</t>
+  </si>
+  <si>
+    <t>CARLOS CRISTIAN</t>
+  </si>
+  <si>
+    <t>9907867-7</t>
+  </si>
+  <si>
+    <t>597 9324 2586</t>
+  </si>
+  <si>
+    <t xml:space="preserve">cmolina@molinarios.cl </t>
+  </si>
+  <si>
+    <t>DERECHO COMERCIAL, DERECHO DE LA CONSTRUCCIÓN, PROYECTOS DE INFRAESTRUCTURA PÚBLICA Y PRIVADA, PROYECTOS DE ENERGÍA Y DERECHO DE SEGUROS.</t>
+  </si>
+  <si>
+    <t>MOLINARI</t>
+  </si>
+  <si>
+    <t>ALDO</t>
+  </si>
+  <si>
+    <t>10820420-6</t>
+  </si>
+  <si>
+    <t>ISIDORA GOYENECHEA 2800, PISO 42</t>
+  </si>
+  <si>
+    <t>590 2485 1000</t>
+  </si>
+  <si>
+    <t>amolinari@carey.cl</t>
+  </si>
+  <si>
+    <t>ARBITRAJE CIVIL Y COMERCIAL, NACIONALE E INTERNACIONAL</t>
+  </si>
+  <si>
+    <t>MONGE</t>
+  </si>
+  <si>
+    <t>BERRÍOS</t>
+  </si>
+  <si>
+    <t>17597508-K</t>
+  </si>
+  <si>
+    <t>SAN SEBASTIÁN 2.807, OFICINA 213, LAS CONDES, REGIÓN METROPOLITANA</t>
+  </si>
+  <si>
+    <t>597 9821 5433</t>
+  </si>
+  <si>
+    <t>na.mongeb@gmail.com</t>
+  </si>
+  <si>
+    <t>ASUNTOS CIVILES, COMERCIALES Y SOCIETARIOS - SEGUROS - DERECHO INMOBILIARIO Y DE LA CONSTRUCCIÓN - PARTICIONES, LIQUIDACIONES DE SOCIEDADES</t>
+  </si>
+  <si>
+    <t>MONSALVE</t>
+  </si>
+  <si>
+    <t>ALVARO JAVIER</t>
+  </si>
+  <si>
+    <t>8539873-3</t>
+  </si>
+  <si>
+    <t>ALONSO DE CORDOVA 2860, OFICINA 402, VITACURA</t>
+  </si>
+  <si>
+    <t>590 2591 8800</t>
+  </si>
+  <si>
+    <t>amonsalve@me.com</t>
+  </si>
+  <si>
+    <t>COMERCIAL, INMOBILIARIO, SOCIETARIO, CONTRACTUAL Y CONCURSAL</t>
+  </si>
+  <si>
+    <t>ZÁRATE</t>
+  </si>
+  <si>
+    <t>GRACE ANDREA</t>
+  </si>
+  <si>
+    <t>12874412-6</t>
+  </si>
+  <si>
+    <t>LOS MILITARES N°5620, OFICINA 905, LAS CONDES</t>
+  </si>
+  <si>
+    <t>grace.monsalve@gmail.com  abogada.grace.monsalve@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MATERIAS CIVILES, TALES COMO PARTICIÓN DE BIENES EN COMUNIDAD, YA SEA HEREDITARIA O DE CUALQUIER OTRA NATURALEZA; RESPONSABILIDAD CONTRACTUAL Y EXTRACONTRACTUAL; CONFLICTOS SOCIETARIOS, LIQUIDACIÓN Y DISOLUCIÓN DE SOCIEDADES COMERCIALES. </t>
+  </si>
+  <si>
+    <t>MONTECINOS</t>
+  </si>
+  <si>
+    <t>OHLAGARAY</t>
+  </si>
+  <si>
+    <t>RODOLFO JESÚS</t>
+  </si>
+  <si>
+    <t>18762068-6</t>
+  </si>
+  <si>
+    <t>AV. EL BOSQUE 787, DEPTO. 40, PROVIDENCIA</t>
+  </si>
+  <si>
+    <t>597 9997 5813</t>
+  </si>
+  <si>
+    <t>rodolfojmontecinos@gmail.com</t>
+  </si>
+  <si>
+    <t>PENAL-CIVIL</t>
+  </si>
+  <si>
+    <t>MONTERO</t>
+  </si>
+  <si>
+    <t>SANTIAGO MARTÍN</t>
+  </si>
+  <si>
+    <t>16609344-9</t>
+  </si>
+  <si>
+    <t>LAS ARAUCARIAS 1.733, DPTO 119, LO BARNECHEA</t>
+  </si>
+  <si>
+    <t>590 2887 7200 - 569 9437 5887</t>
+  </si>
+  <si>
+    <t>smontero@monteroycia.cl</t>
+  </si>
+  <si>
+    <t>MATERIAS CIVILES Y COMERCIALES -RESPONSABILIDAD POR DAÑOS CONTRACTUALES Y EXTRACONTRACTUALES, INCUMPLIMIENTOS DE CONTRATOS, NULIDADES, PARTICIONES, LIQUIDACIÓN DE SOCIEDADES, RENDICIÓN Y OBJECIÓN DE CUENTAS, CONSTRUCCIÓN, NEGLIGENCIAS MÉDICAS, EXPORTACIÓN DE FRUTA, DESLINDES, POSESIÓN Y PROPIEDAD RAÍZ- DERECHO DE SEGUROS, DERECHO DE AGUAS, DERECHO MARITIMO.</t>
+  </si>
+  <si>
+    <t>LOPEZ</t>
+  </si>
+  <si>
+    <t>RAÚL ANTONIO</t>
+  </si>
+  <si>
+    <t>11666945-5</t>
+  </si>
+  <si>
+    <t>EL REGIDOR 66 PISO 10 LAS CONDES SANTIAGO</t>
+  </si>
+  <si>
+    <t>rmontero@alessandri.cl</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DERECHO CIVIL Y COMERCIAL - CONSTRUCCIÓN </t>
+  </si>
+  <si>
+    <t>MATTA</t>
+  </si>
+  <si>
+    <t>5470102-0</t>
+  </si>
+  <si>
+    <t>AUGUSTO LEGUÍA SUR 79, OFICINA 1.601, LAS CONDES</t>
+  </si>
+  <si>
+    <t>597 8888 2836</t>
+  </si>
+  <si>
+    <t>mmontero@monteroycia.cl</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MATERIAS CIVILES Y COMERCIALES -RESPONSABILIDAD POR DAÑOS CONTRACTUALES Y EXTRACONTRACTUALES, INCUMPLIMIENTOS DE CONTRATOS, NULIDADES, PARTICIONES, LIQUIDACIÓN DE SOCIEDADES, RENDICIÓN Y OBJECIÓN DE CUENTAS, CONSTRUCCIÓN, NEGLIGENCIAS MÉDICAS, EXPORTACIÓN DE FRUTA, DESLINDES, POSESIÓN Y PROPIEDAD RAÍZ- DERECHO DE SEGUROS, DERECHO DE AGUAS, DERECHO MARÍTIMO.  </t>
+  </si>
+  <si>
+    <t>MONTT</t>
+  </si>
+  <si>
+    <t>15383417-2</t>
+  </si>
+  <si>
+    <t>ALCÁNTARA 200, PISO 12, OFICINA 1202, LAS CONDES</t>
+  </si>
+  <si>
+    <t>590 2695 5275 - 569 9509 0350</t>
+  </si>
+  <si>
+    <t>smontt@m-p.cl - stgomontt@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HUMBERTO </t>
+  </si>
+  <si>
+    <t>15461324-2</t>
+  </si>
+  <si>
+    <t>ISMAEL TOCORNAL 8082</t>
+  </si>
+  <si>
+    <t>942 448629</t>
+  </si>
+  <si>
+    <t>hemora4@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ASUNTOS INMOBILIARIOS </t>
+  </si>
+  <si>
+    <t>MARIA PAZ</t>
+  </si>
+  <si>
+    <t>16943180-9</t>
+  </si>
+  <si>
+    <t>DARÍO URZÚA 2086,
+DEPARTAMENTO 807, PROVIDENCIA</t>
+  </si>
+  <si>
+    <t>597 6609 3038</t>
+  </si>
+  <si>
+    <t>mariapaz.moraga.cortes@gm ail.com</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL Y FAMILIA -DERECHO
+SUCESORIO Y PARTICIONES</t>
+  </si>
+  <si>
+    <t>BARRÍA</t>
+  </si>
+  <si>
+    <t>LUIS FERNANDO</t>
+  </si>
+  <si>
+    <t>4298733-6</t>
+  </si>
+  <si>
+    <t>BENJAMÍN 2943, DEPARTAMENTO 601, LAS CONDES</t>
+  </si>
+  <si>
+    <t>591 2650 1940</t>
+  </si>
+  <si>
+    <t>fmorales@prochile.gob.cl</t>
+  </si>
+  <si>
+    <t>JAIME</t>
+  </si>
+  <si>
+    <t>13922389-6</t>
+  </si>
+  <si>
+    <t>MAGDALENA 55, LAS CONDES, STGO.962525884</t>
+  </si>
+  <si>
+    <t>598 9015 4818 - 562 2447 8590</t>
+  </si>
+  <si>
+    <t>jaime.morales@ugm.cl</t>
+  </si>
+  <si>
+    <t>DERECHO DE FAMILIA, SOCIEDAD CONYUGAL, PARTICION HERENCIAS</t>
+  </si>
+  <si>
+    <t>COSTA</t>
+  </si>
+  <si>
+    <t>18166806-7</t>
+  </si>
+  <si>
+    <t>BURGOS N°80, PISO 2, OF. 201, LAS CONDES</t>
+  </si>
+  <si>
+    <t>598 9221 4351</t>
+  </si>
+  <si>
+    <t>jpmorales@bernetlagos.cl</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL (CONTRATOS - RESPONSABILIDAD CIVIL); DERECHO COMERCIAL; PARTICIONES; INGENIERÍA; CONFLICTOS SOCIETARIOS; CONSTRUCCIÓN.</t>
+  </si>
+  <si>
+    <t>9526620-7</t>
+  </si>
+  <si>
+    <t>BALMORAL N° 309, OFICINA 1701, PISO 17, LAS CONDES</t>
+  </si>
+  <si>
+    <t>598 8764 7407</t>
+  </si>
+  <si>
+    <t>rodrigomorales@pfeffer.cl</t>
+  </si>
+  <si>
+    <t>SEGUROS GENERALES,  ASUNTOS INMOBILIARIOS Y TEMAS DE HERENCIA O SUCESORIOS</t>
+  </si>
+  <si>
+    <t>PALUMBO</t>
+  </si>
+  <si>
+    <t>BENJAMÍN ALBERTO</t>
+  </si>
+  <si>
+    <t>16018937-1</t>
+  </si>
+  <si>
+    <t>ISIDORA GOYENECHEA 3477, PISO 22, LAS
+CONDES</t>
+  </si>
+  <si>
+    <t>597 8731 7704</t>
+  </si>
+  <si>
+    <t>bmorales@ovb.cl</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL: DERECHO DE BIENES (ESTUDIO DE TÍTULOS DE DOMINIO; ACCIÓN REIVINDICATORIA Y
+ACCIONES POSESORIAS); DERECHO DE CONTRATOS (REDACCIÓN, INTERPRETACIÓN, INCUMPLIMIENTO
+CONTRACTUAL, NULIDAD); DERECHO SUCESORIO (REDACCIÓN E INTERPRETACIÓN DE TESTAMENTOS,
+POSESIONES EFECTIVAS, PARTICIONES DE COMUNIDADES HEREDITARIAS; RESPONSABILIDAD CIVIL
+CONTRACTUAL Y EXTRACONTRACTUAL. DERECHO COMERCIAL: SOCIEDADES (CONSTITUCIÓN, CONFLICTOS
+ENTRE SOCIOS, REMOCIÓN DE ADMINISTRADORES, FUSIÓN Y DIVISIÓN, DISOLUCIÓN Y LIQUIDACIÓN),
+ADQUISICIÓN DE ESTABLECIMIENTOS DE COMERCIO; SEGUROS Y REASEGUROS. DERECHO INMOBILIARIO.
+DERECHO DE LA CONSTRUCCIÓN (CONTRATOS DE CONSTRUCCIÓN, PROYECTOS DE INFRAESTRUCTURA).
+DERECHO ELÉCTRICO (CONTRATOS DE SUMINISTRO, CONFLICTOS PMGD). ARBITRAJE CIVIL Y COMERCIAL.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PEREZ </t>
+  </si>
+  <si>
+    <t>FERNANDO ROBERTO</t>
+  </si>
+  <si>
+    <t>7184783-7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MONEDA 812 OF 811 SANTIAGO CENTRO </t>
+  </si>
+  <si>
+    <t>597 6621 6666</t>
+  </si>
+  <si>
+    <t>fernandomoralesperez@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> SEGUROS GENERALES; COMERCIAL MARÍTIMO; SOCIEDADES; PARTICIONES; ARBITRAJE COMERCIAL EN GENERAL; LEASING HABITACIONAL (1ª INSTANCIA) SERVIU.  </t>
+  </si>
+  <si>
+    <t>SANTANA</t>
+  </si>
+  <si>
+    <t>KAREN XIMENA</t>
+  </si>
+  <si>
+    <t>13870914-0</t>
+  </si>
+  <si>
+    <t>SANTA ELENA N°659, CASA 97, CONDOMINIO QUILAY, CHICUREO, COLINA</t>
+  </si>
+  <si>
+    <t>569 94992518</t>
+  </si>
+  <si>
+    <t>abogada.karen@gmail.com</t>
+  </si>
+  <si>
+    <t>MATERIA: CIVIL, COMERCIAL, INMOBILIARIO, MINERIA.</t>
+  </si>
+  <si>
+    <t>MORI</t>
+  </si>
+  <si>
+    <t>ARELLANO</t>
+  </si>
+  <si>
+    <t>MATÍAS</t>
+  </si>
+  <si>
+    <t>10371184-3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">APOQUINDO 3910, OF </t>
+  </si>
+  <si>
+    <t>591 2485 1000</t>
+  </si>
+  <si>
+    <t>mmori@momag.cl</t>
+  </si>
+  <si>
+    <t>CIVILES Y COMERCIALES</t>
+  </si>
+  <si>
+    <t>MOSCOSO</t>
+  </si>
+  <si>
+    <t>GATICA</t>
+  </si>
+  <si>
+    <t>IVAN ANTONIO</t>
+  </si>
+  <si>
+    <t>9782170-4</t>
+  </si>
+  <si>
+    <t>HUERFANOS Nª1.117, OFICINA 836</t>
+  </si>
+  <si>
+    <t>598 9821 5433</t>
+  </si>
+  <si>
+    <t>ivanmoscosogatica@hotmail.com</t>
+  </si>
+  <si>
+    <t>MOSQUEIRA</t>
+  </si>
+  <si>
+    <t>16940472-0</t>
+  </si>
+  <si>
+    <t>SAN SEBASTIÁN 2750 OFICINA 801 LAS CONDES</t>
+  </si>
+  <si>
+    <t>591 2591 8800</t>
+  </si>
+  <si>
+    <t>fcomosqueira@gmail.com fmosqueira@artigasycia.cl</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL-DERECHO COMERCIAL-CONFLICTOS SOCIETARIOS-DERECHO DE LA CONSTRUCCIÓN-DERECHO INMOBILIARIO -LIQUIDACIÓN Y PARTICIÓN DE SOCIEDADES, COMUNIDADES Y BIENES.</t>
+  </si>
+  <si>
+    <t>MOYA</t>
+  </si>
+  <si>
+    <t>LEON</t>
+  </si>
+  <si>
+    <t>RICARDO DAGOBERTO</t>
+  </si>
+  <si>
+    <t>10077054-7</t>
+  </si>
+  <si>
+    <t>HUERFANOS   779    OFICINA  1108 - SANTIAGO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ricardomoyaleon@gmail.com  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">PARTICION HERENCIAS, Y  COMUNIDADES,LIQUIDACION SOCIEDAD CONYUGAL, LIQUIDACIONES SOCIEDADES COMERCIALES </t>
+  </si>
+  <si>
+    <t>CLAUDIA ISABEL</t>
+  </si>
+  <si>
+    <t>18459129-4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NUEVA YORK 57, OF. 601, SANTIAGO. </t>
+  </si>
+  <si>
+    <t>598 9997 5813</t>
+  </si>
+  <si>
+    <t>claudia.moyaperez@gmail.com</t>
+  </si>
+  <si>
+    <t>LIQUIDACIÓN Y PARTICIÓN DE BIENES EN COMUNIDAD, DE BIENES HEREDITARIOS, DE SOCIEDAD CONYUGAL.</t>
+  </si>
+  <si>
+    <t>GUERRA</t>
+  </si>
+  <si>
+    <t>NADER IGNACIO</t>
+  </si>
+  <si>
+    <t>16096371-9</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AUSTRIA 2163, PROVIDENCIA, SANTIAGO. </t>
+  </si>
+  <si>
+    <t>598 8888 2836</t>
+  </si>
+  <si>
+    <t>nmufdi@gmail.com</t>
+  </si>
+  <si>
+    <t>REGULACIÓN ECONÓMICA , INFRAESTRUCTURA, CONSECIOSNESDE OBRAS PÚBLICAS, TELECOMUNICACIONES, CONSTRUCCIÓN, CONFLICTOS SOCIETARIOSY CONTRACTUALES, DERECHO DE SEGUROS, ENERGÍA. DERECHO INMOBILIARIO, TRNASPORTE POR TIERRRA, AIRE Y MARCON DAÑOS A PASAJEROS, MERCADERÍAS Y TERCEROS.</t>
+  </si>
+  <si>
+    <t>8937763-3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PASEO BULNES 166, OF  66  SANTIAGO </t>
+  </si>
+  <si>
+    <t>alejandro@mujicaabogados.cl</t>
+  </si>
+  <si>
+    <t>DERECHO SUCESORIO, INMOBILIARIO, CONTRACTUAL</t>
+  </si>
+  <si>
+    <t>GUTIERREZ</t>
+  </si>
+  <si>
+    <t>JUAN CRISTIAN</t>
+  </si>
+  <si>
+    <t>6377776-5</t>
+  </si>
+  <si>
+    <t>CAMINO LAS HUALTATAS 5.200, CASA 77, LO BARNECHEA</t>
+  </si>
+  <si>
+    <t>591 2887 7200 - 569 9437 5887</t>
+  </si>
+  <si>
+    <t>cristianmujicag@gmail.com</t>
+  </si>
+  <si>
+    <t>EN ESPECIAL, PARA MATERIAS VINCULADAS CON DERECHO CIVIL, DERECHO, DERECHO SUCESORIO, DERECHO COMERCIAL, DERECHO TRIBUTARIO Y DERECHOS DE AGUAS, Y EN PARTICULAR, AQUELLAS MATERIAS VINCULADAS AL DERECHO NORTEAMERICANO; A LA ESTRUCTURACIÓN LEGAL DE
+NEGOCIOS; PLANIFICACIÓN TRIBUTARIA DE NEGOCIOS, HERENCIAS Y CONSTITUCIÓN Y REGULARIZACIÓN
+DE DERECHOS DE AGUAS,</t>
+  </si>
+  <si>
+    <t>MUNITA</t>
+  </si>
+  <si>
+    <t>LUCO</t>
+  </si>
+  <si>
+    <t>DIEGO ANTONIO</t>
+  </si>
+  <si>
+    <t>9507169-4</t>
+  </si>
+  <si>
+    <t>591 2695 5275 - 569 9509 0350</t>
+  </si>
+  <si>
+    <t>dmunita@munitaluco.cl</t>
+  </si>
+  <si>
+    <t>PARTICIONES, CONFLICTOS SOCIALES, SEGUROS, CUMPLIMIENTOS DE CONTRATOS</t>
+  </si>
+  <si>
+    <t>MUNIZAGA</t>
+  </si>
+  <si>
+    <t>TRONCOSO</t>
+  </si>
+  <si>
+    <t>CARLOS FELIPE</t>
+  </si>
+  <si>
+    <t>HUERFANOS 1294, OFICINA 44, SANTIAGO</t>
+  </si>
+  <si>
+    <t>598 6609 3038</t>
+  </si>
+  <si>
+    <t>cfmunizaga@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO COMERCIAL, SEGUROS, CONTRATOS DE LEASING, PARTICIONES DE BIENES Y HERENCIAS.</t>
+  </si>
+  <si>
+    <t>MUNRO</t>
+  </si>
+  <si>
+    <t>RIVANO</t>
+  </si>
+  <si>
+    <t>JORGE PABLO</t>
+  </si>
+  <si>
+    <t>13931989-3</t>
+  </si>
+  <si>
+    <t>AVENIDA KENNEDY 7900, OFICINA 402, VITACURA, SANTIAGO</t>
+  </si>
+  <si>
+    <t>598 8731 7704</t>
+  </si>
+  <si>
+    <t>jmunro@munroycia.cl</t>
+  </si>
+  <si>
+    <t>RESOLUCIÓN DE CONTROVERSIAS EN DERECHO CIVIL Y COMERCIAL, RESOLUCIÓN Y/O CUMPLIMIENTO DE CONTRATOS CON INDEMNIZACIÓN DE PERJUICIOS, CONFLICTOS SOCIETARIOS, DISOLUCIÓN Y LIQUIDACIÓN DE SOCIEDADES CIVILES Y COMERCIALES, JUICIOS DE WARRANTS, IMPUGNACIÓN DE RENDICIÓN DE CUENTAS DERIVADAS DE CONTRATO DE MANDATO, JUICIOS DE CONSTRUCCIÓN, AGRÍCOLAS, PARTICIONES HEREDITARIAS Y LIQUIDACIÓN DE SOCIEDADES CONYUGALES.</t>
+  </si>
+  <si>
+    <t>MUÑIZ</t>
+  </si>
+  <si>
+    <t>16094954-6</t>
+  </si>
+  <si>
+    <t>MARDOQUEO FERNÁNDEZ 128, OFICINA 601, PROVIDENCIA</t>
+  </si>
+  <si>
+    <t>598 6621 6666</t>
+  </si>
+  <si>
+    <t>jmmunizh@almma.cl</t>
+  </si>
+  <si>
+    <t>CIVIL, COMERCIAL, PROPIEDAD INTELECTUAL E INDUSTRIAL</t>
+  </si>
+  <si>
+    <t>JORGE ANÍBAL</t>
+  </si>
+  <si>
+    <t>10612265-2</t>
+  </si>
+  <si>
+    <t>AVDA. NUEVA PROVIDENCIA 2214, OF. 113, PROVIDENCIA</t>
+  </si>
+  <si>
+    <t>599 8764 7407</t>
+  </si>
+  <si>
+    <t>jo_malvarez@bymabogados.cl</t>
+  </si>
+  <si>
+    <t>LIQUIDACIÓN Y PARTICIÓN SOCIEDAD CONYUGAL Y COMUNIDAD HEREDITARIA</t>
+  </si>
+  <si>
+    <t>MARIELA GIGLIOLA</t>
+  </si>
+  <si>
+    <t>11184622-7</t>
+  </si>
+  <si>
+    <t>MIRAFLORES  113, OF. 73, SANTIAGO</t>
+  </si>
+  <si>
+    <t>592 2485 1000</t>
+  </si>
+  <si>
+    <t>mmunoz@amparolegal.cl</t>
+  </si>
+  <si>
+    <t>BASÁEZ</t>
+  </si>
+  <si>
+    <t>GUSTAVO ANDRÉS</t>
+  </si>
+  <si>
+    <t>15565504-6</t>
+  </si>
+  <si>
+    <t>MARDOQUEO FERNANDEZ 128, OFICINA 601, PROVIDENCIA</t>
+  </si>
+  <si>
+    <t>599 9324 2586</t>
+  </si>
+  <si>
+    <t>gmunozb@almma.cl</t>
+  </si>
+  <si>
+    <t>CIVIL, COMERCIAL, INMOBILIARIO</t>
+  </si>
+  <si>
+    <t>GONZALO</t>
+  </si>
+  <si>
+    <t>5665611-1</t>
+  </si>
+  <si>
+    <t>AVENIDA APOQUINDO N° 3910, PISO 10, LAS CONDES</t>
+  </si>
+  <si>
+    <t>599 9221 4351</t>
+  </si>
+  <si>
+    <t xml:space="preserve">gmunoz@vergaraycia.cl gme_@vtr.net </t>
+  </si>
+  <si>
+    <t>NELSON EXEQUIEL</t>
+  </si>
+  <si>
+    <t>15543784-7</t>
+  </si>
+  <si>
+    <t>AGUSTINAS 1070, OF. 417, PISO 5, SANTIAGO</t>
+  </si>
+  <si>
+    <t>599 9821 5433</t>
+  </si>
+  <si>
+    <t xml:space="preserve">nmunoz@estudiomunoz.cl    nelsonmunoz.pucv@gmail.com </t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL (LIQUIDACIÓN Y PARTICIÓN DE BIENES EN COMUNIDAD, DE BIENES HEREDITARIOS, DE SOCIEDAD CONYUGAL,  CONFLICTOS SOCIETARIOS, LEASING -MUEBLES E INMUEBLES-, ARRIENDOS, RESPONSABILIDAD CONTRACTUAL, RESPOSABILIDAD EXTRACONTRACTUAL, RENDICIÓN DE CUENTAS) ; DERECHO COMERCIAL Y DERECHO PROCESAL.</t>
+  </si>
+  <si>
+    <t>SEBASTIÁN ALEJANDRO</t>
+  </si>
+  <si>
+    <t>17024411-7</t>
+  </si>
+  <si>
+    <t>LAS NIEVES 3435, DPTO. 42, VITACURA, REGIÓN METROPOLITANA</t>
+  </si>
+  <si>
+    <t>9-61216506</t>
+  </si>
+  <si>
+    <t>sebastian.msm@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO COMERCIAL, SOCIEDADES;  DERECHO CONCURSAL (LIQUIDACIONES CONCURSALES, REORGANIZACIONES Y RENEGOCIACIONES), DERECHO LABORAL - NEGOCIACIÓN COLECTIVA, DERECHO TRIBUTARIO.</t>
+  </si>
+  <si>
+    <t>SEPULVEDA</t>
+  </si>
+  <si>
+    <t>PABLO BETZABE</t>
+  </si>
+  <si>
+    <t>7213849-K</t>
+  </si>
+  <si>
+    <t>MORANDE N° 322 OFIC. 405 SANTIAGO</t>
+  </si>
+  <si>
+    <t>592 2591 8800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">abogadopoablo@gmail.com </t>
+  </si>
+  <si>
+    <t>DERECHODEFAMILIA,DERECHOPENAL,MATERIAYASUNTOS
+PENITENCIARIOS,PARTICIÓNDEHERENCIA,LIQUIDACIÓN
+SOCIEDADES COMERCIALES,CONYUGALES Y COMUNIDADES</t>
+  </si>
+  <si>
+    <t>ZUNINO</t>
+  </si>
+  <si>
+    <t>HANS DAVID</t>
+  </si>
+  <si>
+    <t>18499280-9</t>
+  </si>
+  <si>
+    <t>FERNÁNDEZ ALBANO 565, DEPTO. 504B, LA CISTERNA</t>
+  </si>
+  <si>
+    <t>592 2650 1940</t>
+  </si>
+  <si>
+    <t>hmunozzunino@gmail.com</t>
+  </si>
+  <si>
+    <t>1. LIQUIDACIONES. TODA CLASE DE LIQUIDACIONES DE SOCIEDADES CONYUGALES, SOCIEDADES COLECTIVAS O EN COMANDITA, SEAN ÉSTAS CIVILES O MERCANTILES. 2. PARTICIÓN DE TODA CLASE BIENES, PROVENIENTES DE COMUNIDADES HEREDITARIAS O DE OTRO TIPO, ASÍ COMO DE ASOCIACIONES SIN PERSONALIDAD JURÍDICA Y DE SOCIEDADES NULAS DE PLENO DERECHO O DECLARADAS NULAS JUDICIALMENTE. 3. RENDICIONES DE CUENTAS. PRESENTACIÓN DE CUENTAS DEL GERENTE Y/O DEL LIQUIDADOR DE SOCIEDADES CIVILES O COMERCIALES, ASÍ COMO DEMÁS JUICIOS SOBRE CUENTAS. 4. CONFLICTOS SOCIETARIOS DE NATURALEZA ESTATUTARIA O EXTRAESTATUTARIA (PACTOS). TODAS LAS DIFERENCIAS Y CONTROVERSIAS QUE OCURRIEREN ENTRE LOS SOCIOS O ACCIONISTAS DE SOCIEDADES ANÓNIMAS, SOCIEDADES POR ACCIONES, SOCIEDADES DE RESPONSABILIDAD LIMITADA, SOCIEDADES COLECTIVAS O EN COMANDITA, SEAN ÉSTAS CIVILES O COMERCIALES. 5. TERMINACIÓN DE TODA CLASE DE CONTRATOS, INCLUYENDO CONTRATOS DE ARRENDAMIENTO Y DE ARRENDAMIENTO CON OPCIÓN DE COMPRA (LEASING). 6. CONFLICTOS EN MATERIA DE DERECHOS DE SEGUROS Y DE DERECHO DEL CONSUMIDOR; 7. CONFLICTOS EN MATERIA DE PROPIEDAD INTELECTUAL, INDUSTRIAL Y COMPETENCIA DESLEAL; Y. 8. EN GENERAL, TODA CUESTIÓN CONCERNIENTE AL DERECHO CIVIL Y/O AL DERECHO COMERCIAL.</t>
+  </si>
+  <si>
+    <t>MURIILO</t>
+  </si>
+  <si>
+    <t>JENARO IVÁN</t>
+  </si>
+  <si>
+    <t>14423608-4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SANTA LUCÍA 5, PISO 2
+PEDRO DE VALDIVIA
+CONCEPCIÓN
+</t>
+  </si>
+  <si>
+    <t>599 9997 5813</t>
+  </si>
+  <si>
+    <t>jmurillos@gmail.com&gt;</t>
+  </si>
+  <si>
+    <t>NASSER</t>
+  </si>
+  <si>
+    <t>OLEA</t>
+  </si>
+  <si>
+    <t>MARCELO ALEJANDRO</t>
+  </si>
+  <si>
+    <t>9761456-3</t>
+  </si>
+  <si>
+    <t>EBRO 2740 OFICINA 306, LAS CONDES, SANTIAGO</t>
+  </si>
+  <si>
+    <t>599 8888 2836</t>
+  </si>
+  <si>
+    <t>mnasser@pdnd.cl</t>
+  </si>
+  <si>
+    <t>NAVARRO</t>
+  </si>
+  <si>
+    <t>QUINTEROS</t>
+  </si>
+  <si>
+    <t>SANDRA ANDREA</t>
+  </si>
+  <si>
+    <t>11640673-K</t>
+  </si>
+  <si>
+    <t>LOS MILITARES 5620, OFI 319, LAS CONDES</t>
+  </si>
+  <si>
+    <t>592 2887 7200 - 569 9437 5887</t>
+  </si>
+  <si>
+    <t>sandranavarrojuezarbitro@gmail.com</t>
+  </si>
+  <si>
+    <t>PARTICIÓN DE BIENES, LIQUIDACIÓN Y DISOLUCIÓN DE SOCIEDADES, CONFLICTOS SOCIETARIOS, Y LEASING.</t>
+  </si>
+  <si>
+    <t>LUIS ANTONIO</t>
+  </si>
+  <si>
+    <t>6038526-2</t>
+  </si>
+  <si>
+    <t>AHUMADA 312, OFIC 503. SANTIAGO CENTRO</t>
+  </si>
+  <si>
+    <t>anavarrovergara@gmail.com</t>
+  </si>
+  <si>
+    <t>CIVIL, COMERCIAL Y PARTICION DE BIENES</t>
+  </si>
+  <si>
+    <t>NEIRA</t>
+  </si>
+  <si>
+    <t>KAIBITSCH</t>
+  </si>
+  <si>
+    <t>8960062-6</t>
+  </si>
+  <si>
+    <t>HUERFANOS 1055, OFIC. 709, SANTIAGO</t>
+  </si>
+  <si>
+    <t>592 2695 5275 - 569 9509 0350</t>
+  </si>
+  <si>
+    <t>gneirak@gmail.com</t>
+  </si>
+  <si>
+    <t>PROCESO CIVIL, ARBITRAJE Y MEDIACION</t>
+  </si>
+  <si>
+    <t>NICOLINI</t>
+  </si>
+  <si>
+    <t>GIANLUCA TOMÁS</t>
+  </si>
+  <si>
+    <t>18746803-5</t>
+  </si>
+  <si>
+    <t>SAN EUGENIO 1331, DPTO #904A, ÑUÑOA, REGIÓN METROPOLITANA. LAS ROSAS 110, QUILPUÉ, REGIÓN DE VALPARAÍSO.</t>
+  </si>
+  <si>
+    <t>569 87539616</t>
+  </si>
+  <si>
+    <t>gnicolini@paradanicoliniabogados.cl  nicolini.gianluca.94@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL.
+DERECHO SUCESORIO (HERENCIAS).
+PARTICIONES.
+LIQUIDACIONES.
+DERECHO COMERCIAL.
+DERECHO DEL CONSUMIDOR.
+SOCIEDADES.
+SOCIEDADES CONYUGALES.</t>
+  </si>
+  <si>
+    <t>NIKLITSCHEK</t>
+  </si>
+  <si>
+    <t>DABIKÉ</t>
+  </si>
+  <si>
+    <t>ALFREDO ANDRÉS</t>
+  </si>
+  <si>
+    <t>16081428-4</t>
+  </si>
+  <si>
+    <t>AV. ISIDORA GOYENECHEA N° 3162, OF 701, LAS CONDES, SANTIAGO</t>
+  </si>
+  <si>
+    <t>599 8731 7704</t>
+  </si>
+  <si>
+    <t>aniklitschek@palma.cl</t>
+  </si>
+  <si>
+    <t>RESPONSABILIDAD CONTRACTUAL, COMUNIDADES, SOCIEDADES CIVILES,  PARTICIONES, INMOBILIARIO, BIENES RÍCES Y CONSTRUCCIÓN, SOCIEDADES COMERCIALES, SEGUROS, BANCARIO FINANCIERO, CONTRATACIÓN ADMINISTRATIVA, RESPOJNSABILIDAD MEDIO AMBIENTAL Y RESPONSABILIDAD SOCIO -AMBIENTAL</t>
+  </si>
+  <si>
+    <t>NILO</t>
+  </si>
+  <si>
+    <t>PABLO IGNACIO</t>
+  </si>
+  <si>
+    <t>16211687-8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GENERAL FLORES Nº 183 COMUNA DE PROVIDENCIA, SANTIAGO </t>
+  </si>
+  <si>
+    <t>599 6621 6666</t>
+  </si>
+  <si>
+    <t>pnilo@nilolavin.cl</t>
+  </si>
+  <si>
+    <t>MAGISTER EN DERECHO DE LA EMPRESA</t>
+  </si>
+  <si>
+    <t>NORAMBUENA</t>
+  </si>
+  <si>
+    <t>JORGE BENJAMIN</t>
+  </si>
+  <si>
+    <t>7563123-5</t>
+  </si>
+  <si>
+    <t>600 9015 4818 - 562 2447 8590</t>
+  </si>
+  <si>
+    <t>jnorambuena@dnycia.cl</t>
+  </si>
+  <si>
+    <t>NUMI</t>
+  </si>
+  <si>
+    <t>VELASCO</t>
+  </si>
+  <si>
+    <t>ADOLFO CRISTIÁN</t>
+  </si>
+  <si>
+    <t>9098157-9</t>
+  </si>
+  <si>
+    <t>PROFESORA AMANDA LABARCA 96,
+OFICINA 23, SANTIAGO</t>
+  </si>
+  <si>
+    <t>600 9221 4351</t>
+  </si>
+  <si>
+    <t>adolfonumi@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL - COMERCIAL -
+PARTICIONES DE HERENCIAS - JUICIOS DE CARÁCTER COMERCIAL</t>
+  </si>
+  <si>
+    <t>SEBASTIÁN IGNACIO</t>
+  </si>
+  <si>
+    <t>16021430-9</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NUEVA YORK 9, PISO 14, STGO. </t>
+  </si>
+  <si>
+    <t>593 2485 1000</t>
+  </si>
+  <si>
+    <t>sinunezg@gmail.com</t>
+  </si>
+  <si>
+    <t>JUEZ ÁRBITRO CON ESPECIALIDAD EN JUICIOS DE PARTICIÓN DE BIENES, LIQUIDACIÓN DE SOCIEDAD CONYUGAL, DE SOCIEDADES COLECTIVAS O EN COMANDITA CIVIL, COMUNIDADES, DIFERENCIAS QUE OCURRAN ENTRE SOCIOS DE SOCIEDADES COMERCIALES Y EN MATERIAS DE SEGURO.</t>
+  </si>
+  <si>
+    <t>NUÑEZ</t>
+  </si>
+  <si>
+    <t>PONCE</t>
+  </si>
+  <si>
+    <t>ALBERTO EDUARDO</t>
+  </si>
+  <si>
+    <t>9572262-8</t>
+  </si>
+  <si>
+    <t>Avenida Apoquindo N° 8483, comuna de Las Condes</t>
+  </si>
+  <si>
+    <t>600 9324 2586</t>
+  </si>
+  <si>
+    <t>anppescayderecho@yahoo.com</t>
+  </si>
+  <si>
+    <t>8113474-K</t>
+  </si>
+  <si>
+    <t>COMPAÑÍA DE JESUS 1390 OFI 2302 STGO.</t>
+  </si>
+  <si>
+    <t>593 2650 1940</t>
+  </si>
+  <si>
+    <t>juanpablonunezabogado@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENTRE LOS AÑOS 2007 Y 2012 CURSE LA CARRERA DE DERECHO EN LA </t>
+  </si>
+  <si>
+    <t>VIDELA</t>
+  </si>
+  <si>
+    <t>10046038-6</t>
+  </si>
+  <si>
+    <t>FLOR DE AZUCENAS 111, OFICINA 41-A</t>
+  </si>
+  <si>
+    <t>600 8764 7407</t>
+  </si>
+  <si>
+    <t>rnunez@crsabogados.cl</t>
+  </si>
+  <si>
+    <t>CIVIL, COMERCIAL, SEGURO, RESPONSABILIDAD, PARTICIONES</t>
+  </si>
+  <si>
+    <t>OBREQUE</t>
+  </si>
+  <si>
+    <t>BESARES</t>
+  </si>
+  <si>
+    <t>OSIEL ESTEBAN</t>
+  </si>
+  <si>
+    <t>13435739-8</t>
+  </si>
+  <si>
+    <t>600 9821 5433</t>
+  </si>
+  <si>
+    <t>osiel.obreque.besares@gmail.com</t>
+  </si>
+  <si>
+    <t>LIQUIDACIÓN Y PARTICIÓN DE COMUNIDADES CIVILES Y LIQUIDACIONES DE SOCIEDADES COMERCIALES</t>
+  </si>
+  <si>
+    <t>AGÜERO</t>
+  </si>
+  <si>
+    <t>LUIS MIGUEL</t>
+  </si>
+  <si>
+    <t>16066261-1</t>
+  </si>
+  <si>
+    <t>AHUMADA NRO.312, OFICINA 614, SANTIAGO</t>
+  </si>
+  <si>
+    <t>abogado.lmojedaaguero@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL-DERECHO COMERCIAL</t>
+  </si>
+  <si>
+    <t>20180239-3</t>
+  </si>
+  <si>
+    <t>LA CONCEPCIÓN 7633,DEPTO. 51,  LA FLORIDA</t>
+  </si>
+  <si>
+    <t>593 2591 8800</t>
+  </si>
+  <si>
+    <t>djojeda@uc.cl</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL; DERECHO COMERCIAL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VIAL </t>
+  </si>
+  <si>
+    <t>NELSON ANDRÉS</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 13602042-0 </t>
+  </si>
+  <si>
+    <t>AV. IRARRÁZABAL 3435, OFICINA 156, ÑUÑOA</t>
+  </si>
+  <si>
+    <t>600 9997 5813</t>
+  </si>
+  <si>
+    <t>andresojedavial@defensalegalabogados.cl</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL, PARTICION DE HERENCIAS, COMUNIDADES, LIQ. SOC. CONYUGALES</t>
+  </si>
+  <si>
+    <t>OKSENBERG</t>
+  </si>
+  <si>
+    <t>DANIEL IGNACIO</t>
+  </si>
+  <si>
+    <t>15359254-3</t>
+  </si>
+  <si>
+    <t>ANDRÉS BELLO 2711 OFICINA 2402 LAS CONDES</t>
+  </si>
+  <si>
+    <t>600 8888 2836</t>
+  </si>
+  <si>
+    <t>doksenberg@osycia.cl</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL, COMERCIAL Y ECONÓMICO</t>
+  </si>
+  <si>
+    <t>OLCAY</t>
+  </si>
+  <si>
+    <t>MONTTI</t>
+  </si>
+  <si>
+    <t>LUIS GONZALO</t>
+  </si>
+  <si>
+    <t>08634374-6</t>
+  </si>
+  <si>
+    <t>CATEDRAL 1233 OF. 802, SANTIAGO</t>
+  </si>
+  <si>
+    <t>gonzalo.olcay@saiban.cl</t>
+  </si>
+  <si>
+    <t>ARAMBURU</t>
+  </si>
+  <si>
+    <t>JOSÉ MARÍA</t>
+  </si>
+  <si>
+    <t>1610054-5</t>
+  </si>
+  <si>
+    <t>AUGUSTO LEGÍA SUR 79, OFICINA 1702, LAS CONDES</t>
+  </si>
+  <si>
+    <t>593 2887 7200 - 569 9437 5887</t>
+  </si>
+  <si>
+    <t>jmolea@donosoyromo.cl</t>
+  </si>
+  <si>
+    <t>MATERIAS CIVILES Y COMERCIALES</t>
+  </si>
+  <si>
+    <t>16371395-0</t>
+  </si>
+  <si>
+    <t>LAS ABEJAS 5860, DEPARTAMENTO 12, LA REINA</t>
+  </si>
+  <si>
+    <t>593 2695 5275 - 569 9509 0350</t>
+  </si>
+  <si>
+    <t>ppolea.aramburu@gmail.com   pedropablo@oleaaramburu.cl</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL, COMERCIAL, DERECHO DE SEGUROS, PARTICIONES Y LIQUIDACIONES</t>
+  </si>
+  <si>
+    <t>OLGUÍN</t>
+  </si>
+  <si>
+    <t>CHRISTIAN ANTHONY</t>
+  </si>
+  <si>
+    <t>10342364-3</t>
+  </si>
+  <si>
+    <t>COMPAÑÍA DE JESÚS N° 1085 OFICINA 1302</t>
+  </si>
+  <si>
+    <t>600 8731 7704</t>
+  </si>
+  <si>
+    <t>olguinjabogados@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">OLIVARES </t>
+  </si>
+  <si>
+    <t>15339908-5</t>
+  </si>
+  <si>
+    <t>600 6609 3038</t>
+  </si>
+  <si>
+    <t>ricardo.olivares@vmklegal.cl</t>
+  </si>
+  <si>
+    <t>OLIVOS</t>
+  </si>
+  <si>
+    <t>GASTÓN ANDRÉS</t>
+  </si>
+  <si>
+    <t>16100652-1</t>
+  </si>
+  <si>
+    <t>AV LIB. BERNARDO O'HIGGINS 949, PISO 9, SANTIAGO</t>
+  </si>
+  <si>
+    <t>600 6621 6666</t>
+  </si>
+  <si>
+    <t>golivos2008@alu.uct.cl</t>
+  </si>
+  <si>
+    <t>CIVIL, COMERCIAL, SOCIEDADES, CONTRATOS.</t>
+  </si>
+  <si>
+    <t>ORMAZABAL</t>
+  </si>
+  <si>
+    <t>VILLARROEL</t>
+  </si>
+  <si>
+    <t>NANCY VICTORIA</t>
+  </si>
+  <si>
+    <t>6640363-7</t>
+  </si>
+  <si>
+    <t>MAYAS ORIENTE 6685 VITACURA</t>
+  </si>
+  <si>
+    <t>601 9015 4818 - 562 2447 8590</t>
+  </si>
+  <si>
+    <t>normazabal.estudio@gmail.com</t>
+  </si>
+  <si>
+    <t>COMERCIAL Y CIVIL</t>
+  </si>
+  <si>
+    <t>JORGE OSVALDO</t>
+  </si>
+  <si>
+    <t>5007329-7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AV. PASEO BULNES Nº317 OF.511. </t>
+  </si>
+  <si>
+    <t>601 9221 4351</t>
+  </si>
+  <si>
+    <t>oficina.abogados@gmail.com</t>
+  </si>
+  <si>
+    <t>DIPLOMADO EN NEGOCIACIÓN, MEDIACIÓN Y ARBITRAJE  PUC</t>
+  </si>
+  <si>
+    <t>ORÓSTICA</t>
+  </si>
+  <si>
+    <t>ORTEGA</t>
+  </si>
+  <si>
+    <t>AMARO</t>
+  </si>
+  <si>
+    <t>16944814-0</t>
+  </si>
+  <si>
+    <t>SORIA 735, DEPARTAMENTO 202, LAS CONDES</t>
+  </si>
+  <si>
+    <t>601 9324 2586</t>
+  </si>
+  <si>
+    <t>am.orostica.ortega@gmail.com</t>
+  </si>
+  <si>
+    <t>- DERECHO CIVIL (RESPONSABILIDAD CONTRACTUAL Y EXTRACONTRACTUAL).
+- DERECHO COMERCIAL.
+- DERECHO INMOBILIARIO Y URBANÍSTICO.
+- DERECHO MINERO.
+- DERECHO DE AGUAS.
+- DERECHO ELÉCTRICO.
+- JUICIOS DE PARTICIÓN DE BIENES Y HERENCIAS.</t>
+  </si>
+  <si>
+    <t>DUCLERCQ</t>
+  </si>
+  <si>
+    <t>EUCLIDES</t>
+  </si>
+  <si>
+    <t>4930796-9</t>
+  </si>
+  <si>
+    <t>594 2650 1940</t>
+  </si>
+  <si>
+    <t>euclidesortega@mi.cl</t>
+  </si>
+  <si>
+    <t>JORGE ALBERTO</t>
+  </si>
+  <si>
+    <t>9334996-2</t>
+  </si>
+  <si>
+    <t>ANTONIO BELLET 444 OFICINA 504, PROVIDENCIA</t>
+  </si>
+  <si>
+    <t>601 8764 7407</t>
+  </si>
+  <si>
+    <t>jorgeortegagutierrez@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">URBANISMO Y CONSTRUCCIÓN; PROPIEDAD INTELECTUAL E INDUSTRIAL; CONCESIONES; PROYECTOS DE INFRAESTRUCTURA PÚBLICA E INGENIERÍA; </t>
+  </si>
+  <si>
+    <t>ORTÍZ</t>
+  </si>
+  <si>
+    <t>ALVARADO</t>
+  </si>
+  <si>
+    <t>6365395-0</t>
+  </si>
+  <si>
+    <t>LONDRES 88, OFICINA 50, SANTIAGO</t>
+  </si>
+  <si>
+    <t>594 2485 1000</t>
+  </si>
+  <si>
+    <t>abogadoortiz@gmail.com</t>
+  </si>
+  <si>
+    <t>ARBITRAJES CIVILES Y COMERCIALES - SEGUROS Y LEASING - PARTICIONES DE COMUNIDADES HEREDITARIAS, FAMILIARES LIQUIDACIONES DE SOCIEDADES CIVILES Y COMERCIALES - DERECHOS DE AGUA - DERECHOS ELÉCTRICOS Y COPROPIEDADES</t>
+  </si>
+  <si>
+    <t>JOHANNSEN</t>
+  </si>
+  <si>
+    <t>5298965-5</t>
+  </si>
+  <si>
+    <t>601 9821 5433</t>
+  </si>
+  <si>
+    <t>jcosorio@osorioabogados.cl</t>
+  </si>
+  <si>
+    <t>PATRICIO FERNANDO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11478633 - 0 </t>
+  </si>
+  <si>
+    <t>SAN FRANCISCO DE ASIS 205 DEPTO. 1104, LAS CONDES</t>
+  </si>
+  <si>
+    <t>594 2591 8800</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> patricioosoriol@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DERECHO CIVIL Y COMERCIAL - INDEMNIZACIÓN DE PERJUICIOS - RESPONSABILIDAD CONTRACTUAL Y EXTRACONTRACTUAL - PARTICIÓN DE HERENCIAS - LIQUIDACIÓN DE SOCIEDADES COMERCIALES - DERECHO </t>
+  </si>
+  <si>
+    <t>OSSA</t>
+  </si>
+  <si>
+    <t>RAMON ANGEL</t>
+  </si>
+  <si>
+    <t>9475553-0</t>
+  </si>
+  <si>
+    <t>AGUSTINAS 1357 PISO 6TO.</t>
+  </si>
+  <si>
+    <t>601 9997 5813</t>
+  </si>
+  <si>
+    <t>ossa@ossaycia.cl</t>
+  </si>
+  <si>
+    <t>HERENCIAS - PARTICIONES- SEGUROS - CONTRATOS - LIQUIDACIONES  DERECHO CIVIL - COMERCIAL Y MINERO</t>
+  </si>
+  <si>
+    <t>MARÍA FRANCISCA</t>
+  </si>
+  <si>
+    <t>18020078-9</t>
+  </si>
+  <si>
+    <t>LUZ 2979 DEPTO. 36 B, LAS
+CONDES</t>
+  </si>
+  <si>
+    <t>mfossa@uc.cl</t>
+  </si>
+  <si>
+    <t>MATERIAS CIVILES Y COMERCIALES -RESPONSABILIDAD POR DAÑOS CONTRACTUALES Y
+EXTRACONTRACTUALES, INCUMPLIMIENTOS DE CONTRATOS, NULIDADES, PARTICIONES,
+LIQUIDACIÓN DE SOCIEDADES, RENDICIÓN Y OBJECIÓN DE CUENTAS, CONSTRUCCIÓN,
+NEGLIGENCIAS MÉDICAS, EXPORTACIÓN DE FRUTA, DESLINDES, POSESIÓN Y
+PROPIEDAD RAÍZ- DERECHO DE AGUAS, DERECHO MARITIMO.</t>
+  </si>
+  <si>
+    <t>MADRID</t>
+  </si>
+  <si>
+    <t>GERMÁN LUIS</t>
+  </si>
+  <si>
+    <t>12455317-2</t>
+  </si>
+  <si>
+    <t>AV. LOS CONQUISTADORES 1.700, P. 6-A, PROVIDENCIA</t>
+  </si>
+  <si>
+    <t>germanovalle@monttcia.cl  german.ovalle@monttgroup.com
+ germanovallem@gmail.com</t>
+  </si>
+  <si>
+    <t>MAHNS</t>
+  </si>
+  <si>
+    <t>GERARDO</t>
+  </si>
+  <si>
+    <t>10936237-9</t>
+  </si>
+  <si>
+    <t>AV. APOQUINDO Nº 3721, PISO 22, LAS CONDES, REGIÓN METROPOLITANA</t>
+  </si>
+  <si>
+    <t>601 8888 2836</t>
+  </si>
+  <si>
+    <t>govalle@ycia.cl</t>
+  </si>
+  <si>
+    <t>(I) ARBITRAJE NACIONAL E INTERNACIONAL; 
+(II) DERECHO CIVIL: RESPONSABILIDAD CONTRACTUAL, PARTICIONES, CONTRATOS DE ARRIENDO, CONTRATOS DE CONSTRUCCIÓN Y RENDICIONES DE CUENTAS.
+ (III) DERECHO COMERCIAL: DISPUTAS ENTRE SOCIOS DE SOCIEDADES ANÓNIMAS, DISPUTAS BANCARIAS Y DE VALORES, DISOLUCIÓN Y LIQUIDACIÓN DE SOCIEDADES, PACTOS DE ACCIONISTAS Y JOINT VENTURES. 
+(IV) DERECHO DE SEGUROS (V) DERECHO MINERO; Y 
+(VI) REGULACIÓN ECONÓMICA.</t>
+  </si>
+  <si>
+    <t>OYARZÚN</t>
+  </si>
+  <si>
+    <t>JOSÉ FERMÍN</t>
+  </si>
+  <si>
+    <t>16209370-3</t>
+  </si>
+  <si>
+    <t>PASEO HUÉRFANOS N° 1117, OFICINA 601, SANTIAGO</t>
+  </si>
+  <si>
+    <t>594 2887 7200 - 569 9437 5887</t>
+  </si>
+  <si>
+    <t>foyarzun@alvearabogados.cl</t>
+  </si>
+  <si>
+    <t>INMOBILIARIO, CIVIL Y CORPORATIVO</t>
+  </si>
+  <si>
+    <t>ITHURRALDE</t>
+  </si>
+  <si>
+    <t>MACARENA DE LOS ÁNGELES</t>
+  </si>
+  <si>
+    <t>13112751-0</t>
+  </si>
+  <si>
+    <t>AV. APOQUINDO 3721, OF 181, LAS CONDES, SANTIAGO</t>
+  </si>
+  <si>
+    <t>594 2695 5275 - 569 9509 0350</t>
+  </si>
+  <si>
+    <t>moyarzun@yavar.cl       moyarzunithugmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DERECHO CIVIL, DERECHO COMERCIAL; PARTICIONES Y LIQUIDACIONES; ARBITRAJES RELATIVOS A CONFLICTOS O DIFERENCIAS EN EL ÁMBITO DE TODO TIPO DE SOCIEDADES, ENTRE SOCIOS, O ADMINISTRADORES, TERMINACIÓN Y LIQUIDACIÓN DE LAS MISMAS; RESPONSABILIDAD CONTRACTUAL Y EXTRACONTRACTUAL, ARBITRAJES DE CONSTRUCCIÓN. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">PABLO </t>
+  </si>
+  <si>
+    <t>RODRIGO JOSÉ</t>
+  </si>
+  <si>
+    <t>17085277-k</t>
+  </si>
+  <si>
+    <t xml:space="preserve">APOQUINDO 3721, OFICINA 43, LAS CONDES </t>
+  </si>
+  <si>
+    <t>601 6609 3038</t>
+  </si>
+  <si>
+    <t>rjpablo@uc.cl/rjpablop@gmail.com</t>
+  </si>
+  <si>
+    <t>PARTICIÓN DE BIENES - DISOLUCIÓN Y LIQUIDACIÓN DE SOCIEDADES - SEGUROS - DERECHO MARÍTIMO - TRANSPORTE - SEGUROS - RENDICIÓN DE CUENTAS</t>
+  </si>
+  <si>
+    <t>ISLA</t>
+  </si>
+  <si>
+    <t>JUAN RODOLFO</t>
+  </si>
+  <si>
+    <t>13756542-0</t>
+  </si>
+  <si>
+    <t>DOCTOR SÓTERO DEL RÍO #508, OFICINA 907, SANTIAGO</t>
+  </si>
+  <si>
+    <t>601 8731 7704</t>
+  </si>
+  <si>
+    <t>juropais@gmail.com</t>
+  </si>
+  <si>
+    <t>PARTICIÓN DE BIENES.</t>
+  </si>
+  <si>
+    <t>PAIVA</t>
+  </si>
+  <si>
+    <t>ALEXIS LEONARDO</t>
+  </si>
+  <si>
+    <t>7708423-1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MORANDÉ 322, OFICINA 404,
+SANTIAGO
+</t>
+  </si>
+  <si>
+    <t>601 6621 6666</t>
+  </si>
+  <si>
+    <t>alexispaiva@perjuicios.cl</t>
+  </si>
+  <si>
+    <t>LIQUIDACIÓN DE COMUNIDADES -
+CONFLICTOS CONTRACTUALES</t>
+  </si>
+  <si>
+    <t>BAZA</t>
+  </si>
+  <si>
+    <t>RODRIGO GONZALO</t>
+  </si>
+  <si>
+    <t>12180971-0</t>
+  </si>
+  <si>
+    <t>602 9324 2586</t>
+  </si>
+  <si>
+    <t>DEL VALLE</t>
+  </si>
+  <si>
+    <t>ISABEL VICTORIA</t>
+  </si>
+  <si>
+    <t>14205969-k</t>
+  </si>
+  <si>
+    <t>EL BOSQUE CENTRAL 130, PISO 12. LAS CONDES</t>
+  </si>
+  <si>
+    <t>602 9221 4351</t>
+  </si>
+  <si>
+    <t>ipalacios@larrain.cl</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL Y COMERCIAL EN GENERAL - DERECHO DE LA CONSTRUCCIÓN-RESPONSABILIDAD CONTRACTUAL Y EXTRACONTRACTUAL - PARTICIONES</t>
+  </si>
+  <si>
+    <t>10599983-6</t>
+  </si>
+  <si>
+    <t>SAN PIO X 2390 OFICINA 505, PROVIDENCIA</t>
+  </si>
+  <si>
+    <t>602 9015 4818 - 562 2447 8590</t>
+  </si>
+  <si>
+    <t>cristian.palacios@slclegal.cl</t>
+  </si>
+  <si>
+    <t>MATERIAS CIVILES Y CONTRACTUALES, INSOLVENCIA,REGIMEN CORPORATIVO, SOCIEDADES</t>
+  </si>
+  <si>
+    <t>PALMA</t>
+  </si>
+  <si>
+    <t>QUIROZ</t>
+  </si>
+  <si>
+    <t>MANUEL WLADIMIR</t>
+  </si>
+  <si>
+    <t>10411807-0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AGUSTINAS 611 OF 71, SANTIAGO </t>
+  </si>
+  <si>
+    <t>595 2650 1940</t>
+  </si>
+  <si>
+    <t>palmaquiroz@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL, PARTICIÓN DE HERENCIAS, COMUNIDADES Y SOCIEDAD CONYUGAL, CONTRATOS DE ARRIENDO.</t>
+  </si>
+  <si>
+    <t>PALOMINOS</t>
+  </si>
+  <si>
+    <t>ORLANDO JAVIER</t>
+  </si>
+  <si>
+    <t>15930628-3</t>
+  </si>
+  <si>
+    <t>ISIDORA GOYENECHEA 3621, PISO 5, LAS CONDES</t>
+  </si>
+  <si>
+    <t>602 8764 7407</t>
+  </si>
+  <si>
+    <t>ojpalomi@uc.cl</t>
+  </si>
+  <si>
+    <t>(I) DERECHO CIVIL Y COMERCIAL, (II) LIQUIDACIONES DE SOCIEDADES CIVILES Y COMERCIALES, (III) PARTICIONES Y LIQUIDACIONES DE COMUNIDADES HEREDITARIAS, (IV) LIQUIDACIÓN DE SOCIEDADES CONYUGALES, Y (V) SOLUCIÓN DE CONTROVERSIAS Y DISPUTAS EN MATERIA CIVIL Y COMERCIAL</t>
+  </si>
+  <si>
+    <t>PALUZ</t>
+  </si>
+  <si>
+    <t>MAXIMILIANO</t>
+  </si>
+  <si>
+    <t>8655424-0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ELIODORO YÁÑEZ 2972, OFICINA 611, PROVIDENCIA. </t>
+  </si>
+  <si>
+    <t>595 2485 1000</t>
+  </si>
+  <si>
+    <t>mpaluz@gmail.com</t>
+  </si>
+  <si>
+    <t>MATERIAS CIVILES Y COMERCIALES, BÁSICAMENTE PARTICIÓN DE BIENES (COMUNIDADES HEREDITARIAS, LIQUIDACIÓN DE SOCIEDAD CONYUGAL, CÁLCULO DE CRÉDITO DE PARTICIPACIÓN EN LOS GANANCIALES, ETC.), CONFLICTOS SOCIETARIOS, OBLIGACIONES EN GENERAL, LIQUIDACIÓN DE SOCIEDADES CIVILES Y COMERCIALES, CONFLICTOS EN MATERIA DE DERECHO SEGUROS, CONFLICTOS EN MATERIA DE DERECHO DE AGUAS Y JUICIOS DE LEASING HABITACIONAL.</t>
+  </si>
+  <si>
+    <t>PANIAGUA</t>
+  </si>
+  <si>
+    <t>BALLÓ</t>
+  </si>
+  <si>
+    <t>FERNANDO FRANCISCO</t>
+  </si>
+  <si>
+    <t>10116302-4</t>
+  </si>
+  <si>
+    <t>ALMIRANTE PASTENE 333 OFICINA 402, PROVIDENCIA</t>
+  </si>
+  <si>
+    <t>602 9821 5433</t>
+  </si>
+  <si>
+    <t>fpaniagua@ppcabogados.cl</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL: RESOLUCION CONFLICTOS EN CONTRATOS, LIQUIDACION DE COMUNIDADES, SUCESIONES, PARTICIONES E INDEMNIZACIONES DE PERJUICIOS.
+DERECHO COMERCIAL: RESOLUCIÓN CONFLICTOS EN CONTRATOS, SOCIEDADES, SEGUROS Y TRANSPORTE.
+DERECHO AERONAUTICO: RESOLUCION CONFLICTOS EN CONTRATOS, SOCIEDADES, SEGUROS, CONSUMIDORES.
+DERECHO INMOBILIARIO: RESOLUCION CONFLICTOS EN CONTRATOS, SUBDIVISIONES, DESLINDES Y RESPONSABILIDAD EN CONSTRUCCION.</t>
+  </si>
+  <si>
+    <t>PARADA</t>
+  </si>
+  <si>
+    <t>JOHN ALFREDO</t>
+  </si>
+  <si>
+    <t>13272674-4</t>
+  </si>
+  <si>
+    <t>COMPAÑÍA 1068 OFICINA 407, SANTIAGO. 7 NORTE 645 OFICINA 414, VIÑA DEL MAR.</t>
+  </si>
+  <si>
+    <t>johnparada@gmail.com jrparada@uc.cl</t>
+  </si>
+  <si>
+    <t>PARTICIÓN DE BIENES, LIQUIDACIÓN DE COMUNIDADES, HERENCIAS, SOCIEDADES, SOCIEDADES CONYUGALES Y ARBITRAJES EN CONFLICTOS SOCIETARIOS, CIVILES, COMERCIALES, AGRÍCOLAS Y MINEROS.</t>
+  </si>
+  <si>
+    <t>PARRA</t>
+  </si>
+  <si>
+    <t>DANIEL EDUARDO</t>
+  </si>
+  <si>
+    <t>17132052-6</t>
+  </si>
+  <si>
+    <t>CAPITAN CROSBIE 960, OFICINA 31-B, LAS CONDES, SANTIAGO</t>
+  </si>
+  <si>
+    <t>595 2591 8800</t>
+  </si>
+  <si>
+    <t>abogadodanielparada@gmail.com</t>
+  </si>
+  <si>
+    <t>JUICIOS PARTICIONALES</t>
+  </si>
+  <si>
+    <t>PARKER</t>
+  </si>
+  <si>
+    <t>CRISTIÁN FELIPE</t>
+  </si>
+  <si>
+    <t>17752891-9</t>
+  </si>
+  <si>
+    <t>AV. EL BOSQUE NORTE 0177, OFICINA 602,  LAS CONDES</t>
+  </si>
+  <si>
+    <t>602 9997 5813</t>
+  </si>
+  <si>
+    <t>cparker@grupovial.cl</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL, DERECHO COMERCIAL, DERECHO LABORAL, SUCESORIO, PARTICIONES, CONFLICTOS SOCIETARIOS, RESPONSABILIDAD CONTRACTUAL Y EXTRACONTRACTUAL, INMOBILIARIO Y CONSTRUCCIÓN</t>
+  </si>
+  <si>
+    <t>CAUTIN</t>
+  </si>
+  <si>
+    <t>ANTONIO ALEJANDRO</t>
+  </si>
+  <si>
+    <t>15929625-3</t>
+  </si>
+  <si>
+    <t>AV. IRARRAZAVAL 4345 DEPTO 301, ÑUÑOA</t>
+  </si>
+  <si>
+    <t>602 8888 2836</t>
+  </si>
+  <si>
+    <t>aparra@pariabogados.cl</t>
+  </si>
+  <si>
+    <t>PARTICIÓN Y LIQUIDACIÓN HERENCIAS, SOCIEDAD CONYUGAL Y SOCIEDADES  COMERCIALES, LIQUIDACIÓN DE LEASING HABITACIONAL Y SEGUROS EN GENERAL</t>
+  </si>
+  <si>
+    <t>WALDO LEONIDAS</t>
+  </si>
+  <si>
+    <t>10130008-0</t>
+  </si>
+  <si>
+    <t>CAMINO CENTRAL 2400, DEPTO. 43A, LO BARNECHEA</t>
+  </si>
+  <si>
+    <t>wparra.abogado@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO CONSTITUCIONAL, DERECHO CIVIL, DERECHO COMERCIAL, DERECHO ECONÓMICO, DERECHO LABORAL, DERECHO ADMINISTRATIVO, DERECHO MINERO, DERECHO ELÉCTRICO, DERECHO AMBIENTAL Y DERECHO DE PROPIEDAD INTELECTUAL E INDUSTRIAL</t>
+  </si>
+  <si>
+    <t>PASTUSZYK</t>
+  </si>
+  <si>
+    <t>VON POETSCH</t>
+  </si>
+  <si>
+    <t>NICOLÁS CANALES</t>
+  </si>
+  <si>
+    <t>7040696-9</t>
+  </si>
+  <si>
+    <t>CANDELARIA GOYENECHEA 3900 OFICINA 501, VITACURA</t>
+  </si>
+  <si>
+    <t>595 2887 7200 - 569 9437 5887</t>
+  </si>
+  <si>
+    <t>ncanales@vcpa.cl</t>
+  </si>
+  <si>
+    <t>SEGUROS Y REASEGURO</t>
+  </si>
+  <si>
+    <t>PAVEZ</t>
+  </si>
+  <si>
+    <t>KUNCAR</t>
+  </si>
+  <si>
+    <t>NICOLÁS MOISÉS</t>
+  </si>
+  <si>
+    <t>16482869-7</t>
+  </si>
+  <si>
+    <t>AV. APOQUINDO N°3669, OF 902, SANTIAGO</t>
+  </si>
+  <si>
+    <t>595 2695 5275 - 569 9509 0350</t>
+  </si>
+  <si>
+    <t>npavez@munitaluco.cl</t>
+  </si>
+  <si>
+    <t>PARTICIONES, CONSTRUCCIÓN Y SEGUROS</t>
+  </si>
+  <si>
+    <t>PAYERA</t>
+  </si>
+  <si>
+    <t>VELÁSQUEZ</t>
+  </si>
+  <si>
+    <t>EMILIO FERNANDO</t>
+  </si>
+  <si>
+    <t>15838354-3</t>
+  </si>
+  <si>
+    <t>AV. LIBERTADOR BERNARDO O´HIGGINS 949 OFICINA 1509, SANTIAGO</t>
+  </si>
+  <si>
+    <t>602 6609 3038</t>
+  </si>
+  <si>
+    <t>epayera@recuperojudicial.cl</t>
+  </si>
+  <si>
+    <t>PEFAUR</t>
+  </si>
+  <si>
+    <t>GERMAN RAFAEL</t>
+  </si>
+  <si>
+    <t>4777674-0</t>
+  </si>
+  <si>
+    <t>CARMENCITA 130 D. 72</t>
+  </si>
+  <si>
+    <t>602 8731 7704</t>
+  </si>
+  <si>
+    <t>germanpefaur@pefaurabogados.cl</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL, SUCESORIO, COMERCIAL, HERENCIAS SOCIEDADES, SEGUROS</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> HENRÍQUEZ</t>
+  </si>
+  <si>
+    <t>CARLOS ANTONIO</t>
+  </si>
+  <si>
+    <t>16477413-9</t>
+  </si>
+  <si>
+    <t>603 9221 4351</t>
+  </si>
+  <si>
+    <t>cpena@baraona.cl</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COMERCIAL Y CIVIL </t>
+  </si>
+  <si>
+    <t>ADASME</t>
+  </si>
+  <si>
+    <t>15767436-6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BELLAVISTA 0121, TERCER PISO, PROVIDENCIA; </t>
+  </si>
+  <si>
+    <t>602 6621 6666</t>
+  </si>
+  <si>
+    <t xml:space="preserve">andresp.pmn@gmail.com  andres.pena@unab.cl </t>
+  </si>
+  <si>
+    <t>ARBITRAJES CIVILES Y COMERCIALES. PARTICIONES. LEASING</t>
+  </si>
+  <si>
+    <t>Y LILLO</t>
+  </si>
+  <si>
+    <t>CARLOS ANAIS</t>
+  </si>
+  <si>
+    <t>6549562-7</t>
+  </si>
+  <si>
+    <t>AHUMADA 312 OFICINA 920, COMUNA SANTIAGO</t>
+  </si>
+  <si>
+    <t>603 9015 4818 - 562 2447 8590</t>
+  </si>
+  <si>
+    <t>anaiscarlos@gmail.com</t>
+  </si>
+  <si>
+    <t>PARTICIÓN DE HERENCIAS, LIQUIDACION DE SOCIEDADES COMERCIALES, LIQUIDACION SOCIEDADES CONYUGALES , LIQUIDACION COMUNIDADES</t>
+  </si>
+  <si>
+    <t>PEÑAILILLO</t>
+  </si>
+  <si>
+    <t>GALLEGUILLOS</t>
+  </si>
+  <si>
+    <t>DANIELA FRANCISCA</t>
+  </si>
+  <si>
+    <t>18317069-4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ESTADO 42, OF. 209, SANTIAGO </t>
+  </si>
+  <si>
+    <t>603 9324 2586</t>
+  </si>
+  <si>
+    <t>abogada.penailillo@gmail.com</t>
+  </si>
+  <si>
+    <t>LIQUIDACIÓN DE UNA SOCIEDAD CONYUGAL O DE UNA SOCIEDAD COLECTIVA O EN COMANDITA CIVIL, Y LA DE LAS COMUNIDADES. DERECHOS CONTRACTUALES Y CUASICONTRACTUALES .</t>
+  </si>
+  <si>
+    <t>PERALTA</t>
+  </si>
+  <si>
+    <t>DIEGO AMILCAR</t>
+  </si>
+  <si>
+    <t>5009310-7</t>
+  </si>
+  <si>
+    <t>ROBLES 12515, DEPTO B-42, LO BARNECHEA</t>
+  </si>
+  <si>
+    <t>596 2650 1940</t>
+  </si>
+  <si>
+    <t>dperalta@carey.cl</t>
+  </si>
+  <si>
+    <t>BANCA Y FINANZAS</t>
+  </si>
+  <si>
+    <t>PEREDO</t>
+  </si>
+  <si>
+    <t>LUIS ROBERTO</t>
+  </si>
+  <si>
+    <t>17375330-6</t>
+  </si>
+  <si>
+    <t>ALONSO DE CÓRDOVA 5870, OFICINA 405, LAS CONDES</t>
+  </si>
+  <si>
+    <t>603 8764 7407</t>
+  </si>
+  <si>
+    <t>luis.peredo.c@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL, COMERCIAL, PROCESAL, PARTICIONES Y LIQUIDACIONES.</t>
+  </si>
+  <si>
+    <t>PEREIRA</t>
+  </si>
+  <si>
+    <t>CACERES</t>
+  </si>
+  <si>
+    <t>12657969-1</t>
+  </si>
+  <si>
+    <t>596 2485 1000</t>
+  </si>
+  <si>
+    <t>PATRICIO SALVADOR</t>
+  </si>
+  <si>
+    <t>16229537-3</t>
+  </si>
+  <si>
+    <t>603 9821 5433</t>
+  </si>
+  <si>
+    <t>patricio.pereira.loyola@gmail.com </t>
+  </si>
+  <si>
+    <t>PARTICIONES DE HERENCIAS - PARTICIÓN DE COMUNIDADES - LIQUIDACIÓN DE SOCIEDAD CONYUGAL</t>
+  </si>
+  <si>
+    <t>ARANIBAR</t>
+  </si>
+  <si>
+    <t>PATRICIA PAOLA</t>
+  </si>
+  <si>
+    <t>12608225-8</t>
+  </si>
+  <si>
+    <t>SAN ANTONIO  372 OF 605, SANTIAGO</t>
+  </si>
+  <si>
+    <t>938724885   991233693</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> particionesperezaranibar@gmail.com contacto@abogadasoluciones.cl  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">DERECHO CIVIL, RESPONSAIBILIDAD CONTRACTUAL, EXTRA CONTRACTUAL, INDEMNIZACIÓN DE PERJUICIO, PARTICIÓN DE BIENES, LIQUIDACIÓN SOCIEDADES, ARBITRAJES FORZOSOS, DERECHO PROCESAL, FAMILIA </t>
+  </si>
+  <si>
+    <t>BURGOS</t>
+  </si>
+  <si>
+    <t>CESAR ANDRES</t>
+  </si>
+  <si>
+    <t>15708924-2</t>
+  </si>
+  <si>
+    <t>CERRO EL PLOMO 5420 OFICINA 805 LAS CONDES.</t>
+  </si>
+  <si>
+    <t>596 2591 8800</t>
+  </si>
+  <si>
+    <t>cpb@pbycia.cl</t>
+  </si>
+  <si>
+    <t xml:space="preserve">(I) JUEZ ÁRBITRO UNIPERSONAL E INTEGRANTE DE UN </t>
+  </si>
+  <si>
+    <t>LAUTARO GUILLERMO</t>
+  </si>
+  <si>
+    <t>4708978-6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DR SÓTERO DEL RÍO 508 OFICINA 905 </t>
+  </si>
+  <si>
+    <t>603 9997 5813</t>
+  </si>
+  <si>
+    <t xml:space="preserve">lautaroperez@perez-abogados.cl </t>
+  </si>
+  <si>
+    <t>PARTICIÓN BIENES HEREDITARIOS 
+DIVISIÓN Y LIQUIDACIÓN COMUNIDADES CIVILES
+DIVISIÓN Y LIQUIDACIÓN SOCIEDAD CONYUGAL
+DIVISIÓN Y LIQUIDACIÓN PARTICIPACIÓN GANANCIALES</t>
+  </si>
+  <si>
+    <t>LASSERRE</t>
+  </si>
+  <si>
+    <t>TOMÁS</t>
+  </si>
+  <si>
+    <t>16100926-1</t>
+  </si>
+  <si>
+    <t>ROSARIO NORTE 410, DEPTO. 155, LAS CONDES</t>
+  </si>
+  <si>
+    <t>603 8888 2836</t>
+  </si>
+  <si>
+    <t>tomasperez86@gmail.com</t>
+  </si>
+  <si>
+    <t>DISPUTAS COMERCIALES, SOCIETARIAS, CONTRACTUALES Y ECONÓMICAS.</t>
+  </si>
+  <si>
+    <t>PETIT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZIMMERMANN </t>
+  </si>
+  <si>
+    <t>CONSTANZA ANDREA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17703864-4 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">cpetit@janagil.com </t>
+  </si>
+  <si>
+    <t>PEZOA</t>
+  </si>
+  <si>
+    <t>HUERTA</t>
+  </si>
+  <si>
+    <t>RENATO DARÍO</t>
+  </si>
+  <si>
+    <t>16979194-5</t>
+  </si>
+  <si>
+    <t>HANNOVER 5460, DEPTO. 508, ÑUÑOA</t>
+  </si>
+  <si>
+    <t>596 2887 7200 - 569 9437 5887</t>
+  </si>
+  <si>
+    <t>renato@pezoa-cia.cl</t>
+  </si>
+  <si>
+    <t>DERECHO MARÍTIMO Y SEGUROS</t>
+  </si>
+  <si>
+    <t>PFEFFER</t>
+  </si>
+  <si>
+    <t>URQUIAGA</t>
+  </si>
+  <si>
+    <t>EMILIO GUILLEERMO</t>
+  </si>
+  <si>
+    <t>7140595-8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LOS MILITARES 5953, PISO 17, </t>
+  </si>
+  <si>
+    <t>596 2695 5275 - 569 9509 0350</t>
+  </si>
+  <si>
+    <t>emiliopfeffer@pfeffer,cl</t>
+  </si>
+  <si>
+    <t>ASUNTOS COMERCIALES Y CIVILES.</t>
+  </si>
+  <si>
+    <t>PICAND</t>
+  </si>
+  <si>
+    <t>ALBÓNICO</t>
+  </si>
+  <si>
+    <t>13434274-9</t>
+  </si>
+  <si>
+    <t>AV. ALONSO DE CÓRDOVA 5320, OFICINA 1901, LAS CONDES</t>
+  </si>
+  <si>
+    <t>603 6609 3038</t>
+  </si>
+  <si>
+    <t>epicand@picandyrios.cl</t>
+  </si>
+  <si>
+    <t>1. ARBITRAJE COMERCIAL INTERNACIONAL (LEY 19.971)</t>
+  </si>
+  <si>
+    <t>PIDERIT</t>
+  </si>
+  <si>
+    <t>SCHLEYER</t>
+  </si>
+  <si>
+    <t>MAX GERARDO</t>
+  </si>
+  <si>
+    <t>8759073-9</t>
+  </si>
+  <si>
+    <t>HUERFANOS 1178 OFIC.229 STGO</t>
+  </si>
+  <si>
+    <t>603 8731 7704</t>
+  </si>
+  <si>
+    <t xml:space="preserve">pideritoficina@gmail.com </t>
+  </si>
+  <si>
+    <t>CIVIL Y COMERCIAL DE ACUERDO A CARTA DE POSTULACION</t>
+  </si>
+  <si>
+    <t>PIEROTIC</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> CERDA</t>
+  </si>
+  <si>
+    <t>MARIA JOSE</t>
+  </si>
+  <si>
+    <t>15960735-6</t>
+  </si>
+  <si>
+    <t>HUERFANOS N°903, OF.605, STGO</t>
+  </si>
+  <si>
+    <t>603 6621 6666</t>
+  </si>
+  <si>
+    <t>mjpierotic@gmail.com</t>
+  </si>
+  <si>
+    <t>ARBITRAJES CIVILES: CONTRATOS, RESPONSABILIDAD CIVIL CONTRACTUAL Y EXTRACONTRACTUAL, ASUNTOS MINEROS, DERECHO DE AGUAS Y LITIGIOS CIVILES. ESPECIALMENTE PARTICIONES DE BIENES EN COMUNIDADES, TANTO POR SUCESIONES HEREDITARIAS, SOCIEDADES CONYUGALES O DE CUALQUIER NATURALEZA.</t>
+  </si>
+  <si>
+    <t>PIMENTEL</t>
+  </si>
+  <si>
+    <t>16745036-9</t>
+  </si>
+  <si>
+    <t>CALLE MONJITAS N°527, OFICINA 517 COMUNA DE SANTIAGO</t>
+  </si>
+  <si>
+    <t>604 9015 4818 - 562 2447 8590</t>
+  </si>
+  <si>
+    <t>csolucionlegal@gmail.com</t>
+  </si>
+  <si>
+    <t>PINEDA</t>
+  </si>
+  <si>
+    <t>FRANCISCO FAUSTINO</t>
+  </si>
+  <si>
+    <t>17200320-6</t>
+  </si>
+  <si>
+    <t>GENERAL ALDUNATE 719, OF 807. TEMUCO</t>
+  </si>
+  <si>
+    <t>604 9221 4351</t>
+  </si>
+  <si>
+    <t>pineda.p.francisco@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> PARTICIÓN DE BIENES, LIQUIDACIÓN DE COMUNIDADES, LIQUIDACIÓN DE SOCIEDAD CONYUGAL, ARBITRAJE VOLUNTARIO, SEGUROS, DERECHO DE FAMILIA EN GENERAL, MATERIAS CIVILES, DESLINDES Y CERRAMIENTOS, POSESIÓN Y PROPIEDAD RAÍZ, CONTRATOS, RESPONSABILIDAD CIVIL, NEGLIGENCIAS MÉDICAS.</t>
+  </si>
+  <si>
+    <t>PINILLA</t>
+  </si>
+  <si>
+    <t>CAMILA FERNANDA</t>
+  </si>
+  <si>
+    <t>17315420-8</t>
+  </si>
+  <si>
+    <t>AGUSTINAS 1070, OFICINA 417, PISO 5, SANTIAGO</t>
+  </si>
+  <si>
+    <t>604 9324 2586</t>
+  </si>
+  <si>
+    <t>camilapinilla.r@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL (LIQUIDACIÓN Y PARTICIÓN DE BIENES EN COMUNIDAD, DE BIENES HEREDITARIOS, DE SOCIEDAD CONYUGAL, LEASING -MUEBLES E INMUEBLES-, ARRIENDOS, RENDICIÓN DE CUENTAS) ; DERECHO COMERCIAL Y DERECHO ADMINISTRATIVO.</t>
+  </si>
+  <si>
+    <t>7330124-6</t>
+  </si>
+  <si>
+    <t>COMPAÑÍA 1390, OF 301, SANTIAGO</t>
+  </si>
+  <si>
+    <t>597 2650 1940</t>
+  </si>
+  <si>
+    <t>miguelangelp301@gmail.com</t>
+  </si>
+  <si>
+    <t>PINOCHET</t>
+  </si>
+  <si>
+    <t>CANTWELL</t>
+  </si>
+  <si>
+    <t>8660067-6</t>
+  </si>
+  <si>
+    <t>PASEO HUÉRFANOS 835, OFICINA 802</t>
+  </si>
+  <si>
+    <t>604 8764 7407</t>
+  </si>
+  <si>
+    <t>fpinochet@kastpinochet.cl</t>
+  </si>
+  <si>
+    <t>CONFLICTOS SOCIETARIOS, SUCESORIOS, CONTRACTUALES, PARTICIONES, RESPONSABILIDAD CONTRACTUAL, INMOBILIARIOS Y DE CONSTRUCCIÓN.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PAULINA DEL PILAR </t>
+  </si>
+  <si>
+    <t>10.532.182-1</t>
+  </si>
+  <si>
+    <t>Calle Huérfanos 1160 of 710 Santiago</t>
+  </si>
+  <si>
+    <t>paulinadelppinto@hotmail.com</t>
+  </si>
+  <si>
+    <t>ANDRÉS FELIPE</t>
+  </si>
+  <si>
+    <t>17312263-2</t>
+  </si>
+  <si>
+    <t>JOSÉ MANUEL INFANTE 2795 ÑUÑOA</t>
+  </si>
+  <si>
+    <t>597 2485 1000</t>
+  </si>
+  <si>
+    <t>andrespinto.munoz@gmail.com</t>
+  </si>
+  <si>
+    <t>RAZONAMIENTO PROBATORIO, DERECHO PÚBLICO, DERECHO PROCESAL - RESOLUCIÓN DE CONFLICTOS EN MATERIAS CIVILES - DERECHO ADMINISTRATIVO Y CONTRATACIÓN PÚBLICA</t>
+  </si>
+  <si>
+    <t>PLÁ</t>
+  </si>
+  <si>
+    <t>SAAVEDRA</t>
+  </si>
+  <si>
+    <t>BESSY EVELYN</t>
+  </si>
+  <si>
+    <t>11480730-3</t>
+  </si>
+  <si>
+    <t>COMPAÑÍA 1390, OF.1304</t>
+  </si>
+  <si>
+    <t>604 9821 5433</t>
+  </si>
+  <si>
+    <t>bessypla.arbitrajes@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL (PARTICIONES, CONTRATOS, SOCIEDADES, AGUAS Y MINEROS); DERECHO INMOBILIARIO Y COMERCIAL (SEGUROS Y CONTRATOS)</t>
+  </si>
+  <si>
+    <t>PLANA</t>
+  </si>
+  <si>
+    <t>PERILLÁN</t>
+  </si>
+  <si>
+    <t>JAVIERA BEATRIZ</t>
+  </si>
+  <si>
+    <t>17442765-8</t>
+  </si>
+  <si>
+    <t>597 2591 8800</t>
+  </si>
+  <si>
+    <t>javiera.plana.p@gmail.com</t>
+  </si>
+  <si>
+    <t>REYNALDO ANDRÉS</t>
+  </si>
+  <si>
+    <t>12466869-7</t>
+  </si>
+  <si>
+    <t>223785050-</t>
+  </si>
+  <si>
+    <t>rplaza@phr.cl</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DERECHO CIVIL  (PARTICIONES, ARBITRAJES, ETC),  </t>
+  </si>
+  <si>
+    <t>POLANCO</t>
+  </si>
+  <si>
+    <t>MORENO</t>
+  </si>
+  <si>
+    <t>18234246-7</t>
+  </si>
+  <si>
+    <t>PADRE MIGUEL DE OLIVARES 1405. DEPTO 805, COMUNA DE SANTIAGO</t>
+  </si>
+  <si>
+    <t>604 9997 5813</t>
+  </si>
+  <si>
+    <t>jppolancom@gmail.com</t>
+  </si>
+  <si>
+    <t>PARTICION DE BIENES, LEASING HABITACIONAL Y DERECHO MARITIMO</t>
+  </si>
+  <si>
+    <t>PIROTTE</t>
+  </si>
+  <si>
+    <t>7624095-7</t>
+  </si>
+  <si>
+    <t>MIRAFLORES 178 PISO 19, SANTIAGO</t>
+  </si>
+  <si>
+    <t>604 8888 2836</t>
+  </si>
+  <si>
+    <t>jppomes@pomesabogados.cl</t>
+  </si>
+  <si>
+    <t>PORCELL</t>
+  </si>
+  <si>
+    <t>ADRIANA JUDITH</t>
+  </si>
+  <si>
+    <t>13659014-6</t>
+  </si>
+  <si>
+    <t>AHUMADA 254, OFICINA 802, STGO</t>
+  </si>
+  <si>
+    <t>adporcell@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL - PARTICIONES - DERECHO COMERCIAL</t>
+  </si>
+  <si>
+    <t>PORZIO</t>
+  </si>
+  <si>
+    <t>CRISTÓBAL</t>
+  </si>
+  <si>
+    <t>11472650-8</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> AV. CERRO EL PLOMO 5680, PISO 19, LAS CONDES</t>
+  </si>
+  <si>
+    <t>597 2887 7200 - 569 9437 5887</t>
+  </si>
+  <si>
+    <t>cporzio@porzio.cl</t>
+  </si>
+  <si>
+    <t>DERECHO  PROPIEDAD INTELECTUAL Y NUEVAS TECNOLOGÍAS, COMPETEMCIA DESLEAL, DERECHO DE LA DISTRIBUCIÓN Y DEL "FRANCHISING", DERECHO COMERCIALY DERECHO CIVIL.</t>
+  </si>
+  <si>
+    <t>POZA</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> MATUS</t>
+  </si>
+  <si>
+    <t>DAVID EFRAIN</t>
+  </si>
+  <si>
+    <t>9010123-4</t>
+  </si>
+  <si>
+    <t>ANTUPIRÉN N° 9401, PARCELA 11 R2, PEÑALOLEN</t>
+  </si>
+  <si>
+    <t>597 2695 5275 - 569 9509 0350</t>
+  </si>
+  <si>
+    <t>pozaabogado@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO INMOBILIARIO, LEASING MINISTERIO DE VIVIENDA Y URBANISMO</t>
+  </si>
+  <si>
+    <t>PRADO</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> GOÑI</t>
+  </si>
+  <si>
+    <t>10834462-8</t>
+  </si>
+  <si>
+    <t>CHAMISERO N°17985, CASA 49, COLINA</t>
+  </si>
+  <si>
+    <t>604 6609 3038</t>
+  </si>
+  <si>
+    <t>cprado@pradoaylwin.cl</t>
+  </si>
+  <si>
+    <t>DERECHO COMERCIAL (JUICIOS SOCIETARIOS Y DE SEGUROS) Y  RESPONSABILIDAD CIVIL</t>
+  </si>
+  <si>
+    <t>GAVILÁN</t>
+  </si>
+  <si>
+    <t>NICOLÁS IGNACIO</t>
+  </si>
+  <si>
+    <t>17616214-7</t>
+  </si>
+  <si>
+    <t>AVENIA AMÉRICO VESPUCIO NORTE N° 1.777, PISO 11, VITACURA</t>
+  </si>
+  <si>
+    <t>604 8731 7704</t>
+  </si>
+  <si>
+    <t>np@slbz.cl</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL-DERECHO COMERCIAL-DERECHO DE LA CONSTRUCCIÓN-PARTICIONES- DERECHO SOCIETARIO</t>
+  </si>
+  <si>
+    <t>PREUSS</t>
+  </si>
+  <si>
+    <t>LAZO</t>
+  </si>
+  <si>
+    <t>ALEJANDRO FEDERICO</t>
+  </si>
+  <si>
+    <t>10357306-8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LLEWELLYN JONES 1080,
+DEPARTAMENTO 1002, PROVIDENCIA
+</t>
+  </si>
+  <si>
+    <t>604 6621 6666</t>
+  </si>
+  <si>
+    <t>alejandropreuss32@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO PROCESAL CIVIL - DERECHO CIVIL - DERECHO ADMINISTRATIVO - DERECHO DEL TRABAJO</t>
+  </si>
+  <si>
+    <t>PRIETO</t>
+  </si>
+  <si>
+    <t>MARIA DANIELA</t>
+  </si>
+  <si>
+    <t>16241722-3</t>
+  </si>
+  <si>
+    <t>605 9015 4818 - 562 2447 8590</t>
+  </si>
+  <si>
+    <t>daniela@divorciatechile.cl</t>
+  </si>
+  <si>
+    <t>PARTICIONES DE BIENES, HERENCIAS Y COMUNIDADES - LIQUIDACIONES DE SOCIEDAD CONYUGAL - MAGISTER EN MEDIACION: GESTION COLABORATIVA DE CONFLICTOS</t>
+  </si>
+  <si>
+    <t>17084594-3</t>
+  </si>
+  <si>
+    <t>MAC IVER 125, PISO 17</t>
+  </si>
+  <si>
+    <t>605 9221 4351</t>
+  </si>
+  <si>
+    <t>pablo.prieto@castilloprieto.cl</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> LIQUIDACIÓN DE UNA SOCIEDAD CONYUGAL O DE UNA SOCIEDAD COLECTIVA O EN COMANDITA
+CIVIL, Y LA DE LAS COMUNIDADES,  PARTICIÓN DE BIENES, JUICIOS SOBRE CUENTAS Y DIFERENCIAS ENTRE SOCIOS.</t>
+  </si>
+  <si>
+    <t>PUYOL</t>
+  </si>
+  <si>
+    <t>CRESPO</t>
+  </si>
+  <si>
+    <t>JAIME IGNACIO</t>
+  </si>
+  <si>
+    <t>14118451-2</t>
+  </si>
+  <si>
+    <t>ISIDORA GOYENECHEA 2939 OFICINA 402 A, LAS CONDES</t>
+  </si>
+  <si>
+    <t>605 9324 2586</t>
+  </si>
+  <si>
+    <t>jpuyol@prlegal.cl</t>
+  </si>
+  <si>
+    <t>RESPONSABILIDADCONTRACTUAL,DERECHODELACONSTRUCCIÓN,SEGUROS,
+PARTICIONES, PROPIEDAD INTELECTUAL Y DISPUTAS SOCIETARIAS.</t>
+  </si>
+  <si>
+    <t>QUEZADA</t>
+  </si>
+  <si>
+    <t>15317911-5</t>
+  </si>
+  <si>
+    <t>NUEVA HANNOVER 600, ÑUÑOA</t>
+  </si>
+  <si>
+    <t>605 8764 7407</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> ricardoquezada@quezadayvial.cl</t>
+  </si>
+  <si>
+    <t>MARÍTIMO, CONSTRUCCIÓN, SEGUROS, PARTICIÓN, LEASING, ARRENDAMIENTO.</t>
+  </si>
+  <si>
+    <t>VALENCIA</t>
+  </si>
+  <si>
+    <t>GUSTAVO ADOLFO</t>
+  </si>
+  <si>
+    <t>14284213-0</t>
+  </si>
+  <si>
+    <t>ANTONIO BELLET 292, OF 1203, PROVIDENCIA</t>
+  </si>
+  <si>
+    <t>598 2650 1940</t>
+  </si>
+  <si>
+    <t>gustavoquezadav@yahoo.es</t>
+  </si>
+  <si>
+    <t>PARTICIÓN BIENES</t>
+  </si>
+  <si>
+    <t>FELIPE ALBERTO</t>
+  </si>
+  <si>
+    <t>16485011-0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    AV. LIBERTAD 22, OFICINA 22, VIÑA DEL MAR, V REGION</t>
+  </si>
+  <si>
+    <t>598 2485 1000</t>
+  </si>
+  <si>
+    <t>abogado.felipequintana@gmail.com</t>
+  </si>
+  <si>
+    <t>VALDOVINOS</t>
+  </si>
+  <si>
+    <t>LUIS HERNÁN</t>
+  </si>
+  <si>
+    <t>16123543-1</t>
+  </si>
+  <si>
+    <t>AV. LAS CONDES 9.460, OFICINA 905, LAS CONDES, SANTIAGO.</t>
+  </si>
+  <si>
+    <t>605 9821 5433</t>
+  </si>
+  <si>
+    <t xml:space="preserve">luis.quintana@qt.cl </t>
+  </si>
+  <si>
+    <t xml:space="preserve">DERECHO CIVIL, DERECHO COMERCIAL, ESPECIALMENTE CONFLICTOS SOCIETARIOS–CONTRACTUALES, PARTICIONES, SUCESORIO, RESPONSABILIDAD CONTRACTUAL Y EXTRACONTRACTUAL, SEGUROS. </t>
+  </si>
+  <si>
+    <t>GLORIA NATALI</t>
+  </si>
+  <si>
+    <t>16625879-0</t>
+  </si>
+  <si>
+    <t>CALLE HUERFANOS 779, OFICINA 1107</t>
+  </si>
+  <si>
+    <t>598 2591 8800</t>
+  </si>
+  <si>
+    <t>quinteros.gloria@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PARTICIÓN DE BIENES, LIQUIDACIÓN DE COMUNIDADES.  </t>
+  </si>
+  <si>
+    <t>QUINTILIANI</t>
+  </si>
+  <si>
+    <t>ENZO GIANCARLO</t>
+  </si>
+  <si>
+    <t>10643287-2</t>
+  </si>
+  <si>
+    <t>MIRAFLORES 178 PISO 13 SANTIAGO</t>
+  </si>
+  <si>
+    <t>contacto@cliklegal.cl</t>
+  </si>
+  <si>
+    <t>PARTICIONES D° SUCESORIO, D° INMOBILIARIO, COMERCIAL, CONFLICTOS SOCIETARIOS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">QUINZIO </t>
+  </si>
+  <si>
+    <t>JORGE CRISTIÁN</t>
+  </si>
+  <si>
+    <t>6355158-9</t>
+  </si>
+  <si>
+    <t>ROSARIO NORTE 532, OF. 1304, LAS CONDES</t>
+  </si>
+  <si>
+    <t>591 6609 3038</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> cquinzio@quinzio.cl</t>
+  </si>
+  <si>
+    <t>DERECHO COMERCIAL, MINERO Y TEMAS INMOBILIARIOS</t>
+  </si>
+  <si>
+    <t>HERNÁN EUGENIO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9606053-K </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AVENIDA LA DEHESA 1822, OFICINA 417, LO BARNECHEA </t>
+  </si>
+  <si>
+    <t>605 9997 5813</t>
+  </si>
+  <si>
+    <t>hquiroz@quirozabogados.cl</t>
+  </si>
+  <si>
+    <t>(1) SEGUROS; (2) SUCESORIO; (3) PARTICIÓN DE BIENES; (4) LIQUIDACIÓN DE COMUNIDADES, SOCIEDADES CONYUGALES, SOCIEDADES CIVILES Y COMERCIALES, LIMITADAS, EN COMANDITA, ANÓNIMAS O POR ACCIONES; (5) RECURSOS NATURALES, COMO DERECHO MINERO, DE AGUAS, SERVIDUMBRES Y ENERGÍA; (6) TECNOLOGÍA Y COMUNICACIONES; (7) CONTRATOS; (8) CUESTIONES A QUE DIERE LUGAR LA PRESENTACIÓN DE LA CUENTA DEL GERENTE O DEL LIQUIDADOR DE LAS SOCIEDADES COMERCIALES Y LOS DEMÁS JUICIOS SOBRE CUENTAS EN LAS MATERIAS QUE SON DE COMPETENCIA DE JUECES ÁRBITROS; (9) RESPONSABILIDAD CIVIL MÉDICA; (10) INFRAESTRUCTURA Y CONSTRUCCIÓN; (11) INMOBILIARIO (12) COPROPIEDAD</t>
+  </si>
+  <si>
+    <t>RABAT</t>
+  </si>
+  <si>
+    <t>FERNANDO JOSÉ</t>
+  </si>
+  <si>
+    <t>10874825-7</t>
+  </si>
+  <si>
+    <t>AV. EL BOSQUE NORTE N°0177, OFICINA 1201 A, COMUNA DE LAS CONDES, REGIÓN METROPOLITANA</t>
+  </si>
+  <si>
+    <t>605 8888 2836</t>
+  </si>
+  <si>
+    <t>fjrc@rodriguezyvergara.cl</t>
+  </si>
+  <si>
+    <t>JUAN DIEGO</t>
+  </si>
+  <si>
+    <t>15364250-8</t>
+  </si>
+  <si>
+    <t>ISIDORA GOYENECHEA 3621</t>
+  </si>
+  <si>
+    <t>jdr@fyrabogados.cl</t>
+  </si>
+  <si>
+    <t>CONSTRUCCIÓN</t>
+  </si>
+  <si>
+    <t>RAFAEL</t>
+  </si>
+  <si>
+    <t>LEIGHTON RENGIFO</t>
+  </si>
+  <si>
+    <t>JUAN CRISTÓBAL</t>
+  </si>
+  <si>
+    <t>15313039-6</t>
+  </si>
+  <si>
+    <t>598 2887 7200 - 569 9437 5887</t>
+  </si>
+  <si>
+    <t>cleighton@grupovial.cl</t>
+  </si>
+  <si>
+    <t>OLGUÍN POPOVIC</t>
+  </si>
+  <si>
+    <t>LUIS FRANCISCO</t>
+  </si>
+  <si>
+    <t>15345166-4</t>
+  </si>
+  <si>
+    <t>AHUMADA 6, OFICINA 121, STGO</t>
+  </si>
+  <si>
+    <t>598 2695 5275 - 569 9509 0350</t>
+  </si>
+  <si>
+    <t>luis_olguinp@hotmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO AMNISTRATIVO, REGULATORIO Y AMBIENTAL</t>
+  </si>
+  <si>
+    <t>RAICEVICH</t>
+  </si>
+  <si>
+    <t>CARLOS NICOLÁS</t>
+  </si>
+  <si>
+    <t>6239309-2</t>
+  </si>
+  <si>
+    <t>PASEO HUERFANOS 1055, OF,
+506, SANTIAGO</t>
+  </si>
+  <si>
+    <t>605 6609 3038</t>
+  </si>
+  <si>
+    <t>carlosraicevich@hot
+mail.com</t>
+  </si>
+  <si>
+    <t>RÁMILA</t>
+  </si>
+  <si>
+    <t>PATRICIO FRANCISCO</t>
+  </si>
+  <si>
+    <t>16611951-0</t>
+  </si>
+  <si>
+    <t>EL REGIDOR 66, PISO 10, LAS CONDES, REGIÓN METROPOLITANA</t>
+  </si>
+  <si>
+    <t>605 8731 7704</t>
+  </si>
+  <si>
+    <t>pramila@alessandri.cl</t>
+  </si>
+  <si>
+    <t>RAMIREZ</t>
+  </si>
+  <si>
+    <t>MARIA SOLEDAD</t>
+  </si>
+  <si>
+    <t>10503152-1</t>
+  </si>
+  <si>
+    <t>VATICANO 4350 DEPARTAMENTO 603 LAS CONDES</t>
+  </si>
+  <si>
+    <t>605 6621 6666</t>
+  </si>
+  <si>
+    <t>msoledadramirezherrera@gmail.com</t>
+  </si>
+  <si>
+    <t>SEGURIDAD SOCIAL, PENSIONES, SISTEMA SALUD, FRAUDE PREVISIONAL,  ACCIDENTES TRABAJO, CAJAS COMPENSACION Y MUTUALES DE SEGURIDAD  AUDITORIAS ADMINISTRACION PUBLICA Y COMPRAS PUBLICAS.SEGUROS ACCIDENTES, PENSIONES INVALIDEZ, JUBILACIONES SISTEMA CAJAS PREVISION (REPARTO) Y ADMINISTRADORAS FONDOS DE PENSIONES. DERECHO DEL TRABAJO Y SEGURIDAD SOCIAL Y PARTICION DE BIENES.</t>
+  </si>
+  <si>
+    <t>DANERI</t>
+  </si>
+  <si>
+    <t>RODRIGO ESTEBAN</t>
+  </si>
+  <si>
+    <t>9981818-2</t>
+  </si>
+  <si>
+    <t>ORINOCO 90, PISO 22, LAS CONDES, SANTIAGO</t>
+  </si>
+  <si>
+    <t>606 9324 2586</t>
+  </si>
+  <si>
+    <t>rrdarbitro@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL, DERECHO COMERCIAL Y DERECHO MARÍTIMO.</t>
+  </si>
+  <si>
+    <t>MANUEL ALFREDO</t>
+  </si>
+  <si>
+    <t>6007419-4</t>
+  </si>
+  <si>
+    <t>MERCED 838-A, P.11, OF.117</t>
+  </si>
+  <si>
+    <t>606 9221 4351</t>
+  </si>
+  <si>
+    <t>mramirezeabogado@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL Y DERECHO PROCESAL CIVIL</t>
+  </si>
+  <si>
+    <t>CRISTIAN AUGUSTO</t>
+  </si>
+  <si>
+    <t>10893623-1</t>
+  </si>
+  <si>
+    <t>MONEDA 920 OFICINA 504, SANTIAGO</t>
+  </si>
+  <si>
+    <t>606 9015 4818 - 562 2447 8590</t>
+  </si>
+  <si>
+    <t>cramireztagle@gmail.com</t>
+  </si>
+  <si>
+    <t>RAZETO</t>
+  </si>
+  <si>
+    <t>BARRY</t>
+  </si>
+  <si>
+    <t>MANUEL FRANCISCO</t>
+  </si>
+  <si>
+    <t>8199019-0</t>
+  </si>
+  <si>
+    <t>MERCED 838-A OFICINA 117, SANTIAGO</t>
+  </si>
+  <si>
+    <t>599 2650 1940</t>
+  </si>
+  <si>
+    <t>manuelrazeto@gmail.com</t>
+  </si>
+  <si>
+    <t>READI</t>
+  </si>
+  <si>
+    <t>CATÁN</t>
+  </si>
+  <si>
+    <t>VÍCTOR ELÍAS</t>
+  </si>
+  <si>
+    <t>5729231-8</t>
+  </si>
+  <si>
+    <t>GRAN AVDA 4916 SAN MIGUEL</t>
+  </si>
+  <si>
+    <t>606 8764 7407</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> victor.readi@gmail.com </t>
+  </si>
+  <si>
+    <t>REINALDO</t>
+  </si>
+  <si>
+    <t>MENA ILLANES</t>
+  </si>
+  <si>
+    <t>7899671-4</t>
+  </si>
+  <si>
+    <t>SAN SEBASTIÁN 2839, OFICINA 209, LAS CONDES, SANTIAGO</t>
+  </si>
+  <si>
+    <t>599 2485 1000</t>
+  </si>
+  <si>
+    <t>enriquemenai@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DERECHO CIVIL, CONTRATOS EN GENERAL, CON ESPECIALIZACIÓN EN DERECHO INMOBILIARIO: COMPRAVENTAS, PROMESAS, ARRENDAMIENTO.
+DERECHO COMERCIAL, CONFLICTOS SOCIETARIOS, TRANSPORTES, Y ESPECIALMENTE EN SUB RAMA DE DERECHO DE SEGUROS, EN TODO TIPO DE RIESGOS, PATRIMONIALES (ROBO, INCENDIO, TODO RIESGO CONSTRUCCIÓN Y MONTAJE,  PERJUICIOS POR PARALIZACIÓN), DE VIDA Y ACCIDENTES PERSONALES, DE GARANTÍAS Y CRÉDITO, DE RESPONSABILIDAD CIVIL (EXTRACONTRACTUAL POR DAÑOS A TERCEROS, RESPONSABILIDAD PROFESIONAL, RESPONSABILIDAD DE DIRECTORES Y GERENTES), DE TRANSPORTES TERRESTRE, MARÍTIMO Y AÉREO.
+</t>
+  </si>
+  <si>
+    <t>REITZE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LOPEZ </t>
+  </si>
+  <si>
+    <t>JOSE LUIS</t>
+  </si>
+  <si>
+    <t>11833390-K</t>
+  </si>
+  <si>
+    <t>CAMINO EL TUCUQUERE 4053</t>
+  </si>
+  <si>
+    <t>606 9821 5433</t>
+  </si>
+  <si>
+    <t xml:space="preserve">jose.reitze@arbitral.cl </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ARBITRAJE CONTENCIOSO, CIVIL COMERCIAL, SOCIETARIO, PACTOS DE ACCIONISTAS, MARTINO, SEGUROS, INMOBILIARIO. LIQUIDACIÓN DE SOCIEDADES Y COMUNIDADES. PARTICIÓN DE BIENES.
+</t>
+  </si>
+  <si>
+    <t>CHRISTIAN ANTONIO</t>
+  </si>
+  <si>
+    <t>9858583-4</t>
+  </si>
+  <si>
+    <t>AV. CRISTOBAL COLON 4958, DEPTO 1001, LAS CONDES</t>
+  </si>
+  <si>
+    <t>599 2591 8800</t>
+  </si>
+  <si>
+    <t>christian.retamal@hotmail.com</t>
+  </si>
+  <si>
+    <t>CONTRATOS EN GENERAL- CONTRATOS CONSTRUCCION-PARTICIÓN.</t>
+  </si>
+  <si>
+    <t>SEBASTIÁN NICOLÁS</t>
+  </si>
+  <si>
+    <t>18740672-2</t>
+  </si>
+  <si>
+    <t>CATEDRAL 1233, OFICINA 301, STGO, RM</t>
+  </si>
+  <si>
+    <t>606 8888 2836</t>
+  </si>
+  <si>
+    <t>abogado.sretamalj@gmail.com</t>
+  </si>
+  <si>
+    <t>HERNÁN GASTÓN</t>
+  </si>
+  <si>
+    <t>4342617-6</t>
+  </si>
+  <si>
+    <t>CATEDRAL 1233 OFICINA 301,
+SANTIAGO</t>
+  </si>
+  <si>
+    <t>606 9997 5813</t>
+  </si>
+  <si>
+    <t>hretamalvaldes@gmail.com</t>
+  </si>
+  <si>
+    <t>CIVIL - COMERCIAL</t>
+  </si>
+  <si>
+    <t>VALENTINA PAOLA</t>
+  </si>
+  <si>
+    <t>18294457-2</t>
+  </si>
+  <si>
+    <t>CARMEN SYLVA 2857, DEPTO. 62</t>
+  </si>
+  <si>
+    <t xml:space="preserve">vretamal@vrv.cl </t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL, SUCESORIO, PARTICIONES, RESPONSABILIDAD CONTRACTUAL Y EXTRACONTRACTUAL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RETAMAL </t>
+  </si>
+  <si>
+    <t>BOYSEN</t>
+  </si>
+  <si>
+    <t>20079692-6</t>
+  </si>
+  <si>
+    <t>PLAZA DEL REY 02161, TEMUCO</t>
+  </si>
+  <si>
+    <t>diego.retamal@mayor.cl</t>
+  </si>
+  <si>
+    <t>REVECO</t>
+  </si>
+  <si>
+    <t>URZUA</t>
+  </si>
+  <si>
+    <t>12883203-3</t>
+  </si>
+  <si>
+    <t>599 2887 7200 - 569 9437 5887</t>
+  </si>
+  <si>
+    <t>rreveco@carey.cl</t>
+  </si>
+  <si>
+    <t>REYMOND</t>
+  </si>
+  <si>
+    <t>ALFONSO</t>
+  </si>
+  <si>
+    <t>6385166-3</t>
+  </si>
+  <si>
+    <t>AVENIDA EL GOLF 40, OF. 603, LAS CONDES</t>
+  </si>
+  <si>
+    <t>599 2695 5275 - 569 9509 0350</t>
+  </si>
+  <si>
+    <t>arl@reymondycia.cl</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL Y COMERCIAL, CONSTRUCCIÓN E INGENIERÍA, SEGUROS Y REASEGUROS, RESPONSABILIDAD CIVIL, LIQUIDACIÓN DE SOCIEDADES, COMUNIDADES Y SOCIEDADES CONYUGALES, PARTICIONES, COMERCIO ELECTRÓNICO, PARTICIONES, CONFLICTOS SOCIETARIOS, LICENCIAS, FRANQUICIAS Y DISTRIBUCIÓN, DERECHO SUCESORIO, DERECHO DE PROPIEDAD INTELECTUAL E INDUSTRIAL, LEASING HABITACIONAL, TRANSPORTE POR TIERRA, AIRE, MAR Y MAR CON DAÑOS A PASAJEROS O MERCANCÍAS.</t>
+  </si>
+  <si>
+    <t>RINA</t>
+  </si>
+  <si>
+    <t>SARTORI MOBAREC</t>
+  </si>
+  <si>
+    <t>SILVIA MARIA</t>
+  </si>
+  <si>
+    <t>13256354-3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CERRO EL PLOMO 5931, OF.1104 LAS CONDES </t>
+  </si>
+  <si>
+    <t>606 6609 3038</t>
+  </si>
+  <si>
+    <t xml:space="preserve">silviasartori@alvear-ugolini.cl </t>
+  </si>
+  <si>
+    <t>LEASING HABITACIONAL/ARRIENDO/ POSESIONES EFECTIVAS</t>
+  </si>
+  <si>
+    <t>RÍO</t>
+  </si>
+  <si>
+    <t>TORO</t>
+  </si>
+  <si>
+    <t>GABRIEL DEL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13897012-4 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AV. APOQUINDO 3472, OF. 1001 </t>
+  </si>
+  <si>
+    <t>606 8731 7704</t>
+  </si>
+  <si>
+    <t>gdelrio@gmdk.cl</t>
+  </si>
+  <si>
     <t>CIVIL, SOCIETARIO, PARTICIONES, CONTRATOS, DAÑOS, CONSTRUCCIÓN</t>
   </si>
   <si>
-    <t>DERECHO CIVIL, DERECHO COMERCIAL, CONSTRUCCIÓN, INMOBILIARIA, SEGUROS</t>
-[...38 lines deleted...]
-    <t>1. LIQUIDACIONES. TODA CLASE DE LIQUIDACIONES DE SOCIEDADES CONYUGALES, SOCIEDADES COLECTIVAS O EN COMANDITA, SEAN ÉSTAS CIVILES O MERCANTILES. 2. PARTICIÓN DE TODA CLASE BIENES, PROVENIENTES DE COMUNIDADES HEREDITARIAS O DE OTRO TIPO, ASÍ COMO DE ASOCIACIONES SIN PERSONALIDAD JURÍDICA Y DE SOCIEDADES NULAS DE PLENO DERECHO O DECLARADAS NULAS JUDICIALMENTE. 3. RENDICIONES DE CUENTAS. PRESENTACIÓN DE CUENTAS DEL GERENTE Y/O DEL LIQUIDADOR DE SOCIEDADES CIVILES O COMERCIALES, ASÍ COMO DEMÁS JUICIOS SOBRE CUENTAS. 4. CONFLICTOS SOCIETARIOS DE NATURALEZA ESTATUTARIA O EXTRAESTATUTARIA (PACTOS). TODAS LAS DIFERENCIAS Y CONTROVERSIAS QUE OCURRIEREN ENTRE LOS SOCIOS O ACCIONISTAS DE SOCIEDADES ANÓNIMAS, SOCIEDADES POR ACCIONES, SOCIEDADES DE RESPONSABILIDAD LIMITADA, SOCIEDADES COLECTIVAS O EN COMANDITA, SEAN ÉSTAS CIVILES O COMERCIALES. 5. TERMINACIÓN DE TODA CLASE DE CONTRATOS, INCLUYENDO CONTRATOS DE ARRENDAMIENTO Y DE ARRENDAMIENTO CON OPCIÓN DE COMPRA (LEASING). 6. CONFLICTOS EN MATERIA DE DERECHOS DE SEGUROS Y DE DERECHO DEL CONSUMIDOR; 7. CONFLICTOS EN MATERIA DE PROPIEDAD INTELECTUAL, INDUSTRIAL Y COMPETENCIA DESLEAL; Y. 8. EN GENERAL, TODA CUESTIÓN CONCERNIENTE AL DERECHO CIVIL Y/O AL DERECHO COMERCIAL.</t>
+    <t>RÍOS</t>
+  </si>
+  <si>
+    <t>LLANCA</t>
+  </si>
+  <si>
+    <t>10480721-6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIAGONAL PARAGUAY  N°406 </t>
+  </si>
+  <si>
+    <t>607 9221 4351</t>
+  </si>
+  <si>
+    <t>rnrios@uc.cl</t>
+  </si>
+  <si>
+    <t>CIVIL, COMERCIAL, ADMINISTRATIVO,FAMILIA</t>
+  </si>
+  <si>
+    <t>LLANEZA</t>
+  </si>
+  <si>
+    <t>15638067-9</t>
+  </si>
+  <si>
+    <t>LAS MALVAS N° 610, DEPARTAMENTO 42, LAS CONDES</t>
+  </si>
+  <si>
+    <t>606 6621 6666</t>
+  </si>
+  <si>
+    <t>jaime.rios@mail.udp.cl</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL, RESPONSABILIDAD CIVIL CONTRACTUAL Y EXTRACONTRACTUAL, PARTICIÓN DE BIENES, DERECHO SUCESORIO, DERECHO COMERCIAL, SOCIEDADES, SEGUROS, LEGISLACIÓN BANCARIA, LEGISLACIÓN ELÉCTRICA, CONSTRUCCIÓN, CONTRATOS ADMINISTRATIVOS.</t>
+  </si>
+  <si>
+    <t>LUIS PATRICIO</t>
+  </si>
+  <si>
+    <t>13214250-5</t>
+  </si>
+  <si>
+    <t>PASAJE MOQUELLA NO. 2413, IQUIQUE</t>
+  </si>
+  <si>
+    <t>607 9015 4818 - 562 2447 8590</t>
+  </si>
+  <si>
+    <t>luispriosm@gmail.com</t>
+  </si>
+  <si>
+    <t>RIOSECO</t>
+  </si>
+  <si>
+    <t>13898796-5</t>
+  </si>
+  <si>
+    <t>ISIDORA GOYENECHEA 3120, PISO 3. LAS CONDES</t>
+  </si>
+  <si>
+    <t>607 9324 2586</t>
+  </si>
+  <si>
+    <t>arioseco@gonzalezrioseco.cl</t>
+  </si>
+  <si>
+    <t>MATERIAS CIVILES Y COMERCIALES, ESPECIALMENTE: RESPONSABILIDAD CONTRACTUAL Y EXTRACONTRACTUAL, PARTICIONES, CONTRATOS DE CONSTRUCCIÓN E INGENIERÍA, PACTOS DE ACCIONISTAS, CONFLICTOS SOCIETARIOS, SEGUROS</t>
+  </si>
+  <si>
+    <t>RIQUELME</t>
+  </si>
+  <si>
+    <t>RODRIGO JONATHAN</t>
+  </si>
+  <si>
+    <t>13695227-7</t>
+  </si>
+  <si>
+    <t>CALLE MAGDALENA 180, OFICINA 1801
+PISO 18, LAS CONDES</t>
+  </si>
+  <si>
+    <t>600 2650 1940</t>
+  </si>
+  <si>
+    <t>rodrigo.riquelme@rsfabogados.cl</t>
+  </si>
+  <si>
+    <t>ARBITRAJE NACIONAL E INTERNACIONAL -
+DERECHO DE LA CONSTRUCCIÓN E INGENIERÍA -
+DERECHO SUCESORIO - DERECHO DE SEGUROS Y
+REASEGUROS - RESPONSABILIDAD CIVIL -
+CONFLICTOS SOCIETARIOS - DERECHO CIVIL -
+DERECHO COMERCIAL - LEGISLACIÓN DE
+SOCIEDADES CONTRATOS COMERCIALES Y CIVILES -
+DISOLUCIÓN Y LIQUIDACIÓN DE SOCIEDADES.</t>
+  </si>
+  <si>
+    <t>RIVADENEIRA</t>
+  </si>
+  <si>
+    <t>9959749-6</t>
+  </si>
+  <si>
+    <t>AVDA. PEDRO DE VALDIVIA N°2776, DEPARTAMENTO 1106, ÑUÑOA</t>
+  </si>
+  <si>
+    <t>607 8764 7407</t>
+  </si>
+  <si>
+    <t>carlos.rivadeneira@gmail.com</t>
+  </si>
+  <si>
+    <t>PARTICIÓN, DERECHO CIVIL, DERECHO DEL TRABAJO, DERECHO DE SEGURIDAD SOCIAL</t>
+  </si>
+  <si>
+    <t>DIBÁN</t>
+  </si>
+  <si>
+    <t>16095763-8</t>
+  </si>
+  <si>
+    <t>ALMIRANTE PASTENE N°333 OFICINA 402, PROVIDENCIA</t>
+  </si>
+  <si>
+    <t>607 9821 5433</t>
+  </si>
+  <si>
+    <t>jerivasd@jgfabogados.cl</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL Y COMERCIAL, INDEMNIZACIÓN DE PERJUICIOS, RESPONSABILIDAD CONTRACTUAL Y EXTRACONTRACTUAL, PARTICIÓN DE HERENCIAS Y COMUNIDADES, DERECHO DE SEGUROS E INMOBILIARIO</t>
+  </si>
+  <si>
+    <t>SIUS</t>
+  </si>
+  <si>
+    <t>CHITWAN MANUEL</t>
+  </si>
+  <si>
+    <t>11630374-4</t>
+  </si>
+  <si>
+    <t>600 2485 1000</t>
+  </si>
+  <si>
+    <t>crivas@rivas-abogados.cl</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DERECHO COMERCIAL. LIQUIDACIONES Y CONFLICTOS SOCIETARIOS </t>
+  </si>
+  <si>
+    <t>BELMAR</t>
+  </si>
+  <si>
+    <t>RODRIGO GASTÓN</t>
+  </si>
+  <si>
+    <t>10718977-7</t>
+  </si>
+  <si>
+    <t>HUERFANOS 757 OF 308</t>
+  </si>
+  <si>
+    <t>607 8888 2836</t>
+  </si>
+  <si>
+    <t>riverabogados.cl@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DERECHO DE SEGUROS - DERECHO DE LA CONSTRUCCIÓN - DERECHO COMERCIAL - SOCIEDADES </t>
+  </si>
+  <si>
+    <t>MALVERDE</t>
+  </si>
+  <si>
+    <t>YAMIR ISAI</t>
+  </si>
+  <si>
+    <t>17349881-0</t>
+  </si>
+  <si>
+    <t>VASCO DE GAMA 4596 DPTO 15C LAS CONDES SANTIAGO</t>
+  </si>
+  <si>
+    <t>yrivera@simsabogados.cl</t>
+  </si>
+  <si>
+    <t>PARTICION DE BIENES Y ARBITRAJE EN MATERIA DE SEGUROS</t>
+  </si>
+  <si>
+    <t>JOSÉ BERNARDO</t>
+  </si>
+  <si>
+    <t>14170319-6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AVENIDA APOQUINDO N°4499, OFICINA 402B, COMUNA DE LAS CONDES </t>
+  </si>
+  <si>
+    <t>jose.rivera@arsabogados.cl     jose.rivera@polvora.cl</t>
+  </si>
+  <si>
+    <t>ESPECIALIDAD EN JUICIOS DE PARTICIÓN DE BIENES, LIQUIDACIÓN DE SOCIEDAD CONYUGAL O DE UNA SOCIEDAD COLECTIVA O EN COMANDITA CIVIL Y LA DE LAS COMUNIDADES, LAS DIFERENCIAS QUE OCURRAN ENTRE LOS SOCIOS DE DETERMINADAS SOCIEDADES, EN LOS CASOS DE LOS ARTÍCULOS 415 DEL CÓDIGO DE COMERCIO Y 4° N°10 DE LA LEY N°18.046, ARBITRAJES EN MATERIA DE SEGUROS</t>
+  </si>
+  <si>
+    <t>NICOLÁS ALEJANDRO</t>
+  </si>
+  <si>
+    <t>16169396-0</t>
+  </si>
+  <si>
+    <t>DON CARLOS 2939, OFICINA 407, COMUNA DE LAS CONDES</t>
+  </si>
+  <si>
+    <t>607 9997 5813</t>
+  </si>
+  <si>
+    <t>nrivera@rrycia.cl</t>
+  </si>
+  <si>
+    <t>PROPIEDAD INTELECTUAL E INDUSTRIAL, PARTICIÓN DE BIENES, LIQUIDACIÓN DE SOCIEDAD CONYUGAL O DE UNA SOCIEDAD COLECTIVA O EN COMANDITA CIVIL Y LA DE LAS COMUNIDADES, DERECHO DE SEGUROS. DERECHO COMERCIAL.</t>
+  </si>
+  <si>
+    <t>SANDOVAL</t>
+  </si>
+  <si>
+    <t>DAVID PATRICK</t>
+  </si>
+  <si>
+    <t>14186086-0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AV LIB. BERNARDO OHIGGINS 949 OFICINA 1201 </t>
+  </si>
+  <si>
+    <t>600 2591 8800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MATERIA  -  LABORAL   - MINERA </t>
+  </si>
+  <si>
+    <t>BAEZA</t>
+  </si>
+  <si>
+    <t>OSCAR MANUEL</t>
+  </si>
+  <si>
+    <t>12452391-5</t>
+  </si>
+  <si>
+    <t>AUGUSTO LEGUÍA SUR 79, OFICINA 808, COMUNA LAS CONDES</t>
+  </si>
+  <si>
+    <t>608 9221 4351</t>
+  </si>
+  <si>
+    <t>oscar@m-rcalegal.cl</t>
+  </si>
+  <si>
+    <t>CIVIL, COMERCIAL, PROPIEDAD INTELECTUAL Y PROPIEDAD INDUSTRIAL</t>
+  </si>
+  <si>
+    <t>MANUEL JESÚS</t>
+  </si>
+  <si>
+    <t>15434170-6</t>
+  </si>
+  <si>
+    <t>ALONSO DE CORDOVA 5870, OFICINA 520, LAS CONDES</t>
+  </si>
+  <si>
+    <t>manuel26rodriguez@gmail.com</t>
+  </si>
+  <si>
+    <t>PARTICIÓN DE HERENCIAS, PARTICIÓN DE COMUNIDADES, LIQUIDACIÓN DE SOCIEDAD CONYUGAL, Y CONTRATOS DE SEGUROS.</t>
+  </si>
+  <si>
+    <t>ROMO</t>
+  </si>
+  <si>
+    <t>PAZ ALBERTINA</t>
+  </si>
+  <si>
+    <t>13655188-4</t>
+  </si>
+  <si>
+    <t>608 9324 2586</t>
+  </si>
+  <si>
+    <t>ENRIQUE ALFREDO</t>
+  </si>
+  <si>
+    <t>9098683-K</t>
+  </si>
+  <si>
+    <t>HUERFANOS 1160 OFICINA 404</t>
+  </si>
+  <si>
+    <t>607 6621 6666</t>
+  </si>
+  <si>
+    <t>erodriguezgestionlegal@gmail.com</t>
+  </si>
+  <si>
+    <t>RIVEROS</t>
+  </si>
+  <si>
+    <t>REQUENA</t>
+  </si>
+  <si>
+    <t>RODRIGO ALFONSO</t>
+  </si>
+  <si>
+    <t>8727961-8</t>
+  </si>
+  <si>
+    <t>PHILLIPS 15, OF. 15 D, SANTIAGO</t>
+  </si>
+  <si>
+    <t>600 2887 7200 - 569 9437 5887</t>
+  </si>
+  <si>
+    <t>legalriveros@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PARTICIÓN DE BIENES - HERENCIAS Y COMUNIDADES - </t>
+  </si>
+  <si>
+    <t>ROBINSON</t>
+  </si>
+  <si>
+    <t>MÉNDEZ
+MUÑOZ</t>
+  </si>
+  <si>
+    <t>8001626-3</t>
+  </si>
+  <si>
+    <t>SAN ANTONIO 19 OF 2205, SANTIAGO</t>
+  </si>
+  <si>
+    <t>600 2695 5275 - 569 9509 0350</t>
+  </si>
+  <si>
+    <t>mendezvaldes@tie.cl</t>
+  </si>
+  <si>
+    <t>MATERIAS CIVILES - PARTICIÓN DE
+COMUNIDADES</t>
+  </si>
+  <si>
+    <t>ROCHA</t>
+  </si>
+  <si>
+    <t>GUERRERO</t>
+  </si>
+  <si>
+    <t>ARNALDO</t>
+  </si>
+  <si>
+    <t>6408112-8</t>
+  </si>
+  <si>
+    <t>ESTADO 42, OFICINA 209</t>
+  </si>
+  <si>
+    <t>607 6609 3038</t>
+  </si>
+  <si>
+    <t>arnaldo.rocha.guerrero@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL, DERECHO COMERCIAL; PARTICIÓN DE BIENES, LIQUIDACIONES DE SOCIEDAD CONYUGAL, RESPONSABILIDAD EXTRACONTRACTUAL, CONFLICTOS SOCIETARIOS Y LIQUIDACIONES DE SOCIEDADES COMERCIALES, DERECHO INMOBILIARIO</t>
+  </si>
+  <si>
+    <t>RODILLO</t>
+  </si>
+  <si>
+    <t>JORGE ALFONSO</t>
+  </si>
+  <si>
+    <t>16208605-7</t>
+  </si>
+  <si>
+    <t>SAN PATRICIO 4260, DEPARTAMENTO 306, COMUNA DE VITACURA, SANTIAGO</t>
+  </si>
+  <si>
+    <t>607 8731 7704</t>
+  </si>
+  <si>
+    <t>jrodillo@gmail.com</t>
+  </si>
+  <si>
+    <t>DISPUTAS EN MATERIAS DE CONSTRUCCIÓN, SOCIETARIOS, ECONÓMICOS Y CIVILES.</t>
+  </si>
+  <si>
+    <t>BOSSHARD</t>
+  </si>
+  <si>
+    <t>ALBERTO ALEJANDRO</t>
+  </si>
+  <si>
+    <t>16998445-K</t>
+  </si>
+  <si>
+    <t>AUGUSTO LEGUIA NORTE 255, DEPTO. 121, LAS CONDES, SANTIAGO, RM.</t>
+  </si>
+  <si>
+    <t>601 2650 1940</t>
+  </si>
+  <si>
+    <t>alberto.rodriguez@uc.cl arodriguez@sanzyrodriguez.cl</t>
+  </si>
+  <si>
+    <t>ARBITRAJES COMERCIALES, PARTICIONES, SOCIETARIO, DERECHO SUCESORIO, DERECHO CIVIL, DERECHO COMERCIAL Y DERECHO DE LA CONSTRUCCIÓN</t>
+  </si>
+  <si>
+    <t>JELDES</t>
+  </si>
+  <si>
+    <t>KARINA MONSERRAT</t>
+  </si>
+  <si>
+    <t>16658412-4</t>
+  </si>
+  <si>
+    <t>LORD COCHRANE 184, DEPTO. 1316, SANTIAGO</t>
+  </si>
+  <si>
+    <t>608 8764 7407</t>
+  </si>
+  <si>
+    <t>karina.rodriguez.jeldes@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL (LIQUIDACIÓN Y PARTICIÓN DE BIENES EN COMUNIDAD, LIQUIDACIÓN Y PARTICIÓN DE BIENES HEREDITARIOS, LIQUIDACIÓN Y PARTICIÓN DE SOCIEDAD CONYUGAL O PARTICIPACIÓN EN LOS GANANCIALES)</t>
+  </si>
+  <si>
+    <t>NAYARET ANDREA</t>
+  </si>
+  <si>
+    <t>AKU AKU 3648, COMUNA DE PUENTE ALTO</t>
+  </si>
+  <si>
+    <t>601 2485 1000</t>
+  </si>
+  <si>
+    <t>nrodriguez@almma.cl</t>
+  </si>
+  <si>
+    <t>CRISTIAN EDUARDO</t>
+  </si>
+  <si>
+    <t>9382677-9</t>
+  </si>
+  <si>
+    <t>LA CONCEPCION 81 OF 319 PROVID.</t>
+  </si>
+  <si>
+    <t>608 9821 5433</t>
+  </si>
+  <si>
+    <t>cristianrojasalfaro@gmail.com</t>
+  </si>
+  <si>
+    <t>CIVIL-JUICIOS PARTICIÓN-COMERCIAL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ERAZO </t>
+  </si>
+  <si>
+    <t xml:space="preserve">JAVIERA CAROLINA </t>
+  </si>
+  <si>
+    <t>18212164-9</t>
+  </si>
+  <si>
+    <t>AVENIDA ERRAZURIZ 1028, COMUNA DE SANTA CRUZ</t>
+  </si>
+  <si>
+    <t>56 984872928</t>
+  </si>
+  <si>
+    <t>jerazoabogada@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DERECHO CIVIL </t>
+  </si>
+  <si>
+    <t>DE AZEVEDO</t>
+  </si>
+  <si>
+    <t>RAMÓN ANDRÉS</t>
+  </si>
+  <si>
+    <t>16913766-8</t>
+  </si>
+  <si>
+    <t>ALONSO DE CÓRDOVA N°5320, OFICINAN°1901, COMUNA DE LAS CONDES</t>
+  </si>
+  <si>
+    <t>608 9997 5813</t>
+  </si>
+  <si>
+    <t>ramon.rojas@ug.uchile.cl    rrojas@picandyrios.cl  rrojas@rojasdeazevedo.cl</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL: CONTRATOS, GARANTÍAS, RESPONSABILIDAD CIVIL CONTRACTUAL/EXTRACONTRACTUAL Y PARTICIÓN DE BIENES. DERECHO COMERCIAL: SEGUROS, SOCIEDADES (CONFLICTOS ENTRE SOCIOS Y/O ACCIONISTAS, CONFLICTO DE ACCIONITAS Y/O SOCIOS CON ÓRGANOS DE ADMINISTRACIÓN, DISOLUCIÓN Y LIQUIDACIÓN SOCIAL), COMPETENCIA DESLEAL, PROPIEDAD INTELECTUAL, PROPIEDAD INDUSTRIAL, CONFLICTO EN CONTRATO DE TRANSPORTE Y CONFLICTO EN CONTRATOS DE CONSTRUCCIÓN. DERECHO DEL CONSUMO: ACCIONES INDIVIDUALES, COLECTIVAS O DIFUSAS.</t>
+  </si>
+  <si>
+    <t>VICTOR ARNALDO</t>
+  </si>
+  <si>
+    <t>8931509-3</t>
+  </si>
+  <si>
+    <t>HUÉRFANOS 1147 OFICINA 442, SANTIAGO</t>
+  </si>
+  <si>
+    <t>victorrojaspereira@gmail.com</t>
+  </si>
+  <si>
+    <t>PARTICIÓN Y LIQUIDACIÓN HERENCIAS, SOCIEDAD CONYUGAL, SOIEDADES CIVILES Y COMERCIALES,LEASING HABITACIONAL Y CONTRATOS DE SEGUROS</t>
+  </si>
+  <si>
+    <t>JOSE BERNARDO</t>
+  </si>
+  <si>
+    <t>13673032-0</t>
+  </si>
+  <si>
+    <t>ISIDORA GOYENECHEA 3365 OFICINA 1203</t>
+  </si>
+  <si>
+    <t>601 2591 8800</t>
+  </si>
+  <si>
+    <t>jrojassilva79@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DERECHO CIVIL, LIQUIDACIÓN Y PARTICIÓN DE BIENES DE COMUNIDADES, DE BIENES HEREDITARIOS, DE SOCIEDAD CONYUGAL; RESOLUCIÓN DE CONFLICTOS SOBRE CONTRATOS DE ARRENDAMIENTO, CONTRATOS DE PROMESA DE COMPRAVENTA, DE COMPRAVENTA Y SOBRE TODA CLASE DE CONTRATOS CIVILES EN GENERAL. </t>
+  </si>
+  <si>
+    <t>VÍCTOR IGNACIO</t>
+  </si>
+  <si>
+    <t>13066019-3</t>
+  </si>
+  <si>
+    <t>ISIDORA GOYENECHEA 3365  OFICINA 1203 , LAS CONDES</t>
+  </si>
+  <si>
+    <t>601 2887 7200 - 569 9437 5887</t>
+  </si>
+  <si>
+    <t>vrojassilva@gmail.com</t>
+  </si>
+  <si>
+    <t>LIQUIDACION Y PARTICIÓN DE BIENES DE COMUNIDADES, DE HERENCIAS Y SOCIEDAD CONYUGAL. RESOLUCION DE CONFLICTOS SOBRE CONTRATOS DE LEASING (MUEBLES E INMUEBLES), CONTRATOS DE ARRENDAMIENTO, CONTRATOS DE PROMESA DE COMPRAVENTA, DE COMPRAVENTA Y EN GENERAL DE TODA CLASE DE CONTRATOS CIVILES. RESOLUCIÓN DE CONFLICTOS Y LIQUIDACIÓN DE SOCIEDADES DE TODAS CLASES. LAS CUESTIONES QUE DIERE LUGAR LA PRESENTACIÓN DE LA CUENTA DEL GERENTE O LIQUIDADOR Y DEMÁS JUICIOS SOBRE CUENTAS.</t>
+  </si>
+  <si>
+    <t>VALDEBENITO</t>
+  </si>
+  <si>
+    <t>SONIA DEL CARMEN</t>
+  </si>
+  <si>
+    <t>3186893-9</t>
+  </si>
+  <si>
+    <t>ROSA RODRIGUEZ 1375    OFICINA  407 - SANTIAGO</t>
+  </si>
+  <si>
+    <t>608 8888 2836</t>
+  </si>
+  <si>
+    <t>srojas2500@gmail.com</t>
+  </si>
+  <si>
+    <t>PARTICIONES DE HERENCIA, LIQUIDACIONES DE SOCIEDAD CONYUGAL Y, LIQUIDACIONES DE SOCIEDADES COMERCIALES.</t>
+  </si>
+  <si>
+    <t>VELOSO</t>
+  </si>
+  <si>
+    <t>13780461-1</t>
+  </si>
+  <si>
+    <t>CAMINO DEL CHIN 3626,  LO BARNECHEA.</t>
+  </si>
+  <si>
+    <t>mrojas@rojasmulatti.cl</t>
+  </si>
+  <si>
+    <t>INDEMNIZACIÓN DE PERJUICIOS - RESPONSABILIDAD CONTRACTUAL Y EXTRACONTRACTUAL – LIQUIDACION Y PARTICIÓN DE BIENES DE COMUNIDADES, DE HERENCIAS Y SOCIEDAD CONYUGAL - LIQUIDACIÓN DE SOCIEDADES COMERCIALES - RESOLUCION DE CONFLICTOS SOBRE CONTRATOS DE ARRENDAMIENTO, CONTRATOS DE PROMESA DE COMPRAVENTA, DE COMPRAVENTA Y EN GENERAL DE TODA CLASE DE CONTRATOS CIVILES - TASACIÓN DE INMUEBLES - DERECHO CIVIL Y COMERCIAL</t>
+  </si>
+  <si>
+    <t>ROMÁN</t>
+  </si>
+  <si>
+    <t>PAULO</t>
+  </si>
+  <si>
+    <t>10580842-9</t>
+  </si>
+  <si>
+    <t>601 2695 5275 - 569 9509 0350</t>
+  </si>
+  <si>
+    <t>prr@fyrabogados.cl</t>
+  </si>
+  <si>
+    <t>ROMANINI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VILLA </t>
+  </si>
+  <si>
+    <t>GUSTAVO FABIÁN</t>
+  </si>
+  <si>
+    <t>13771937-1</t>
+  </si>
+  <si>
+    <t>HUÉRFANOS 835 OF 303 Y 304, SANTIAGO</t>
+  </si>
+  <si>
+    <t>608 6609 3038</t>
+  </si>
+  <si>
+    <t>gromanini@lvch.cl</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL, DE SEGUROS, COMERCIAL, PARTICIÓN DE BIENES, Y ADMINISTRACIÓN PROINDIVISO</t>
+  </si>
+  <si>
+    <t>BRUNO</t>
+  </si>
+  <si>
+    <t>15317882-8</t>
+  </si>
+  <si>
+    <t>AUGUSTO LEGUÍA 79, OF 1702, LAS CONDES</t>
+  </si>
+  <si>
+    <t>608 8731 7704</t>
+  </si>
+  <si>
+    <t>bromo@donososilva.cl</t>
+  </si>
+  <si>
+    <t>ROSAS</t>
+  </si>
+  <si>
+    <t>RUBEN</t>
+  </si>
+  <si>
+    <t>5497196-6</t>
+  </si>
+  <si>
+    <t>COMPAÑÍA 1555 DEPTO. 105</t>
+  </si>
+  <si>
+    <t>609 9015 4818 - 562 2447 8590</t>
+  </si>
+  <si>
+    <t>rrosasf8@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL: PARTICIÓN DE BIENES EN COMUNIDAD HEREDITARIA, COPROPIEDAD, LIQUIDACIÓN DE SOCIEDAD CONYUGAL, INCUMPLIMIENTO DE CONTRATOS; DERECHO COMERCIAL; SOCIEDADES Y RENDICIÓN DE CUENTAS.</t>
+  </si>
+  <si>
+    <t>15775868-3</t>
+  </si>
+  <si>
+    <t>ISIDORA GOYENECHEA 2939, OFICINA 402 A, LAS CONDES.</t>
+  </si>
+  <si>
+    <t>608 6621 6666</t>
+  </si>
+  <si>
+    <t>mrosas@prlegal.cl</t>
+  </si>
+  <si>
+    <t>RESPONSABILIDADCIVILYCONTRATOS,CONÉNFASISENCONSTRUCCIÓN,SEGUROSY
+SERVICIOS. PARTICIÓN.</t>
+  </si>
+  <si>
+    <t>ROSENDE</t>
+  </si>
+  <si>
+    <t>LYNCH</t>
+  </si>
+  <si>
+    <t>PATRICIO ALFREDO</t>
+  </si>
+  <si>
+    <t>8524504-K</t>
+  </si>
+  <si>
+    <t>MARIANO SANCHEZ FONTECILLA N° 888, COMUNA DE LAS CONDES</t>
+  </si>
+  <si>
+    <t>609 9221 4351</t>
+  </si>
+  <si>
+    <t>patricio.rosende@crjabogados.cl</t>
+  </si>
+  <si>
+    <t>ASUNTOS DERECHO SUCESORIO, CIVILES, LABORALES, PROCESAL Y ADMINISTRATIVO. LIQUIDACIÓN DE SOCIEDADES, COMERCIAL Y CONYUGAL</t>
+  </si>
+  <si>
+    <t>RUDOLPH</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> VIVANCO</t>
+  </si>
+  <si>
+    <t>GILBERTO JOSÉ</t>
+  </si>
+  <si>
+    <t>4227594-8</t>
+  </si>
+  <si>
+    <t>MÁLAGA 89, OFICINA 62</t>
+  </si>
+  <si>
+    <t>602 2650 1940</t>
+  </si>
+  <si>
+    <t>grudolph@phr.cl</t>
+  </si>
+  <si>
+    <t>ESPECIALIDADES DE PARTICIÓN DE COMUNIDADES Y LIQUIDACIÓN DE SOCIEDADES CIVILES, COMERCIALES Y MINERAS.</t>
+  </si>
+  <si>
+    <t>EDGARD CHRISTIAN</t>
+  </si>
+  <si>
+    <t>10549299-5</t>
+  </si>
+  <si>
+    <t>MALAGA 89, OFICINA 62</t>
+  </si>
+  <si>
+    <t>609 9324 2586</t>
+  </si>
+  <si>
+    <t>erudolph@phr.cl</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL ( PARTICIÓN-ARBITRAJES)
+DERECHO INMOBILIARIO Y DE CONSTRUCCIÓN
+COMERCIAL ( ARBITRAJES)
+DERECHO LABORAL
+LITIGACIÓN EN TODAS LAS ÁREA</t>
+  </si>
+  <si>
+    <t>RUGGIERI</t>
+  </si>
+  <si>
+    <t>17984858-9</t>
+  </si>
+  <si>
+    <t>609 8764 7407</t>
+  </si>
+  <si>
+    <t>RUIZ</t>
+  </si>
+  <si>
+    <t>CUELLAR</t>
+  </si>
+  <si>
+    <t>RACHID DANTE</t>
+  </si>
+  <si>
+    <t>14006475-0</t>
+  </si>
+  <si>
+    <t>AV. NUEVA COSTANERA 3300, OFICINA 53, VITACURA</t>
+  </si>
+  <si>
+    <t>602 2485 1000</t>
+  </si>
+  <si>
+    <t>rruiz@molinarios.cl</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL, INMOBILIARIO, CONSTRUCCIÓN, CONCESIONES Y LABORAL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RUIZ </t>
+  </si>
+  <si>
+    <t>MANUELA DE</t>
+  </si>
+  <si>
+    <t>18392611-K</t>
+  </si>
+  <si>
+    <t>609 9821 5433</t>
+  </si>
+  <si>
+    <t>manuruizq@gmail.com</t>
+  </si>
+  <si>
+    <t>RUIZ-TAGLE</t>
+  </si>
+  <si>
+    <t>16213606-2</t>
+  </si>
+  <si>
+    <t>602 2591 8800</t>
+  </si>
+  <si>
+    <t>truiztagle@myaa.cl</t>
+  </si>
+  <si>
+    <t>RUZ</t>
+  </si>
+  <si>
+    <t>LÁRTIGA</t>
+  </si>
+  <si>
+    <t>GONZALO ENRIQUE</t>
+  </si>
+  <si>
+    <t>12067958-9</t>
+  </si>
+  <si>
+    <t>AVENIDA KENNEDY 5.600, OFICINA 1009, VITACURA, REGIÓN METROPOLITANA</t>
+  </si>
+  <si>
+    <t>oficina.arbitrajes@gmail.com</t>
+  </si>
+  <si>
+    <t>IGNACIO ESTEBAN</t>
+  </si>
+  <si>
+    <t>17414810-4</t>
+  </si>
+  <si>
+    <t>NAPOLEÓN 3.037, OFICINA 74, LAS CONDES</t>
+  </si>
+  <si>
+    <t>609 9997 5813</t>
+  </si>
+  <si>
+    <t>ig.saavedra.ol@gmail.com
+isaavedra@zanartuycia.cl
+iesaavedra@uc.cl</t>
   </si>
   <si>
     <t>DERECHO CIVIL Y COMERCIAL
 RESPONSABILIDAD CIVIL
 PARTICIONES HEREDITARIAS Y DE BIENES
 CONFLICTOS SOCIETARIOS, LIQUIDACIÓN Y PARTICIÓN
 CONTRATOS DE CONSTRUCCIÓN</t>
   </si>
   <si>
-    <t>ARBITRAJE EN SEGUROS</t>
-[...42 lines deleted...]
-    <t>LIQUIDACIONES Y PARTICIONES HEREDITARIAS, DE SOCIEDADES CIVILES, COMERCIALES O CONYUGALES.  LIQUIDACIÓN Y PARTICIÓN DE COMUNIDADES.  RESOLUCIÓN DE CONTROVERSIAS CONTRACTUALES, CIVILES O COMERCIALES. MATERIAS DE INGENIERÍA Y CONSTRUCCIÓN Y SEGUROS.</t>
+    <t>SÁEZ</t>
+  </si>
+  <si>
+    <t>BERTULINI</t>
+  </si>
+  <si>
+    <t>MABEL ALEJANDRA</t>
+  </si>
+  <si>
+    <t>15243800-1</t>
+  </si>
+  <si>
+    <t>CALLE BOMBERO OSSA 1010, OF. 908, SANTIAGO</t>
+  </si>
+  <si>
+    <t>609 8888 2836</t>
+  </si>
+  <si>
+    <t>mabelsaezb@gmail.com</t>
+  </si>
+  <si>
+    <t>SAGRADO</t>
+  </si>
+  <si>
+    <t>CORAZÓN MONTES BEZANILLA</t>
+  </si>
+  <si>
+    <t>JORGE DEL</t>
+  </si>
+  <si>
+    <t>5892163-7</t>
+  </si>
+  <si>
+    <t>SAN PÍO X 2460 OFICINA 1304, PROVIDENCIA</t>
+  </si>
+  <si>
+    <t>jmontes@entelchile.net</t>
+  </si>
+  <si>
+    <t>SALAS</t>
+  </si>
+  <si>
+    <t>OSCAR RAÚL</t>
+  </si>
+  <si>
+    <t>12251823-K</t>
+  </si>
+  <si>
+    <t>HUERFANOS 835, OF. 2103, PISO 21</t>
+  </si>
+  <si>
+    <t>602 2695 5275 - 569 9509 0350</t>
+  </si>
+  <si>
+    <t>osalas@salasyabogados.com oscarsalasmorales@gmail.com</t>
+  </si>
+  <si>
+    <t>JOSÉ FERNANDO</t>
+  </si>
+  <si>
+    <t>10539661-9</t>
+  </si>
+  <si>
+    <t>CERRO LAS ARAÑAS 12234-A, LO BARNECHEA</t>
+  </si>
+  <si>
+    <t>602 2887 7200 - 569 9437 5887</t>
+  </si>
+  <si>
+    <t>fsalas@ycia.cl</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL (RESPONSABILIDAD CONTRACTUAL, DERECHO SUCESORIO Y PARTICIONES, CONTRATOS DE ARRIENDO, CONTRATOS DE CONSTRUCCIÓN Y RENDICIONES DE CUENTAS). DERECHO COMERCIAL (DERECHO DE LA EMPRESA EN GENERAL, DISPUTAS COMERCIALES, DIFERENCIAS ENTRE SOCIOS DE SOCIEDADES ANÓNIMAS Y OTRAS, DISOLUCIÓN Y LIQUIDACIÓN DE SOCIEDADES, PACTOS DE ACCIONISTAS Y JOINT VENTURES)</t>
+  </si>
+  <si>
+    <t>BOBADILLA</t>
+  </si>
+  <si>
+    <t>SERGIO MANFREE</t>
+  </si>
+  <si>
+    <t>13902904-6</t>
+  </si>
+  <si>
+    <t>DIAGONAL PASAJE MATTE 957 OFICINA 710, SANTIAGO</t>
+  </si>
+  <si>
+    <t>609 8731 7704</t>
+  </si>
+  <si>
+    <t>sysjuridico@gmail,com</t>
+  </si>
+  <si>
+    <t>CIVILES, FAMILIA, LABORAL, COMERCIAL, EN ESPECIAL JUCIOS DE PARTICIÓN</t>
+  </si>
+  <si>
+    <t>LUIS GABRIEL</t>
+  </si>
+  <si>
+    <t>12080034-5</t>
+  </si>
+  <si>
+    <t>609 6609 3038</t>
+  </si>
+  <si>
+    <t>gabrielsalazar@vseabogados.cl</t>
+  </si>
+  <si>
+    <t>RUSSELL</t>
+  </si>
+  <si>
+    <t>CAROLINA NATALIA</t>
+  </si>
+  <si>
+    <t>16885620-2</t>
+  </si>
+  <si>
+    <t>609 6621 6666</t>
+  </si>
+  <si>
+    <t>csaldias@delrioizquierdo.cl</t>
+  </si>
+  <si>
+    <t>DERECHO COMERCIAL - PARTICIONES - RESPONSABILIDAD CIVIL - ARBITRAJE COMERCIAL</t>
+  </si>
+  <si>
+    <t>SALINAS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAUREIRA </t>
+  </si>
+  <si>
+    <t>ANDRÉS IGNACIO</t>
+  </si>
+  <si>
+    <t>16370841-8</t>
+  </si>
+  <si>
+    <t>COYANCURA, 2241, OF 82, PROVIDENCIA, SANTIAGO</t>
+  </si>
+  <si>
+    <t>610 9015 4818 - 562 2447 8590</t>
+  </si>
+  <si>
+    <t>isalinas@t-t.cl                          ignacio@slns.cl</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL (EN ESPECIAL CONTRATOS), DERECHO COMERCIAL, DERECHO MINERO, PARTICIONES Y LIQUIDACIONES</t>
+  </si>
+  <si>
+    <t>MARIO PATRICIO</t>
+  </si>
+  <si>
+    <t>5823105-3</t>
+  </si>
+  <si>
+    <t>DR. SÓTERO DEL RÍO 508, OF 708, SANTIAGO</t>
+  </si>
+  <si>
+    <t>603 2650 1940</t>
+  </si>
+  <si>
+    <t>psalinas@tie.cl</t>
+  </si>
+  <si>
+    <t>CERECHO CIVIL Y COMERCIAL</t>
+  </si>
+  <si>
+    <t>LUIS CÉSAR</t>
+  </si>
+  <si>
+    <t>15840998-4</t>
+  </si>
+  <si>
+    <t>DOCTOR SOTERO DEL RÍO N° 541, OFICINA N° 620, SANTIAGO CENTRO</t>
+  </si>
+  <si>
+    <t>610 9324 2586</t>
+  </si>
+  <si>
+    <t>luiscesarsm@gmail.com  lsalinas@salinasyojeda.cl</t>
+  </si>
+  <si>
+    <t>ASUNTOS COMERCIALES EN GENERAL, ASUNTOS CIVILES EN GENERAL, PARTICIONES Y LIQUIDACIONES DE COMUNIDADES, SOCIEDADES CONYUGALES Y SOCIEDADES COMERCIALES</t>
+  </si>
+  <si>
+    <t>UGARTE</t>
+  </si>
+  <si>
+    <t>GASTON GERARDO</t>
+  </si>
+  <si>
+    <t>6692395-9</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COMPAÑÍA  1390 OF 1504 </t>
+  </si>
+  <si>
+    <t>610 9221 4351</t>
+  </si>
+  <si>
+    <t>ggsalinas@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL, PARTICIÓN, ARBITRAJE, LEASING, SOCIEDADES</t>
+  </si>
+  <si>
+    <t>SALVATIERRA</t>
+  </si>
+  <si>
+    <t>LUIS MAURICIO</t>
+  </si>
+  <si>
+    <t>12263922-3</t>
+  </si>
+  <si>
+    <t>AVENIDA ANDRÉS BELLO N°2777, OFICINA 903, COMUNA LAS CONDES</t>
+  </si>
+  <si>
+    <t>610 8764 7407</t>
+  </si>
+  <si>
+    <t>lmsalvatierra@arbitrus.cl      lmsalvar@gmail.com</t>
+  </si>
+  <si>
+    <t>PARTICIÓN DE BIENES Y LEASING INMOBILIARIO</t>
+  </si>
+  <si>
+    <t>SAN</t>
+  </si>
+  <si>
+    <t>RODDY GAYMER</t>
+  </si>
+  <si>
+    <t>10058082-9</t>
+  </si>
+  <si>
+    <t>MONEDA 973 OFICINA 1015</t>
+  </si>
+  <si>
+    <t>603 2485 1000</t>
+  </si>
+  <si>
+    <t>rgaymer@gaymer.cl</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MATERIAS CIVILES Y COMERCIALES.PARTICIONES </t>
+  </si>
+  <si>
+    <t>LILIAN CECILIA</t>
+  </si>
+  <si>
+    <t>13376676-6</t>
+  </si>
+  <si>
+    <t>RONDA 8411, LAS CONDES</t>
+  </si>
+  <si>
+    <t>610 9821 5433</t>
+  </si>
+  <si>
+    <t>liliansanmartinneira@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO DE CONTRATOS CIVILES Y MERCANTILES, SUCESIONES Y RESPONSABILIDAD CIVIL CONTRACTUAL Y EXTRACONTRACTUAL</t>
+  </si>
+  <si>
+    <t>SERGIO</t>
+  </si>
+  <si>
+    <t>5543519-7</t>
+  </si>
+  <si>
+    <t>HUERFANOS 1117, OF 332, SANTIAGO</t>
+  </si>
+  <si>
+    <t>56 9  98627650</t>
+  </si>
+  <si>
+    <t xml:space="preserve">srscabogado@gmail.com </t>
+  </si>
+  <si>
+    <t xml:space="preserve">MATERIAS DERECHO  CIVILES , ( NULIDADES, PARTICIONES, SUCESORIO, CONSTRUCCION, NEGLIGENCIAS MÉDICAS, SEGUROS, LIQUIDACIÓN DE SOCIEDADES, MERCANTILES, , CONFLICTOS SOCIETARIOS, , INFRAESTRUCTURA, MARÍTIMO, NAVIERO,   SOLUCIÓN DE CONFLICTOS EN MATERIA COMERCIALES,Y  DE CONSTRUCCION  ) DERECHO MINERO , DE AGUAS, AMBIENTAL Y ENERGÍA ; LITIGACIÓN EN TRIBUNALES ORDINARIOS, ( CORTE SUPREMA, CORTE DE APELACIONES, TRIBUNALES INFERIORES, TRIBUNAL CONSTITUCIONAL )  , TRIBUNALES ESPECIALES, AMBIENTALES, SEREMI MINVU </t>
+  </si>
+  <si>
+    <t>EGAÑA</t>
+  </si>
+  <si>
+    <t>TOMÁS FERNANDO</t>
+  </si>
+  <si>
+    <t>19247348-9</t>
+  </si>
+  <si>
+    <t>603 2695 5275 - 569 9509 0350</t>
+  </si>
+  <si>
+    <t xml:space="preserve">tsanchez@abiabogados.cl </t>
+  </si>
+  <si>
+    <t>RESPONSABILIDAD CONTRACTUAL: (I) INMOBILIARIO Y DE LA CONSTRUCCIÓN; (II) ENERGÍA; (III) SEGUROS; (IV) MINERÍA; (V) SERVICIOS; Y (VI) COMERCIO INTERNACIONAL, ENTRE OTROS; DERECHO CORPORATIVO Y SOCIETARIO; DERECHO SUCESORIO Y PARTICIONES</t>
+  </si>
+  <si>
+    <t>DIEGO ALEJANDRO</t>
+  </si>
+  <si>
+    <t>15339804 - 6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAGDALENA 140, PISO 23 NORTE, OFICINA 2301, LAS CONDES </t>
+  </si>
+  <si>
+    <t>610 8888 2836</t>
+  </si>
+  <si>
+    <t>dasanchezf@gmail.com</t>
+  </si>
+  <si>
+    <t>PARTICIÓN Y LIQUIDACIÓN - RESPONSABILIDAD CONTRACTUAL - DAÑOS - CONFLICTOS CIVILES Y SOCIETARIOS</t>
+  </si>
+  <si>
+    <t>GRUNDT</t>
+  </si>
+  <si>
+    <t>CHRISTOPHER ANDRÉS</t>
+  </si>
+  <si>
+    <t>17311378-1</t>
+  </si>
+  <si>
+    <t>CALLE ANTONIO VARAS N° 175, OFICINA 204, PROVIDENCIA</t>
+  </si>
+  <si>
+    <t>610 9997 5813</t>
+  </si>
+  <si>
+    <t>abogado.sanchezgrundt@gmail.com</t>
+  </si>
+  <si>
+    <t>PARTICIÓN DE COMUNIDADES, LIQUIDACIÓN DE SOCIEDAD CONYUGAL, PARTICIÓN DE HERENCIAS.</t>
+  </si>
+  <si>
+    <t>NICOLAS</t>
+  </si>
+  <si>
+    <t>13435855-6</t>
+  </si>
+  <si>
+    <t>BENJAMÍN 2944, OF 23, LAS CONDES, SANTIAGO</t>
+  </si>
+  <si>
+    <t>nsanchez@bsslegal.cl</t>
+  </si>
+  <si>
+    <t>14409886-2</t>
+  </si>
+  <si>
+    <t>BENJAMÍN 2944, OFICNA 23, LAS CONDES, REGIÓN METROPOLITANA</t>
+  </si>
+  <si>
+    <t>603 2887 7200 - 569 9437 5887</t>
+  </si>
+  <si>
+    <t>ssanchez@bsslegal.cl</t>
+  </si>
+  <si>
+    <t>12238675-9</t>
+  </si>
+  <si>
+    <t>COMPAÑÍA N° 1390 OFICINA 1509, SANTIAGO</t>
+  </si>
+  <si>
+    <t>603 2591 8800</t>
+  </si>
+  <si>
+    <t>juezarbitro@sanchezabogado.cl</t>
+  </si>
+  <si>
+    <t>SANDAÑA</t>
+  </si>
+  <si>
+    <t>SAMUR</t>
+  </si>
+  <si>
+    <t>MARIO ISAÍAS</t>
+  </si>
+  <si>
+    <t>16764508-9</t>
+  </si>
+  <si>
+    <t>CALLE BREMEN N°1047, DEPARTAMENTO 111, COMUNA DE ÑUÑOA</t>
+  </si>
+  <si>
+    <t>610 6609 3038</t>
+  </si>
+  <si>
+    <t>msandana@oriens.cl</t>
+  </si>
+  <si>
+    <t>VALENTINA ANDREA</t>
+  </si>
+  <si>
+    <t>17958011-K</t>
+  </si>
+  <si>
+    <t>AV. EL GOLF N°99, PISO 7, LAS CONDES</t>
+  </si>
+  <si>
+    <t>610 8731 7704</t>
+  </si>
+  <si>
+    <t>valentina.saley@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO PROCESAL CIVIL, DERECHO PROBATORIO, DERECHO ADMINISTRATIVO, TODAS LAS ÁREAS DE DERECHO CIVIL, DERECHO COMERCIAL, CONFLICTOS SOCIETARIOS, DERECHO DE CONSTRUCCIÓN</t>
+  </si>
+  <si>
+    <t>SANTANDER</t>
+  </si>
+  <si>
+    <t>CARLOS MARCELO</t>
+  </si>
+  <si>
+    <t>10461028-5</t>
+  </si>
+  <si>
+    <t>LA BOLSA 81, PISO 9, SANTIAGO</t>
+  </si>
+  <si>
+    <t>610 6621 6666</t>
+  </si>
+  <si>
+    <t>carlossantander@estudiosantander.cl</t>
+  </si>
+  <si>
+    <t>PARTICION DE COMUNIDADES, RESOLUCION CONFLICTOS CIVILES</t>
+  </si>
+  <si>
+    <t>ARIZTÍA</t>
+  </si>
+  <si>
+    <t>13454801-0</t>
+  </si>
+  <si>
+    <t>BENJAMÍN 2944 OF. 23 LAS CONDES, SANTIAGO</t>
+  </si>
+  <si>
+    <t>611 9015 4818 - 562 2447 8590</t>
+  </si>
+  <si>
+    <t xml:space="preserve">fsantelices@bsslegal.cl </t>
+  </si>
+  <si>
+    <t>RESOLUCIÓN ALTERNATIVA DE CONFLICTOS</t>
+  </si>
+  <si>
+    <t>SANTIBÁÑEZ</t>
+  </si>
+  <si>
+    <t>FERNANDO JAVIER</t>
+  </si>
+  <si>
+    <t>8689681-8</t>
+  </si>
+  <si>
+    <t>LAS CONDES</t>
+  </si>
+  <si>
+    <t>611 9221 4351</t>
+  </si>
+  <si>
+    <t>fsantibanez@crsabogados.cl</t>
+  </si>
+  <si>
+    <t>CONSTRUCCIÓN, SOCIEDADES, PARTICIONES</t>
+  </si>
+  <si>
+    <t>SANTINI</t>
+  </si>
+  <si>
+    <t>ZAÑARTU</t>
+  </si>
+  <si>
+    <t>16100677-7</t>
+  </si>
+  <si>
+    <t>VASCO DE GAMA 4820, DEPTO. 1204, LAS CONDES</t>
+  </si>
+  <si>
+    <t>611 9324 2586</t>
+  </si>
+  <si>
+    <t>alfonso.santini@acevedosantini.com</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL (RESPONSABILIDAD CONTRACTUAL Y EXTRACONTRACTUAL, NULIDADES, PARTICIONES, SUCESORIO, CONSTRUCCIÓN, NEGLIGENCIAS MÉDICAS, EXPORTACIÓN DE FRUTAS), DERECHO COMERCIAL (SEGUROS CONTRA TODO RIESGO, LIQUIDACIÓN DE SOCIEDADES MERCANTILES, CONFLICTOS SOCIETARIOS, INFRAESTRUCTURA, MARÍTIMO Y NAVIERO), DERECHO ADMINISTRATIVO (PESCA, ACUICULTURA), DERECHO CONSTITUCIONAL, RECURSOS NATURALES (DERECHOS MINERO, DE AGUAS, AMBIENTAL Y ENERGÍA). CONTROVERSIAS EN TRIBUNALES ORDINARIOS, ESPECIALES Y ARBITRALES.</t>
+  </si>
+  <si>
+    <t>SANZ</t>
+  </si>
+  <si>
+    <t>DE UNDURRAGA</t>
+  </si>
+  <si>
+    <t>17083680-4</t>
+  </si>
+  <si>
+    <t>AVENIDA LAS CONDES N° 10.415, DEPTO 510, COMUNA DE LAS CONDES</t>
+  </si>
+  <si>
+    <t>604 2650 1940</t>
+  </si>
+  <si>
+    <t>gsanz@sanzyrodriguez.cl</t>
+  </si>
+  <si>
+    <t>ARBITRAJES COMERCIALES, PARTICIONES, SOCIETARIO, DERECHO SUCESORIO, DERECHO CIVIL, DERECHO COMERCIAL Y DERECHO DE LA CONSTRUCCIÓN.</t>
+  </si>
+  <si>
+    <t>SCHAFER</t>
+  </si>
+  <si>
+    <t>AGUIRRE</t>
+  </si>
+  <si>
+    <t>16099049-K</t>
+  </si>
+  <si>
+    <t>611 8764 7407</t>
+  </si>
+  <si>
+    <t>estebanschafer@gmail.com</t>
+  </si>
+  <si>
+    <t>ALT</t>
+  </si>
+  <si>
+    <t>JORGE ANTONIO</t>
+  </si>
+  <si>
+    <t>15531326-9</t>
+  </si>
+  <si>
+    <t>AVDA APOQUINDO 3721 OF 31</t>
+  </si>
+  <si>
+    <t>604 2485 1000</t>
+  </si>
+  <si>
+    <t>jschleyer@jyscia.cl</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL, LITIGACIÓN CIVIL, DERECHO COMERCIAL, LITIGACION COMERCIAL, DERECHO INTERNACIONAL PRIVADO, DERECHO INTERNACIONAL PÚBLICO</t>
+  </si>
+  <si>
+    <t>SCHMALFELDT</t>
+  </si>
+  <si>
+    <t>RICCI</t>
+  </si>
+  <si>
+    <t>16365314-1</t>
+  </si>
+  <si>
+    <t>DR. SOTERO DEL RÍO 508, OF. 1029</t>
+  </si>
+  <si>
+    <t>611 9821 5433</t>
+  </si>
+  <si>
+    <t>csr@schcia.cl</t>
+  </si>
+  <si>
+    <t>CIVIL, PARTICIONES, COMERCIAL E INMOBILIARIA</t>
+  </si>
+  <si>
+    <t>SCHURTER</t>
+  </si>
+  <si>
+    <t>GRACE</t>
+  </si>
+  <si>
+    <t>CHRISTIAN MIGUEL</t>
+  </si>
+  <si>
+    <t>11612313-4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PASEO AHUMADA N°312, </t>
+  </si>
+  <si>
+    <t>604 2591 8800</t>
+  </si>
+  <si>
+    <t>christianschurterg@gmail.com</t>
+  </si>
+  <si>
+    <t>SCIOLLA</t>
+  </si>
+  <si>
+    <t>18932043-4</t>
+  </si>
+  <si>
+    <t>ANDORRA 6699, LAS CONDES</t>
+  </si>
+  <si>
+    <t>fernando.sciolla@derecho.uchile.cl</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL - PARTICIÓN DE BIENES - PARTICIÓN DE COMUNIDAD HEREDITARIA - LIQIDACIÓN DE SOCIEDAD CONYUGAL - CONTRATOS CIVILES Y COMERCIALES - RESPONSABILIDAD CONTRACTUAL Y EXTRACONTRACTUAL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ROSAS </t>
+  </si>
+  <si>
+    <t>FERNANDO GABRIEL</t>
+  </si>
+  <si>
+    <t>10512565-8</t>
+  </si>
+  <si>
+    <t>NAPOLEÓN 3565 OFICINA 709</t>
+  </si>
+  <si>
+    <t>611 9997 5813</t>
+  </si>
+  <si>
+    <t>fernandosep@gmail.com</t>
+  </si>
+  <si>
+    <t>PARTICIONES Y SOLUCION DE CONFLICTOS</t>
+  </si>
+  <si>
+    <t>16937516-k</t>
+  </si>
+  <si>
+    <t>AGUSTINAS 1022, OF 1010, SANTIAGO</t>
+  </si>
+  <si>
+    <t>604 2887 7200 - 569 9437 5887</t>
+  </si>
+  <si>
+    <t>francisco@fsabogado.com</t>
+  </si>
+  <si>
+    <t>-   ARBITRAJES COMERCIALES INTERNACIONALES, LEY N.º 19.971.</t>
+  </si>
+  <si>
+    <t>ESPÍNDOLA</t>
+  </si>
+  <si>
+    <t>16474722-0</t>
+  </si>
+  <si>
+    <t>SANTIAGO 1320, DPTO. 2412, SANTIAGO,</t>
+  </si>
+  <si>
+    <t>felipe.sepulveda.abogado@gmail.com</t>
+  </si>
+  <si>
+    <t>PARTICIÓN BIENES EN COMUNIDAD HEREDITARIA O DE DOMINIO. DERECHO ADMINISTRATIVO Y FAMILIA. DERECHO SOCIETARIO Y CORPORATIVO Y; DERECHO INMOBILIARIO.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JIMENEZ </t>
+  </si>
+  <si>
+    <t>ANDRÉS EMILIO</t>
+  </si>
+  <si>
+    <t>15342974-K</t>
+  </si>
+  <si>
+    <t>LA CONCEPCIÓN  N° 56, OFICINA 502, PROVIDENCIA</t>
+  </si>
+  <si>
+    <t>611 8888 2836</t>
+  </si>
+  <si>
+    <t>andres@gysabogados.cl</t>
+  </si>
+  <si>
+    <t>MOLINÉ</t>
+  </si>
+  <si>
+    <t>JULIO ANDRÉS</t>
+  </si>
+  <si>
+    <t>16940543-3</t>
+  </si>
+  <si>
+    <t>FLOR DE AZUCENAS N° 111, OFICINA 41-A, LAS CONDES, SANTIAGO</t>
+  </si>
+  <si>
+    <t>611 6609 3038</t>
+  </si>
+  <si>
+    <t>jsepulveda@crsabogados.cl</t>
+  </si>
+  <si>
+    <t>CIVIL PATRIMONIAL, COMERCIAL, PARTICIONES Y DERECHO CONCURSAL.</t>
+  </si>
+  <si>
+    <t>KEVIN GONZALO</t>
+  </si>
+  <si>
+    <t>18208913-3</t>
+  </si>
+  <si>
+    <t>CALLE VERGARA N° 726, DPTO. 817 SANTIAGO</t>
+  </si>
+  <si>
+    <t>611 8731 7704</t>
+  </si>
+  <si>
+    <t>kevingonzalo.sepulveda@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL - COMERCIAL - PARTICIÓN DE HERENCIAS - CORPORATIVO - DERECHO ADMINISTRATIVO</t>
+  </si>
+  <si>
+    <t>YÉVENEWS</t>
+  </si>
+  <si>
+    <t>GUIDO ALEJANDRO</t>
+  </si>
+  <si>
+    <t>8839566-2</t>
+  </si>
+  <si>
+    <t>HUÉRFANOS 1117, OFICINA 328</t>
+  </si>
+  <si>
+    <t>604 2695 5275 - 569 9509 0350</t>
+  </si>
+  <si>
+    <t>gsepulveday@syrcia.cl</t>
+  </si>
+  <si>
+    <t>SERRANO</t>
+  </si>
+  <si>
+    <t>GALARCE</t>
+  </si>
+  <si>
+    <t>8041793-4</t>
+  </si>
+  <si>
+    <t>SANTA BEATRIZ 294 PROVIDENCIA</t>
+  </si>
+  <si>
+    <t>611 6621 6666</t>
+  </si>
+  <si>
+    <t>juanmanuel@spcc.cl</t>
+  </si>
+  <si>
+    <t>PARTICIÓN DE BIENES, CONCESIONES Y CONSTRUCCIONES DE OBRAS PÚBLICAS; LIQUIDACIÓN DE SOCIEDAD CONYUGAL O DE UNA SOCIEDAD COLECTIVA O EN COMANDITA CIVIL Y LA DE LAS COMUNIDADES, LAS DIFERENCIAS QUE OCURRAN ENTRE LOS SOCIOS DE DETERMINADAS SOCIEDADES, EN LOS CASOS DE LOS ARTÍCULOS 415 DEL CÓDIGO DE COMERCIO Y 4° N° 10 DE LA LEY N° 18.046</t>
+  </si>
+  <si>
+    <t>SEYLER</t>
+  </si>
+  <si>
+    <t>ACUÑA</t>
+  </si>
+  <si>
+    <t>CLAUDIA SOFÍA</t>
+  </si>
+  <si>
+    <t>16099875-K</t>
+  </si>
+  <si>
+    <t>FONTANA ROSA 6640 DP 1204, LAS CONDES</t>
+  </si>
+  <si>
+    <t>612 9015 4818 - 562 2447 8590</t>
+  </si>
+  <si>
+    <t>claudiaseyler20@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO COMERCIAL; DERECHO CONCURSAL (LIQUIDACIONES CONCURSALES Y REORGANIZACIONES); ADMINISTRACIÓN DE EMPRESAS Y SOSTENIBILIDAD.</t>
+  </si>
+  <si>
+    <t>SIERRA</t>
+  </si>
+  <si>
+    <t>MAURICIO IGNACIO</t>
+  </si>
+  <si>
+    <t>16938201-8</t>
+  </si>
+  <si>
+    <t>AGUSTINAS 657, OF 24. SANTIAGO</t>
+  </si>
+  <si>
+    <t>612 9221 4351</t>
+  </si>
+  <si>
+    <t>mauriciosierrar@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL - DERECHO COMERCIAL -   LIQUIDACIÓN DE SOCIEDADES - PARTICIÓN DE COMUNIDADES HEREDITARIAS, SOCIETARIAS O POR CUASICONTRATO - DERECHO INMOBILIARIO Y DE LA CONSTRUCCIÓN - LEASING HABITACIONAL LEY 19281 -  PROPIEDAD INTELECTUAL E INDUSTRIAL.</t>
+  </si>
+  <si>
+    <t>17080643-3</t>
+  </si>
+  <si>
+    <t>605 2591 8800</t>
+  </si>
+  <si>
+    <t>lsilva@covel.cl</t>
+  </si>
+  <si>
+    <t>GUNDELACH</t>
+  </si>
+  <si>
+    <t>5735039-5</t>
+  </si>
+  <si>
+    <t>NILO AZUL 1835, DEPTO 303, VITACURA</t>
+  </si>
+  <si>
+    <t>605 2485 1000</t>
+  </si>
+  <si>
+    <t>guillermosilvagundelach@gmail.com</t>
+  </si>
+  <si>
+    <t>PENAL - CIVIL</t>
+  </si>
+  <si>
+    <t>HANISCH</t>
+  </si>
+  <si>
+    <t>MAXIMILIANO MARTÍN</t>
+  </si>
+  <si>
+    <t>15713880-4</t>
+  </si>
+  <si>
+    <t>KENENDY LATERAL 9944, DPTO 102, VITACURA</t>
+  </si>
+  <si>
+    <t>9-75689405</t>
+  </si>
+  <si>
+    <t>mmsilva2h@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO DE CONSTRUCCIÓN / DERECHO DE SEGUROS / PARTICIONES / DERECHO CIVIL CONTRACTUAL / DERECHO COMERCIAL EN GENERAL, MATERIAS CIVILES, COMERCIALES Y PARTICIONES.</t>
+  </si>
+  <si>
+    <t>JOSE PEDRO</t>
+  </si>
+  <si>
+    <t>6649046-7</t>
+  </si>
+  <si>
+    <t>612 9821 5433</t>
+  </si>
+  <si>
+    <t>jpsilva@yavar.cl</t>
+  </si>
+  <si>
+    <t>15635987-4</t>
+  </si>
+  <si>
+    <t>AV NUEVA COSTANERA 3.300, OF 53, VITACURA</t>
+  </si>
+  <si>
+    <t>605 2650 1940</t>
+  </si>
+  <si>
+    <t xml:space="preserve">csilva@silvaprieto.cl </t>
+  </si>
+  <si>
+    <t>LITIGIOS CIVILES, COMERCIALES, PARTICIONES, INMOBILIARIOS, SOCIETARIOS</t>
+  </si>
+  <si>
+    <t>ANDREA DEL</t>
+  </si>
+  <si>
+    <t>15358213-0</t>
+  </si>
+  <si>
+    <t>LA CONCEPCIÓN #56, OF. 502, PROVIDENCIA</t>
+  </si>
+  <si>
+    <t>612 9324 2586</t>
+  </si>
+  <si>
+    <t>andrea@gysabogados.cl</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RUZ </t>
+  </si>
+  <si>
+    <t>EDWIN GABRIEL</t>
+  </si>
+  <si>
+    <t>SAN PIO X 2460, OF 1606</t>
+  </si>
+  <si>
+    <t>612 8764 7407</t>
+  </si>
+  <si>
+    <t>gsilva@vsab.cl</t>
+  </si>
+  <si>
+    <t>SIMIAN</t>
+  </si>
+  <si>
+    <t>DÉJEAN</t>
+  </si>
+  <si>
+    <t>MARIANA LUISA</t>
+  </si>
+  <si>
+    <t>10089286-3</t>
+  </si>
+  <si>
+    <t>EL RETIRO 5001, OFICINA 6</t>
+  </si>
+  <si>
+    <t>612 9997 5813</t>
+  </si>
+  <si>
+    <t xml:space="preserve">msimian@spabogados.cl </t>
+  </si>
+  <si>
+    <t>SKOKNIC</t>
+  </si>
+  <si>
+    <t>LARRAZÁBAL</t>
+  </si>
+  <si>
+    <t>IVO ANTONIO</t>
+  </si>
+  <si>
+    <t>10612244-k</t>
+  </si>
+  <si>
+    <t>AVENIDA VITACURA 2808, OFICINA 802, LAS CONDES</t>
+  </si>
+  <si>
+    <t>612 8888 2836</t>
+  </si>
+  <si>
+    <t>iskoknic@asye.cl               ivo.skoknic@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO INMOBILIARIO - DERECHO SUCESORIO - SOCIEDAD CONYUGAL CONFLICTOS. CONTRACTUALES CIVILES Y COMERCIALES - ARBITRAJE COMERCIAL INTERNACIONAL</t>
+  </si>
+  <si>
+    <t>SMITH</t>
+  </si>
+  <si>
+    <t>CLARK</t>
+  </si>
+  <si>
+    <t>BYRON PHILLIP</t>
+  </si>
+  <si>
+    <t>17346599-8</t>
+  </si>
+  <si>
+    <t>COLO COLO 222 OF. 712, CONCEPCIÓN</t>
+  </si>
+  <si>
+    <t>contacto@clarkabogados.cl  bsclark01@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL Y COMERCIAL. CONFLICTOS SOCIETARIOS Y DE SEGUROS. PARTICIÓN DE BIENES Y DE COMUNIDADES DE CUALQUIER CLASE.</t>
+  </si>
+  <si>
+    <t>SOLIS</t>
+  </si>
+  <si>
+    <t>DEBBIE FRANCISCA</t>
+  </si>
+  <si>
+    <t>16701729-0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ORINOCO #99 OFICINA. 1006     LAS CONDES </t>
+  </si>
+  <si>
+    <t>605 2887 7200 - 569 9437 5887</t>
+  </si>
+  <si>
+    <t>debbiefrancisca@gmail.com   debbie.solis@sadd.cl</t>
+  </si>
+  <si>
+    <t>LIQUIDACIÓN DE SOCIEDADES
+LIQUIDACIÓN DE COMUNIDADES CIVILES Y CONTRACTUALES
+LIQUIDACIÓN DE COMUNIDADES HEREDITARIAS
+LIQUIDACIÓN DE SOCIEDAD CONYUGAL
+PARTICIONES Y DIVISIONES
+ARBITRAJE CONTENCIOSO CONTRACTUAL CIVIL
+ARBITRAJE CONTENCIOSO CONTRACTUAL COMERCIAL
+ARBITRAJE CONTENCIOSO SEGUROS
+ARBITRAJE CONTENCIOSO SOCIETARIO Y PACTOS ACCIONISTAS
+ARBITRAJE CONTENCIOSO INMOBILIARIO
+ARBITRAJE VOLUNTARIO</t>
+  </si>
+  <si>
+    <t>SOLÍS</t>
+  </si>
+  <si>
+    <t>PORTALES</t>
+  </si>
+  <si>
+    <t>CRISTIÁN ANDRÉS</t>
+  </si>
+  <si>
+    <t>13067217-5</t>
+  </si>
+  <si>
+    <t>HUÉRFANOS 1117, OF. 601, SANTIAGO</t>
+  </si>
+  <si>
+    <t>605 2695 5275 - 569 9509 0350</t>
+  </si>
+  <si>
+    <t>csolis@nextlegal.cl</t>
+  </si>
+  <si>
+    <t>RECURSOS NATURALES, ESPECIALMENTE MINERÍA Y AGUAS. PERMISOS AMBIENTALES. SOCIEDADES MINERAS, CONCESIONES, CONTRATOS. SOLUCIÓN DE CONTROVERSIAS EN EL ÁMBITO CONTRACTUAL Y EXTRACONTRACTUAL. LIQUIDACIONES Y PARTICIONES DE HERENCIAS, COMUNIDADES, SOCIEDADES Y PERSONAS JURÍDICAS DE TODO TIPO.</t>
+  </si>
+  <si>
+    <t>JAQUES</t>
+  </si>
+  <si>
+    <t>NARCISO ANTONIO</t>
+  </si>
+  <si>
+    <t>13614051-5</t>
+  </si>
+  <si>
+    <t>SOTERO DEL RIO 508, OF. 513-514</t>
+  </si>
+  <si>
+    <t>612 6609 3038</t>
+  </si>
+  <si>
+    <t>SOTOMAYOR</t>
+  </si>
+  <si>
+    <t>MARIA LUISA</t>
+  </si>
+  <si>
+    <t>7044066-0</t>
+  </si>
+  <si>
+    <t>MAC-IVER N°484, OF. 82, STGO.</t>
+  </si>
+  <si>
+    <t>612 8731 7704</t>
+  </si>
+  <si>
+    <t>marialsotomayor@gmail.com</t>
+  </si>
+  <si>
+    <t>SOZA</t>
+  </si>
+  <si>
+    <t>VOLKE</t>
+  </si>
+  <si>
+    <t>CLAUDIA MARTA</t>
+  </si>
+  <si>
+    <t>8901541-3</t>
+  </si>
+  <si>
+    <t>GARCÍA MORENO 1407, ÑUÑOA</t>
+  </si>
+  <si>
+    <t>612 6621 6666</t>
+  </si>
+  <si>
+    <t>clsozav@gmail.com</t>
+  </si>
+  <si>
+    <t>LIQUIDACIÓN DE SOCIEDAD CONYUGAL, LIQUIDACIÓN DE COMUNIDADES, PARTICIÓN DE BIENES</t>
+  </si>
+  <si>
+    <t>STENGER</t>
+  </si>
+  <si>
+    <t>LARENAS</t>
+  </si>
+  <si>
+    <t>VÍCTOR JUAN</t>
+  </si>
+  <si>
+    <t>5366538-1</t>
+  </si>
+  <si>
+    <t>PARCELA 24, LAS MARGARITAS, COMALLE, COMUNA DE TENO</t>
+  </si>
+  <si>
+    <t>613 9015 4818 - 562 2447 8590</t>
+  </si>
+  <si>
+    <t>vicjustenger@gmail.com</t>
+  </si>
+  <si>
+    <t>TODAS LAS RAMAS DE DERECHO CIVIL, DERECHO MINERO, DERECHO AGRÍCOLA, Y DERECHO INSDUSTRIAL</t>
+  </si>
+  <si>
+    <t>STUARDO</t>
+  </si>
+  <si>
+    <t>FUENTEALBA</t>
+  </si>
+  <si>
+    <t>RICARDO FERNANDO</t>
+  </si>
+  <si>
+    <t>5007291-6</t>
+  </si>
+  <si>
+    <t>ROMÁN DIAZ 11 DEPARTAMENTO 72 PROVIDENCIA</t>
+  </si>
+  <si>
+    <t>613 9324 2586</t>
+  </si>
+  <si>
+    <t>rstuardof@gmail.com</t>
+  </si>
+  <si>
+    <t>OJALVO</t>
+  </si>
+  <si>
+    <t>JULIO EDUARDO</t>
+  </si>
+  <si>
+    <t>8402787-1</t>
+  </si>
+  <si>
+    <t>CRUCERO EXETER N°0354 OF. A, PROVIDENCIA, SANTIAGO</t>
+  </si>
+  <si>
+    <t>613 9221 4351</t>
+  </si>
+  <si>
+    <t>jstuardo@gmail.com</t>
+  </si>
+  <si>
+    <t>ARBITRO PARTIDOR CIVIL</t>
+  </si>
+  <si>
+    <t>SUAREZ</t>
+  </si>
+  <si>
+    <t>NAVIA</t>
+  </si>
+  <si>
+    <t>MANUEL JESUS</t>
+  </si>
+  <si>
+    <t>6065619-3</t>
+  </si>
+  <si>
+    <t>HERNANDO DE AGUIRRE 268 OF 701, PROVIDENCIA</t>
+  </si>
+  <si>
+    <t>606 2650 1940</t>
+  </si>
+  <si>
+    <t>msuarez@jsr.cl</t>
+  </si>
+  <si>
+    <t>PARTICIONES, ARBITRAJES, MATERIAS CIVILES Y COMERCIALES, SOCIEDADES</t>
+  </si>
+  <si>
+    <t>18783712-K</t>
+  </si>
+  <si>
+    <t>KENNEDY 6800, OFICINA 713, TORRE B, VITACURA</t>
+  </si>
+  <si>
+    <t>606 2591 8800</t>
+  </si>
+  <si>
+    <t>jcarlostapia@defcorp.cl</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DERECHO DE SEGUROS/ DERECHO DE SOCIEDADES  / RESPONSABILIDAD CIVIL CONTRACTUAL Y EXTRACONTRACTUAL </t>
+  </si>
+  <si>
+    <t>EDUARDO JAVIER</t>
+  </si>
+  <si>
+    <t>14207088-K</t>
+  </si>
+  <si>
+    <t>GUTAVO V 160 DEPTO 205, LAS CONDES</t>
+  </si>
+  <si>
+    <t>613 8764 7407</t>
+  </si>
+  <si>
+    <t>ejtapia@tapiaelorza.cl</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL, JUICIOS CIVILES, PARTICIONES, CONFLICTOS INMOBILIARIOS, HERENCIAS, DERECHO SOCIETARIO, DERECHOS DE SEGUROS</t>
+  </si>
+  <si>
+    <t>17313761-3</t>
+  </si>
+  <si>
+    <t>GOYENECHEA Nº 3250, OF. 301, LAS CONDES</t>
+  </si>
+  <si>
+    <t>606 2485 1000</t>
+  </si>
+  <si>
+    <t>abogadojaviertapia@gmail.com</t>
   </si>
   <si>
     <t>1.- ASUNTOS CIVILES CONTENCIOSOS Y VOLUNTARIOS;
 2.- ASUNTOS COMERCIALES;
 3.- ASUNTOS INMOBILIARIOS;
 4.- CONTRATOS Y RESPONSABILIDAD CIVIL;
 5.- PARTICIONES.</t>
   </si>
   <si>
-    <t>PARTICIONES DE HERENCIA</t>
-[...14 lines deleted...]
-    <t>PARTICIÓN DE BIENES, DIFERENCIAS ENTRE SOCIOS, RENDICIONES DE CUENTAS Y LIQUIDACIÓN DE SOCIEDADES</t>
+    <t>MALIS</t>
+  </si>
+  <si>
+    <t>LIAT SHARON</t>
+  </si>
+  <si>
+    <t>16747073-4</t>
+  </si>
+  <si>
+    <t>LAS ORQUIDEAS 1090 DEPTO 704</t>
+  </si>
+  <si>
+    <t>liat.tm@gmail.com</t>
+  </si>
+  <si>
+    <t>JORGE IGNACIO</t>
+  </si>
+  <si>
+    <t>16661704-9</t>
+  </si>
+  <si>
+    <t>LOS CARRERA 232 OFICINA 2 LA SERENA</t>
+  </si>
+  <si>
+    <t>613 9821 5433</t>
+  </si>
+  <si>
+    <t>abogadojorgetapiasilva@gmail.com</t>
   </si>
   <si>
     <t>PARTICIÓNDEHERENCIAS-LIQUIDACIÓN;COMUNIDADHEREDITARIA;DERECHO
 ADMINISTRATIVO;CONTRATACIÓNPÚBLICA;DERECHOCOMERCIAL;DIFERENCIAS
 ENTRESOCIOS;LIQUIDACIÓNDESOCIEDADCOMERCIALES;DERECHOCIVIL;
 INDEMNIZACIÓNDEPERJUICIOS;RESPONSABILIDADCONTRACTUALY
 EXTRACONTRACTUAL;COPROPIEDADINMOBILIARIA;LIQUIDACIÓNSOCIEDAD
 CONYUGAL; CONTRATOS DE CONSTRUCCIÓN E INFRAESTRUCTURA EN GENERAL.</t>
   </si>
   <si>
-    <t>ESPECIALIDAD EN JUICIOS DE PARTICIÓN DE BIENES, LIQUIDACIÓN DE SOCIEDAD CONYUGAL O DE UNA SOCIEDAD COLECTIVA O EN COMANDITA CIVIL Y LA DE LAS COMUNIDADES, LAS DIFERENCIAS QUE OCURRAN ENTRE LOS SOCIOS DE DETERMINADAS SOCIEDADES, EN LOS CASOS DE LOS ARTÍCULOS 415 DEL CÓDIGO DE COMERCIO Y 4° N°10 DE LA LEY N°18.046, ARBITRAJES EN MATERIA DE SEGUROS</t>
-[...218 lines deleted...]
-    <t>DERECHO CIVIL, COMERCIAL, DERECHO DE SEGUROS, PARTICIONES Y LIQUIDACIONES</t>
+    <t>TAVOLARI</t>
+  </si>
+  <si>
+    <t>GOYCOOLEA</t>
+  </si>
+  <si>
+    <t>PÍA</t>
+  </si>
+  <si>
+    <t>12071851-7</t>
+  </si>
+  <si>
+    <t>BENJAMIN 2935 PISO 7, LAS CONDES</t>
+  </si>
+  <si>
+    <t>613 9997 5813</t>
+  </si>
+  <si>
+    <t>ptavolari@tavolari.cl</t>
   </si>
   <si>
     <t>CIVIL, COMERCIAL, INMOBILIARIO, PARTICIONES.</t>
   </si>
   <si>
-    <t>ARBITRAJES EN PARTICIONES, SEGUROS, SOCIEDADE</t>
-[...16 lines deleted...]
-    <t>DERECHO CONSTRUCCIÓN, DERECHO INMOBILIARIO, DERECHO SOCIETARIO, CIVIL Y COMERCIAL, LEASING</t>
+    <t>OLIVEROS</t>
+  </si>
+  <si>
+    <t>5486097-8</t>
+  </si>
+  <si>
+    <t>613 8888 2836</t>
+  </si>
+  <si>
+    <t>rtavolari@tavolari.cl</t>
   </si>
   <si>
     <t>CIVIL, COMERCIAL, CONSTRUCCIONES, INDEMNIZACIONES</t>
   </si>
   <si>
-    <t>MARÍTIMO, CONSTRUCCIÓN, SEGUROS, PARTICIÓN, LEASING, ARRENDAMIENTO.</t>
-[...81 lines deleted...]
-    <t>DERECHO CIVIL, PARTICIONES DE BIENES, HERENCIAS Y COMUNIDADES, LIQUIDACIÓN DE SOCIEDAD CONYUGAL (MAGISTER EN MEDIACIÓN: GESTIÓN COLABORATIVA DE CONFLICTOS) DERECHO COMERCIAL, DE MINERÍA Y AGUAS.</t>
+    <t>TEJEDA</t>
+  </si>
+  <si>
+    <t>BERTENS</t>
+  </si>
+  <si>
+    <t>10383277-2</t>
+  </si>
+  <si>
+    <t>ESTADO 235 OF. 709, STGO.</t>
+  </si>
+  <si>
+    <t>rodrigo.tejeda.bertens@gmail.com</t>
+  </si>
+  <si>
+    <t>SEGURO DE DAÑOS</t>
+  </si>
+  <si>
+    <t>TELLEZ</t>
+  </si>
+  <si>
+    <t>LAUTARO ALBERTO</t>
+  </si>
+  <si>
+    <t>6377849-4</t>
+  </si>
+  <si>
+    <t>SAN SEBASTIAN 2812, OF 611, LAS CONDESA</t>
+  </si>
+  <si>
+    <t>606 2887 7200 - 569 9437 5887</t>
+  </si>
+  <si>
+    <t>ltellezr@tya.cl</t>
+  </si>
+  <si>
+    <t>MATERIAS CIVILES Y COMERCIALES-LEASING HABITACIONAL-PARTICIONES-LIQUIDACIÓN
+SOCIEDAD CONYUGAL-RESOLUCIÓN DE CONFLICTOS SUCESORIOS-CONTRACTUALES DE</t>
+  </si>
+  <si>
+    <t>TÉLLEZ</t>
+  </si>
+  <si>
+    <t>XIMENA SOLEDAD</t>
+  </si>
+  <si>
+    <t>15364241-9</t>
+  </si>
+  <si>
+    <t>TARPACÁ 1324 DPTO 2508, SANTIAGO</t>
+  </si>
+  <si>
+    <t>606 2695 5275 - 569 9509 0350</t>
+  </si>
+  <si>
+    <t>xime.s.tellez@gmail.com</t>
   </si>
   <si>
     <t>(I)JUICIOS, ARBITRAJES
 (II) DERECHO DEL CONSUMO
 (III) CONSUMO FINANCIERO
 (IV) COMPLIANCE
 (V) RESPONSABILIDAD CIVIL EN GENERAL</t>
   </si>
   <si>
+    <t>TERZAN</t>
+  </si>
+  <si>
+    <t>GINO ANDRES</t>
+  </si>
+  <si>
+    <t>16199377-8</t>
+  </si>
+  <si>
+    <t>613 6609 3038</t>
+  </si>
+  <si>
+    <t>THOMAS</t>
+  </si>
+  <si>
+    <t>PATRICIO ALEJANDRO</t>
+  </si>
+  <si>
+    <t>10893531-6</t>
+  </si>
+  <si>
+    <t>O'HIGGINS 404</t>
+  </si>
+  <si>
+    <t>613 8731 7704</t>
+  </si>
+  <si>
+    <t>thomasabogado@gmail.com</t>
+  </si>
+  <si>
+    <t>CLAUDIO ANDRÉS</t>
+  </si>
+  <si>
+    <t>12638939-6</t>
+  </si>
+  <si>
+    <t>HUÉRFANOS Nº 1373 OF. 705</t>
+  </si>
+  <si>
+    <t>613 6621 6666</t>
+  </si>
+  <si>
+    <t>ctoledos@yahoo.com</t>
+  </si>
+  <si>
+    <t>CIVILES CONTENCIOSO Y VOLUNTARIO</t>
+  </si>
+  <si>
+    <t>SOBARZO</t>
+  </si>
+  <si>
+    <t>HUGO EDUARDO</t>
+  </si>
+  <si>
+    <t>10309941-2</t>
+  </si>
+  <si>
+    <t>AHUMADA  312 OF 308 SANTIAGO</t>
+  </si>
+  <si>
+    <t>614 9015 4818 - 562 2447 8590</t>
+  </si>
+  <si>
+    <t>htoleds@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL, CONTRATOS,  LIQUIDACIÓN DE SOCIEDADES COMERCIALES,  CONYUGAL, LIQUIDACIÓN DE  COMUNIDADES HEREDITARIAS, DERECHO INMOBILIARIOS.</t>
+  </si>
+  <si>
+    <t>TOLOZA</t>
+  </si>
+  <si>
+    <t>EGUILUZ</t>
+  </si>
+  <si>
+    <t>CARLOS EMILIO</t>
+  </si>
+  <si>
+    <t>17391494-6</t>
+  </si>
+  <si>
+    <t>614 9221 4351</t>
+  </si>
+  <si>
+    <t>carlos.toloza@ga-abogados.cl</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL Y COMERCIAL - INDEMNIZACIÓN DE PERJUICIOS - RESPONSABILIDAD CONTRACTUAL Y EXTRACONTRACTUAL - LIQUIDACIÓN DE SOCIEDADES COMERCIALES - DERECHO DE SEGUROS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EDUARDO JOSE </t>
+  </si>
+  <si>
+    <t>9917957-0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LAS MALVAS 3710, OFICINA 204, LAS CONDES </t>
+  </si>
+  <si>
+    <t>569 96826876</t>
+  </si>
+  <si>
+    <t>etoro225@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DERECHO SUCESORIO Y SOCIETARIO </t>
+  </si>
+  <si>
+    <t>ARRAU</t>
+  </si>
+  <si>
+    <t>FELIPE ALFONSO</t>
+  </si>
+  <si>
+    <t>15639395-9</t>
+  </si>
+  <si>
+    <t>MÁLAGA 85 OFICINA S-109, LAS CONDES</t>
+  </si>
+  <si>
+    <t>614 9324 2586</t>
+  </si>
+  <si>
+    <t>ftorres@teabogados.cl</t>
+  </si>
+  <si>
+    <t>ARBITRAJE EN MATERIA CIVIL, PARTICIÓN DE HERENCIA Y CONFLICTOS SOCIETARIOS.</t>
+  </si>
+  <si>
+    <t>ZAGAL</t>
+  </si>
+  <si>
+    <t>OSCAR ANDRÉS</t>
+  </si>
+  <si>
+    <t>7980762-1</t>
+  </si>
+  <si>
+    <t>HUERFANOS 770 OF. 1503</t>
+  </si>
+  <si>
+    <t>607 2650 1940</t>
+  </si>
+  <si>
+    <t xml:space="preserve">oscartorreszagal@gmail.com </t>
+  </si>
+  <si>
+    <t>DERECHO DE SOCIEDADES, DERECHO DE SEGUROS, PARTICION DE BIENES, MERCADO DE VALORES, CONTRATOS, DERECHO MARITIMO</t>
+  </si>
+  <si>
+    <t>PEDRO JOSÉ</t>
+  </si>
+  <si>
+    <t>16276629-5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SOTERO DEL RIO N° 508 OFICINA 514 SANTIAGO </t>
+  </si>
+  <si>
+    <t>614 8764 7407</t>
+  </si>
+  <si>
+    <t>abogado.troncoso@hotmail.com</t>
+  </si>
+  <si>
+    <t>POSTÍTULO EN DERECHO PENAL</t>
+  </si>
+  <si>
+    <t>MELLA</t>
+  </si>
+  <si>
+    <t>SERGIO ESTEBAN</t>
+  </si>
+  <si>
+    <t>17090006-5</t>
+  </si>
+  <si>
+    <t>MAGDALENA N°140, OFICINA 1201, LAS CONDES, SANTIAGO</t>
+  </si>
+  <si>
+    <t>607 2485 1000</t>
+  </si>
+  <si>
+    <t>stroncosomella@gmail.com</t>
+  </si>
+  <si>
+    <t>RESPONSABILIDAD POR DAÑOS CONTRACTUALES Y EXTRACONTRACTUALES, INCUMPLIMIENTOS DE CONTRATOS, NULIDADES, RENDICIÓN DE CUENTAS, PARTICIONES, LIQUIDACIÓN DE SOCIEDADES, NEGLIGENCIAS MÉDICAS, DISOLUCIÓN DE SOCIEDADES, CONFLICTOS SOCIETARIOS.</t>
+  </si>
+  <si>
+    <t>TROYA</t>
+  </si>
+  <si>
+    <t>DOMÍNGUEZ</t>
+  </si>
+  <si>
+    <t>JOSÉ GUILLERMO</t>
+  </si>
+  <si>
+    <t>6281643-0</t>
+  </si>
+  <si>
+    <t>ALHUÉ N°1864, COMUNA DE LAS CONDES</t>
+  </si>
+  <si>
+    <t>614 9821 5433</t>
+  </si>
+  <si>
+    <t>guillermotroya@gmail.com</t>
+  </si>
+  <si>
+    <t>LIQUIDACIONES SOCIEDAD CONYUGAL, COMUNIDADES HEREDITARIAS, SEGUROS</t>
+  </si>
+  <si>
+    <t>TRUJILLO</t>
+  </si>
+  <si>
+    <t>ANITA JOSEFINA</t>
+  </si>
+  <si>
+    <t>15829773-6</t>
+  </si>
+  <si>
+    <t>VATICANO 4134, LAS CONDES</t>
+  </si>
+  <si>
+    <t>607 2591 8800</t>
+  </si>
+  <si>
+    <t>josefina.trujillo@qt.cl</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DERECHO CIVIL, DERECHO COMERCIAL, ESPECIALMENTE CONFLICTOS SOCIETARIOS–CONTRACTUALES, PARTICIONES, SUCESORIO, RESPONSABILIDAD CONTRACTUAL Y EXTRACONTRACTUAL, DERECHO PÚBLICO Y  SEGUROS. </t>
+  </si>
+  <si>
+    <t>TWYMAN</t>
+  </si>
+  <si>
+    <t>CAZAUX</t>
+  </si>
+  <si>
+    <t>JANINE IVETTE</t>
+  </si>
+  <si>
+    <t>9706558-6</t>
+  </si>
+  <si>
+    <t>PASAJE NUESTRA SEÑORA DEL ROSARIO Nº617, LAS CONDES</t>
+  </si>
+  <si>
+    <t>jtwyman@ltcpconsultores.cl      janine.twyman@gmail.com.</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL Y DERECHO COMERCIAL. MATERIAS CONTRACTUALES, CORPORATIVAS Y SOCIETARIAS.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  VIAL</t>
+  </si>
+  <si>
+    <t>16094687-3</t>
+  </si>
+  <si>
+    <t>LA PASTORA 180</t>
+  </si>
+  <si>
+    <t>595 9324 2586</t>
+  </si>
+  <si>
+    <t>fernando@fernandougarte.cl</t>
+  </si>
+  <si>
+    <t>PARTICIONE,S LIQUDIACIÓN DE SOCIEDADES</t>
+  </si>
+  <si>
+    <t>ENRIONE</t>
+  </si>
+  <si>
+    <t>MANUELA</t>
+  </si>
+  <si>
+    <t>18391247-K</t>
+  </si>
+  <si>
+    <t>LOS COLIGÜES 1486, VITACURA, SANTIAGO</t>
+  </si>
+  <si>
+    <t>mugarte@ovb.cl
+manuela.ue@gmail.com</t>
+  </si>
+  <si>
+    <t>MATERIAS CIVILES Y COMERCIALES; CONFLICTOS POR RESPONSABILIDAD CONTRACTUAL Y EXTRACONTRACTUAL; NULIDADES; CONFLICTOS VINCULADOS CON POSESIÓN O PROPIEDAD RAÍZ; DERECHO DE SEGUROS; CONFLICTOS ENTRE ACCIONISTAS; CONFLICTOS POR NEGLIGENCIA MÉDICA.</t>
+  </si>
+  <si>
+    <t>4774102-5</t>
+  </si>
+  <si>
+    <t>MORANDÉ N.° 322, OFICINA 205-206, SANTIAGO</t>
+  </si>
+  <si>
+    <t>614 9997 5813</t>
+  </si>
+  <si>
+    <t>josejoaquinugartegodoy@gmail.com</t>
+  </si>
+  <si>
+    <t>PARTICIONES Y LIQUIDACIÓN DE SOCIEDADES
+CONFLICTOS CIVILES DE TODA CLASE
+DERECHO COMERCIAL EN GENERAL</t>
+  </si>
+  <si>
+    <t>13916805-4</t>
+  </si>
+  <si>
+    <t>ISIDORA GOYENECHEA 2800, PISO 41, OFICINA 4102, LAS CONDES</t>
+  </si>
+  <si>
+    <t>614 8888 2836</t>
+  </si>
+  <si>
+    <t>jugarte@ugartecorrea.com</t>
+  </si>
+  <si>
+    <t>UGOLINI</t>
+  </si>
+  <si>
+    <t>TELLO</t>
+  </si>
+  <si>
+    <t>JOSÉ ALONSO</t>
+  </si>
+  <si>
+    <t>15385862-4</t>
+  </si>
+  <si>
+    <t>607 2695 5275 - 569 9509 0350</t>
+  </si>
+  <si>
+    <t>joseugolini@alvear-ugolini.cl</t>
+  </si>
+  <si>
+    <t xml:space="preserve">URIBE </t>
+  </si>
+  <si>
+    <t xml:space="preserve">MONJE </t>
+  </si>
+  <si>
+    <t xml:space="preserve">NATALIA ANDREA </t>
+  </si>
+  <si>
+    <t>18427063-3</t>
+  </si>
+  <si>
+    <t>CAYETANO LETELIER N° 225, OFICINA N° 207, COMUNA DE LA UNION, REGION DE LOS RIOS</t>
+  </si>
+  <si>
+    <t>569 73155986</t>
+  </si>
+  <si>
+    <t>nataliauribemonje@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL Y COMERCIAL, PARTICIONES, LIQUIDACIONES SOCIEDADES CONYUGALES, SOCIEDADES CIVILES Y COMERCIALES, COMUNIDADES, SUCESIONES HEREDITARIAS, RESOLUCION DE CONFLICTOS SOCIETARIOS, COMUNITARIOS Y DE ASOCIACIONES, DISOLUCIONES Y CUESTIONES ENTRE SOCIOS, COMUNEROS Y/O CON TERCEROS</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> ULLOA</t>
+  </si>
+  <si>
+    <t>YERALD VALENTÍN</t>
+  </si>
+  <si>
+    <t>18485736-7</t>
+  </si>
+  <si>
+    <t>PARCELA N° 2, LOS TILOS, COMUNA DE VILCÚN</t>
+  </si>
+  <si>
+    <t>607 2887 7200 - 569 9437 5887</t>
+  </si>
+  <si>
+    <t>yulloatrabajo@gmail.com</t>
+  </si>
+  <si>
     <t xml:space="preserve">MAGISTER EN DERECHO, CON MENCIÓN EN DERECHO PÚBLICO. DIPLOMA LITIGACIÓN ESTRATÉGICA EN DERECHO ADMINISTRATIVO SANCIONADOR. CON EXPERIENCIA COMO JUEZ ÁRBITRO EN PARTICIÓN DE HERENCIA, LIQUIDACIÓN DE SOCIEDAD CONYUGAL Y PREPARACIÓN PARA ARRIBAR A SOLUCIONES COLABORATIVAS CUANDO ELLO RESULTA VIABLE, EN DIVERSAS MATERIAS. </t>
   </si>
   <si>
-    <t>14293362-4</t>
-[...260 lines deleted...]
-    <t>15326093-1</t>
+    <t>VILLENA</t>
+  </si>
+  <si>
+    <t>NATALIA BELEN</t>
+  </si>
+  <si>
+    <t>18198256-k</t>
+  </si>
+  <si>
+    <t>RIQUELME Nº134 DPTO Nº23 SANTIAGO CENTRO.</t>
+  </si>
+  <si>
+    <t>614 6609 3038</t>
+  </si>
+  <si>
+    <t>ulloa.abogada@gmail.com</t>
+  </si>
+  <si>
+    <t>ULRIKSEN</t>
+  </si>
+  <si>
+    <t>MICHAEL NIELS</t>
+  </si>
+  <si>
+    <t>15097899-8</t>
+  </si>
+  <si>
+    <t>ANTONIO VARAS 1472, DEPARTAMENTO 196, PROVIDENCIA</t>
+  </si>
+  <si>
+    <t>614 8731 7704</t>
+  </si>
+  <si>
+    <t>mulriksen@hyu.clmichaelulriksen@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHOCIVIL,DERECHOCOMERCIAL,DERECHODEEMPRESA,DERECHODEFAMILIA,DERECHOLABORALYSEGURIDADSOCIAL,DERECHODEURBANISMOYCONSTRUCCIÓN Y DERECHO EN OPERACIONES LOGÍSTICAS.</t>
+  </si>
+  <si>
+    <t>UMBERTO</t>
+  </si>
+  <si>
+    <t>BATTAGLIA CASTRO</t>
+  </si>
+  <si>
+    <t>CARLO IVÁN</t>
+  </si>
+  <si>
+    <t>8465693-3</t>
+  </si>
+  <si>
+    <t>SENDERO DE LOS PIUQUENES N° 12.275, LAS CONDES</t>
+  </si>
+  <si>
+    <t>614 6621 6666</t>
+  </si>
+  <si>
+    <t>cbattaglia@ommb.cl</t>
+  </si>
+  <si>
+    <t>URBINA</t>
+  </si>
+  <si>
+    <t>EDUARDO FRANCISCO</t>
+  </si>
+  <si>
+    <t>6537836-1</t>
+  </si>
+  <si>
+    <t>RICARDO LYON 989 DEPTO. 25, PROVIDENCIA</t>
+  </si>
+  <si>
+    <t>615 9015 4818 - 562 2447 8590</t>
+  </si>
+  <si>
+    <t>eurbina@gmail.com</t>
+  </si>
+  <si>
+    <t>LIQUIDACION SOCIEDADES COMERCIALES, CONYUGALES Y HERENCIAS</t>
+  </si>
+  <si>
+    <t>BENJAMÍN SALVADOR</t>
+  </si>
+  <si>
+    <t>16361598-3</t>
+  </si>
+  <si>
+    <t>MÁLAGA 85, OFICINA 201, LAS CONDES</t>
+  </si>
+  <si>
+    <t>615 9221 4351</t>
+  </si>
+  <si>
+    <t>buriarte@apparcel.cl</t>
+  </si>
+  <si>
+    <t>·         PARTICIONES DE COMUNIDADES HEREDITARIAS Y PARTICIÓN EN GENERAL.</t>
+  </si>
+  <si>
+    <t>URQUIETA</t>
+  </si>
+  <si>
+    <t>NUEVA DE LYON 145,
+OFICINA 501
+PROVIDENCIA</t>
+  </si>
+  <si>
+    <t>615 9324 2586</t>
+  </si>
+  <si>
+    <t>curquietasalazar@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL Y COMERCIAL, PROPIEDAD INTELECTUAL E INDUSTRIAL</t>
+  </si>
+  <si>
+    <t>CARLOS ESTEBAN</t>
+  </si>
+  <si>
+    <t>9787666-5</t>
+  </si>
+  <si>
+    <t>ADOLFO IBAÑEZ N° 6136 COMUNA DE CERRILLOS. SANTIAGO</t>
+  </si>
+  <si>
+    <t>608 2650 1940</t>
+  </si>
+  <si>
+    <t>c.urrejola.abogado@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL PATRIMONIAL Y FAMILIA. CONFLICTOS CONTRACTUALES, COMERCIALES, CIVILES E INMOBILIARIOS.</t>
+  </si>
+  <si>
+    <t>URRESTI</t>
+  </si>
+  <si>
+    <t>BOFILL</t>
+  </si>
+  <si>
+    <t>10548434-8</t>
+  </si>
+  <si>
+    <t>AVENIDA APOQUINDO 3000 OFICINA 603 LAS CONDES</t>
+  </si>
+  <si>
+    <t>615 8764 7407</t>
+  </si>
+  <si>
+    <t>furrestib@gmail.com</t>
+  </si>
+  <si>
+    <t>MATERIAS CIVILES, COMERCIALES, PARTICIONES, LIQUIDACIONES DE SOCIEDADES</t>
+  </si>
+  <si>
+    <t>SIGUES</t>
+  </si>
+  <si>
+    <t>ANA MARÍA</t>
+  </si>
+  <si>
+    <t>15936190-k</t>
+  </si>
+  <si>
+    <t>MATÍAS COUSIÑO 82, OF 603 SANTIAGO</t>
+  </si>
+  <si>
+    <t>615 9821 5433</t>
+  </si>
+  <si>
+    <t>aurzuas@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> PARTICIONES, LIQUIDACIONES DE SOCIEDAD CONYUGAL,  HERENCIA, SUCESORIOS, LEASING MINEROS, LEASING ARRENDAMIENTOS. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">URZÚA </t>
+  </si>
+  <si>
+    <t>SIQUES</t>
+  </si>
+  <si>
+    <t>13912731-5</t>
+  </si>
+  <si>
+    <t>MATÍAS COUSIÑO 82 OF603, SANTIAGO</t>
+  </si>
+  <si>
+    <t>608 2485 1000</t>
+  </si>
+  <si>
+    <t>ajurzua@uc.cl</t>
+  </si>
+  <si>
+    <t>DE PABLO</t>
+  </si>
+  <si>
+    <t>VISCONDE DORIAN</t>
+  </si>
+  <si>
+    <t>13255915-5</t>
+  </si>
+  <si>
+    <t>608 2591 8800</t>
+  </si>
+  <si>
+    <t>dvaldes@fpa.cl</t>
+  </si>
+  <si>
+    <t>PARTICIÓN DE BIENES-ARBITRAJES DE SEGUROS-LIQUIDACIÓN DE SOCIEDAD CONYUGAL Y OTRAS COMUNIDADES</t>
+  </si>
+  <si>
+    <t>LUIS ABSALÓN</t>
+  </si>
+  <si>
+    <t>10203547-K</t>
+  </si>
+  <si>
+    <t>HUÉRFANOS Nº 979, OF. 609, SANTIAGO</t>
+  </si>
+  <si>
+    <t>615 9997 5813</t>
+  </si>
+  <si>
+    <t>absalon@valenciareusser.cl</t>
+  </si>
+  <si>
+    <t>CONFLICTOS SOCIETARIOS, LIQUIDACIONES SOCIETARIAS, PARTICIÓN DE BIENES, ASUNTOS DEL GIRO COMERCIAL CON LA ADMINISTRACIÓN, SUCESORIOS, CONSTRUCCIÓN, FINANCIEROS, PROTECCIÓN DE DATOS PERSONALES, SEGUROS Y TRANSPORTE</t>
+  </si>
+  <si>
+    <t>GEORGINA DEL PILAR</t>
   </si>
   <si>
     <t>17391973-5</t>
   </si>
   <si>
-    <t>18746803-5</t>
-[...56 lines deleted...]
-    <t>8502141-9</t>
+    <t>ARTURO GORDON N°3951, PUENTE ALTO, SANTIAGO</t>
+  </si>
+  <si>
+    <t>(+56) 962387830</t>
+  </si>
+  <si>
+    <t>georginadpvalencia
+@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO INFORMÁTICO- CIBERSEGURIDAD -  PROTECCIÓN DE DATOS -  E-COMMERCE - IA -  PROPIEDAD INTELECTUAL - PROPIEDAD INDUSTRIAL - SOFTWARE -  DERECHOS DE AUTOR - PATENTES - MARCAS - DERECHO CIVIL - RESPONSABILIDAD CONTRACTUAL Y EXTRACONTRACTUAL - DERECHO SUCESORIO - DERECHO COMERCIAL Y SOCIETARIO.</t>
+  </si>
+  <si>
+    <t>AZÓCAR</t>
+  </si>
+  <si>
+    <t>CAROLINA ADRIANA</t>
+  </si>
+  <si>
+    <t>11523704-7</t>
+  </si>
+  <si>
+    <t>AVENIDA NUEVA PROVIDENCIA
+Nº1881, OFICINA 2303, PROVIDENCIA,</t>
+  </si>
+  <si>
+    <t>cavazocar@gmail.com</t>
+  </si>
+  <si>
+    <t>MATERIAS CIVILES Y COMERCIALES, ESPECIALMENTE PARTICIÓN DE BIENES, LIQUIDACIÓN DE SOCIEDADES. CONTRATOS EN MATERIAS TECNOLÓGICAS. PROPIEDAD INTELECTUAL.</t>
+  </si>
+  <si>
+    <t>PALOMA</t>
+  </si>
+  <si>
+    <t>13441586-K</t>
+  </si>
+  <si>
+    <t>ALCÁNTARA 1750, LAS CONDES, SANTIAGO</t>
+  </si>
+  <si>
+    <t>615 6609 3038</t>
+  </si>
+  <si>
+    <t>valenzuelapaloma@gmail.com</t>
+  </si>
+  <si>
+    <t>NO MENCIONA.</t>
+  </si>
+  <si>
+    <t>FARIAS</t>
+  </si>
+  <si>
+    <t>JAVIER ANTONIO</t>
   </si>
   <si>
     <t>18463504-6</t>
   </si>
   <si>
-    <t>17089082-5</t>
-[...509 lines deleted...]
-    <t xml:space="preserve">jaimeandres@batarce.me  </t>
+    <t>AMERICO VESPUCIO SUR 730,
+DEPTO 201, LAS CONDES,</t>
+  </si>
+  <si>
+    <t>608 2887 7200 - 569 9437 5887</t>
   </si>
   <si>
     <t>j.valenzuelafar@
 gmail.com</t>
   </si>
   <si>
-    <t>johnparada@gmail.com jrparada@uc.cl</t>
-[...33 lines deleted...]
-    <t>jjosecontreras1982@gmail.com</t>
+    <t>DERECHO CIVIL Y COMERCIAL, LIQUIDACIONES DE SOCIEDADES CIVILES Y
+COMERCIALES, PARTICIONES Y LIQUIDACIONES DE COMUNIDADES
+HEREDITARIAS, LIQUIDACION DE SOCIEDADES CONYUGALES.</t>
+  </si>
+  <si>
+    <t>8822462-0</t>
+  </si>
+  <si>
+    <t>608 2695 5275 - 569 9509 0350</t>
   </si>
   <si>
     <t>jmvglegal@gmail.com</t>
   </si>
   <si>
-    <t>contacto@diazyfuentesabogados.cl</t>
-[...11 lines deleted...]
-    <t>lecastrojimenez@gmail.com</t>
+    <t>ORTIZ</t>
+  </si>
+  <si>
+    <t>15842234-4</t>
+  </si>
+  <si>
+    <t>615 8888 2836</t>
+  </si>
+  <si>
+    <t>andreapaz.valenzuelaortiz@gmail.com</t>
+  </si>
+  <si>
+    <t>VALLADARES</t>
+  </si>
+  <si>
+    <t>NARANJO</t>
+  </si>
+  <si>
+    <t>MARIA FERNANDA</t>
+  </si>
+  <si>
+    <t>12087838-7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AVENIDA EL REMANSO DE CHICUREO 200, COLINA </t>
+  </si>
+  <si>
+    <t>615 8731 7704</t>
+  </si>
+  <si>
+    <t>marife.valladares@gmail.com</t>
+  </si>
+  <si>
+    <t>DIPLOMADA EN RECURSOS NATURALES Y ENERGÍA CON MENCIÓN EN AGUAS, EN LA UNIVERSIDAD CATÓLICA.</t>
+  </si>
+  <si>
+    <t>VANESSA</t>
+  </si>
+  <si>
+    <t>VELIZ BASCUÑAN</t>
+  </si>
+  <si>
+    <t>CLAUDIA PAMELA</t>
+  </si>
+  <si>
+    <t>11208842-3</t>
+  </si>
+  <si>
+    <t>EL BOSQUE 154 DPTO. 42 PROVIDENCI</t>
+  </si>
+  <si>
+    <t>615 6621 6666</t>
+  </si>
+  <si>
+    <t> avelizbascunan@gmai.com</t>
+  </si>
+  <si>
+    <t>Y DEL CONSUMIDOR, LEY DE COPROPIEDAD INMOBILIARIA, DERECHO CIVIL Y COMERC</t>
+  </si>
+  <si>
+    <t>UNDURRAGA</t>
+  </si>
+  <si>
+    <t>10535197-6</t>
+  </si>
+  <si>
+    <t>AGUSTINAS 1291 4° PISO LETRA E, COMUNA Y CIUDAD DE SANTIAGO</t>
+  </si>
+  <si>
+    <t>616 9015 4818 - 562 2447 8590</t>
   </si>
   <si>
     <t>lvaras@mvmabogados.cl</t>
   </si>
   <si>
+    <t>VARELA</t>
+  </si>
+  <si>
+    <t>CHRISTIAN ALBERTO</t>
+  </si>
+  <si>
+    <t>13696852-1</t>
+  </si>
+  <si>
+    <t>616 9324 2586</t>
+  </si>
+  <si>
+    <t>cvarela@vsab.cl</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> LIQUIDACIONES DE COMUNIDAD CIVIL, COMERCIAL, FAMILIA  (BIENES COMUNES)</t>
+  </si>
+  <si>
+    <t>CORVALAN</t>
+  </si>
+  <si>
+    <t>ALFREDO ANDRES</t>
+  </si>
+  <si>
+    <t>12884353-1</t>
+  </si>
+  <si>
+    <t>PASAJE DOCTOR SOTERO DEL RIO 508 OF. 1019, SANTIAGO</t>
+  </si>
+  <si>
+    <t>616 9221 4351</t>
+  </si>
+  <si>
+    <t>alfredovarelacorvalan@hotmail.com</t>
+  </si>
+  <si>
+    <t>PEDRO ALEJANDRO</t>
+  </si>
+  <si>
+    <t>9172415-4</t>
+  </si>
+  <si>
+    <t>HUERFANOS 1160 OF.715 SANTIAGO</t>
+  </si>
+  <si>
+    <t>609 2485 1000</t>
+  </si>
+  <si>
+    <t>pedrovarelac@gmail.com</t>
+  </si>
+  <si>
+    <t>DE FERRARI</t>
+  </si>
+  <si>
+    <t>18593507-8</t>
+  </si>
+  <si>
+    <t>AV. PADRE SERGIO CORREA N° 14.500 OFICINA 310, COLINA</t>
+  </si>
+  <si>
+    <t>609 2650 1940</t>
+  </si>
+  <si>
+    <t>gonzalo.varela@varelaabogados.cl</t>
+  </si>
+  <si>
+    <t>MATERIAS CIVILES Y COMERCIALES –RESPONSABILIDAD POR DAÑOS CONTRACTUALES Y EXTRACONTRACTUALES, INCUMPLIMIENTOS DE CONTRATOS, NULIDADES, PARTICIONES, LIQUIDACIÓN DE SOCIEDADES, RENDICIÓN Y OBJECIÓN DE CUENTAS, CONFLICTOS SOCIETARIOS, NEGLIGENCIAS MÉDICAS - DERECHO INMOBILIARIO, DERECHO DE LA CONSTRUCCIÓN, DERECHO MARÍTIMO, DERECHO CONCURSAL, ENERGÍA, INVERSIÓN EXTRANJERA</t>
+  </si>
+  <si>
+    <t>MEJIAS</t>
+  </si>
+  <si>
+    <t>KARINA ANDREA</t>
+  </si>
+  <si>
+    <t>17285903-8</t>
+  </si>
+  <si>
+    <t>ALMIRANTE PASTENE 333 OFICINA 703, PROVIDENCIA, SANTIAGO.</t>
+  </si>
+  <si>
+    <t>616 8764 7407</t>
+  </si>
+  <si>
+    <t>kvarela@varela-cia.cl</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL, ESPECIALIDAD EN CONTRATOS DE CONSTRUCCIÓN.</t>
+  </si>
+  <si>
+    <t>12900074-0</t>
+  </si>
+  <si>
+    <t>VICTORIA 533, SAN BERNARDO</t>
+  </si>
+  <si>
+    <t>616 9821 5433</t>
+  </si>
+  <si>
     <t>lvargasolea@gmail.com</t>
   </si>
   <si>
-    <t>gonzalo.olcay@saiban.cl</t>
-[...35 lines deleted...]
-    <t>cartagena.patricio@gmail.com</t>
+    <t>MATERIAS CIVILES Y COMERCIALES - PARTICIONES - LIQUIDACIONES DE SOCIEDAD CONYUGAL - CONFLICTOS SOCIETARIOS</t>
+  </si>
+  <si>
+    <t>VASQUEZ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SOTO </t>
+  </si>
+  <si>
+    <t>NATALIE NICOLE</t>
+  </si>
+  <si>
+    <t>17533500-5</t>
+  </si>
+  <si>
+    <t>SAN JOSÉ MARÍA ESCRIVA DE BALAGUER N°9459, DEPTO. 1502, VITACURA</t>
+  </si>
+  <si>
+    <t>609 2591 8800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">nvasquez@ruizycompania.cl   nnvasquezs@gmail.com </t>
+  </si>
+  <si>
+    <t>REGÍMENES ESPECIALES DE RESPONSABILIDAD CIVIL, CONSTRUCCIÓN, PARTICIONES Y SUCESIONES HEREDITARIAS, LIQUIDACIONES SOCIALES, COMERCIAL Y SOCIETARIO, ARBITRAJES EN GENERAL.</t>
+  </si>
+  <si>
+    <t>VÁSQUEZ</t>
+  </si>
+  <si>
+    <t>CÉSAR ANTONIO</t>
+  </si>
+  <si>
+    <t>10938377-5</t>
+  </si>
+  <si>
+    <t>BERGEN 211, DEPTO. 1403, LAS CONDES</t>
+  </si>
+  <si>
+    <t>cvasquezencina@gmail.com</t>
+  </si>
+  <si>
+    <t>CONSTRUCCIÓN E INGENIERIA. SOCIEDADES. RESPONSABILIDAD CONTRACTUAL. SEGUROS. PARTICIONES</t>
+  </si>
+  <si>
+    <t>9478617-7</t>
+  </si>
+  <si>
+    <t>MATÍAS COUSIÑO 82, OFICINA 1107, SANTIAGO</t>
+  </si>
+  <si>
+    <t>616 8888 2836</t>
+  </si>
+  <si>
+    <t>jvasquez@vasquezycia.cl</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL Y COMERCIAL, SUCESORIO, LIQUIDACIÓN DE SOCIEDADES, PARTICIÓN DE COMUNIDADES HEREDITARIAS, SOCIETARIAS.</t>
+  </si>
+  <si>
+    <t>15607131-5</t>
+  </si>
+  <si>
+    <t>AVENIDA EL RODEO NÚMERO 1613, CASA 101, LAMPA</t>
+  </si>
+  <si>
+    <t>616 9997 5813</t>
+  </si>
+  <si>
+    <t>danielvasquezper@gmail.com</t>
+  </si>
+  <si>
+    <t>VASSALLO</t>
+  </si>
+  <si>
+    <t>NICOLÁS RAÚL</t>
+  </si>
+  <si>
+    <t>16357000-9</t>
+  </si>
+  <si>
+    <t>ALCÁNTARA 200, OFICINA 1302, LAS CONDES SANTIAGO</t>
+  </si>
+  <si>
+    <t>nvassallo@amcia.cl</t>
+  </si>
+  <si>
+    <t>JUICIOS DE PARTICIÓN; DERECHO DE CONTRATOS; DERECHO DE SEGUROS; DERECHO DE LA CONSTRUCCIÓN; INMOBILIARIO; DERECHO SOCIETARIO; RESPONSABILIDAD CONTRACTUAL; DERECHO INTERNACIONAL PÚBLICO; INVERSIÓN EXTRANJERA; DERECHO CIVIL EN GENERAL; DERECHO COMERCIAL EN GENERAL.</t>
+  </si>
+  <si>
+    <t>VEGA</t>
+  </si>
+  <si>
+    <t>9796619-2</t>
+  </si>
+  <si>
+    <t>GRAL. DEL CANTO 105, OF. 1004, PROVIDENCIA</t>
+  </si>
+  <si>
+    <t>609 2887 7200 - 569 9437 5887</t>
+  </si>
+  <si>
+    <t>cvega@sigmaabogados.cl</t>
+  </si>
+  <si>
+    <t>DERECHO SUCESORIO, DERECHO DE FAMILIA, JUICIOS DE PARTICIÓN.</t>
+  </si>
+  <si>
+    <t>VELASQUEZ</t>
+  </si>
+  <si>
+    <t>PAULA ANDREA</t>
+  </si>
+  <si>
+    <t>10141145-1</t>
+  </si>
+  <si>
+    <t>LA VENDIMIA 6382, VITACURA</t>
+  </si>
+  <si>
+    <t>609 2695 5275 - 569 9509 0350</t>
   </si>
   <si>
     <t>claudia.arevalo9578@gmail.com</t>
   </si>
   <si>
-    <t>rbriones@bsslegal.cl</t>
-[...26 lines deleted...]
-    <t>abogado@santiagoalbornoz.cl</t>
+    <t>ESPECIALISTA EN DERECHO DE LOS NEGOCIOS , TRIBUTACIÓN Y ADMINISTRACIÓN DE EMPRESAS FAMILIARES Y MAGISTER EN DERECHO TRIBUTARIO DE ACUERDO A LA LEGISLACIÓN VIGENTE</t>
+  </si>
+  <si>
+    <t>VELASTEGUI</t>
+  </si>
+  <si>
+    <t>GOMEZ</t>
+  </si>
+  <si>
+    <t>ALEJANDRO WLADIMIR</t>
+  </si>
+  <si>
+    <t>16966604 - 0</t>
+  </si>
+  <si>
+    <t>AVENIDA VITACURA 2771, OFICINA 605, LAS CONDES</t>
+  </si>
+  <si>
+    <t>616 6609 3038</t>
+  </si>
+  <si>
+    <t>avelastegui@gmailcom</t>
+  </si>
+  <si>
+    <t>DERECHO SOCIETARIO</t>
+  </si>
+  <si>
+    <t>VÉLIZ</t>
+  </si>
+  <si>
+    <t>ROMINA VALESCA</t>
+  </si>
+  <si>
+    <t>16755108-4</t>
+  </si>
+  <si>
+    <t>CÓNDOR N°773, DEPTO 301</t>
+  </si>
+  <si>
+    <t>616 8731 7704</t>
+  </si>
+  <si>
+    <t>romina.veliz.v@gmail.com</t>
+  </si>
+  <si>
+    <t>VERDUGO</t>
+  </si>
+  <si>
+    <t>CLAUDIO HERNÁN</t>
+  </si>
+  <si>
+    <t>10973438-1</t>
+  </si>
+  <si>
+    <t>CERRO EL PLOMO 5630 OF.1601</t>
+  </si>
+  <si>
+    <t>617 9015 4818 - 562 2447 8590</t>
+  </si>
+  <si>
+    <t>cverdugo@vla.cl</t>
+  </si>
+  <si>
+    <t>MATERIAS CIVILES Y MERCANTILES</t>
+  </si>
+  <si>
+    <t>CATALINA ANA</t>
+  </si>
+  <si>
+    <t>10694134-3</t>
+  </si>
+  <si>
+    <t>ESTADO 42 OF.209, SANTIAGO</t>
+  </si>
+  <si>
+    <t>616 6621 6666</t>
+  </si>
+  <si>
+    <t xml:space="preserve">verdugodomic@hotmail.com </t>
+  </si>
+  <si>
+    <t>FELIPE ALONSO</t>
+  </si>
+  <si>
+    <t>13661185-2</t>
+  </si>
+  <si>
+    <t>BANDERA 566. OF.73. STGO.</t>
+  </si>
+  <si>
+    <t>617 8764 7407</t>
+  </si>
+  <si>
+    <t>felipevergaracelis@gmail.com</t>
+  </si>
+  <si>
+    <t>ENEROS</t>
+  </si>
+  <si>
+    <t>CRISTÓBAL ALONSO</t>
+  </si>
+  <si>
+    <t>17084319-3</t>
+  </si>
+  <si>
+    <t>DOCTOR MANUEL BARROS BORGOÑO 110, OFICINA 1201, PROVIDENCIA</t>
+  </si>
+  <si>
+    <t>617 9324 2586</t>
+  </si>
+  <si>
+    <t>cvergara.arbitro@outlook.com</t>
+  </si>
+  <si>
+    <t>PARTICIONES Y LIQUIDACIONES DE COMUNIDADES Y SOCIEDAD CONYUGAL</t>
+  </si>
+  <si>
+    <t>FISHER</t>
+  </si>
+  <si>
+    <t>7034185-9</t>
+  </si>
+  <si>
+    <t>CALLE DON CARLOS 2939 OFICINA 712, LAS CONDES</t>
+  </si>
+  <si>
+    <t>610 2591 8800</t>
+  </si>
+  <si>
+    <t>rvergara@vlabogados.cl</t>
+  </si>
+  <si>
+    <t>ESPECIALIDAD, CIVIL (PARTICIONES, TEMAS INMOBILIARIOS) Y COMERCIAL (CONFLICTOS SOCIETARIOS, CONTRATO COMERCIALES EN GENERAL)</t>
+  </si>
+  <si>
+    <t>ALONSO CHRISTIAN</t>
+  </si>
+  <si>
+    <t>9013677-1</t>
+  </si>
+  <si>
+    <t>HUERFANOS 835 OFICINA 303</t>
+  </si>
+  <si>
+    <t>617 9221 4351</t>
+  </si>
+  <si>
+    <t>avergara@lvch.cl</t>
+  </si>
+  <si>
+    <t>SCHMIDT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENRIQUE </t>
+  </si>
+  <si>
+    <t>8328350-5</t>
+  </si>
+  <si>
+    <t>HUÉRFANOS 1160, OF 205 SANTIAGO</t>
+  </si>
+  <si>
+    <t>617 9821 5433</t>
+  </si>
+  <si>
+    <t>enrique@estudiovergara.cl</t>
+  </si>
+  <si>
+    <t>JUEZ ÁRBITRO ARBITRADOR EN DERECHO INMOBILARIOS DESDE EL AÑO 2004 A LA FECHA</t>
+  </si>
+  <si>
+    <t>8034369-8</t>
+  </si>
+  <si>
+    <t>610 2485 1000</t>
+  </si>
+  <si>
+    <t>ppv@rodriguezyvergara.cl</t>
+  </si>
+  <si>
+    <t>VILLEGAS</t>
+  </si>
+  <si>
+    <t>EDUARDO ENRIQUE</t>
+  </si>
+  <si>
+    <t>7372796-0</t>
+  </si>
+  <si>
+    <t>CALLE ESTADO N° 42 OFICINA 209 COMUNA DE SANTIAGO CENTRO.</t>
+  </si>
+  <si>
+    <t>610 2650 1940</t>
+  </si>
+  <si>
+    <t>eduardoenriquev@gmail.com</t>
+  </si>
+  <si>
+    <t>DE AMESTI</t>
+  </si>
+  <si>
+    <t>ANÍBAL</t>
+  </si>
+  <si>
+    <t>16094686-5</t>
+  </si>
+  <si>
+    <t>avial@ycia.cl</t>
+  </si>
+  <si>
+    <t>A. ARBITRAJE NACIONAL E INTERNACIONAL; 
+B. DERECHO CIVIL: RESPONSABILIDAD CONTRACTUAL, PARTICIONES, CONTRATOS DE ARRIENDO, CONTRATOS DE CONSTRUCCIÓN Y RENDICIONES DE CUENTAS; 
+C. DERECHO COMERCIAL: DISPUTAS ENTRE SOCIOS DE SOCIEDADES DE PERSONAS Y DE CAPITAL, DISPUTAS BANCARIAS Y DE VALORES, DISOLUCIÓN Y LIQUIDACIÓN DE SOCIEDADES, PACTOS DE ACCIONISTAS Y JOINT VENTURES; Y
+D. DERECHO DE SEGUROS.
+E. REGULACIÓN ECONÓMICA.</t>
+  </si>
+  <si>
+    <t>VICUÑA</t>
+  </si>
+  <si>
+    <t>RODRIGO SEBASTIÁN</t>
+  </si>
+  <si>
+    <t>12797357-1</t>
+  </si>
+  <si>
+    <t>APOQUINDO 7935 OFICINA 813BM LAS CONDES</t>
+  </si>
+  <si>
+    <t>617 9997 5813</t>
+  </si>
+  <si>
+    <t>rvicuna@ctva.cl</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL, COMERCIAL Y AGUAS</t>
+  </si>
+  <si>
+    <t>VIDAL</t>
+  </si>
+  <si>
+    <t>OLIVARES</t>
+  </si>
+  <si>
+    <t>ÁLVARO RODRIGO</t>
+  </si>
+  <si>
+    <t>6596572-0</t>
+  </si>
+  <si>
+    <t>EL GOLF 40, LAS CONDES</t>
+  </si>
+  <si>
+    <t>617 8888 2836</t>
+  </si>
+  <si>
+    <t>alvaro.vidal@pucv.cl</t>
+  </si>
+  <si>
+    <t>DERECHO DE CONTRATOS E INCUMPLIMIENTO OBLIGACIONES
+RESPONSABILIDAD CIVIL CONTRACTUAL Y EXTRACONTRACTUAL CONTRATOS DE SEGUROS REGIMENES PATRIMONIALES DEL MATRIMONIO  COMPRAVENTA INTERNACIONAL PARTICIONES</t>
+  </si>
+  <si>
+    <t>GABRIEL</t>
+  </si>
+  <si>
+    <t>18395215-3</t>
+  </si>
+  <si>
+    <t>AVDA. NUEVA COSTANERA 3300, OF.53, VITACURA</t>
+  </si>
+  <si>
+    <t>gvidela@molinarios.cl</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL, DERECHO COMERCIAL, CONSTRUCCIÓN, INMOBILIARIA, SEGUROS</t>
+  </si>
+  <si>
+    <t>VIGNEAUX</t>
+  </si>
+  <si>
+    <t>MAX ARTURO</t>
+  </si>
+  <si>
+    <t>12628963-4</t>
+  </si>
+  <si>
+    <t>MONEDA 920 OF. 704, SANTIAGO</t>
+  </si>
+  <si>
+    <t>610 2887 7200 - 569 9437 5887</t>
+  </si>
+  <si>
+    <t>maxvigneaux@carlosojedaycia.cl</t>
+  </si>
+  <si>
+    <t>VILDÓSOLA</t>
+  </si>
+  <si>
+    <t>IBAIBARRIAGA</t>
+  </si>
+  <si>
+    <t>16939763-5</t>
+  </si>
+  <si>
+    <t>ISIDORA GOYENECHEA N° 2.800, OFICINA 4101, LAS CONDES</t>
+  </si>
+  <si>
+    <t>610 2695 5275 - 569 9509 0350</t>
+  </si>
+  <si>
+    <t>mvildosolai@gmail.com</t>
+  </si>
+  <si>
+    <t>ASUNTOS CIVILES, COMERCIALES, SOCIETARIOS, INMOBILIARIOS Y CONSTRUCCIÓN</t>
+  </si>
+  <si>
+    <t>VILLAR</t>
+  </si>
+  <si>
+    <t>TENEO</t>
+  </si>
+  <si>
+    <t>KARINA VALERIA</t>
+  </si>
+  <si>
+    <t>15143285-9</t>
+  </si>
+  <si>
+    <t>CARLOS ANTUNEZ 1869, OFICINA 804, PROVIDENCIA</t>
+  </si>
+  <si>
+    <t>617 6609 3038</t>
+  </si>
+  <si>
+    <t>karinavillar.arbitrajes@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PARTICIONES Y LIQUIDACIONES COMUNIDADES HEREDITARIAS -  LEASING HABITACIONALES, ARRENDAMIENTOS, LEASING MINERO    LIQUIDACIONES DE SOCIEDADES CIVILES, COMERCIALES Y MINERAS   LIQUIDACIONES DE SOCIEDADES CONYUGALES   -  INDEMNIZACIONES DE PERJUICIOS      -     INCUMPLIMIENTOS CONTRACTUALES, ASUNTOS INMOBILIARIOS, MARITIMOS, RECURSOS NATURALES.
+</t>
+  </si>
+  <si>
+    <t>GLORIA ELISA</t>
+  </si>
+  <si>
+    <t>15367617-8</t>
+  </si>
+  <si>
+    <t>617 8731 7704</t>
+  </si>
+  <si>
+    <t>gevillar@uc.cl</t>
+  </si>
+  <si>
+    <t>(I) JUEZ ÁRBITRO UNIPERSONAL E INTEGRANTE DE UN TRIBUNAL COLEGIADO COMO EL ESTABLECIDO EN LA LEY DE CONCESIONES DE OBRAS PÚBLICAS. (II) JUICIOS, ARBITRAJE NACIONALES E INTERNACIONALES (IV) SEGUROS Y REASEGUROS. (V) RESPONSABILIDAD CIVIL EN GENERAL. (VI) PARTICIONES. (VII) COMERCIO ELECTRÓNICO. (VIII) CONFLICTOS SOCIETARIOS. (IX) LICENCIAS, FRANQUICIAS Y DISTRIBUCIÓN. (X) DERECHO SUCESORIO. (XI) DERECHO INMOBILIARIO Y DERECHO CIVIL EN GENERAL.</t>
+  </si>
+  <si>
+    <t>BERNAL</t>
+  </si>
+  <si>
+    <t>9026543-1</t>
+  </si>
+  <si>
+    <t>NATANIEL COX 31, OF. 76, SANTIAGO</t>
+  </si>
+  <si>
+    <t>617 6621 6666</t>
+  </si>
+  <si>
+    <t xml:space="preserve">juecesarbitro@gmail.com </t>
+  </si>
+  <si>
+    <t>MIGUEL ALEJANDRO</t>
+  </si>
+  <si>
+    <t>17188946-4</t>
+  </si>
+  <si>
+    <t>618 9015 4818 - 562 2447 8590</t>
+  </si>
+  <si>
+    <t>mvillegas@horvitz.cl</t>
+  </si>
+  <si>
+    <t>VIRGINIA</t>
+  </si>
+  <si>
+    <t>REYES BUBERT</t>
+  </si>
+  <si>
+    <t>PAULINA CECILIA</t>
+  </si>
+  <si>
+    <t>10084888-0</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> LOS MILITARES 5953 PISO 20</t>
+  </si>
+  <si>
+    <t>618 9221 4351</t>
+  </si>
+  <si>
+    <t>preyes@puelmaycia.cl</t>
+  </si>
+  <si>
+    <t>VON BENNEWITZ</t>
+  </si>
+  <si>
+    <t>ROBERTO GERARDO</t>
+  </si>
+  <si>
+    <t>10855129-1</t>
+  </si>
+  <si>
+    <t>SANTA JULIA 60, ÑUÑOA</t>
+  </si>
+  <si>
+    <t>618 9324 2586</t>
+  </si>
+  <si>
+    <t>roberto.vonbennewitza@gmail.com</t>
+  </si>
+  <si>
+    <t>MATERIAS CIVILES Y COMERCIALES. DERECHO ADMINISTRATIVO Y DERECHO ECONÓMICO. TELECOMUNICACIONES</t>
+  </si>
+  <si>
+    <t>WEGMANN</t>
+  </si>
+  <si>
+    <t>STOCKEBRAND</t>
+  </si>
+  <si>
+    <t>ADOLFO ANDRÉS</t>
+  </si>
+  <si>
+    <t>14901223-0</t>
+  </si>
+  <si>
+    <t>MAGDALENA 140, OFICINA 1801, LAS CONDES, REGIÓN METROPOLITANA</t>
+  </si>
+  <si>
+    <t>611 2650 1940</t>
+  </si>
+  <si>
+    <t>aawegman@uc.cl</t>
+  </si>
+  <si>
+    <t>CIVILES, TALES COMO PARTICIONES DE BIENES EN COMUNIDADES, TANTO POR SUCESIONES HEREDITARIAS COMO DE CUALQUIER OTRA NATURALEZA, CONTRATOS, RESPONSABILIDAD CIVIL CONTRACTUAL Y EXTRACONTRACTUAL, LITIGIOS CIVILES EN GENERAL.
+CONTRATOS DE CONSTRUCCIÓN Y ASUNTOS INMOBILIARIOS EN GENERAL, SERVICIOS ELÉCTRICOS.
+CONFLICTOS SOCIETARIOS, DISOLUCIÓN Y LIQUIDACIÓN DE SOCIEDADES COMERCIALES, CONTRATOS DE SEGURO, TRANSPORTE MARÍTIMO Y LITIGIOS EN MATERIA COMERCIAL EN GENERAL.</t>
+  </si>
+  <si>
+    <t>WEISSER</t>
+  </si>
+  <si>
+    <t>VULINOVIC</t>
+  </si>
+  <si>
+    <t>16994324-9</t>
+  </si>
+  <si>
+    <t>CALLE TENIENTE MONTT N° 1901, DEPTO. N° 43, ÑUÑOA</t>
+  </si>
+  <si>
+    <t>618 8764 7407</t>
+  </si>
+  <si>
+    <t>weissermauricio@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL, COMERCIAL, INMOBILIARIO, LIQUIDACIONES Y PARTICIONES DE HERENCIAS, COMUNIDADES Y SOCIEDADES.</t>
+  </si>
+  <si>
+    <t>WIGG</t>
+  </si>
+  <si>
+    <t>MARÍA ISABEL</t>
+  </si>
+  <si>
+    <t>17086452-2</t>
+  </si>
+  <si>
+    <t>MONEDA 920, OFICINA 504,
+SANTIAGO</t>
+  </si>
+  <si>
+    <t>611 2485 1000</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> isabelwigg@gmai.com</t>
+  </si>
+  <si>
+    <t>WOLFF</t>
+  </si>
+  <si>
+    <t>ALEMPARTE</t>
+  </si>
+  <si>
+    <t>16610646-K</t>
+  </si>
+  <si>
+    <t>LAS ORQUÍDEAS 1090, DEPTO. 704, PROVIDENCIA</t>
+  </si>
+  <si>
+    <t>618 9821 5433</t>
+  </si>
+  <si>
+    <t>tomas.wolff@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO SOCIETARIO; DERECHO DE LA CONSTRUCCIÓN; DERECHO DE SEGUROS; DERECHO SUCESORIO; Y, DERECHO INTERNACIONAL.</t>
+  </si>
+  <si>
+    <t>YANINE</t>
+  </si>
+  <si>
+    <t>MONTANER</t>
+  </si>
+  <si>
+    <t>SEBASTIAN ANDRÉS</t>
+  </si>
+  <si>
+    <t>10772627-6</t>
+  </si>
+  <si>
+    <t>AV. APOQUINDO 3472, PISO 19, LAS CONDES</t>
+  </si>
+  <si>
+    <t>611 2591 8800</t>
+  </si>
+  <si>
+    <t>syanine@besabogados.cl</t>
+  </si>
+  <si>
+    <t>12505904-K</t>
+  </si>
+  <si>
+    <t>MAC IVER 484 OFICINA 102, SANTIAGO</t>
+  </si>
+  <si>
+    <t>juancarlos.jcy@gmail.com</t>
+  </si>
+  <si>
+    <t>YÁÑEZ</t>
+  </si>
+  <si>
+    <t>REBOLLEDO</t>
+  </si>
+  <si>
+    <t>MARÍA PAZ</t>
+  </si>
+  <si>
+    <t>12106064-7</t>
+  </si>
+  <si>
+    <t>ANTONIO VARAS 303 OFICINA 409, PROVIDENCIA</t>
+  </si>
+  <si>
+    <t>618 8888 2836</t>
+  </si>
+  <si>
+    <t>pazyre@gmail.com</t>
+  </si>
+  <si>
+    <t>PARTICIÓN , LIQUIDACIÓN DE COMUNIDADES Y SOCIEDADES, DERECHO CIVIL, DERECHO DE FAMILIA, DERECHO LABORAL, DERECHO COMERCIAL Y FINANCIERO.</t>
+  </si>
+  <si>
+    <t>EDUARDO FELIPE</t>
+  </si>
+  <si>
+    <t>12107947-K</t>
+  </si>
+  <si>
+    <t>618 9997 5813</t>
+  </si>
+  <si>
+    <t>yanez.eduardo@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO LABORAL, DERECHO COMERCIAL, FINANCIERO Y ADMINISTRATIVO ECONÓMICO.</t>
+  </si>
+  <si>
+    <t>YOVANCAOSTOICH</t>
+  </si>
+  <si>
+    <t>BAEZA,</t>
+  </si>
+  <si>
+    <t>GLORIA</t>
+  </si>
+  <si>
+    <t>13351353-1</t>
+  </si>
+  <si>
+    <t>gloria.ostoich@vmklegal.cl</t>
+  </si>
+  <si>
+    <t>PARTICIÓN DE BIENES, LIQUIDACIÓN COMUNIDAD HEREDITARIA, TESTADA O INTESTADA, LIQUIDACIÓN DE COMUNIDAD, LIQUIDACIÓN DE SOCIEDAD CONYUGAL, ARBITRAJES COMERCIALES, LEASINGS HABITACIONAL, MOBILIARIOS E INMOBILIARIOS.</t>
+  </si>
+  <si>
+    <t>YUTRONIC</t>
+  </si>
+  <si>
+    <t>SEBASTIAN ANDRES</t>
+  </si>
+  <si>
+    <t>16016150-7</t>
+  </si>
+  <si>
+    <t>CAMINO SANTA MONICA 7442, PADRE HURTADO</t>
+  </si>
+  <si>
+    <t>611 2887 7200 - 569 9437 5887</t>
   </si>
   <si>
     <t>syutronic@ycabogados.cl</t>
   </si>
   <si>
-    <t>sguijarro@uc.cl</t>
-[...182 lines deleted...]
-    <t>LEON</t>
+    <t>IVIL, LIQUIDACIÓN DE COMUNIDADES, PARTICIÓN, COMERCIAL, LIQUIDACIÓN DE SOCIEDADES, SEGUROS, COMPLIANCE</t>
+  </si>
+  <si>
+    <t>ZALAQUETT</t>
+  </si>
+  <si>
+    <t>GUILLERMO AGIP</t>
+  </si>
+  <si>
+    <t>8829839-k</t>
+  </si>
+  <si>
+    <t>AHUMADA 312, OFICINA 705</t>
+  </si>
+  <si>
+    <t>611 2695 5275 - 569 9509 0350</t>
+  </si>
+  <si>
+    <t>guillermo@zalaquettabogados.cl</t>
+  </si>
+  <si>
+    <t>PARTICIÓN DE BIENES- ESPECIALMENTE
+HERENCIAS -LIQUIDACIONES DE SOCIEDADES- BIENES SOCIALES- BIENES DE LA SOCIEDAD CONYUGAL Y EN GENERAL DE TODA CLASE DE COMUNIDADES DE BIENES - CONFLICTOS EN CONTRATOS DE PROMESA DE COMPRAVENTA - COMPRAVENTA- ARRENDAMIENTO Y ARRENDAMIENTO CON PROMESA DE VENTA SOBRE INMUEBLES - EN MATERIA COMERCIAL: LIQUIDACIONES DE SOCIEDADES, CONFLICTO ENTRE SOCIOS, SOCIOS CON ADMINISTRADORES Y DE SOCIOS CON LA SOCIEDAD, EN TODA CLASE DE SOCIEDADES. CONCESIONES</t>
+  </si>
+  <si>
+    <t>16501144-9</t>
+  </si>
+  <si>
+    <t>RUCARAY 9677, PEÑALOLÉN</t>
+  </si>
+  <si>
+    <t>618 6609 3038</t>
+  </si>
+  <si>
+    <t>francisco@fze.cl</t>
+  </si>
+  <si>
+    <t>DERECHO INMOBILIARIO Y REGISTRAL; PARTICIÓN DE BIENES.</t>
   </si>
   <si>
     <t>ZAMUDIO</t>
   </si>
   <si>
-    <t>BRITO</t>
-[...52 lines deleted...]
-  <si>
     <t>ABAD</t>
   </si>
   <si>
-    <t>DE AMESTI</t>
-[...2054 lines deleted...]
-    <t>ZAÑARTU</t>
+    <t>VÍCTOR EDUARDO</t>
+  </si>
+  <si>
+    <t>16122797-8</t>
+  </si>
+  <si>
+    <t>CATEDRAL N° 1009, OFICINA N° 1102, SANTIAGO</t>
+  </si>
+  <si>
+    <t>618 8731 7704</t>
+  </si>
+  <si>
+    <t>victor@secure.cl                     vezamudi@uc.cl               vezamudi@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TASACIÓN DE INMUEBLES, ARBITRAJE CONTENCIOSO CONTRACTUAL CIVIL, CONTRACTUAL COMERCIAL, SOCIETARIO Y PACTOS ACCIONISTAS, INMOBILIARIO, INVERSIONES, LIQUIDACIÓN DE SOCIEDADES, COMUNIDADES CIVILES Y CONTRACTUALES, COMUNIDADES HEREDITARIAS, SOCIEDAD CONYUGAL, PARTICIONES Y DIVISIONES. DERECHO DEPORTIVO. INDEMNIZACIÓN DE PERJUICIOS. AUDIENCIAS REMOTAS O TELEMÁTICAS.   </t>
   </si>
   <si>
     <t>GOMIEN</t>
   </si>
   <si>
     <t>SIMÓN</t>
   </si>
   <si>
-    <t>GOMPERTZ</t>
-[...2764 lines deleted...]
-    <t>VÍCTOR EDUARDO</t>
+    <t>13671562-3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ISIDORA GOYENECHEA 3365, OF. 501, LAS CONDES </t>
+  </si>
+  <si>
+    <t>618 6621 6666</t>
+  </si>
+  <si>
+    <t>szanartu@garnham.com</t>
   </si>
   <si>
     <t>BELTRÁN FRANCISCO</t>
   </si>
   <si>
+    <t>18020196-3</t>
+  </si>
+  <si>
+    <t>JULIO PRADO 899, DEPARTAMENTO 504, COMUNA DE PROVIDENCIA</t>
+  </si>
+  <si>
+    <t>619 9015 4818 - 562 2447 8590</t>
+  </si>
+  <si>
+    <t>beltranzanartuu@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DERECHO CIVIL; LIQUIDACIÓN Y PARTICIÓN DE BIENES DE COMUNIDADES: HERENCIAS, SOCIEDAD CONYUGAL Y COMUNIDAD CIVIL; LIQUIDACIÓN DE SOCIEDADES; LEASING; INDEMNIZACIÓN EXTRACONTRACTUAL Y CONTRACTUAL; JUICIOS DERIVADOS DE JUZGADO DE POLICÍA LOCAL; DERECHO INMOBILIARIO; DERECHO COMERCIAL; DERECHO ADMINISTRATIVO; DERECHO AMBIENTAL; DERECHO CONSTITUCIONAL; DERECHO DE PROPIEDAD INTELECTUAL E INDUSTRIAL Y DERECHO DE FAMILIA. </t>
+  </si>
+  <si>
     <t>FRIZ</t>
   </si>
   <si>
     <t>HANS ANGELO</t>
   </si>
   <si>
+    <t>13628408-8</t>
+  </si>
+  <si>
+    <t>ZENTENO 1490, DPTO 903-A, SANTIAGO</t>
+  </si>
+  <si>
+    <t>619 9221 4351</t>
+  </si>
+  <si>
+    <t>hans.zapata@gmail.com</t>
+  </si>
+  <si>
+    <t>PARTICIONES DE HERENCIAS, PARTICIÓN DE COMUNIDADES, LIQUIDACIÓN DE SOCIEDAD CONYUGAL.</t>
+  </si>
+  <si>
     <t>ZELAYA</t>
   </si>
   <si>
     <t>ETCHEGARAY</t>
   </si>
   <si>
     <t>PEDRO</t>
   </si>
   <si>
-    <t>MARIO ANDRÉS</t>
-[...397 lines deleted...]
-    <t>15002771-3</t>
+    <t>9085891-2</t>
+  </si>
+  <si>
+    <t>EL BOSQUE CENTRAL 130, PISO 12, LAS CONDES</t>
+  </si>
+  <si>
+    <t>619 9324 2586</t>
+  </si>
+  <si>
+    <t>pzelaya@zeycia.cl</t>
   </si>
   <si>
     <t xml:space="preserve">(I) TODA CONTROVERSIA QUE DERIVE DE HECHOS, ACTOS O CONTRATOS A QUE DÉ LUGAR EL COMERCIO MARÍTIMO O LA NAVEGACIÓN, INCLUIDOS LOS SEGUROS MARÍTIMOS DE CUALQUIER CLASE, CUANDO LAS PARTES NO HUBIEREN OPTADO POR LA JURISDICCIÓN ORDINARIA, SON DE COMPETENCIA ARBITRAL, DE CONFORMIDAD CON EL ART. 1023 DEL CÓDIGO DE COMERCIO
 (II) TODOS LOS CONFLICTOS EN MATERIA DE SEGUROS SON DE ARBITRAJE FORZOSO SEGÚN LO DISPONE EL ART. 3 LETRA I) DEL D.F.L. N° 251.
 (III) TODOS LOS CONFLICTOS SOCIETARIOS Y LAS DIFERENCIAS QUE OCURRAN ENTRE LOS ACCIONISTAS, LOS ACCIONISTAS Y LA SOCIEDAD O SUS ADMINISTRADORES O LIQUIDADORES, Y LA SOCIEDAD Y SUS ADMINISTRADORES O LIQUIDADORES, TODO DE ACUERDO A LO SEÑALADO EN EL ART 441 DEL CÓDIGO DE COMERCIO Y 227 N°4 DEL COT. 
 </t>
   </si>
   <si>
-    <t>PARTICIÓN DE BIENES - DISOLUCIÓN Y LIQUIDACIÓN DE SOCIEDADES - SEGUROS - DERECHO MARÍTIMO - TRANSPORTE - SEGUROS - RENDICIÓN DE CUENTAS</t>
-[...2198 lines deleted...]
-    <t>619 9324 2586</t>
+    <t>MARIO ANDRÉS</t>
+  </si>
+  <si>
+    <t>16207874-7</t>
+  </si>
+  <si>
+    <t>AVENIDA PEDRO DE VALDIVIA 1248, DEPARTAMENTO 12, COMUNA DE PROVIDENCIA.</t>
   </si>
   <si>
     <t>612 2650 1940</t>
   </si>
   <si>
+    <t>mariozepedae@gmail.com</t>
+  </si>
+  <si>
+    <t>ZLATAR</t>
+  </si>
+  <si>
+    <t>LIBORIO NICOLÁS</t>
+  </si>
+  <si>
+    <t>13861717-3</t>
+  </si>
+  <si>
+    <t>ALAMEDA LIBERTADOR BERNARDO O´HIGGINS Nº 335, PISO 3, OFICINA C, COMUNA DE SANTIAGO, REGIÓN METROPOLITANA</t>
+  </si>
+  <si>
     <t>619 8764 7407</t>
   </si>
   <si>
+    <t>nz@zlatarabogados.cl</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL PATRIMONIAL, EN GENERAL.
+EN ESPECIAL: CUMPLIMIENTO E INCUMPLIMIENTO DE CONTRATOS Y OBLIGACIONES: COMPRAVENTAS, PROMESAS, MANDATOS, ARRENDAMIENTOS, Y CONTRATOS EN GENERAL; DERECHOS REALES: PROPIEDAD, POSESIÓN, MERA TENENCIA, USUFRUCTO, NUDA PROPIEDAD, USO, HABITACIÓN, SERVIDUMBRES, HIPOTECAS, PRENDAS; HERENCIAS; LIQUIDACIÓN DE COMUNIDADES HEREDITARIAS Y PARTICIONES DE BIENES; LIQUIDACIÓN DE OTRAS COMUNIDADES Y COPROPIEDADES; LIQUIDACIÓN DE SOCIEDAD CONYUGAL Y PARTICIPACIÓN EN LOS GANANCIALES; RENDICIÓN DE CUENTAS.</t>
+  </si>
+  <si>
+    <t>ZULIC</t>
+  </si>
+  <si>
+    <t>DEL CANTO</t>
+  </si>
+  <si>
+    <t>JUAN</t>
+  </si>
+  <si>
+    <t>18123336-2</t>
+  </si>
+  <si>
+    <t>AVENIDA ISIDORA GOYENECHEA N°3621, PISO 5, LAS CONDES, SANTIAGO</t>
+  </si>
+  <si>
     <t>612 2485 1000</t>
   </si>
   <si>
+    <t>zulicjuan@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL Y COMERCIAL: RESPONSABILIDAD CIVIL (CONTRACTUAL - EXTRACONTRACTUAL), CONTRATOS, PARTICIÓN, COMUNIDADES, RENDICIÓN DE CUENTAS, INMOBILIARIO, CONSTRUCCIÓN, CONFLICTOS SOCIETARIOS, CONFLICTOS ENTRE ACCIONISTAS, SOCIEDADES, LEY N°18.046, ARRENDAMIENTO, COMPRAVENTAS, SEGUROS Y REASEGUROS, CONSUMIDOR, ENTRE OTROS.</t>
+  </si>
+  <si>
+    <t>GABRIEL ALEJANDRO</t>
+  </si>
+  <si>
+    <t>10941719-k</t>
+  </si>
+  <si>
+    <t>AHUMADA N°370, OF.N°627</t>
+  </si>
+  <si>
     <t>619 9821 5433</t>
   </si>
   <si>
+    <t>gabrielzuniga9@gmail.com</t>
+  </si>
+  <si>
+    <t>DERECHO CIVIL, PROCESAL, PENAL, LABORAL, FAMILIA, ADMINISTRATIVO Y CONSTITUCIONAL</t>
+  </si>
+  <si>
+    <t>CRISTIAN FRANCISCO</t>
+  </si>
+  <si>
+    <t>10343350-9</t>
+  </si>
+  <si>
+    <t>AMUNATEGUI 277,OF 601, STGO</t>
+  </si>
+  <si>
+    <t>zunigalegal@yahoo.es</t>
+  </si>
+  <si>
+    <t>CIVIL, COMERCIAL, CONCURSAL</t>
+  </si>
+  <si>
+    <t>HURTADO</t>
+  </si>
+  <si>
+    <t>CARLOS FRANCISCO</t>
+  </si>
+  <si>
+    <t>13435442-9</t>
+  </si>
+  <si>
+    <t>SOTERO DEL RIO 508 OF. 513-514-515 SANTIAGO</t>
+  </si>
+  <si>
     <t>612 2591 8800</t>
   </si>
   <si>
+    <t>carlos@zunigahurtado.cl</t>
+  </si>
+  <si>
+    <t>AV. VITACURA 2736, OF. 2001, PISO 20. LAS CONDES</t>
+  </si>
+  <si>
+    <t>619 8888 2836</t>
+  </si>
+  <si>
+    <t>JUICIOS DE PARTICIÓN - ARBITRAJES LIQUIDACIÓN DE COMUNIDADES HEREDITARIAS - ARBITRAJES LIQUIDACIÓN COMUNIDAD DE BIENES - ARBITRAJES LIQUIDACIÓN DE SOCIEDAD CONYUGAL - ARBITRAJES LEASINGS HABITACIONAL - ARBITRAJES CONTRATOS DE PROMESA.</t>
+  </si>
+  <si>
+    <t>15689511-3</t>
+  </si>
+  <si>
+    <t>FRANCISCO DE VILLAGRA 327, DEPARTAMENTO 1502A, ÑUÑOA.</t>
+  </si>
+  <si>
     <t>619 9997 5813</t>
   </si>
   <si>
-    <t>619 8888 2836</t>
-[...450 lines deleted...]
-    <t>especialidades</t>
+    <t>jpablozv@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONFLICTOS SOCIETARIOS, DISOLUCIÓN Y LIQUIDACIÓN DE SOCIEDADES, PARTICIÓN DE COMUNIDADES, RESPONSABILIDAD CONTRACTUAL Y EXTRACONTRACTUAL, DERECHO DE SEGUROS Y JUICIOS DE CONSTRUCCIÓN. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="15" x14ac:knownFonts="1">
+  <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
-    <font>
-[...86 lines deleted...]
-    </font>
   </fonts>
-  <fills count="4">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
-    <fill>
-[...10 lines deleted...]
-    </fill>
   </fills>
-  <borders count="9">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...95 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="17">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="58">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="10" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...173 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
-  <cellStyles count="17">
-[...7 lines deleted...]
-    <cellStyle name="Hyperlink" xfId="4" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 10" xfId="3" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
-[...6 lines deleted...]
-    <cellStyle name="Normal 9" xfId="11" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -18515,27031 +18161,25632 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:O929"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{72ED6590-A7CB-458E-9FA8-548C8AE77E2F}">
+  <dimension ref="A1:I881"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="95" zoomScaleNormal="95" workbookViewId="0">
-[...26778 lines deleted...]
-      <selection sqref="A1:O6"/>
+    <sheetView tabSelected="1" topLeftCell="A49" workbookViewId="0">
+      <selection activeCell="D1" sqref="D1:D1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="3" max="3" width="53.5703125" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="8" max="8" width="31.140625" customWidth="1"/>
+    <col min="1" max="1" width="20.42578125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="19" style="1" customWidth="1"/>
+    <col min="3" max="3" width="26.7109375" style="1" customWidth="1"/>
+    <col min="4" max="4" width="17.7109375" style="2" customWidth="1"/>
+    <col min="5" max="5" width="72.42578125" style="1" customWidth="1"/>
+    <col min="6" max="6" width="52.5703125" style="2" customWidth="1"/>
+    <col min="7" max="7" width="51" style="1" customWidth="1"/>
+    <col min="8" max="8" width="150.85546875" style="1" customWidth="1"/>
+    <col min="9" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+    <row r="1" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A2" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C2" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="E2" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="G2" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="H2" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I2" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A3" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H3" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="I3" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A4" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="F4" s="2">
+        <v>56993242586</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H4" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="I4" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A5" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D5" s="2">
+        <v>171180163</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="F5" s="2">
+        <v>56993242586</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="H5" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="I5" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A6" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D6" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="H6" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="I6" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A7" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D7" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="F7" s="2">
+        <v>56978992886</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="H7" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="I7" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A8" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H8" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="I8" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A9" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="H9" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="I9" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A10" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="I10" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A11" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H11" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="I11" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A12" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="H12" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="I12" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A13" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="F13" s="2">
+        <v>56993813656</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H13" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I13" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A14" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="E14" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="H14" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="I14" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A15" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="H15" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="I15" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A16" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="H16" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="I16" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A17" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="H17" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="I17" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A18" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="H18" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="I18" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A19" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="E19" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="H19" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="I19" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A20" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="E20" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="H20" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="I20" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A21" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="E21" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="H21" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="I21" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A22" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="E22" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H22" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="I22" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A23" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="E23" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="H23" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="I23" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A24" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="E24" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="H24" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="I24" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A25" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="E25" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="H25" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="I25" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A26" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="E26" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="H26" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="I26" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A27" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="E27" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="H27" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="I27" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A28" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="E28" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="F28" s="2">
+        <v>56993813657</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="H28" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="I28" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A29" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>209</v>
+      </c>
+      <c r="E29" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="H29" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="I29" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A30" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="D30" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="E30" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="H30" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="I30" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A31" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="D31" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="E31" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>224</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="H31" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="I31" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A32" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="D32" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="E32" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H32" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="I32" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A33" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="D33" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="E33" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>240</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="H33" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="I33" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A34" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="D34" s="2" t="s">
+        <v>246</v>
+      </c>
+      <c r="E34" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="H34" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="I34" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A35" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="D35" s="2" t="s">
+        <v>254</v>
+      </c>
+      <c r="E35" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>256</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="H35" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="I35" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A36" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="D36" s="2" t="s">
+        <v>261</v>
+      </c>
+      <c r="E36" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>263</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="H36" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="I36" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A37" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>268</v>
+      </c>
+      <c r="E37" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>270</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H37" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="I37" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A38" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="D38" s="2" t="s">
+        <v>274</v>
+      </c>
+      <c r="E38" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>276</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="H38" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="I38" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A39" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="D39" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="E39" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>283</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="H39" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="I39" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A40" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="D40" s="2" t="s">
+        <v>288</v>
+      </c>
+      <c r="E40" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>290</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="H40" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="I40" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A41" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="D41" s="2" t="s">
+        <v>294</v>
+      </c>
+      <c r="E41" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="H41" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="I41" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A42" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="D42" s="2" t="s">
+        <v>302</v>
+      </c>
+      <c r="E42" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>304</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="H42" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="I42" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A43" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="D43" s="2" t="s">
+        <v>310</v>
+      </c>
+      <c r="E43" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>312</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="H43" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="I43" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A44" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="D44" s="2" t="s">
+        <v>318</v>
+      </c>
+      <c r="E44" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>320</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="H44" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="I44" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A45" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="D45" s="2" t="s">
+        <v>325</v>
+      </c>
+      <c r="E45" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>327</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="H45" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="I45" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A46" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="D46" s="2" t="s">
+        <v>333</v>
+      </c>
+      <c r="E46" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="F46" s="2">
+        <v>56993813658</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="H46" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="I46" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A47" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="D47" s="2" t="s">
+        <v>339</v>
+      </c>
+      <c r="E47" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>341</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="H47" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="I47" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A48" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="D48" s="2" t="s">
+        <v>346</v>
+      </c>
+      <c r="E48" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>348</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="H48" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="I48" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A49" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="D49" s="2" t="s">
+        <v>354</v>
+      </c>
+      <c r="E49" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>356</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="H49" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="I49" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A50" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="D50" s="2" t="s">
+        <v>361</v>
+      </c>
+      <c r="E50" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>363</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="H50" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="I50" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A51" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="D51" s="2" t="s">
+        <v>369</v>
+      </c>
+      <c r="E51" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>371</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="H51" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="I51" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A52" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="D52" s="2" t="s">
+        <v>376</v>
+      </c>
+      <c r="E52" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>378</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="H52" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="I52" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A53" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="D53" s="2" t="s">
+        <v>383</v>
+      </c>
+      <c r="E53" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>385</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="H53" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="I53" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A54" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="D54" s="2" t="s">
+        <v>390</v>
+      </c>
+      <c r="E54" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>392</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="H54" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="I54" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A55" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="D55" s="2" t="s">
+        <v>397</v>
+      </c>
+      <c r="E55" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>399</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="H55" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="I55" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A56" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="D56" s="2" t="s">
+        <v>405</v>
+      </c>
+      <c r="E56" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>407</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="H56" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="I56" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A57" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="D57" s="2">
+        <v>126345666</v>
+      </c>
+      <c r="E57" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>413</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="H57" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="I57" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A58" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="D58" s="2" t="s">
+        <v>418</v>
+      </c>
+      <c r="E58" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>420</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="H58" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="I58" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A59" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="D59" s="2" t="s">
+        <v>426</v>
+      </c>
+      <c r="E59" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>428</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="H59" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="I59" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A60" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="D60" s="2" t="s">
+        <v>434</v>
+      </c>
+      <c r="E60" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>436</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="H60" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="I60" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A61" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="D61" s="2" t="s">
+        <v>442</v>
+      </c>
+      <c r="E61" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="F61" s="2">
+        <v>998010606</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="H61" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="I61" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A62" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="D62" s="2" t="s">
+        <v>449</v>
+      </c>
+      <c r="E62" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>451</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="H62" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="I62" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A63" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="D63" s="2" t="s">
+        <v>457</v>
+      </c>
+      <c r="E63" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>459</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="H63" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="I63" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A64" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="D64" s="2" t="s">
+        <v>465</v>
+      </c>
+      <c r="E64" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="F64" s="2">
+        <v>992825867</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="H64" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="I64" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A65" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="D65" s="2" t="s">
+        <v>470</v>
+      </c>
+      <c r="E65" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="F65" s="2">
+        <v>56993813659</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="H65" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="I65" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A66" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="D66" s="2" t="s">
+        <v>477</v>
+      </c>
+      <c r="E66" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>479</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="H66" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="I66" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A67" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="D67" s="2" t="s">
+        <v>485</v>
+      </c>
+      <c r="E67" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>487</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="H67" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="I67" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A68" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="D68" s="2" t="s">
+        <v>493</v>
+      </c>
+      <c r="E68" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>495</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="H68" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="I68" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A69" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="D69" s="2" t="s">
+        <v>501</v>
+      </c>
+      <c r="E69" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>503</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="H69" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="I69" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A70" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="D70" s="2" t="s">
+        <v>509</v>
+      </c>
+      <c r="E70" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>511</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="H70" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="I70" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A71" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="D71" s="2" t="s">
+        <v>517</v>
+      </c>
+      <c r="E71" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>519</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="H71" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="I71" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A72" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="D72" s="2" t="s">
+        <v>525</v>
+      </c>
+      <c r="E72" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>527</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="H72" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="I72" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A73" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="D73" s="2" t="s">
+        <v>533</v>
+      </c>
+      <c r="E73" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>535</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="H73" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="I73" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A74" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="D74" s="2" t="s">
+        <v>540</v>
+      </c>
+      <c r="E74" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>542</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="H74" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="I74" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A75" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="D75" s="2" t="s">
+        <v>548</v>
+      </c>
+      <c r="E75" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>550</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="H75" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="I75" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A76" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="D76" s="2" t="s">
+        <v>556</v>
+      </c>
+      <c r="E76" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>558</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="H76" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="I76" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A77" s="1" t="s">
+        <v>561</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="D77" s="2" t="s">
+        <v>564</v>
+      </c>
+      <c r="E77" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>566</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="H77" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="I77" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A78" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="D78" s="2" t="s">
+        <v>571</v>
+      </c>
+      <c r="E78" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>573</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="H78" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="I78" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A79" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="D79" s="2" t="s">
+        <v>578</v>
+      </c>
+      <c r="E79" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>580</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="H79" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="I79" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A80" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="D80" s="2" t="s">
+        <v>584</v>
+      </c>
+      <c r="E80" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>586</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="H80" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="I80" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A81" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="D81" s="2" t="s">
+        <v>591</v>
+      </c>
+      <c r="E81" s="1" t="s">
+        <v>592</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>593</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="H81" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="I81" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="82" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A82" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="D82" s="2" t="s">
+        <v>599</v>
+      </c>
+      <c r="E82" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>601</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="H82" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="I82" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="83" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A83" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="D83" s="2" t="s">
+        <v>606</v>
+      </c>
+      <c r="E83" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="F83" s="2">
+        <v>56993813660</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="H83" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="I83" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="84" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A84" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="D84" s="2" t="s">
+        <v>612</v>
+      </c>
+      <c r="E84" s="1" t="s">
+        <v>613</v>
+      </c>
+      <c r="F84" s="2">
+        <v>932282533</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="H84" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="I84" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="85" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A85" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>616</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="D85" s="2" t="s">
+        <v>618</v>
+      </c>
+      <c r="E85" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>620</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="H85" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="I85" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="86" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A86" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D86" s="2" t="s">
+        <v>625</v>
+      </c>
+      <c r="E86" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>627</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="H86" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="I86" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="87" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A87" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="D87" s="2" t="s">
+        <v>633</v>
+      </c>
+      <c r="E87" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>635</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="H87" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="I87" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="88" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A88" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="D88" s="2" t="s">
+        <v>641</v>
+      </c>
+      <c r="E88" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>643</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="H88" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="I88" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="89" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A89" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="D89" s="2" t="s">
+        <v>648</v>
+      </c>
+      <c r="E89" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>650</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="H89" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="I89" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="90" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A90" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="D90" s="2" t="s">
+        <v>656</v>
+      </c>
+      <c r="E90" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>658</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="H90" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="I90" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="91" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A91" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="D91" s="2" t="s">
+        <v>663</v>
+      </c>
+      <c r="E91" s="1" t="s">
+        <v>664</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>665</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="H91" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="I91" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="92" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A92" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="D92" s="2" t="s">
+        <v>669</v>
+      </c>
+      <c r="E92" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>671</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="H92" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="I92" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="93" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A93" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="D93" s="2" t="s">
+        <v>677</v>
+      </c>
+      <c r="E93" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>679</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="H93" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="I93" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="94" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A94" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="D94" s="2" t="s">
+        <v>684</v>
+      </c>
+      <c r="E94" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>686</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="H94" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="I94" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="95" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A95" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="D95" s="2" t="s">
+        <v>691</v>
+      </c>
+      <c r="E95" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>693</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>694</v>
+      </c>
+      <c r="H95" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="I95" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="96" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A96" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="B96" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="D96" s="2" t="s">
+        <v>699</v>
+      </c>
+      <c r="E96" s="1" t="s">
+        <v>700</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>701</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>702</v>
+      </c>
+      <c r="H96" s="1" t="s">
+        <v>703</v>
+      </c>
+      <c r="I96" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="97" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A97" s="1" t="s">
+        <v>704</v>
+      </c>
+      <c r="B97" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="C97" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="D97" s="2" t="s">
+        <v>707</v>
+      </c>
+      <c r="E97" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>709</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="H97" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="I97" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="98" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A98" s="1" t="s">
+        <v>704</v>
+      </c>
+      <c r="B98" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="C98" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="D98" s="2" t="s">
+        <v>712</v>
+      </c>
+      <c r="E98" s="1" t="s">
+        <v>713</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>714</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="H98" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="I98" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="99" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A99" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="D99" s="2" t="s">
+        <v>718</v>
+      </c>
+      <c r="E99" s="1" t="s">
+        <v>719</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>720</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>721</v>
+      </c>
+      <c r="H99" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="I99" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="100" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A100" s="1" t="s">
+        <v>723</v>
+      </c>
+      <c r="B100" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>725</v>
+      </c>
+      <c r="D100" s="2" t="s">
+        <v>726</v>
+      </c>
+      <c r="E100" s="1" t="s">
+        <v>727</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>728</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="H100" s="1" t="s">
+        <v>730</v>
+      </c>
+      <c r="I100" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="101" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A101" s="1" t="s">
+        <v>723</v>
+      </c>
+      <c r="B101" s="1" t="s">
+        <v>731</v>
+      </c>
+      <c r="C101" s="1" t="s">
+        <v>732</v>
+      </c>
+      <c r="D101" s="2" t="s">
+        <v>733</v>
+      </c>
+      <c r="E101" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="F101" s="2">
+        <v>56993813661</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>735</v>
+      </c>
+      <c r="H101" s="1" t="s">
+        <v>736</v>
+      </c>
+      <c r="I101" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="102" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A102" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>738</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>739</v>
+      </c>
+      <c r="D102" s="2" t="s">
+        <v>740</v>
+      </c>
+      <c r="E102" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>742</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="H102" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="I102" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="103" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A103" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="B103" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="C103" s="1" t="s">
+        <v>747</v>
+      </c>
+      <c r="D103" s="2" t="s">
+        <v>748</v>
+      </c>
+      <c r="E103" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>750</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>751</v>
+      </c>
+      <c r="H103" s="1" t="s">
+        <v>752</v>
+      </c>
+      <c r="I103" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="104" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A104" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>754</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="D104" s="2" t="s">
+        <v>756</v>
+      </c>
+      <c r="E104" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>758</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>759</v>
+      </c>
+      <c r="H104" s="1" t="s">
+        <v>760</v>
+      </c>
+      <c r="I104" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="105" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A105" s="1" t="s">
+        <v>761</v>
+      </c>
+      <c r="B105" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>763</v>
+      </c>
+      <c r="D105" s="2" t="s">
+        <v>764</v>
+      </c>
+      <c r="E105" s="1" t="s">
+        <v>765</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>766</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>767</v>
+      </c>
+      <c r="H105" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="I105" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="106" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A106" s="1" t="s">
+        <v>769</v>
+      </c>
+      <c r="B106" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="C106" s="1" t="s">
+        <v>771</v>
+      </c>
+      <c r="D106" s="2" t="s">
+        <v>772</v>
+      </c>
+      <c r="E106" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>774</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>775</v>
+      </c>
+      <c r="H106" s="1" t="s">
+        <v>776</v>
+      </c>
+      <c r="I106" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="107" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A107" s="1" t="s">
+        <v>777</v>
+      </c>
+      <c r="B107" s="1" t="s">
+        <v>778</v>
+      </c>
+      <c r="C107" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="D107" s="2" t="s">
+        <v>780</v>
+      </c>
+      <c r="E107" s="1" t="s">
+        <v>781</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>782</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>783</v>
+      </c>
+      <c r="H107" s="1" t="s">
+        <v>784</v>
+      </c>
+      <c r="I107" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="108" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A108" s="1" t="s">
+        <v>785</v>
+      </c>
+      <c r="B108" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="C108" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D108" s="2" t="s">
+        <v>787</v>
+      </c>
+      <c r="E108" s="1" t="s">
+        <v>788</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>789</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>790</v>
+      </c>
+      <c r="H108" s="1" t="s">
+        <v>791</v>
+      </c>
+      <c r="I108" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="109" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A109" s="1" t="s">
+        <v>792</v>
+      </c>
+      <c r="B109" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="C109" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="D109" s="2" t="s">
+        <v>795</v>
+      </c>
+      <c r="E109" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>797</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>798</v>
+      </c>
+      <c r="H109" s="1" t="s">
+        <v>799</v>
+      </c>
+      <c r="I109" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="110" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A110" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="B110" s="1" t="s">
+        <v>731</v>
+      </c>
+      <c r="C110" s="1" t="s">
+        <v>801</v>
+      </c>
+      <c r="D110" s="2" t="s">
+        <v>802</v>
+      </c>
+      <c r="E110" s="1" t="s">
+        <v>803</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>804</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>805</v>
+      </c>
+      <c r="H110" s="1" t="s">
+        <v>806</v>
+      </c>
+      <c r="I110" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="111" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A111" s="1" t="s">
+        <v>807</v>
+      </c>
+      <c r="B111" s="1" t="s">
+        <v>808</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="D111" s="2" t="s">
+        <v>810</v>
+      </c>
+      <c r="E111" s="1" t="s">
+        <v>811</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>812</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>813</v>
+      </c>
+      <c r="H111" s="1" t="s">
+        <v>814</v>
+      </c>
+      <c r="I111" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="112" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A112" s="1" t="s">
+        <v>815</v>
+      </c>
+      <c r="B112" s="1" t="s">
+        <v>816</v>
+      </c>
+      <c r="C112" s="1" t="s">
+        <v>817</v>
+      </c>
+      <c r="D112" s="2" t="s">
+        <v>818</v>
+      </c>
+      <c r="E112" s="1" t="s">
+        <v>819</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>820</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>821</v>
+      </c>
+      <c r="H112" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="I112" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="113" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A113" s="1" t="s">
+        <v>823</v>
+      </c>
+      <c r="B113" s="1" t="s">
+        <v>824</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="D113" s="2" t="s">
+        <v>826</v>
+      </c>
+      <c r="E113" s="1" t="s">
+        <v>827</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>828</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="H113" s="1" t="s">
+        <v>830</v>
+      </c>
+      <c r="I113" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="114" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A114" s="1" t="s">
+        <v>831</v>
+      </c>
+      <c r="B114" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="C114" s="1" t="s">
+        <v>832</v>
+      </c>
+      <c r="D114" s="2" t="s">
+        <v>833</v>
+      </c>
+      <c r="E114" s="1" t="s">
+        <v>834</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>835</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>836</v>
+      </c>
+      <c r="H114" s="1" t="s">
+        <v>837</v>
+      </c>
+      <c r="I114" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="115" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A115" s="1" t="s">
+        <v>831</v>
+      </c>
+      <c r="B115" s="1" t="s">
+        <v>838</v>
+      </c>
+      <c r="C115" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D115" s="2" t="s">
+        <v>839</v>
+      </c>
+      <c r="E115" s="1" t="s">
+        <v>840</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>841</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="H115" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="I115" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="116" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A116" s="1" t="s">
+        <v>843</v>
+      </c>
+      <c r="B116" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="C116" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="D116" s="2" t="s">
+        <v>846</v>
+      </c>
+      <c r="E116" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="F116" s="2">
+        <v>56228403912</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="H116" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="I116" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="117" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A117" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="B117" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="D117" s="2" t="s">
+        <v>852</v>
+      </c>
+      <c r="E117" s="1" t="s">
+        <v>853</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>854</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>855</v>
+      </c>
+      <c r="H117" s="1" t="s">
+        <v>856</v>
+      </c>
+      <c r="I117" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="118" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A118" s="1" t="s">
+        <v>857</v>
+      </c>
+      <c r="B118" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C118" s="1" t="s">
+        <v>858</v>
+      </c>
+      <c r="D118" s="2" t="s">
+        <v>859</v>
+      </c>
+      <c r="E118" s="1" t="s">
+        <v>860</v>
+      </c>
+      <c r="F118" s="2">
+        <v>56993813662</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>861</v>
+      </c>
+      <c r="H118" s="1" t="s">
+        <v>862</v>
+      </c>
+      <c r="I118" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="119" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A119" s="1" t="s">
+        <v>857</v>
+      </c>
+      <c r="B119" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="C119" s="1" t="s">
+        <v>864</v>
+      </c>
+      <c r="D119" s="2" t="s">
+        <v>865</v>
+      </c>
+      <c r="E119" s="1" t="s">
+        <v>866</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>867</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>868</v>
+      </c>
+      <c r="H119" s="1" t="s">
+        <v>869</v>
+      </c>
+      <c r="I119" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="120" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A120" s="1" t="s">
+        <v>857</v>
+      </c>
+      <c r="B120" s="1" t="s">
+        <v>870</v>
+      </c>
+      <c r="C120" s="1" t="s">
+        <v>871</v>
+      </c>
+      <c r="D120" s="2" t="s">
+        <v>872</v>
+      </c>
+      <c r="E120" s="1" t="s">
+        <v>873</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>874</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>875</v>
+      </c>
+      <c r="H120" s="1" t="s">
+        <v>876</v>
+      </c>
+      <c r="I120" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="121" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A121" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="B121" s="1" t="s">
+        <v>878</v>
+      </c>
+      <c r="C121" s="1" t="s">
+        <v>879</v>
+      </c>
+      <c r="D121" s="2" t="s">
+        <v>880</v>
+      </c>
+      <c r="E121" s="1" t="s">
+        <v>881</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>882</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>883</v>
+      </c>
+      <c r="H121" s="1" t="s">
+        <v>884</v>
+      </c>
+      <c r="I121" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="122" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A122" s="1" t="s">
+        <v>885</v>
+      </c>
+      <c r="B122" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="C122" s="1" t="s">
+        <v>887</v>
+      </c>
+      <c r="D122" s="2" t="s">
+        <v>888</v>
+      </c>
+      <c r="E122" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>890</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>891</v>
+      </c>
+      <c r="H122" s="1" t="s">
+        <v>892</v>
+      </c>
+      <c r="I122" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="123" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A123" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="B123" s="1" t="s">
+        <v>893</v>
+      </c>
+      <c r="C123" s="1" t="s">
+        <v>894</v>
+      </c>
+      <c r="D123" s="2" t="s">
+        <v>895</v>
+      </c>
+      <c r="E123" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>896</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>897</v>
+      </c>
+      <c r="H123" s="1" t="s">
+        <v>898</v>
+      </c>
+      <c r="I123" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="124" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A124" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="B124" s="1" t="s">
+        <v>899</v>
+      </c>
+      <c r="C124" s="1" t="s">
+        <v>900</v>
+      </c>
+      <c r="D124" s="2" t="s">
+        <v>901</v>
+      </c>
+      <c r="E124" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>903</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>904</v>
+      </c>
+      <c r="H124" s="1" t="s">
+        <v>905</v>
+      </c>
+      <c r="I124" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="125" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A125" s="1" t="s">
+        <v>906</v>
+      </c>
+      <c r="B125" s="1" t="s">
+        <v>907</v>
+      </c>
+      <c r="C125" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="D125" s="2" t="s">
+        <v>909</v>
+      </c>
+      <c r="E125" s="1" t="s">
+        <v>910</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>911</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>912</v>
+      </c>
+      <c r="H125" s="1" t="s">
+        <v>913</v>
+      </c>
+      <c r="I125" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="126" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A126" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="B126" s="1" t="s">
+        <v>915</v>
+      </c>
+      <c r="C126" s="1" t="s">
+        <v>916</v>
+      </c>
+      <c r="D126" s="2" t="s">
+        <v>917</v>
+      </c>
+      <c r="E126" s="1" t="s">
+        <v>918</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>919</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>920</v>
+      </c>
+      <c r="H126" s="1" t="s">
+        <v>921</v>
+      </c>
+      <c r="I126" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="127" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A127" s="1" t="s">
+        <v>922</v>
+      </c>
+      <c r="B127" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="D127" s="2" t="s">
+        <v>924</v>
+      </c>
+      <c r="E127" s="1" t="s">
+        <v>925</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>926</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>927</v>
+      </c>
+      <c r="H127" s="1" t="s">
+        <v>928</v>
+      </c>
+      <c r="I127" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="128" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A128" s="1" t="s">
+        <v>929</v>
+      </c>
+      <c r="B128" s="1" t="s">
+        <v>930</v>
+      </c>
+      <c r="C128" s="1" t="s">
+        <v>931</v>
+      </c>
+      <c r="D128" s="2" t="s">
+        <v>932</v>
+      </c>
+      <c r="E128" s="1" t="s">
+        <v>933</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>934</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="H128" s="1" t="s">
+        <v>936</v>
+      </c>
+      <c r="I128" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="129" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A129" s="1" t="s">
+        <v>937</v>
+      </c>
+      <c r="B129" s="1" t="s">
+        <v>938</v>
+      </c>
+      <c r="C129" s="1" t="s">
+        <v>939</v>
+      </c>
+      <c r="D129" s="2" t="s">
+        <v>940</v>
+      </c>
+      <c r="E129" s="1" t="s">
+        <v>941</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>942</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>943</v>
+      </c>
+      <c r="H129" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="I129" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="130" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A130" s="1" t="s">
+        <v>945</v>
+      </c>
+      <c r="B130" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="C130" s="1" t="s">
+        <v>946</v>
+      </c>
+      <c r="D130" s="2" t="s">
+        <v>947</v>
+      </c>
+      <c r="E130" s="1" t="s">
+        <v>948</v>
+      </c>
+      <c r="F130" s="2" t="s">
+        <v>949</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="H130" s="1" t="s">
+        <v>951</v>
+      </c>
+      <c r="I130" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="131" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A131" s="1" t="s">
+        <v>952</v>
+      </c>
+      <c r="B131" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="C131" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="D131" s="2" t="s">
+        <v>954</v>
+      </c>
+      <c r="E131" s="1" t="s">
+        <v>955</v>
+      </c>
+      <c r="F131" s="2" t="s">
+        <v>956</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>957</v>
+      </c>
+      <c r="H131" s="1" t="s">
+        <v>958</v>
+      </c>
+      <c r="I131" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="132" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A132" s="1" t="s">
+        <v>959</v>
+      </c>
+      <c r="B132" s="1" t="s">
+        <v>960</v>
+      </c>
+      <c r="C132" s="1" t="s">
+        <v>961</v>
+      </c>
+      <c r="D132" s="2" t="s">
+        <v>962</v>
+      </c>
+      <c r="E132" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="F132" s="2" t="s">
+        <v>963</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>964</v>
+      </c>
+      <c r="H132" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="I132" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="133" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A133" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="B133" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="C133" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="D133" s="2" t="s">
+        <v>965</v>
+      </c>
+      <c r="E133" s="1" t="s">
+        <v>966</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>967</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>968</v>
+      </c>
+      <c r="H133" s="1" t="s">
+        <v>969</v>
+      </c>
+      <c r="I133" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="134" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A134" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="B134" s="1" t="s">
+        <v>970</v>
+      </c>
+      <c r="C134" s="1" t="s">
+        <v>971</v>
+      </c>
+      <c r="D134" s="2" t="s">
+        <v>972</v>
+      </c>
+      <c r="E134" s="1" t="s">
+        <v>973</v>
+      </c>
+      <c r="F134" s="2" t="s">
+        <v>974</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>975</v>
+      </c>
+      <c r="H134" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="I134" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="135" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A135" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="B135" s="1" t="s">
+        <v>976</v>
+      </c>
+      <c r="C135" s="1" t="s">
+        <v>977</v>
+      </c>
+      <c r="D135" s="2" t="s">
+        <v>978</v>
+      </c>
+      <c r="E135" s="1" t="s">
+        <v>979</v>
+      </c>
+      <c r="F135" s="2" t="s">
+        <v>980</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>981</v>
+      </c>
+      <c r="H135" s="1" t="s">
+        <v>982</v>
+      </c>
+      <c r="I135" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="136" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A136" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="B136" s="1" t="s">
+        <v>983</v>
+      </c>
+      <c r="C136" s="1" t="s">
+        <v>984</v>
+      </c>
+      <c r="D136" s="2" t="s">
+        <v>985</v>
+      </c>
+      <c r="E136" s="1" t="s">
+        <v>986</v>
+      </c>
+      <c r="F136" s="2">
+        <v>56993813663</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>987</v>
+      </c>
+      <c r="H136" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="I136" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="137" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A137" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="B137" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="C137" s="1" t="s">
+        <v>988</v>
+      </c>
+      <c r="D137" s="2" t="s">
+        <v>989</v>
+      </c>
+      <c r="E137" s="1" t="s">
+        <v>990</v>
+      </c>
+      <c r="F137" s="2" t="s">
+        <v>991</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>992</v>
+      </c>
+      <c r="H137" s="1" t="s">
+        <v>993</v>
+      </c>
+      <c r="I137" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="138" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A138" s="1" t="s">
+        <v>994</v>
+      </c>
+      <c r="B138" s="1" t="s">
+        <v>995</v>
+      </c>
+      <c r="C138" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="D138" s="2" t="s">
+        <v>996</v>
+      </c>
+      <c r="E138" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="F138" s="2" t="s">
+        <v>998</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>999</v>
+      </c>
+      <c r="H138" s="1" t="s">
+        <v>1000</v>
+      </c>
+      <c r="I138" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="139" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A139" s="1" t="s">
+        <v>1001</v>
+      </c>
+      <c r="B139" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="C139" s="1" t="s">
+        <v>1002</v>
+      </c>
+      <c r="D139" s="2" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E139" s="1" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F139" s="2" t="s">
+        <v>1005</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>1006</v>
+      </c>
+      <c r="H139" s="1" t="s">
+        <v>884</v>
+      </c>
+      <c r="I139" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="140" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A140" s="1" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B140" s="1" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C140" s="1" t="s">
+        <v>1009</v>
+      </c>
+      <c r="D140" s="2" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E140" s="1" t="s">
+        <v>1011</v>
+      </c>
+      <c r="F140" s="2" t="s">
+        <v>1012</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>1013</v>
+      </c>
+      <c r="H140" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="I140" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="141" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A141" s="1" t="s">
+        <v>1014</v>
+      </c>
+      <c r="B141" s="1" t="s">
+        <v>1015</v>
+      </c>
+      <c r="C141" s="1" t="s">
+        <v>1016</v>
+      </c>
+      <c r="D141" s="2" t="s">
+        <v>1017</v>
+      </c>
+      <c r="E141" s="1" t="s">
+        <v>1018</v>
+      </c>
+      <c r="F141" s="2" t="s">
+        <v>1019</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>1020</v>
+      </c>
+      <c r="H141" s="1" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I141" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="142" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A142" s="1" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B142" s="1" t="s">
+        <v>616</v>
+      </c>
+      <c r="C142" s="1" t="s">
+        <v>1023</v>
+      </c>
+      <c r="D142" s="2" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E142" s="1" t="s">
+        <v>1025</v>
+      </c>
+      <c r="F142" s="2" t="s">
+        <v>1026</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>1027</v>
+      </c>
+      <c r="H142" s="1" t="s">
+        <v>1028</v>
+      </c>
+      <c r="I142" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="143" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A143" s="1" t="s">
+        <v>1029</v>
+      </c>
+      <c r="B143" s="1" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C143" s="1" t="s">
+        <v>1031</v>
+      </c>
+      <c r="D143" s="2" t="s">
+        <v>1032</v>
+      </c>
+      <c r="E143" s="1" t="s">
+        <v>1033</v>
+      </c>
+      <c r="F143" s="2" t="s">
+        <v>1034</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>1035</v>
+      </c>
+      <c r="H143" s="1" t="s">
+        <v>1036</v>
+      </c>
+      <c r="I143" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="144" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A144" s="1" t="s">
+        <v>1037</v>
+      </c>
+      <c r="B144" s="1" t="s">
+        <v>1038</v>
+      </c>
+      <c r="C144" s="1" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D144" s="2" t="s">
+        <v>1040</v>
+      </c>
+      <c r="E144" s="1" t="s">
+        <v>1041</v>
+      </c>
+      <c r="F144" s="2" t="s">
+        <v>1042</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>1043</v>
+      </c>
+      <c r="H144" s="1" t="s">
+        <v>1044</v>
+      </c>
+      <c r="I144" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="145" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A145" s="1" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B145" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="C145" s="1" t="s">
+        <v>1046</v>
+      </c>
+      <c r="D145" s="2" t="s">
+        <v>1047</v>
+      </c>
+      <c r="E145" s="1" t="s">
+        <v>1048</v>
+      </c>
+      <c r="F145" s="2" t="s">
+        <v>1049</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>1050</v>
+      </c>
+      <c r="H145" s="1" t="s">
+        <v>1051</v>
+      </c>
+      <c r="I145" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="146" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A146" s="1" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B146" s="1" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C146" s="1" t="s">
+        <v>1054</v>
+      </c>
+      <c r="D146" s="2" t="s">
+        <v>1055</v>
+      </c>
+      <c r="E146" s="1" t="s">
+        <v>1056</v>
+      </c>
+      <c r="F146" s="2" t="s">
+        <v>1057</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>1058</v>
+      </c>
+      <c r="H146" s="1" t="s">
+        <v>1059</v>
+      </c>
+      <c r="I146" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="147" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A147" s="1" t="s">
+        <v>1060</v>
+      </c>
+      <c r="B147" s="1" t="s">
+        <v>1061</v>
+      </c>
+      <c r="C147" s="1" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D147" s="2" t="s">
+        <v>1063</v>
+      </c>
+      <c r="E147" s="1" t="s">
+        <v>1064</v>
+      </c>
+      <c r="F147" s="2" t="s">
+        <v>1065</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>1066</v>
+      </c>
+      <c r="H147" s="1" t="s">
+        <v>1067</v>
+      </c>
+      <c r="I147" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="148" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A148" s="1" t="s">
+        <v>1060</v>
+      </c>
+      <c r="B148" s="1" t="s">
+        <v>1068</v>
+      </c>
+      <c r="C148" s="1" t="s">
+        <v>1069</v>
+      </c>
+      <c r="D148" s="2" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E148" s="1" t="s">
+        <v>1071</v>
+      </c>
+      <c r="F148" s="2" t="s">
+        <v>1072</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>1073</v>
+      </c>
+      <c r="H148" s="1" t="s">
+        <v>1074</v>
+      </c>
+      <c r="I148" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="149" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A149" s="1" t="s">
+        <v>1075</v>
+      </c>
+      <c r="B149" s="1" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C149" s="1" t="s">
+        <v>1077</v>
+      </c>
+      <c r="D149" s="2" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E149" s="1" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F149" s="2" t="s">
+        <v>1080</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>1081</v>
+      </c>
+      <c r="H149" s="1" t="s">
+        <v>1082</v>
+      </c>
+      <c r="I149" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="150" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A150" s="1" t="s">
+        <v>1083</v>
+      </c>
+      <c r="B150" s="1" t="s">
+        <v>1084</v>
+      </c>
+      <c r="C150" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="D150" s="2" t="s">
+        <v>1085</v>
+      </c>
+      <c r="E150" s="1" t="s">
+        <v>1086</v>
+      </c>
+      <c r="F150" s="2">
+        <v>998695246</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>1087</v>
+      </c>
+      <c r="H150" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="I150" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="151" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A151" s="1" t="s">
+        <v>1088</v>
+      </c>
+      <c r="B151" s="1" t="s">
+        <v>1089</v>
+      </c>
+      <c r="C151" s="1" t="s">
+        <v>1090</v>
+      </c>
+      <c r="D151" s="2" t="s">
+        <v>1091</v>
+      </c>
+      <c r="E151" s="1" t="s">
+        <v>1092</v>
+      </c>
+      <c r="F151" s="2" t="s">
+        <v>1093</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>1094</v>
+      </c>
+      <c r="H151" s="1" t="s">
+        <v>1095</v>
+      </c>
+      <c r="I151" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="152" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A152" s="1" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B152" s="1" t="s">
+        <v>1097</v>
+      </c>
+      <c r="C152" s="1" t="s">
+        <v>1098</v>
+      </c>
+      <c r="D152" s="2" t="s">
+        <v>1099</v>
+      </c>
+      <c r="E152" s="1" t="s">
+        <v>1100</v>
+      </c>
+      <c r="F152" s="2" t="s">
+        <v>1101</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>1102</v>
+      </c>
+      <c r="H152" s="1" t="s">
+        <v>1103</v>
+      </c>
+      <c r="I152" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="153" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A153" s="1" t="s">
+        <v>1104</v>
+      </c>
+      <c r="B153" s="1" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C153" s="1" t="s">
+        <v>1106</v>
+      </c>
+      <c r="D153" s="2" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E153" s="1" t="s">
+        <v>1108</v>
+      </c>
+      <c r="F153" s="2" t="s">
+        <v>1109</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>1110</v>
+      </c>
+      <c r="H153" s="1" t="s">
+        <v>1111</v>
+      </c>
+      <c r="I153" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="154" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A154" s="1" t="s">
+        <v>1104</v>
+      </c>
+      <c r="B154" s="1" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C154" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="D154" s="2" t="s">
+        <v>1114</v>
+      </c>
+      <c r="E154" s="1" t="s">
+        <v>1115</v>
+      </c>
+      <c r="F154" s="2">
+        <v>56993813664</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>1116</v>
+      </c>
+      <c r="H154" s="1" t="s">
+        <v>1117</v>
+      </c>
+      <c r="I154" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="155" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A155" s="1" t="s">
+        <v>1104</v>
+      </c>
+      <c r="B155" s="1" t="s">
+        <v>1118</v>
+      </c>
+      <c r="C155" s="1" t="s">
+        <v>1119</v>
+      </c>
+      <c r="D155" s="2" t="s">
+        <v>1120</v>
+      </c>
+      <c r="E155" s="1" t="s">
+        <v>1121</v>
+      </c>
+      <c r="F155" s="2" t="s">
+        <v>1122</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>1123</v>
+      </c>
+      <c r="H155" s="1" t="s">
+        <v>1124</v>
+      </c>
+      <c r="I155" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="156" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A156" s="1" t="s">
+        <v>970</v>
+      </c>
+      <c r="B156" s="1" t="s">
+        <v>1125</v>
+      </c>
+      <c r="C156" s="1" t="s">
+        <v>1126</v>
+      </c>
+      <c r="D156" s="2" t="s">
+        <v>1127</v>
+      </c>
+      <c r="E156" s="1" t="s">
+        <v>1128</v>
+      </c>
+      <c r="F156" s="2" t="s">
+        <v>1129</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>1130</v>
+      </c>
+      <c r="H156" s="1" t="s">
+        <v>1131</v>
+      </c>
+      <c r="I156" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="157" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A157" s="1" t="s">
+        <v>1132</v>
+      </c>
+      <c r="B157" s="1" t="s">
+        <v>930</v>
+      </c>
+      <c r="C157" s="1" t="s">
+        <v>1133</v>
+      </c>
+      <c r="D157" s="2" t="s">
+        <v>1134</v>
+      </c>
+      <c r="E157" s="1" t="s">
+        <v>1135</v>
+      </c>
+      <c r="F157" s="2" t="s">
+        <v>1136</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>1137</v>
+      </c>
+      <c r="H157" s="1" t="s">
+        <v>1138</v>
+      </c>
+      <c r="I157" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="158" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A158" s="1" t="s">
+        <v>1139</v>
+      </c>
+      <c r="B158" s="1" t="s">
+        <v>1140</v>
+      </c>
+      <c r="C158" s="1" t="s">
+        <v>1141</v>
+      </c>
+      <c r="D158" s="2" t="s">
+        <v>1142</v>
+      </c>
+      <c r="E158" s="1" t="s">
+        <v>1143</v>
+      </c>
+      <c r="F158" s="2" t="s">
+        <v>1144</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>1145</v>
+      </c>
+      <c r="H158" s="1" t="s">
+        <v>1146</v>
+      </c>
+      <c r="I158" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="159" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A159" s="1" t="s">
+        <v>1147</v>
+      </c>
+      <c r="B159" s="1" t="s">
+        <v>1148</v>
+      </c>
+      <c r="C159" s="1" t="s">
+        <v>1149</v>
+      </c>
+      <c r="D159" s="2" t="s">
+        <v>1150</v>
+      </c>
+      <c r="E159" s="1" t="s">
+        <v>1151</v>
+      </c>
+      <c r="F159" s="2" t="s">
+        <v>1152</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>1153</v>
+      </c>
+      <c r="H159" s="1" t="s">
+        <v>1154</v>
+      </c>
+      <c r="I159" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="160" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A160" s="1" t="s">
+        <v>1155</v>
+      </c>
+      <c r="B160" s="1" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C160" s="1" t="s">
+        <v>1157</v>
+      </c>
+      <c r="D160" s="2" t="s">
+        <v>1158</v>
+      </c>
+      <c r="E160" s="1" t="s">
+        <v>1159</v>
+      </c>
+      <c r="F160" s="2" t="s">
+        <v>1160</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>1161</v>
+      </c>
+      <c r="H160" s="1" t="s">
+        <v>1162</v>
+      </c>
+      <c r="I160" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="161" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A161" s="1" t="s">
+        <v>1163</v>
+      </c>
+      <c r="B161" s="1" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C161" s="1" t="s">
+        <v>1165</v>
+      </c>
+      <c r="D161" s="2" t="s">
+        <v>1166</v>
+      </c>
+      <c r="E161" s="1" t="s">
+        <v>1167</v>
+      </c>
+      <c r="F161" s="2" t="s">
+        <v>1168</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>1169</v>
+      </c>
+      <c r="H161" s="1" t="s">
+        <v>1170</v>
+      </c>
+      <c r="I161" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="162" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A162" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="B162" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="C162" s="1" t="s">
+        <v>1171</v>
+      </c>
+      <c r="D162" s="2" t="s">
+        <v>1172</v>
+      </c>
+      <c r="E162" s="1" t="s">
+        <v>1173</v>
+      </c>
+      <c r="F162" s="2" t="s">
+        <v>1174</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>1175</v>
+      </c>
+      <c r="H162" s="1" t="s">
+        <v>1176</v>
+      </c>
+      <c r="I162" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="163" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A163" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="B163" s="1" t="s">
+        <v>1177</v>
+      </c>
+      <c r="C163" s="1" t="s">
+        <v>1178</v>
+      </c>
+      <c r="D163" s="2" t="s">
+        <v>1179</v>
+      </c>
+      <c r="E163" s="1" t="s">
+        <v>1180</v>
+      </c>
+      <c r="F163" s="2" t="s">
+        <v>1181</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>1182</v>
+      </c>
+      <c r="H163" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="I163" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="164" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A164" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="B164" s="1" t="s">
+        <v>1183</v>
+      </c>
+      <c r="C164" s="1" t="s">
+        <v>1184</v>
+      </c>
+      <c r="D164" s="2" t="s">
+        <v>1185</v>
+      </c>
+      <c r="E164" s="1" t="s">
+        <v>1186</v>
+      </c>
+      <c r="F164" s="2" t="s">
+        <v>1187</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>1188</v>
+      </c>
+      <c r="H164" s="1" t="s">
+        <v>1189</v>
+      </c>
+      <c r="I164" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="165" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A165" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="B165" s="1" t="s">
+        <v>1190</v>
+      </c>
+      <c r="C165" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="D165" s="2" t="s">
+        <v>1191</v>
+      </c>
+      <c r="E165" s="1" t="s">
+        <v>1192</v>
+      </c>
+      <c r="F165" s="2" t="s">
+        <v>1193</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>1194</v>
+      </c>
+      <c r="H165" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="I165" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="166" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A166" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="B166" s="1" t="s">
+        <v>1118</v>
+      </c>
+      <c r="C166" s="1" t="s">
+        <v>1195</v>
+      </c>
+      <c r="D166" s="2" t="s">
+        <v>1196</v>
+      </c>
+      <c r="E166" s="1" t="s">
+        <v>1197</v>
+      </c>
+      <c r="F166" s="2" t="s">
+        <v>1198</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>1199</v>
+      </c>
+      <c r="H166" s="1" t="s">
+        <v>1200</v>
+      </c>
+      <c r="I166" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="167" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A167" s="1" t="s">
+        <v>1201</v>
+      </c>
+      <c r="B167" s="1" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C167" s="1" t="s">
+        <v>1203</v>
+      </c>
+      <c r="D167" s="2" t="s">
+        <v>1204</v>
+      </c>
+      <c r="E167" s="1" t="s">
+        <v>1205</v>
+      </c>
+      <c r="F167" s="2">
+        <v>56995375119</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>1206</v>
+      </c>
+      <c r="H167" s="1" t="s">
+        <v>1207</v>
+      </c>
+      <c r="I167" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="168" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A168" s="1" t="s">
+        <v>1208</v>
+      </c>
+      <c r="B168" s="1" t="s">
+        <v>1209</v>
+      </c>
+      <c r="C168" s="1" t="s">
+        <v>1031</v>
+      </c>
+      <c r="D168" s="2" t="s">
+        <v>1210</v>
+      </c>
+      <c r="E168" s="1" t="s">
+        <v>1211</v>
+      </c>
+      <c r="F168" s="2" t="s">
+        <v>1212</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>1213</v>
+      </c>
+      <c r="H168" s="1" t="s">
+        <v>1214</v>
+      </c>
+      <c r="I168" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="169" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A169" s="1" t="s">
+        <v>1215</v>
+      </c>
+      <c r="B169" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C169" s="1" t="s">
+        <v>1217</v>
+      </c>
+      <c r="D169" s="2" t="s">
+        <v>1218</v>
+      </c>
+      <c r="E169" s="1" t="s">
+        <v>1219</v>
+      </c>
+      <c r="F169" s="2" t="s">
+        <v>1220</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>1221</v>
+      </c>
+      <c r="H169" s="1" t="s">
+        <v>1222</v>
+      </c>
+      <c r="I169" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="170" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A170" s="1" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B170" s="1" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C170" s="1" t="s">
+        <v>1225</v>
+      </c>
+      <c r="D170" s="2" t="s">
+        <v>1226</v>
+      </c>
+      <c r="E170" s="1" t="s">
+        <v>1227</v>
+      </c>
+      <c r="F170" s="2" t="s">
+        <v>1228</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>1229</v>
+      </c>
+      <c r="H170" s="1" t="s">
+        <v>1230</v>
+      </c>
+      <c r="I170" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="171" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A171" s="1" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B171" s="1" t="s">
+        <v>1231</v>
+      </c>
+      <c r="C171" s="1" t="s">
+        <v>1232</v>
+      </c>
+      <c r="D171" s="2" t="s">
+        <v>1233</v>
+      </c>
+      <c r="E171" s="1" t="s">
+        <v>1234</v>
+      </c>
+      <c r="F171" s="2">
+        <v>56993813665</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>1235</v>
+      </c>
+      <c r="H171" s="1" t="s">
+        <v>1236</v>
+      </c>
+      <c r="I171" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="172" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A172" s="1" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B172" s="1" t="s">
+        <v>1237</v>
+      </c>
+      <c r="C172" s="1" t="s">
+        <v>1238</v>
+      </c>
+      <c r="D172" s="2" t="s">
+        <v>1239</v>
+      </c>
+      <c r="E172" s="1" t="s">
+        <v>1240</v>
+      </c>
+      <c r="F172" s="2" t="s">
+        <v>1241</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>1242</v>
+      </c>
+      <c r="H172" s="1" t="s">
+        <v>1243</v>
+      </c>
+      <c r="I172" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="173" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A173" s="1" t="s">
+        <v>1244</v>
+      </c>
+      <c r="B173" s="1" t="s">
+        <v>1245</v>
+      </c>
+      <c r="C173" s="1" t="s">
+        <v>1246</v>
+      </c>
+      <c r="D173" s="2" t="s">
+        <v>1247</v>
+      </c>
+      <c r="E173" s="1" t="s">
+        <v>1248</v>
+      </c>
+      <c r="F173" s="2" t="s">
+        <v>1249</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>1250</v>
+      </c>
+      <c r="H173" s="1" t="s">
+        <v>1251</v>
+      </c>
+      <c r="I173" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="174" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A174" s="1" t="s">
+        <v>1252</v>
+      </c>
+      <c r="B174" s="1" t="s">
+        <v>1253</v>
+      </c>
+      <c r="C174" s="1" t="s">
+        <v>1254</v>
+      </c>
+      <c r="D174" s="2" t="s">
+        <v>1255</v>
+      </c>
+      <c r="E174" s="1" t="s">
+        <v>1256</v>
+      </c>
+      <c r="F174" s="2" t="s">
+        <v>1257</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>1258</v>
+      </c>
+      <c r="H174" s="1" t="s">
+        <v>1259</v>
+      </c>
+      <c r="I174" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="175" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A175" s="1" t="s">
+        <v>1260</v>
+      </c>
+      <c r="B175" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="C175" s="1" t="s">
+        <v>1261</v>
+      </c>
+      <c r="D175" s="2" t="s">
+        <v>1262</v>
+      </c>
+      <c r="E175" s="1" t="s">
+        <v>1263</v>
+      </c>
+      <c r="F175" s="2" t="s">
+        <v>1264</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>1265</v>
+      </c>
+      <c r="H175" s="1" t="s">
+        <v>1266</v>
+      </c>
+      <c r="I175" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="176" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A176" s="1" t="s">
+        <v>1267</v>
+      </c>
+      <c r="B176" s="1" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C176" s="1" t="s">
+        <v>1269</v>
+      </c>
+      <c r="D176" s="2" t="s">
+        <v>1270</v>
+      </c>
+      <c r="E176" s="1" t="s">
+        <v>1271</v>
+      </c>
+      <c r="F176" s="2" t="s">
+        <v>1272</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>1273</v>
+      </c>
+      <c r="H176" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="I176" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="177" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A177" s="1" t="s">
+        <v>1274</v>
+      </c>
+      <c r="B177" s="1" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C177" s="1" t="s">
+        <v>1276</v>
+      </c>
+      <c r="D177" s="2" t="s">
+        <v>1277</v>
+      </c>
+      <c r="E177" s="1" t="s">
+        <v>1278</v>
+      </c>
+      <c r="F177" s="2" t="s">
+        <v>1279</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>1280</v>
+      </c>
+      <c r="H177" s="1" t="s">
+        <v>1281</v>
+      </c>
+      <c r="I177" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="178" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A178" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="B178" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="C178" s="1" t="s">
+        <v>1282</v>
+      </c>
+      <c r="D178" s="2" t="s">
+        <v>1283</v>
+      </c>
+      <c r="E178" s="1" t="s">
+        <v>1219</v>
+      </c>
+      <c r="F178" s="2" t="s">
+        <v>1284</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>1285</v>
+      </c>
+      <c r="H178" s="1" t="s">
+        <v>1222</v>
+      </c>
+      <c r="I178" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="179" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A179" s="1" t="s">
+        <v>1286</v>
+      </c>
+      <c r="B179" s="1" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C179" s="1" t="s">
+        <v>1288</v>
+      </c>
+      <c r="D179" s="2" t="s">
+        <v>1289</v>
+      </c>
+      <c r="E179" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="F179" s="2" t="s">
+        <v>1290</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>1291</v>
+      </c>
+      <c r="H179" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="I179" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="180" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A180" s="1" t="s">
+        <v>1286</v>
+      </c>
+      <c r="B180" s="1" t="s">
+        <v>1292</v>
+      </c>
+      <c r="C180" s="1" t="s">
+        <v>1293</v>
+      </c>
+      <c r="D180" s="2" t="s">
+        <v>1294</v>
+      </c>
+      <c r="E180" s="1" t="s">
+        <v>1295</v>
+      </c>
+      <c r="F180" s="2" t="s">
+        <v>1296</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>1297</v>
+      </c>
+      <c r="H180" s="1" t="s">
+        <v>1298</v>
+      </c>
+      <c r="I180" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="181" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A181" s="1" t="s">
+        <v>1299</v>
+      </c>
+      <c r="B181" s="1" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C181" s="1" t="s">
+        <v>1301</v>
+      </c>
+      <c r="D181" s="2" t="s">
+        <v>1302</v>
+      </c>
+      <c r="E181" s="1" t="s">
+        <v>1303</v>
+      </c>
+      <c r="F181" s="2" t="s">
+        <v>1304</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>1305</v>
+      </c>
+      <c r="H181" s="1" t="s">
+        <v>1306</v>
+      </c>
+      <c r="I181" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="182" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A182" s="1" t="s">
+        <v>1307</v>
+      </c>
+      <c r="B182" s="1" t="s">
+        <v>1308</v>
+      </c>
+      <c r="C182" s="1" t="s">
+        <v>1309</v>
+      </c>
+      <c r="D182" s="2" t="s">
+        <v>1310</v>
+      </c>
+      <c r="E182" s="1" t="s">
+        <v>1311</v>
+      </c>
+      <c r="F182" s="2" t="s">
+        <v>1312</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>1313</v>
+      </c>
+      <c r="H182" s="1" t="s">
+        <v>1314</v>
+      </c>
+      <c r="I182" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="183" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A183" s="1" t="s">
+        <v>1307</v>
+      </c>
+      <c r="B183" s="1" t="s">
+        <v>1315</v>
+      </c>
+      <c r="C183" s="1" t="s">
+        <v>1316</v>
+      </c>
+      <c r="D183" s="2" t="s">
+        <v>1317</v>
+      </c>
+      <c r="E183" s="1" t="s">
+        <v>1318</v>
+      </c>
+      <c r="F183" s="2" t="s">
+        <v>1319</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>1320</v>
+      </c>
+      <c r="H183" s="1" t="s">
+        <v>1321</v>
+      </c>
+      <c r="I183" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="184" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A184" s="1" t="s">
+        <v>1322</v>
+      </c>
+      <c r="B184" s="1" t="s">
+        <v>1323</v>
+      </c>
+      <c r="C184" s="1" t="s">
+        <v>1324</v>
+      </c>
+      <c r="D184" s="2" t="s">
+        <v>1325</v>
+      </c>
+      <c r="E184" s="1" t="s">
+        <v>1326</v>
+      </c>
+      <c r="F184" s="2" t="s">
+        <v>1327</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>1328</v>
+      </c>
+      <c r="H184" s="1" t="s">
+        <v>1329</v>
+      </c>
+      <c r="I184" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="185" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A185" s="1" t="s">
+        <v>1330</v>
+      </c>
+      <c r="B185" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="C185" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="D185" s="2" t="s">
+        <v>1331</v>
+      </c>
+      <c r="E185" s="1" t="s">
+        <v>1332</v>
+      </c>
+      <c r="F185" s="2" t="s">
+        <v>1333</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>1334</v>
+      </c>
+      <c r="H185" s="1" t="s">
+        <v>1335</v>
+      </c>
+      <c r="I185" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="186" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A186" s="1" t="s">
+        <v>1336</v>
+      </c>
+      <c r="B186" s="1" t="s">
+        <v>1337</v>
+      </c>
+      <c r="C186" s="1" t="s">
+        <v>1338</v>
+      </c>
+      <c r="D186" s="2" t="s">
+        <v>1339</v>
+      </c>
+      <c r="E186" s="1" t="s">
+        <v>1340</v>
+      </c>
+      <c r="F186" s="2">
+        <v>56993813666</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>1341</v>
+      </c>
+      <c r="H186" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="I186" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="187" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A187" s="1" t="s">
+        <v>1336</v>
+      </c>
+      <c r="B187" s="1" t="s">
+        <v>1342</v>
+      </c>
+      <c r="C187" s="1" t="s">
+        <v>1343</v>
+      </c>
+      <c r="D187" s="2" t="s">
+        <v>1344</v>
+      </c>
+      <c r="E187" s="1" t="s">
+        <v>1345</v>
+      </c>
+      <c r="F187" s="2" t="s">
+        <v>1346</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>1347</v>
+      </c>
+      <c r="H187" s="1" t="s">
+        <v>1348</v>
+      </c>
+      <c r="I187" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="188" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A188" s="1" t="s">
+        <v>1349</v>
+      </c>
+      <c r="B188" s="1" t="s">
+        <v>1350</v>
+      </c>
+      <c r="C188" s="1" t="s">
+        <v>1351</v>
+      </c>
+      <c r="D188" s="2" t="s">
+        <v>1352</v>
+      </c>
+      <c r="E188" s="1" t="s">
+        <v>1353</v>
+      </c>
+      <c r="F188" s="2" t="s">
+        <v>1354</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>1355</v>
+      </c>
+      <c r="H188" s="1" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I188" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="189" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A189" s="1" t="s">
+        <v>976</v>
+      </c>
+      <c r="B189" s="1" t="s">
+        <v>777</v>
+      </c>
+      <c r="C189" s="1" t="s">
+        <v>1357</v>
+      </c>
+      <c r="D189" s="2" t="s">
+        <v>1358</v>
+      </c>
+      <c r="E189" s="1" t="s">
+        <v>1359</v>
+      </c>
+      <c r="F189" s="2" t="s">
+        <v>1360</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>1361</v>
+      </c>
+      <c r="H189" s="1" t="s">
+        <v>1362</v>
+      </c>
+      <c r="I189" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="190" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A190" s="1" t="s">
+        <v>976</v>
+      </c>
+      <c r="B190" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="C190" s="1" t="s">
+        <v>1363</v>
+      </c>
+      <c r="D190" s="2" t="s">
+        <v>1364</v>
+      </c>
+      <c r="E190" s="1" t="s">
+        <v>1365</v>
+      </c>
+      <c r="F190" s="2" t="s">
+        <v>1366</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>1367</v>
+      </c>
+      <c r="H190" s="1" t="s">
+        <v>1368</v>
+      </c>
+      <c r="I190" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="191" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A191" s="1" t="s">
+        <v>976</v>
+      </c>
+      <c r="B191" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="C191" s="1" t="s">
+        <v>1369</v>
+      </c>
+      <c r="D191" s="2" t="s">
+        <v>1370</v>
+      </c>
+      <c r="E191" s="1" t="s">
+        <v>1359</v>
+      </c>
+      <c r="F191" s="2" t="s">
+        <v>1371</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>1372</v>
+      </c>
+      <c r="H191" s="1" t="s">
+        <v>1373</v>
+      </c>
+      <c r="I191" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="192" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A192" s="1" t="s">
+        <v>1374</v>
+      </c>
+      <c r="B192" s="1" t="s">
+        <v>1375</v>
+      </c>
+      <c r="C192" s="1" t="s">
+        <v>1376</v>
+      </c>
+      <c r="D192" s="2" t="s">
+        <v>1377</v>
+      </c>
+      <c r="E192" s="1" t="s">
+        <v>1378</v>
+      </c>
+      <c r="F192" s="2" t="s">
+        <v>1379</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>1380</v>
+      </c>
+      <c r="H192" s="1" t="s">
+        <v>1381</v>
+      </c>
+      <c r="I192" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="193" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A193" s="1" t="s">
+        <v>1382</v>
+      </c>
+      <c r="B193" s="1" t="s">
+        <v>1383</v>
+      </c>
+      <c r="C193" s="1" t="s">
+        <v>1384</v>
+      </c>
+      <c r="D193" s="2" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E193" s="1" t="s">
+        <v>1386</v>
+      </c>
+      <c r="F193" s="2" t="s">
+        <v>1387</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>1388</v>
+      </c>
+      <c r="H193" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="I193" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="194" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A194" s="1" t="s">
+        <v>1389</v>
+      </c>
+      <c r="B194" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="C194" s="1" t="s">
+        <v>1390</v>
+      </c>
+      <c r="D194" s="2" t="s">
+        <v>1391</v>
+      </c>
+      <c r="E194" s="1" t="s">
+        <v>1392</v>
+      </c>
+      <c r="F194" s="2" t="s">
+        <v>1393</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>1394</v>
+      </c>
+      <c r="H194" s="1" t="s">
+        <v>1395</v>
+      </c>
+      <c r="I194" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="195" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A195" s="1" t="s">
+        <v>1389</v>
+      </c>
+      <c r="B195" s="1" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C195" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="D195" s="2" t="s">
+        <v>1397</v>
+      </c>
+      <c r="E195" s="1" t="s">
+        <v>1398</v>
+      </c>
+      <c r="F195" s="2" t="s">
+        <v>1399</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>1400</v>
+      </c>
+      <c r="H195" s="1" t="s">
+        <v>1401</v>
+      </c>
+      <c r="I195" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="196" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A196" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="B196" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="C196" s="1" t="s">
+        <v>1402</v>
+      </c>
+      <c r="D196" s="2" t="s">
+        <v>1403</v>
+      </c>
+      <c r="E196" s="1" t="s">
+        <v>1404</v>
+      </c>
+      <c r="F196" s="2" t="s">
+        <v>1405</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>1406</v>
+      </c>
+      <c r="H196" s="1" t="s">
+        <v>1407</v>
+      </c>
+      <c r="I196" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="197" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A197" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="B197" s="1" t="s">
+        <v>1408</v>
+      </c>
+      <c r="C197" s="1" t="s">
+        <v>1409</v>
+      </c>
+      <c r="D197" s="2" t="s">
+        <v>1410</v>
+      </c>
+      <c r="E197" s="1" t="s">
+        <v>1411</v>
+      </c>
+      <c r="F197" s="2" t="s">
+        <v>1412</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>1413</v>
+      </c>
+      <c r="H197" s="1" t="s">
+        <v>884</v>
+      </c>
+      <c r="I197" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="198" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A198" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="B198" s="1" t="s">
+        <v>1414</v>
+      </c>
+      <c r="C198" s="1" t="s">
+        <v>1415</v>
+      </c>
+      <c r="D198" s="2" t="s">
+        <v>1416</v>
+      </c>
+      <c r="E198" s="1" t="s">
+        <v>1417</v>
+      </c>
+      <c r="F198" s="2" t="s">
+        <v>1418</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>1419</v>
+      </c>
+      <c r="H198" s="1" t="s">
+        <v>1420</v>
+      </c>
+      <c r="I198" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="199" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A199" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="B199" s="1" t="s">
+        <v>1421</v>
+      </c>
+      <c r="C199" s="1" t="s">
+        <v>1288</v>
+      </c>
+      <c r="D199" s="2" t="s">
+        <v>1422</v>
+      </c>
+      <c r="E199" s="1" t="s">
+        <v>1423</v>
+      </c>
+      <c r="F199" s="2">
+        <v>224055380</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>1424</v>
+      </c>
+      <c r="H199" s="1" t="s">
+        <v>884</v>
+      </c>
+      <c r="I199" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="200" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A200" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="B200" s="1" t="s">
+        <v>1425</v>
+      </c>
+      <c r="C200" s="1" t="s">
+        <v>1409</v>
+      </c>
+      <c r="D200" s="2" t="s">
+        <v>1426</v>
+      </c>
+      <c r="E200" s="1" t="s">
+        <v>1427</v>
+      </c>
+      <c r="F200" s="2" t="s">
+        <v>1428</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>1429</v>
+      </c>
+      <c r="H200" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="I200" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="201" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A201" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="B201" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="C201" s="1" t="s">
+        <v>1430</v>
+      </c>
+      <c r="D201" s="2" t="s">
+        <v>1431</v>
+      </c>
+      <c r="E201" s="1" t="s">
+        <v>1432</v>
+      </c>
+      <c r="F201" s="2" t="s">
+        <v>1433</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>1434</v>
+      </c>
+      <c r="H201" s="1" t="s">
+        <v>1435</v>
+      </c>
+      <c r="I201" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="202" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A202" s="1" t="s">
+        <v>1315</v>
+      </c>
+      <c r="B202" s="1" t="s">
+        <v>1436</v>
+      </c>
+      <c r="C202" s="1" t="s">
+        <v>1437</v>
+      </c>
+      <c r="D202" s="2" t="s">
+        <v>1438</v>
+      </c>
+      <c r="E202" s="1" t="s">
+        <v>1439</v>
+      </c>
+      <c r="F202" s="2" t="s">
+        <v>1440</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>1441</v>
+      </c>
+      <c r="H202" s="1" t="s">
+        <v>1442</v>
+      </c>
+      <c r="I202" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="203" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A203" s="1" t="s">
+        <v>1315</v>
+      </c>
+      <c r="B203" s="1" t="s">
+        <v>1443</v>
+      </c>
+      <c r="C203" s="1" t="s">
+        <v>1444</v>
+      </c>
+      <c r="D203" s="2" t="s">
+        <v>1445</v>
+      </c>
+      <c r="E203" s="1" t="s">
+        <v>1446</v>
+      </c>
+      <c r="F203" s="2" t="s">
+        <v>1447</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>1448</v>
+      </c>
+      <c r="H203" s="1" t="s">
+        <v>1449</v>
+      </c>
+      <c r="I203" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="204" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A204" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="B204" s="1" t="s">
+        <v>1104</v>
+      </c>
+      <c r="C204" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="D204" s="2" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E204" s="1" t="s">
+        <v>1452</v>
+      </c>
+      <c r="F204" s="2" t="s">
+        <v>1453</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>1454</v>
+      </c>
+      <c r="H204" s="1" t="s">
+        <v>1455</v>
+      </c>
+      <c r="I204" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="205" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A205" s="1" t="s">
+        <v>1456</v>
+      </c>
+      <c r="B205" s="1" t="s">
+        <v>1457</v>
+      </c>
+      <c r="C205" s="1" t="s">
+        <v>1458</v>
+      </c>
+      <c r="D205" s="2" t="s">
+        <v>1459</v>
+      </c>
+      <c r="E205" s="1" t="s">
+        <v>1460</v>
+      </c>
+      <c r="F205" s="2" t="s">
+        <v>1461</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>1462</v>
+      </c>
+      <c r="H205" s="1" t="s">
+        <v>1463</v>
+      </c>
+      <c r="I205" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="206" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A206" s="1" t="s">
+        <v>1464</v>
+      </c>
+      <c r="B206" s="1" t="s">
+        <v>1465</v>
+      </c>
+      <c r="C206" s="1" t="s">
+        <v>1466</v>
+      </c>
+      <c r="D206" s="2" t="s">
+        <v>1467</v>
+      </c>
+      <c r="E206" s="1" t="s">
+        <v>1468</v>
+      </c>
+      <c r="F206" s="2" t="s">
+        <v>1469</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>1470</v>
+      </c>
+      <c r="H206" s="1" t="s">
+        <v>884</v>
+      </c>
+      <c r="I206" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="207" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A207" s="1" t="s">
+        <v>1457</v>
+      </c>
+      <c r="B207" s="1" t="s">
+        <v>1471</v>
+      </c>
+      <c r="C207" s="1" t="s">
+        <v>1472</v>
+      </c>
+      <c r="D207" s="2" t="s">
+        <v>1473</v>
+      </c>
+      <c r="E207" s="1" t="s">
+        <v>1474</v>
+      </c>
+      <c r="F207" s="2" t="s">
+        <v>1475</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>1476</v>
+      </c>
+      <c r="H207" s="1" t="s">
+        <v>1477</v>
+      </c>
+      <c r="I207" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="208" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A208" s="1" t="s">
+        <v>1478</v>
+      </c>
+      <c r="B208" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="C208" s="1" t="s">
+        <v>1479</v>
+      </c>
+      <c r="D208" s="2" t="s">
+        <v>1480</v>
+      </c>
+      <c r="E208" s="1" t="s">
+        <v>1481</v>
+      </c>
+      <c r="F208" s="2" t="s">
+        <v>1482</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>1483</v>
+      </c>
+      <c r="H208" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="I208" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="209" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A209" s="1" t="s">
+        <v>1478</v>
+      </c>
+      <c r="B209" s="1" t="s">
+        <v>1484</v>
+      </c>
+      <c r="C209" s="1" t="s">
+        <v>1485</v>
+      </c>
+      <c r="D209" s="2" t="s">
+        <v>1486</v>
+      </c>
+      <c r="E209" s="1" t="s">
+        <v>1487</v>
+      </c>
+      <c r="F209" s="2" t="s">
+        <v>1488</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>1489</v>
+      </c>
+      <c r="H209" s="1" t="s">
+        <v>1490</v>
+      </c>
+      <c r="I209" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="210" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A210" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="B210" s="1" t="s">
+        <v>1491</v>
+      </c>
+      <c r="C210" s="1" t="s">
+        <v>1492</v>
+      </c>
+      <c r="D210" s="2" t="s">
+        <v>1493</v>
+      </c>
+      <c r="E210" s="1" t="s">
+        <v>1494</v>
+      </c>
+      <c r="F210" s="2" t="s">
+        <v>1495</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>1496</v>
+      </c>
+      <c r="H210" s="1" t="s">
+        <v>1497</v>
+      </c>
+      <c r="I210" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="211" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A211" s="1" t="s">
+        <v>1498</v>
+      </c>
+      <c r="B211" s="1" t="s">
+        <v>1499</v>
+      </c>
+      <c r="C211" s="1" t="s">
+        <v>1500</v>
+      </c>
+      <c r="D211" s="2" t="s">
+        <v>1501</v>
+      </c>
+      <c r="E211" s="1" t="s">
+        <v>1502</v>
+      </c>
+      <c r="F211" s="2" t="s">
+        <v>1503</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>1504</v>
+      </c>
+      <c r="H211" s="1" t="s">
+        <v>928</v>
+      </c>
+      <c r="I211" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="212" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A212" s="1" t="s">
+        <v>1505</v>
+      </c>
+      <c r="B212" s="1" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C212" s="1" t="s">
+        <v>1507</v>
+      </c>
+      <c r="D212" s="2" t="s">
+        <v>1508</v>
+      </c>
+      <c r="E212" s="1" t="s">
+        <v>1509</v>
+      </c>
+      <c r="F212" s="2" t="s">
+        <v>1510</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>1511</v>
+      </c>
+      <c r="H212" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="I212" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="213" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A213" s="1" t="s">
+        <v>1512</v>
+      </c>
+      <c r="B213" s="1" t="s">
+        <v>1513</v>
+      </c>
+      <c r="C213" s="1" t="s">
+        <v>1514</v>
+      </c>
+      <c r="D213" s="2" t="s">
+        <v>1515</v>
+      </c>
+      <c r="E213" s="1" t="s">
+        <v>1516</v>
+      </c>
+      <c r="F213" s="2" t="s">
+        <v>1517</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>1518</v>
+      </c>
+      <c r="H213" s="1" t="s">
+        <v>1519</v>
+      </c>
+      <c r="I213" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="214" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A214" s="1" t="s">
+        <v>1512</v>
+      </c>
+      <c r="B214" s="1" t="s">
+        <v>1520</v>
+      </c>
+      <c r="C214" s="1" t="s">
+        <v>1514</v>
+      </c>
+      <c r="D214" s="2" t="s">
+        <v>1521</v>
+      </c>
+      <c r="E214" s="1" t="s">
+        <v>1522</v>
+      </c>
+      <c r="F214" s="2" t="s">
+        <v>1523</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>1524</v>
+      </c>
+      <c r="H214" s="1" t="s">
+        <v>1525</v>
+      </c>
+      <c r="I214" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="215" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A215" s="1" t="s">
+        <v>1512</v>
+      </c>
+      <c r="B215" s="1" t="s">
+        <v>1520</v>
+      </c>
+      <c r="C215" s="1" t="s">
+        <v>1526</v>
+      </c>
+      <c r="D215" s="2" t="s">
+        <v>1527</v>
+      </c>
+      <c r="E215" s="1" t="s">
+        <v>1516</v>
+      </c>
+      <c r="F215" s="2" t="s">
+        <v>1528</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>1529</v>
+      </c>
+      <c r="H215" s="1" t="s">
+        <v>1530</v>
+      </c>
+      <c r="I215" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="216" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A216" s="1" t="s">
+        <v>1531</v>
+      </c>
+      <c r="B216" s="1" t="s">
+        <v>1532</v>
+      </c>
+      <c r="C216" s="1" t="s">
+        <v>1533</v>
+      </c>
+      <c r="D216" s="2" t="s">
+        <v>1534</v>
+      </c>
+      <c r="E216" s="1" t="s">
+        <v>1535</v>
+      </c>
+      <c r="F216" s="2" t="s">
+        <v>1536</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>1537</v>
+      </c>
+      <c r="H216" s="1" t="s">
+        <v>1538</v>
+      </c>
+      <c r="I216" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="217" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A217" s="1" t="s">
+        <v>1539</v>
+      </c>
+      <c r="B217" s="1" t="s">
+        <v>1540</v>
+      </c>
+      <c r="C217" s="1" t="s">
+        <v>1541</v>
+      </c>
+      <c r="D217" s="2" t="s">
+        <v>1542</v>
+      </c>
+      <c r="E217" s="1" t="s">
+        <v>1543</v>
+      </c>
+      <c r="F217" s="2" t="s">
+        <v>1544</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>1545</v>
+      </c>
+      <c r="H217" s="1" t="s">
+        <v>1546</v>
+      </c>
+      <c r="I217" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="218" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A218" s="1" t="s">
+        <v>1547</v>
+      </c>
+      <c r="B218" s="1" t="s">
+        <v>1548</v>
+      </c>
+      <c r="C218" s="1" t="s">
+        <v>1390</v>
+      </c>
+      <c r="D218" s="2" t="s">
+        <v>1549</v>
+      </c>
+      <c r="E218" s="1" t="s">
+        <v>1550</v>
+      </c>
+      <c r="F218" s="2" t="s">
+        <v>1551</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>1552</v>
+      </c>
+      <c r="H218" s="1" t="s">
+        <v>1553</v>
+      </c>
+      <c r="I218" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="219" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A219" s="1" t="s">
+        <v>1554</v>
+      </c>
+      <c r="B219" s="1" t="s">
+        <v>1555</v>
+      </c>
+      <c r="C219" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D219" s="2" t="s">
+        <v>1556</v>
+      </c>
+      <c r="E219" s="1" t="s">
+        <v>1557</v>
+      </c>
+      <c r="F219" s="2" t="s">
+        <v>1558</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>1559</v>
+      </c>
+      <c r="H219" s="1" t="s">
+        <v>1560</v>
+      </c>
+      <c r="I219" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="220" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A220" s="1" t="s">
+        <v>1561</v>
+      </c>
+      <c r="B220" s="1" t="s">
+        <v>1562</v>
+      </c>
+      <c r="C220" s="1" t="s">
+        <v>1563</v>
+      </c>
+      <c r="D220" s="2" t="s">
+        <v>1564</v>
+      </c>
+      <c r="E220" s="1" t="s">
+        <v>1565</v>
+      </c>
+      <c r="F220" s="2" t="s">
+        <v>1566</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>1567</v>
+      </c>
+      <c r="H220" s="1" t="s">
+        <v>1568</v>
+      </c>
+      <c r="I220" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="221" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A221" s="1" t="s">
+        <v>1569</v>
+      </c>
+      <c r="B221" s="1" t="s">
+        <v>1570</v>
+      </c>
+      <c r="C221" s="1" t="s">
+        <v>1571</v>
+      </c>
+      <c r="D221" s="2" t="s">
+        <v>1572</v>
+      </c>
+      <c r="E221" s="1" t="s">
+        <v>1573</v>
+      </c>
+      <c r="F221" s="2">
+        <v>56993813668</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>1574</v>
+      </c>
+      <c r="H221" s="1" t="s">
+        <v>1575</v>
+      </c>
+      <c r="I221" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="222" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A222" s="1" t="s">
+        <v>1576</v>
+      </c>
+      <c r="B222" s="1" t="s">
+        <v>1577</v>
+      </c>
+      <c r="C222" s="1" t="s">
+        <v>1578</v>
+      </c>
+      <c r="D222" s="2" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E222" s="1" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F222" s="2" t="s">
+        <v>1581</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>1582</v>
+      </c>
+      <c r="H222" s="1" t="s">
+        <v>1583</v>
+      </c>
+      <c r="I222" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="223" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A223" s="1" t="s">
+        <v>1584</v>
+      </c>
+      <c r="B223" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C223" s="1" t="s">
+        <v>1390</v>
+      </c>
+      <c r="D223" s="2" t="s">
+        <v>1585</v>
+      </c>
+      <c r="E223" s="1" t="s">
+        <v>1586</v>
+      </c>
+      <c r="F223" s="2" t="s">
+        <v>1587</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>1588</v>
+      </c>
+      <c r="H223" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="I223" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="224" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A224" s="1" t="s">
+        <v>1589</v>
+      </c>
+      <c r="B224" s="1" t="s">
+        <v>1590</v>
+      </c>
+      <c r="C224" s="1" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D224" s="2" t="s">
+        <v>1592</v>
+      </c>
+      <c r="E224" s="1" t="s">
+        <v>1593</v>
+      </c>
+      <c r="F224" s="2" t="s">
+        <v>1594</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>1595</v>
+      </c>
+      <c r="H224" s="1" t="s">
+        <v>1596</v>
+      </c>
+      <c r="I224" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="225" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A225" s="1" t="s">
+        <v>1597</v>
+      </c>
+      <c r="B225" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="C225" s="1" t="s">
+        <v>1598</v>
+      </c>
+      <c r="D225" s="2" t="s">
+        <v>1599</v>
+      </c>
+      <c r="E225" s="1" t="s">
+        <v>1600</v>
+      </c>
+      <c r="F225" s="2" t="s">
+        <v>1601</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>1602</v>
+      </c>
+      <c r="H225" s="1" t="s">
+        <v>1281</v>
+      </c>
+      <c r="I225" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="226" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A226" s="1" t="s">
+        <v>1603</v>
+      </c>
+      <c r="B226" s="1" t="s">
+        <v>1337</v>
+      </c>
+      <c r="C226" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D226" s="2" t="s">
+        <v>1604</v>
+      </c>
+      <c r="E226" s="1" t="s">
+        <v>1605</v>
+      </c>
+      <c r="F226" s="2" t="s">
+        <v>1606</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>1607</v>
+      </c>
+      <c r="H226" s="1" t="s">
+        <v>1608</v>
+      </c>
+      <c r="I226" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="227" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A227" s="1" t="s">
+        <v>1609</v>
+      </c>
+      <c r="B227" s="1" t="s">
+        <v>1610</v>
+      </c>
+      <c r="C227" s="1" t="s">
+        <v>1611</v>
+      </c>
+      <c r="D227" s="2" t="s">
+        <v>1612</v>
+      </c>
+      <c r="E227" s="1" t="s">
+        <v>1613</v>
+      </c>
+      <c r="F227" s="2" t="s">
+        <v>1614</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>1615</v>
+      </c>
+      <c r="H227" s="1" t="s">
+        <v>1616</v>
+      </c>
+      <c r="I227" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="228" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A228" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B228" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="C228" s="1" t="s">
+        <v>1617</v>
+      </c>
+      <c r="D228" s="2" t="s">
+        <v>1618</v>
+      </c>
+      <c r="E228" s="1" t="s">
+        <v>1619</v>
+      </c>
+      <c r="F228" s="2" t="s">
+        <v>1620</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>1621</v>
+      </c>
+      <c r="H228" s="1" t="s">
+        <v>1622</v>
+      </c>
+      <c r="I228" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="229" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A229" s="1" t="s">
+        <v>1623</v>
+      </c>
+      <c r="B229" s="1" t="s">
+        <v>1624</v>
+      </c>
+      <c r="C229" s="1" t="s">
+        <v>1625</v>
+      </c>
+      <c r="D229" s="2" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E229" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="F229" s="2" t="s">
+        <v>1627</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>1628</v>
+      </c>
+      <c r="H229" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="I229" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="230" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A230" s="1" t="s">
+        <v>1629</v>
+      </c>
+      <c r="B230" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="C230" s="1" t="s">
+        <v>1630</v>
+      </c>
+      <c r="D230" s="2" t="s">
+        <v>1631</v>
+      </c>
+      <c r="E230" s="1" t="s">
+        <v>1632</v>
+      </c>
+      <c r="F230" s="2" t="s">
+        <v>1633</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>1634</v>
+      </c>
+      <c r="H230" s="1" t="s">
+        <v>1635</v>
+      </c>
+      <c r="I230" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="231" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A231" s="1" t="s">
+        <v>930</v>
+      </c>
+      <c r="B231" s="1" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C231" s="1" t="s">
+        <v>1636</v>
+      </c>
+      <c r="D231" s="2" t="s">
+        <v>1637</v>
+      </c>
+      <c r="E231" s="1" t="s">
+        <v>1638</v>
+      </c>
+      <c r="F231" s="2" t="s">
+        <v>1639</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>1640</v>
+      </c>
+      <c r="H231" s="1" t="s">
+        <v>1641</v>
+      </c>
+      <c r="I231" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="232" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A232" s="1" t="s">
+        <v>930</v>
+      </c>
+      <c r="B232" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="C232" s="1" t="s">
+        <v>1642</v>
+      </c>
+      <c r="D232" s="2" t="s">
+        <v>1643</v>
+      </c>
+      <c r="E232" s="1" t="s">
+        <v>1644</v>
+      </c>
+      <c r="F232" s="2" t="s">
+        <v>1645</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>1646</v>
+      </c>
+      <c r="H232" s="1" t="s">
+        <v>1647</v>
+      </c>
+      <c r="I232" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="233" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A233" s="1" t="s">
+        <v>930</v>
+      </c>
+      <c r="B233" s="1" t="s">
+        <v>1648</v>
+      </c>
+      <c r="C233" s="1" t="s">
+        <v>1649</v>
+      </c>
+      <c r="D233" s="2" t="s">
+        <v>1650</v>
+      </c>
+      <c r="E233" s="1" t="s">
+        <v>1651</v>
+      </c>
+      <c r="F233" s="2" t="s">
+        <v>1652</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>1653</v>
+      </c>
+      <c r="H233" s="1" t="s">
+        <v>1654</v>
+      </c>
+      <c r="I233" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="234" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A234" s="1" t="s">
+        <v>930</v>
+      </c>
+      <c r="B234" s="1" t="s">
+        <v>1655</v>
+      </c>
+      <c r="C234" s="1" t="s">
+        <v>1656</v>
+      </c>
+      <c r="D234" s="2" t="s">
+        <v>1657</v>
+      </c>
+      <c r="E234" s="1" t="s">
+        <v>1658</v>
+      </c>
+      <c r="F234" s="2" t="s">
+        <v>1659</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>1660</v>
+      </c>
+      <c r="H234" s="1" t="s">
+        <v>1661</v>
+      </c>
+      <c r="I234" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="235" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A235" s="1" t="s">
+        <v>930</v>
+      </c>
+      <c r="B235" s="1" t="s">
+        <v>1662</v>
+      </c>
+      <c r="C235" s="1" t="s">
+        <v>1663</v>
+      </c>
+      <c r="D235" s="2" t="s">
+        <v>1664</v>
+      </c>
+      <c r="E235" s="1" t="s">
+        <v>1665</v>
+      </c>
+      <c r="F235" s="2" t="s">
+        <v>1666</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>1667</v>
+      </c>
+      <c r="H235" s="1" t="s">
+        <v>1668</v>
+      </c>
+      <c r="I235" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="236" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A236" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B236" s="1" t="s">
+        <v>1669</v>
+      </c>
+      <c r="C236" s="1" t="s">
+        <v>1670</v>
+      </c>
+      <c r="D236" s="2" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E236" s="1" t="s">
+        <v>1672</v>
+      </c>
+      <c r="F236" s="2" t="s">
+        <v>1673</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>1674</v>
+      </c>
+      <c r="H236" s="1" t="s">
+        <v>1675</v>
+      </c>
+      <c r="I236" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="237" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A237" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B237" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C237" s="1" t="s">
+        <v>1676</v>
+      </c>
+      <c r="D237" s="2" t="s">
+        <v>1677</v>
+      </c>
+      <c r="E237" s="1" t="s">
+        <v>1678</v>
+      </c>
+      <c r="F237" s="2" t="s">
+        <v>1679</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>1680</v>
+      </c>
+      <c r="H237" s="1" t="s">
+        <v>1681</v>
+      </c>
+      <c r="I237" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="238" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A238" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B238" s="1" t="s">
+        <v>1682</v>
+      </c>
+      <c r="C238" s="1" t="s">
+        <v>1683</v>
+      </c>
+      <c r="D238" s="2" t="s">
+        <v>1684</v>
+      </c>
+      <c r="E238" s="1" t="s">
+        <v>1685</v>
+      </c>
+      <c r="F238" s="2" t="s">
+        <v>1686</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>1687</v>
+      </c>
+      <c r="H238" s="1" t="s">
+        <v>1688</v>
+      </c>
+      <c r="I238" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="239" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A239" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B239" s="1" t="s">
+        <v>1689</v>
+      </c>
+      <c r="C239" s="1" t="s">
+        <v>1690</v>
+      </c>
+      <c r="D239" s="2" t="s">
+        <v>1691</v>
+      </c>
+      <c r="E239" s="1" t="s">
+        <v>1692</v>
+      </c>
+      <c r="F239" s="2" t="s">
+        <v>1693</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>1694</v>
+      </c>
+      <c r="H239" s="1" t="s">
+        <v>1695</v>
+      </c>
+      <c r="I239" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="240" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A240" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B240" s="1" t="s">
+        <v>1696</v>
+      </c>
+      <c r="C240" s="1" t="s">
+        <v>1697</v>
+      </c>
+      <c r="D240" s="2">
+        <v>169461872</v>
+      </c>
+      <c r="E240" s="1" t="s">
+        <v>1698</v>
+      </c>
+      <c r="F240" s="2">
+        <v>56993813669</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>1699</v>
+      </c>
+      <c r="H240" s="1" t="s">
+        <v>1700</v>
+      </c>
+      <c r="I240" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="241" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A241" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B241" s="1" t="s">
+        <v>1701</v>
+      </c>
+      <c r="C241" s="1" t="s">
+        <v>1702</v>
+      </c>
+      <c r="D241" s="2" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E241" s="1" t="s">
+        <v>1704</v>
+      </c>
+      <c r="F241" s="2" t="s">
+        <v>1705</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>1706</v>
+      </c>
+      <c r="H241" s="1" t="s">
+        <v>1707</v>
+      </c>
+      <c r="I241" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="242" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A242" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B242" s="1" t="s">
+        <v>1708</v>
+      </c>
+      <c r="C242" s="1" t="s">
+        <v>1709</v>
+      </c>
+      <c r="D242" s="2" t="s">
+        <v>1710</v>
+      </c>
+      <c r="E242" s="1" t="s">
+        <v>1711</v>
+      </c>
+      <c r="F242" s="2" t="s">
+        <v>1712</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>1713</v>
+      </c>
+      <c r="H242" s="1" t="s">
+        <v>1714</v>
+      </c>
+      <c r="I242" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="243" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A243" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B243" s="1" t="s">
+        <v>1715</v>
+      </c>
+      <c r="C243" s="1" t="s">
+        <v>1716</v>
+      </c>
+      <c r="D243" s="2" t="s">
+        <v>1717</v>
+      </c>
+      <c r="E243" s="1" t="s">
+        <v>1718</v>
+      </c>
+      <c r="F243" s="2" t="s">
+        <v>1719</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>1720</v>
+      </c>
+      <c r="H243" s="1" t="s">
+        <v>856</v>
+      </c>
+      <c r="I243" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="244" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A244" s="1" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B244" s="1" t="s">
+        <v>1722</v>
+      </c>
+      <c r="C244" s="1" t="s">
+        <v>1723</v>
+      </c>
+      <c r="D244" s="2" t="s">
+        <v>1724</v>
+      </c>
+      <c r="E244" s="1" t="s">
+        <v>1725</v>
+      </c>
+      <c r="F244" s="2" t="s">
+        <v>1726</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>1727</v>
+      </c>
+      <c r="H244" s="1" t="s">
+        <v>1728</v>
+      </c>
+      <c r="I244" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="245" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A245" s="1" t="s">
+        <v>1729</v>
+      </c>
+      <c r="B245" s="1" t="s">
+        <v>959</v>
+      </c>
+      <c r="C245" s="1" t="s">
+        <v>1730</v>
+      </c>
+      <c r="D245" s="2" t="s">
+        <v>1731</v>
+      </c>
+      <c r="E245" s="1" t="s">
+        <v>1732</v>
+      </c>
+      <c r="F245" s="2" t="s">
+        <v>1733</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>1734</v>
+      </c>
+      <c r="H245" s="1" t="s">
+        <v>1735</v>
+      </c>
+      <c r="I245" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="246" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A246" s="1" t="s">
+        <v>1736</v>
+      </c>
+      <c r="B246" s="1" t="s">
+        <v>1737</v>
+      </c>
+      <c r="C246" s="1" t="s">
+        <v>1738</v>
+      </c>
+      <c r="D246" s="2" t="s">
+        <v>1739</v>
+      </c>
+      <c r="E246" s="1" t="s">
+        <v>1740</v>
+      </c>
+      <c r="F246" s="2" t="s">
+        <v>1741</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>1742</v>
+      </c>
+      <c r="H246" s="1" t="s">
+        <v>1743</v>
+      </c>
+      <c r="I246" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="247" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A247" s="1" t="s">
+        <v>1744</v>
+      </c>
+      <c r="B247" s="1" t="s">
+        <v>1745</v>
+      </c>
+      <c r="C247" s="1" t="s">
+        <v>1009</v>
+      </c>
+      <c r="D247" s="2" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E247" s="1" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F247" s="2" t="s">
+        <v>1748</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>1749</v>
+      </c>
+      <c r="H247" s="1" t="s">
+        <v>1750</v>
+      </c>
+      <c r="I247" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="248" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A248" s="1" t="s">
+        <v>1751</v>
+      </c>
+      <c r="B248" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="C248" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="D248" s="2" t="s">
+        <v>1752</v>
+      </c>
+      <c r="E248" s="1" t="s">
+        <v>1753</v>
+      </c>
+      <c r="F248" s="2" t="s">
+        <v>1754</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>1755</v>
+      </c>
+      <c r="H248" s="1" t="s">
+        <v>1756</v>
+      </c>
+      <c r="I248" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="249" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A249" s="1" t="s">
+        <v>1751</v>
+      </c>
+      <c r="B249" s="1" t="s">
+        <v>1757</v>
+      </c>
+      <c r="C249" s="1" t="s">
+        <v>1758</v>
+      </c>
+      <c r="D249" s="2" t="s">
+        <v>1759</v>
+      </c>
+      <c r="E249" s="1" t="s">
+        <v>1760</v>
+      </c>
+      <c r="F249" s="2" t="s">
+        <v>1761</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>1762</v>
+      </c>
+      <c r="H249" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="I249" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="250" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A250" s="1" t="s">
+        <v>1751</v>
+      </c>
+      <c r="B250" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C250" s="1" t="s">
+        <v>1763</v>
+      </c>
+      <c r="D250" s="2" t="s">
+        <v>1764</v>
+      </c>
+      <c r="E250" s="1" t="s">
+        <v>1765</v>
+      </c>
+      <c r="F250" s="2" t="s">
+        <v>1766</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>1767</v>
+      </c>
+      <c r="H250" s="1" t="s">
+        <v>1768</v>
+      </c>
+      <c r="I250" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="251" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A251" s="1" t="s">
+        <v>1751</v>
+      </c>
+      <c r="B251" s="1" t="s">
+        <v>1769</v>
+      </c>
+      <c r="C251" s="1" t="s">
+        <v>1770</v>
+      </c>
+      <c r="D251" s="2" t="s">
+        <v>1771</v>
+      </c>
+      <c r="E251" s="1" t="s">
+        <v>1772</v>
+      </c>
+      <c r="F251" s="2" t="s">
+        <v>1773</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>1774</v>
+      </c>
+      <c r="H251" s="1" t="s">
+        <v>1775</v>
+      </c>
+      <c r="I251" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="252" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A252" s="1" t="s">
+        <v>1776</v>
+      </c>
+      <c r="B252" s="1" t="s">
+        <v>1777</v>
+      </c>
+      <c r="C252" s="1" t="s">
+        <v>1778</v>
+      </c>
+      <c r="D252" s="2" t="s">
+        <v>1779</v>
+      </c>
+      <c r="E252" s="1" t="s">
+        <v>1780</v>
+      </c>
+      <c r="F252" s="2">
+        <v>990369393</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>1781</v>
+      </c>
+      <c r="H252" s="1" t="s">
+        <v>1782</v>
+      </c>
+      <c r="I252" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="253" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A253" s="1" t="s">
+        <v>1783</v>
+      </c>
+      <c r="B253" s="1" t="s">
+        <v>1784</v>
+      </c>
+      <c r="C253" s="1" t="s">
+        <v>1785</v>
+      </c>
+      <c r="D253" s="2" t="s">
+        <v>1786</v>
+      </c>
+      <c r="E253" s="1" t="s">
+        <v>1787</v>
+      </c>
+      <c r="F253" s="2" t="s">
+        <v>1788</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>1789</v>
+      </c>
+      <c r="H253" s="1" t="s">
+        <v>1790</v>
+      </c>
+      <c r="I253" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="254" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A254" s="1" t="s">
+        <v>1791</v>
+      </c>
+      <c r="B254" s="1" t="s">
+        <v>1792</v>
+      </c>
+      <c r="C254" s="1" t="s">
+        <v>1793</v>
+      </c>
+      <c r="D254" s="2" t="s">
+        <v>1794</v>
+      </c>
+      <c r="E254" s="1" t="s">
+        <v>1795</v>
+      </c>
+      <c r="F254" s="2">
+        <v>944924603</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>1796</v>
+      </c>
+      <c r="H254" s="1" t="s">
+        <v>1797</v>
+      </c>
+      <c r="I254" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="255" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A255" s="1" t="s">
+        <v>1798</v>
+      </c>
+      <c r="B255" s="1" t="s">
+        <v>1751</v>
+      </c>
+      <c r="C255" s="1" t="s">
+        <v>1799</v>
+      </c>
+      <c r="D255" s="2" t="s">
+        <v>1800</v>
+      </c>
+      <c r="E255" s="1" t="s">
+        <v>1801</v>
+      </c>
+      <c r="F255" s="2" t="s">
+        <v>1802</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>1803</v>
+      </c>
+      <c r="H255" s="1" t="s">
+        <v>1804</v>
+      </c>
+      <c r="I255" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="256" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A256" s="1" t="s">
+        <v>1798</v>
+      </c>
+      <c r="B256" s="1" t="s">
+        <v>1805</v>
+      </c>
+      <c r="C256" s="1" t="s">
+        <v>1806</v>
+      </c>
+      <c r="D256" s="2" t="s">
+        <v>1807</v>
+      </c>
+      <c r="E256" s="1" t="s">
+        <v>1808</v>
+      </c>
+      <c r="F256" s="2">
+        <v>56993813670</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>1809</v>
+      </c>
+      <c r="H256" s="1" t="s">
+        <v>856</v>
+      </c>
+      <c r="I256" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="257" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A257" s="1" t="s">
+        <v>1810</v>
+      </c>
+      <c r="B257" s="1" t="s">
+        <v>1811</v>
+      </c>
+      <c r="C257" s="1" t="s">
+        <v>1812</v>
+      </c>
+      <c r="D257" s="2" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E257" s="1" t="s">
+        <v>1814</v>
+      </c>
+      <c r="F257" s="2" t="s">
+        <v>1815</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>1816</v>
+      </c>
+      <c r="H257" s="1" t="s">
+        <v>1817</v>
+      </c>
+      <c r="I257" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="258" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A258" s="1" t="s">
+        <v>1818</v>
+      </c>
+      <c r="B258" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="C258" s="1" t="s">
+        <v>1819</v>
+      </c>
+      <c r="D258" s="2" t="s">
+        <v>1820</v>
+      </c>
+      <c r="E258" s="1" t="s">
+        <v>1821</v>
+      </c>
+      <c r="F258" s="2" t="s">
+        <v>1822</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>1823</v>
+      </c>
+      <c r="H258" s="1" t="s">
+        <v>1824</v>
+      </c>
+      <c r="I258" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="259" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A259" s="1" t="s">
+        <v>1825</v>
+      </c>
+      <c r="B259" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="C259" s="1" t="s">
+        <v>1826</v>
+      </c>
+      <c r="D259" s="2" t="s">
+        <v>1827</v>
+      </c>
+      <c r="E259" s="1" t="s">
+        <v>1828</v>
+      </c>
+      <c r="F259" s="2" t="s">
+        <v>1829</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>1830</v>
+      </c>
+      <c r="H259" s="1" t="s">
+        <v>1831</v>
+      </c>
+      <c r="I259" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="260" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A260" s="1" t="s">
+        <v>1832</v>
+      </c>
+      <c r="B260" s="1" t="s">
+        <v>1833</v>
+      </c>
+      <c r="C260" s="1" t="s">
+        <v>1834</v>
+      </c>
+      <c r="D260" s="2" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E260" s="1" t="s">
+        <v>713</v>
+      </c>
+      <c r="F260" s="2" t="s">
+        <v>1836</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>1837</v>
+      </c>
+      <c r="H260" s="1" t="s">
+        <v>1838</v>
+      </c>
+      <c r="I260" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="261" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A261" s="1" t="s">
+        <v>1839</v>
+      </c>
+      <c r="B261" s="1" t="s">
+        <v>1840</v>
+      </c>
+      <c r="C261" s="1" t="s">
+        <v>1376</v>
+      </c>
+      <c r="D261" s="2" t="s">
+        <v>1841</v>
+      </c>
+      <c r="E261" s="1" t="s">
+        <v>1842</v>
+      </c>
+      <c r="F261" s="2" t="s">
+        <v>1843</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>1844</v>
+      </c>
+      <c r="H261" s="1" t="s">
+        <v>1845</v>
+      </c>
+      <c r="I261" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="262" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A262" s="1" t="s">
+        <v>1846</v>
+      </c>
+      <c r="B262" s="1" t="s">
+        <v>838</v>
+      </c>
+      <c r="C262" s="1" t="s">
+        <v>858</v>
+      </c>
+      <c r="D262" s="2" t="s">
+        <v>1847</v>
+      </c>
+      <c r="E262" s="1" t="s">
+        <v>1848</v>
+      </c>
+      <c r="F262" s="2" t="s">
+        <v>1849</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>1850</v>
+      </c>
+      <c r="H262" s="1" t="s">
+        <v>1851</v>
+      </c>
+      <c r="I262" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="263" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A263" s="1" t="s">
+        <v>1852</v>
+      </c>
+      <c r="B263" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="C263" s="1" t="s">
+        <v>1157</v>
+      </c>
+      <c r="D263" s="2">
+        <v>153126488</v>
+      </c>
+      <c r="E263" s="1" t="s">
+        <v>1853</v>
+      </c>
+      <c r="F263" s="2" t="s">
+        <v>1854</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>1855</v>
+      </c>
+      <c r="H263" s="1" t="s">
+        <v>1856</v>
+      </c>
+      <c r="I263" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="264" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A264" s="1" t="s">
+        <v>1857</v>
+      </c>
+      <c r="B264" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C264" s="1" t="s">
+        <v>1858</v>
+      </c>
+      <c r="D264" s="2" t="s">
+        <v>1859</v>
+      </c>
+      <c r="E264" s="1" t="s">
+        <v>1860</v>
+      </c>
+      <c r="F264" s="2" t="s">
+        <v>1861</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>1862</v>
+      </c>
+      <c r="H264" s="1" t="s">
+        <v>1863</v>
+      </c>
+      <c r="I264" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="265" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A265" s="1" t="s">
+        <v>1864</v>
+      </c>
+      <c r="B265" s="1" t="s">
+        <v>1865</v>
+      </c>
+      <c r="C265" s="1" t="s">
+        <v>1866</v>
+      </c>
+      <c r="D265" s="2" t="s">
+        <v>1867</v>
+      </c>
+      <c r="E265" s="1" t="s">
+        <v>1868</v>
+      </c>
+      <c r="F265" s="2" t="s">
+        <v>1869</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>1870</v>
+      </c>
+      <c r="H265" s="1" t="s">
+        <v>1871</v>
+      </c>
+      <c r="I265" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="266" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A266" s="1" t="s">
+        <v>1323</v>
+      </c>
+      <c r="B266" s="1" t="s">
+        <v>1872</v>
+      </c>
+      <c r="C266" s="1" t="s">
+        <v>1873</v>
+      </c>
+      <c r="D266" s="2" t="s">
+        <v>1874</v>
+      </c>
+      <c r="E266" s="1" t="s">
+        <v>1875</v>
+      </c>
+      <c r="F266" s="2" t="s">
+        <v>1876</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>1877</v>
+      </c>
+      <c r="H266" s="1" t="s">
+        <v>1878</v>
+      </c>
+      <c r="I266" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="267" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A267" s="1" t="s">
+        <v>1879</v>
+      </c>
+      <c r="B267" s="1" t="s">
+        <v>1701</v>
+      </c>
+      <c r="C267" s="1" t="s">
+        <v>1880</v>
+      </c>
+      <c r="D267" s="2" t="s">
+        <v>1881</v>
+      </c>
+      <c r="E267" s="1" t="s">
+        <v>1882</v>
+      </c>
+      <c r="F267" s="2" t="s">
+        <v>1883</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>1884</v>
+      </c>
+      <c r="H267" s="1" t="s">
+        <v>1885</v>
+      </c>
+      <c r="I267" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="268" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A268" s="1" t="s">
+        <v>1886</v>
+      </c>
+      <c r="B268" s="1" t="s">
+        <v>1887</v>
+      </c>
+      <c r="C268" s="1" t="s">
+        <v>1888</v>
+      </c>
+      <c r="D268" s="2" t="s">
+        <v>1889</v>
+      </c>
+      <c r="E268" s="1" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F268" s="2" t="s">
+        <v>1891</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>1892</v>
+      </c>
+      <c r="H268" s="1" t="s">
+        <v>1893</v>
+      </c>
+      <c r="I268" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="269" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A269" s="1" t="s">
+        <v>1894</v>
+      </c>
+      <c r="B269" s="1" t="s">
+        <v>1895</v>
+      </c>
+      <c r="C269" s="1" t="s">
+        <v>1896</v>
+      </c>
+      <c r="D269" s="2" t="s">
+        <v>1897</v>
+      </c>
+      <c r="E269" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="F269" s="2" t="s">
+        <v>1899</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>1900</v>
+      </c>
+      <c r="H269" s="1" t="s">
+        <v>1901</v>
+      </c>
+      <c r="I269" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="270" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A270" s="1" t="s">
+        <v>1902</v>
+      </c>
+      <c r="B270" s="1" t="s">
+        <v>1903</v>
+      </c>
+      <c r="C270" s="1" t="s">
+        <v>1904</v>
+      </c>
+      <c r="D270" s="2" t="s">
+        <v>1905</v>
+      </c>
+      <c r="E270" s="1" t="s">
+        <v>1906</v>
+      </c>
+      <c r="F270" s="2" t="s">
+        <v>1907</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>1908</v>
+      </c>
+      <c r="H270" s="1" t="s">
+        <v>1909</v>
+      </c>
+      <c r="I270" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="271" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A271" s="1" t="s">
+        <v>1910</v>
+      </c>
+      <c r="B271" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="C271" s="1" t="s">
+        <v>1911</v>
+      </c>
+      <c r="D271" s="2" t="s">
+        <v>1912</v>
+      </c>
+      <c r="E271" s="1" t="s">
+        <v>1913</v>
+      </c>
+      <c r="F271" s="2">
+        <v>56977681902</v>
+      </c>
+      <c r="G271" s="1" t="s">
+        <v>1914</v>
+      </c>
+      <c r="H271" s="1" t="s">
+        <v>1915</v>
+      </c>
+      <c r="I271" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="272" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A272" s="1" t="s">
+        <v>1916</v>
+      </c>
+      <c r="B272" s="1" t="s">
+        <v>1917</v>
+      </c>
+      <c r="C272" s="1" t="s">
+        <v>1918</v>
+      </c>
+      <c r="D272" s="2" t="s">
+        <v>1919</v>
+      </c>
+      <c r="E272" s="1" t="s">
+        <v>1920</v>
+      </c>
+      <c r="F272" s="2" t="s">
+        <v>1921</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>1922</v>
+      </c>
+      <c r="H272" s="1" t="s">
+        <v>1923</v>
+      </c>
+      <c r="I272" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="273" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A273" s="1" t="s">
+        <v>1924</v>
+      </c>
+      <c r="B273" s="1" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C273" s="1" t="s">
+        <v>1925</v>
+      </c>
+      <c r="D273" s="2" t="s">
+        <v>1926</v>
+      </c>
+      <c r="E273" s="1" t="s">
+        <v>1927</v>
+      </c>
+      <c r="F273" s="2" t="s">
+        <v>1928</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>1929</v>
+      </c>
+      <c r="H273" s="1" t="s">
+        <v>1930</v>
+      </c>
+      <c r="I273" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="274" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A274" s="1" t="s">
+        <v>1931</v>
+      </c>
+      <c r="B274" s="1" t="s">
+        <v>1932</v>
+      </c>
+      <c r="C274" s="1" t="s">
+        <v>864</v>
+      </c>
+      <c r="D274" s="2" t="s">
+        <v>1933</v>
+      </c>
+      <c r="E274" s="1" t="s">
+        <v>1934</v>
+      </c>
+      <c r="F274" s="2">
+        <v>56993813671</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>1935</v>
+      </c>
+      <c r="H274" s="1" t="s">
+        <v>1936</v>
+      </c>
+      <c r="I274" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="275" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A275" s="1" t="s">
+        <v>1931</v>
+      </c>
+      <c r="B275" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="C275" s="1" t="s">
+        <v>1937</v>
+      </c>
+      <c r="D275" s="2" t="s">
+        <v>1938</v>
+      </c>
+      <c r="E275" s="1" t="s">
+        <v>1939</v>
+      </c>
+      <c r="F275" s="2" t="s">
+        <v>1940</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>1941</v>
+      </c>
+      <c r="H275" s="1" t="s">
+        <v>1942</v>
+      </c>
+      <c r="I275" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="276" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A276" s="1" t="s">
+        <v>1931</v>
+      </c>
+      <c r="B276" s="1" t="s">
+        <v>1943</v>
+      </c>
+      <c r="C276" s="1" t="s">
+        <v>1944</v>
+      </c>
+      <c r="D276" s="2" t="s">
+        <v>1945</v>
+      </c>
+      <c r="E276" s="1" t="s">
+        <v>1946</v>
+      </c>
+      <c r="F276" s="2" t="s">
+        <v>1947</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>1948</v>
+      </c>
+      <c r="H276" s="1" t="s">
+        <v>1949</v>
+      </c>
+      <c r="I276" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="277" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A277" s="1" t="s">
+        <v>1950</v>
+      </c>
+      <c r="B277" s="1" t="s">
+        <v>1951</v>
+      </c>
+      <c r="C277" s="1" t="s">
+        <v>1649</v>
+      </c>
+      <c r="D277" s="2" t="s">
+        <v>1952</v>
+      </c>
+      <c r="E277" s="1" t="s">
+        <v>1953</v>
+      </c>
+      <c r="F277" s="2" t="s">
+        <v>1954</v>
+      </c>
+      <c r="G277" s="1" t="s">
+        <v>1955</v>
+      </c>
+      <c r="H277" s="1" t="s">
+        <v>1956</v>
+      </c>
+      <c r="I277" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="278" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A278" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="B278" s="1" t="s">
+        <v>1957</v>
+      </c>
+      <c r="C278" s="1" t="s">
+        <v>1958</v>
+      </c>
+      <c r="D278" s="2" t="s">
+        <v>1959</v>
+      </c>
+      <c r="E278" s="1" t="s">
+        <v>1960</v>
+      </c>
+      <c r="F278" s="2" t="s">
+        <v>1961</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>1962</v>
+      </c>
+      <c r="H278" s="1" t="s">
+        <v>1963</v>
+      </c>
+      <c r="I278" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="279" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A279" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="B279" s="1" t="s">
+        <v>1964</v>
+      </c>
+      <c r="C279" s="1" t="s">
+        <v>1965</v>
+      </c>
+      <c r="D279" s="2" t="s">
+        <v>1966</v>
+      </c>
+      <c r="E279" s="1" t="s">
+        <v>1967</v>
+      </c>
+      <c r="F279" s="2" t="s">
+        <v>1968</v>
+      </c>
+      <c r="G279" s="1" t="s">
+        <v>1969</v>
+      </c>
+      <c r="H279" s="1" t="s">
+        <v>1970</v>
+      </c>
+      <c r="I279" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="280" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A280" s="1" t="s">
+        <v>1722</v>
+      </c>
+      <c r="B280" s="1" t="s">
+        <v>1971</v>
+      </c>
+      <c r="C280" s="1" t="s">
+        <v>1972</v>
+      </c>
+      <c r="D280" s="2" t="s">
+        <v>1973</v>
+      </c>
+      <c r="E280" s="1" t="s">
+        <v>1974</v>
+      </c>
+      <c r="F280" s="2" t="s">
+        <v>1975</v>
+      </c>
+      <c r="G280" s="1" t="s">
+        <v>1976</v>
+      </c>
+      <c r="H280" s="1" t="s">
+        <v>1977</v>
+      </c>
+      <c r="I280" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="281" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A281" s="1" t="s">
+        <v>1978</v>
+      </c>
+      <c r="C281" s="1" t="s">
+        <v>1009</v>
+      </c>
+      <c r="D281" s="2" t="s">
+        <v>1979</v>
+      </c>
+      <c r="E281" s="1" t="s">
+        <v>1980</v>
+      </c>
+      <c r="F281" s="2" t="s">
+        <v>1981</v>
+      </c>
+      <c r="G281" s="1" t="s">
+        <v>1982</v>
+      </c>
+      <c r="H281" s="1" t="s">
+        <v>1983</v>
+      </c>
+      <c r="I281" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="282" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A282" s="1" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B282" s="1" t="s">
+        <v>1985</v>
+      </c>
+      <c r="C282" s="1" t="s">
+        <v>1390</v>
+      </c>
+      <c r="D282" s="2" t="s">
+        <v>1986</v>
+      </c>
+      <c r="E282" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="F282" s="2" t="s">
+        <v>1987</v>
+      </c>
+      <c r="G282" s="1" t="s">
+        <v>1988</v>
+      </c>
+      <c r="H282" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="I282" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="283" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A283" s="1" t="s">
+        <v>1989</v>
+      </c>
+      <c r="B283" s="1" t="s">
+        <v>1990</v>
+      </c>
+      <c r="C283" s="1" t="s">
+        <v>1991</v>
+      </c>
+      <c r="D283" s="2" t="s">
+        <v>1992</v>
+      </c>
+      <c r="E283" s="1" t="s">
+        <v>1993</v>
+      </c>
+      <c r="F283" s="2" t="s">
+        <v>1994</v>
+      </c>
+      <c r="G283" s="1" t="s">
+        <v>1995</v>
+      </c>
+      <c r="H283" s="1" t="s">
+        <v>1996</v>
+      </c>
+      <c r="I283" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="284" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A284" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="B284" s="1" t="s">
+        <v>1997</v>
+      </c>
+      <c r="C284" s="1" t="s">
+        <v>1998</v>
+      </c>
+      <c r="D284" s="2" t="s">
+        <v>1999</v>
+      </c>
+      <c r="E284" s="1" t="s">
+        <v>2000</v>
+      </c>
+      <c r="F284" s="2" t="s">
+        <v>2001</v>
+      </c>
+      <c r="G284" s="1" t="s">
+        <v>2002</v>
+      </c>
+      <c r="H284" s="1" t="s">
+        <v>2003</v>
+      </c>
+      <c r="I284" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="285" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A285" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="B285" s="1" t="s">
+        <v>2004</v>
+      </c>
+      <c r="C285" s="1" t="s">
+        <v>2005</v>
+      </c>
+      <c r="D285" s="2" t="s">
+        <v>2006</v>
+      </c>
+      <c r="E285" s="1" t="s">
+        <v>2007</v>
+      </c>
+      <c r="F285" s="2" t="s">
+        <v>2008</v>
+      </c>
+      <c r="G285" s="1" t="s">
+        <v>2009</v>
+      </c>
+      <c r="H285" s="1" t="s">
+        <v>2010</v>
+      </c>
+      <c r="I285" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="286" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A286" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="B286" s="1" t="s">
+        <v>2011</v>
+      </c>
+      <c r="C286" s="1" t="s">
+        <v>1799</v>
+      </c>
+      <c r="D286" s="2" t="s">
+        <v>2012</v>
+      </c>
+      <c r="E286" s="1" t="s">
+        <v>2013</v>
+      </c>
+      <c r="F286" s="2" t="s">
+        <v>2014</v>
+      </c>
+      <c r="G286" s="1" t="s">
+        <v>2015</v>
+      </c>
+      <c r="H286" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="I286" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="287" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A287" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="B287" s="1" t="s">
+        <v>1769</v>
+      </c>
+      <c r="C287" s="1" t="s">
+        <v>2016</v>
+      </c>
+      <c r="D287" s="2" t="s">
+        <v>2017</v>
+      </c>
+      <c r="E287" s="1" t="s">
+        <v>2018</v>
+      </c>
+      <c r="F287" s="2" t="s">
+        <v>2019</v>
+      </c>
+      <c r="G287" s="1" t="s">
+        <v>2020</v>
+      </c>
+      <c r="H287" s="1" t="s">
+        <v>2021</v>
+      </c>
+      <c r="I287" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="288" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A288" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="B288" s="1" t="s">
+        <v>2022</v>
+      </c>
+      <c r="C288" s="1" t="s">
+        <v>1758</v>
+      </c>
+      <c r="D288" s="2">
+        <v>90457314</v>
+      </c>
+      <c r="E288" s="1" t="s">
+        <v>2023</v>
+      </c>
+      <c r="F288" s="2" t="s">
+        <v>2024</v>
+      </c>
+      <c r="G288" s="1" t="s">
+        <v>2025</v>
+      </c>
+      <c r="H288" s="1" t="s">
+        <v>2026</v>
+      </c>
+      <c r="I288" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="289" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A289" s="1" t="s">
+        <v>2027</v>
+      </c>
+      <c r="B289" s="1" t="s">
+        <v>2028</v>
+      </c>
+      <c r="C289" s="1" t="s">
+        <v>2029</v>
+      </c>
+      <c r="D289" s="2" t="s">
+        <v>2030</v>
+      </c>
+      <c r="E289" s="1" t="s">
+        <v>2031</v>
+      </c>
+      <c r="F289" s="2" t="s">
+        <v>2032</v>
+      </c>
+      <c r="G289" s="1" t="s">
+        <v>2033</v>
+      </c>
+      <c r="H289" s="1" t="s">
+        <v>2034</v>
+      </c>
+      <c r="I289" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="290" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A290" s="1" t="s">
+        <v>2035</v>
+      </c>
+      <c r="B290" s="1" t="s">
+        <v>2036</v>
+      </c>
+      <c r="C290" s="1" t="s">
+        <v>2037</v>
+      </c>
+      <c r="D290" s="2" t="s">
+        <v>2038</v>
+      </c>
+      <c r="E290" s="1" t="s">
+        <v>2039</v>
+      </c>
+      <c r="F290" s="2" t="s">
+        <v>2040</v>
+      </c>
+      <c r="G290" s="1" t="s">
+        <v>2041</v>
+      </c>
+      <c r="H290" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="I290" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="291" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A291" s="1" t="s">
+        <v>2035</v>
+      </c>
+      <c r="B291" s="1" t="s">
+        <v>1662</v>
+      </c>
+      <c r="C291" s="1" t="s">
+        <v>2042</v>
+      </c>
+      <c r="D291" s="2" t="s">
+        <v>2043</v>
+      </c>
+      <c r="E291" s="1" t="s">
+        <v>2044</v>
+      </c>
+      <c r="F291" s="2" t="s">
+        <v>2045</v>
+      </c>
+      <c r="G291" s="1" t="s">
+        <v>2046</v>
+      </c>
+      <c r="H291" s="1" t="s">
+        <v>2047</v>
+      </c>
+      <c r="I291" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="292" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A292" s="1" t="s">
+        <v>2048</v>
+      </c>
+      <c r="B292" s="1" t="s">
+        <v>2049</v>
+      </c>
+      <c r="C292" s="1" t="s">
+        <v>2050</v>
+      </c>
+      <c r="D292" s="2" t="s">
+        <v>2051</v>
+      </c>
+      <c r="E292" s="1" t="s">
+        <v>2052</v>
+      </c>
+      <c r="F292" s="2" t="s">
+        <v>2053</v>
+      </c>
+      <c r="G292" s="1" t="s">
+        <v>2054</v>
+      </c>
+      <c r="H292" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="I292" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="293" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A293" s="1" t="s">
+        <v>2048</v>
+      </c>
+      <c r="B293" s="1" t="s">
+        <v>2049</v>
+      </c>
+      <c r="C293" s="1" t="s">
+        <v>2055</v>
+      </c>
+      <c r="D293" s="2" t="s">
+        <v>2056</v>
+      </c>
+      <c r="E293" s="1" t="s">
+        <v>2057</v>
+      </c>
+      <c r="F293" s="2" t="s">
+        <v>2058</v>
+      </c>
+      <c r="G293" s="1" t="s">
+        <v>2059</v>
+      </c>
+      <c r="H293" s="1" t="s">
+        <v>928</v>
+      </c>
+      <c r="I293" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="294" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A294" s="1" t="s">
+        <v>2060</v>
+      </c>
+      <c r="B294" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="C294" s="1" t="s">
+        <v>2061</v>
+      </c>
+      <c r="D294" s="2" t="s">
+        <v>2062</v>
+      </c>
+      <c r="E294" s="1" t="s">
+        <v>2063</v>
+      </c>
+      <c r="F294" s="2" t="s">
+        <v>2064</v>
+      </c>
+      <c r="G294" s="1" t="s">
+        <v>2065</v>
+      </c>
+      <c r="H294" s="1" t="s">
+        <v>2066</v>
+      </c>
+      <c r="I294" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="295" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A295" s="1" t="s">
+        <v>2060</v>
+      </c>
+      <c r="B295" s="1" t="s">
+        <v>2067</v>
+      </c>
+      <c r="C295" s="1" t="s">
+        <v>2068</v>
+      </c>
+      <c r="D295" s="2" t="s">
+        <v>2069</v>
+      </c>
+      <c r="E295" s="1" t="s">
+        <v>2070</v>
+      </c>
+      <c r="F295" s="2">
+        <v>56993813672</v>
+      </c>
+      <c r="G295" s="1" t="s">
+        <v>2071</v>
+      </c>
+      <c r="H295" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="I295" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="296" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A296" s="1" t="s">
+        <v>2072</v>
+      </c>
+      <c r="B296" s="1" t="s">
+        <v>2073</v>
+      </c>
+      <c r="C296" s="1" t="s">
+        <v>2074</v>
+      </c>
+      <c r="D296" s="2" t="s">
+        <v>2075</v>
+      </c>
+      <c r="E296" s="1" t="s">
+        <v>2076</v>
+      </c>
+      <c r="F296" s="2" t="s">
+        <v>2077</v>
+      </c>
+      <c r="G296" s="1" t="s">
+        <v>2078</v>
+      </c>
+      <c r="H296" s="1" t="s">
+        <v>2079</v>
+      </c>
+      <c r="I296" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="297" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A297" s="1" t="s">
+        <v>2080</v>
+      </c>
+      <c r="B297" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C297" s="1" t="s">
+        <v>2081</v>
+      </c>
+      <c r="D297" s="2" t="s">
+        <v>2082</v>
+      </c>
+      <c r="E297" s="1" t="s">
+        <v>2083</v>
+      </c>
+      <c r="F297" s="2" t="s">
+        <v>2084</v>
+      </c>
+      <c r="G297" s="1" t="s">
+        <v>2085</v>
+      </c>
+      <c r="H297" s="1" t="s">
+        <v>2086</v>
+      </c>
+      <c r="I297" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="298" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A298" s="1" t="s">
+        <v>1287</v>
+      </c>
+      <c r="B298" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="C298" s="1" t="s">
+        <v>2087</v>
+      </c>
+      <c r="D298" s="2" t="s">
+        <v>2088</v>
+      </c>
+      <c r="E298" s="1" t="s">
+        <v>2089</v>
+      </c>
+      <c r="F298" s="2" t="s">
+        <v>2090</v>
+      </c>
+      <c r="G298" s="1" t="s">
+        <v>2091</v>
+      </c>
+      <c r="H298" s="1" t="s">
+        <v>2092</v>
+      </c>
+      <c r="I298" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="299" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A299" s="1" t="s">
+        <v>1287</v>
+      </c>
+      <c r="B299" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C299" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="D299" s="2" t="s">
+        <v>2093</v>
+      </c>
+      <c r="E299" s="1" t="s">
+        <v>2094</v>
+      </c>
+      <c r="F299" s="2" t="s">
+        <v>2095</v>
+      </c>
+      <c r="G299" s="1" t="s">
+        <v>1706</v>
+      </c>
+      <c r="H299" s="1" t="s">
+        <v>1707</v>
+      </c>
+      <c r="I299" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="300" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A300" s="1" t="s">
+        <v>1287</v>
+      </c>
+      <c r="B300" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="C300" s="1" t="s">
+        <v>2096</v>
+      </c>
+      <c r="D300" s="2" t="s">
+        <v>2097</v>
+      </c>
+      <c r="E300" s="1" t="s">
+        <v>2098</v>
+      </c>
+      <c r="F300" s="2" t="s">
+        <v>2099</v>
+      </c>
+      <c r="G300" s="1" t="s">
+        <v>2100</v>
+      </c>
+      <c r="H300" s="1" t="s">
+        <v>2101</v>
+      </c>
+      <c r="I300" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="301" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A301" s="1" t="s">
+        <v>1287</v>
+      </c>
+      <c r="B301" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="C301" s="1" t="s">
+        <v>2102</v>
+      </c>
+      <c r="D301" s="2" t="s">
+        <v>2103</v>
+      </c>
+      <c r="E301" s="1" t="s">
+        <v>2104</v>
+      </c>
+      <c r="F301" s="2" t="s">
+        <v>2105</v>
+      </c>
+      <c r="G301" s="1" t="s">
+        <v>2106</v>
+      </c>
+      <c r="H301" s="1" t="s">
+        <v>2107</v>
+      </c>
+      <c r="I301" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="302" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A302" s="1" t="s">
+        <v>1287</v>
+      </c>
+      <c r="B302" s="1" t="s">
+        <v>2108</v>
+      </c>
+      <c r="C302" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D302" s="2" t="s">
+        <v>2109</v>
+      </c>
+      <c r="E302" s="1" t="s">
+        <v>2110</v>
+      </c>
+      <c r="F302" s="2" t="s">
+        <v>2111</v>
+      </c>
+      <c r="G302" s="1" t="s">
+        <v>2112</v>
+      </c>
+      <c r="H302" s="1" t="s">
+        <v>2113</v>
+      </c>
+      <c r="I302" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="303" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A303" s="1" t="s">
+        <v>1287</v>
+      </c>
+      <c r="B303" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C303" s="1" t="s">
+        <v>2114</v>
+      </c>
+      <c r="D303" s="2" t="s">
+        <v>2115</v>
+      </c>
+      <c r="E303" s="1" t="s">
+        <v>2116</v>
+      </c>
+      <c r="F303" s="2" t="s">
+        <v>2117</v>
+      </c>
+      <c r="G303" s="1" t="s">
+        <v>2118</v>
+      </c>
+      <c r="H303" s="1" t="s">
+        <v>2119</v>
+      </c>
+      <c r="I303" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="304" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A304" s="1" t="s">
+        <v>1570</v>
+      </c>
+      <c r="B304" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="C304" s="1" t="s">
+        <v>2120</v>
+      </c>
+      <c r="D304" s="2" t="s">
+        <v>2121</v>
+      </c>
+      <c r="E304" s="1" t="s">
+        <v>2122</v>
+      </c>
+      <c r="F304" s="2" t="s">
+        <v>2123</v>
+      </c>
+      <c r="G304" s="1" t="s">
+        <v>2124</v>
+      </c>
+      <c r="H304" s="1" t="s">
+        <v>2125</v>
+      </c>
+      <c r="I304" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="305" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A305" s="1" t="s">
+        <v>1570</v>
+      </c>
+      <c r="B305" s="1" t="s">
+        <v>2126</v>
+      </c>
+      <c r="C305" s="1" t="s">
+        <v>2127</v>
+      </c>
+      <c r="D305" s="2" t="s">
+        <v>2128</v>
+      </c>
+      <c r="E305" s="1" t="s">
+        <v>2129</v>
+      </c>
+      <c r="F305" s="2" t="s">
+        <v>2130</v>
+      </c>
+      <c r="G305" s="1" t="s">
+        <v>2131</v>
+      </c>
+      <c r="H305" s="1" t="s">
+        <v>2132</v>
+      </c>
+      <c r="I305" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="306" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A306" s="1" t="s">
+        <v>2133</v>
+      </c>
+      <c r="B306" s="1" t="s">
+        <v>2134</v>
+      </c>
+      <c r="C306" s="1" t="s">
+        <v>1288</v>
+      </c>
+      <c r="D306" s="2" t="s">
+        <v>2135</v>
+      </c>
+      <c r="E306" s="1" t="s">
+        <v>2136</v>
+      </c>
+      <c r="F306" s="2" t="s">
+        <v>2137</v>
+      </c>
+      <c r="G306" s="1" t="s">
+        <v>2138</v>
+      </c>
+      <c r="H306" s="1" t="s">
+        <v>2139</v>
+      </c>
+      <c r="I306" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="307" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A307" s="1" t="s">
+        <v>1903</v>
+      </c>
+      <c r="B307" s="1" t="s">
+        <v>2140</v>
+      </c>
+      <c r="C307" s="1" t="s">
+        <v>2141</v>
+      </c>
+      <c r="D307" s="2" t="s">
+        <v>2142</v>
+      </c>
+      <c r="E307" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="F307" s="2" t="s">
+        <v>2143</v>
+      </c>
+      <c r="G307" s="1" t="s">
+        <v>2144</v>
+      </c>
+      <c r="H307" s="1" t="s">
+        <v>2145</v>
+      </c>
+      <c r="I307" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="308" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A308" s="1" t="s">
+        <v>2146</v>
+      </c>
+      <c r="B308" s="1" t="s">
+        <v>1701</v>
+      </c>
+      <c r="C308" s="1" t="s">
+        <v>2147</v>
+      </c>
+      <c r="D308" s="2" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E308" s="1" t="s">
+        <v>2149</v>
+      </c>
+      <c r="F308" s="2" t="s">
+        <v>2150</v>
+      </c>
+      <c r="G308" s="1" t="s">
+        <v>2151</v>
+      </c>
+      <c r="H308" s="1" t="s">
+        <v>2152</v>
+      </c>
+      <c r="I308" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="309" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A309" s="1" t="s">
+        <v>2153</v>
+      </c>
+      <c r="B309" s="1" t="s">
+        <v>2154</v>
+      </c>
+      <c r="C309" s="1" t="s">
+        <v>2155</v>
+      </c>
+      <c r="D309" s="2" t="s">
+        <v>2156</v>
+      </c>
+      <c r="E309" s="1" t="s">
+        <v>2157</v>
+      </c>
+      <c r="F309" s="2" t="s">
+        <v>2158</v>
+      </c>
+      <c r="G309" s="1" t="s">
+        <v>2159</v>
+      </c>
+      <c r="H309" s="1" t="s">
+        <v>2160</v>
+      </c>
+      <c r="I309" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="310" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A310" s="1" t="s">
+        <v>2161</v>
+      </c>
+      <c r="B310" s="1" t="s">
+        <v>1701</v>
+      </c>
+      <c r="C310" s="1" t="s">
+        <v>2162</v>
+      </c>
+      <c r="D310" s="2" t="s">
+        <v>2163</v>
+      </c>
+      <c r="E310" s="1" t="s">
+        <v>2164</v>
+      </c>
+      <c r="F310" s="2" t="s">
+        <v>2165</v>
+      </c>
+      <c r="G310" s="1" t="s">
+        <v>2166</v>
+      </c>
+      <c r="H310" s="1" t="s">
+        <v>2167</v>
+      </c>
+      <c r="I310" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="311" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A311" s="1" t="s">
+        <v>2168</v>
+      </c>
+      <c r="B311" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="C311" s="1" t="s">
+        <v>2169</v>
+      </c>
+      <c r="D311" s="2" t="s">
+        <v>2170</v>
+      </c>
+      <c r="E311" s="1" t="s">
+        <v>2171</v>
+      </c>
+      <c r="F311" s="2">
+        <v>56993813673</v>
+      </c>
+      <c r="G311" s="1" t="s">
+        <v>2172</v>
+      </c>
+      <c r="H311" s="1" t="s">
+        <v>2173</v>
+      </c>
+      <c r="I311" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="312" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A312" s="1" t="s">
+        <v>2174</v>
+      </c>
+      <c r="B312" s="1" t="s">
+        <v>1985</v>
+      </c>
+      <c r="C312" s="1" t="s">
+        <v>2175</v>
+      </c>
+      <c r="D312" s="2" t="s">
+        <v>2176</v>
+      </c>
+      <c r="E312" s="1" t="s">
+        <v>2177</v>
+      </c>
+      <c r="F312" s="2" t="s">
+        <v>2178</v>
+      </c>
+      <c r="G312" s="1" t="s">
+        <v>2179</v>
+      </c>
+      <c r="H312" s="1" t="s">
+        <v>2180</v>
+      </c>
+      <c r="I312" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="313" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A313" s="1" t="str">
+        <f>$A$328</f>
+        <v>GÓMEZ</v>
+      </c>
+      <c r="B313" s="1" t="s">
+        <v>2181</v>
+      </c>
+      <c r="C313" s="1" t="s">
+        <v>2182</v>
+      </c>
+      <c r="D313" s="2" t="s">
+        <v>2183</v>
+      </c>
+      <c r="E313" s="1" t="s">
+        <v>2184</v>
+      </c>
+      <c r="F313" s="2" t="s">
+        <v>2185</v>
+      </c>
+      <c r="G313" s="1" t="s">
+        <v>2186</v>
+      </c>
+      <c r="H313" s="1" t="s">
+        <v>2187</v>
+      </c>
+      <c r="I313" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="314" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A314" s="1" t="str">
+        <f>$A$328</f>
+        <v>GÓMEZ</v>
+      </c>
+      <c r="B314" s="1" t="s">
+        <v>1964</v>
+      </c>
+      <c r="C314" s="1" t="s">
+        <v>2188</v>
+      </c>
+      <c r="D314" s="2" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E314" s="1" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F314" s="2">
+        <v>56993813674</v>
+      </c>
+      <c r="G314" s="1" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H314" s="1" t="s">
+        <v>2192</v>
+      </c>
+      <c r="I314" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="315" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A315" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="B315" s="1" t="s">
+        <v>2193</v>
+      </c>
+      <c r="C315" s="1" t="s">
+        <v>2194</v>
+      </c>
+      <c r="D315" s="2" t="s">
+        <v>2195</v>
+      </c>
+      <c r="E315" s="1" t="s">
+        <v>2196</v>
+      </c>
+      <c r="F315" s="2">
+        <v>997452136</v>
+      </c>
+      <c r="G315" s="1" t="s">
+        <v>2197</v>
+      </c>
+      <c r="H315" s="1" t="s">
+        <v>2198</v>
+      </c>
+      <c r="I315" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="316" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A316" s="1" t="str">
+        <f>$A$328</f>
+        <v>GÓMEZ</v>
+      </c>
+      <c r="B316" s="1" t="s">
+        <v>2199</v>
+      </c>
+      <c r="C316" s="1" t="s">
+        <v>2200</v>
+      </c>
+      <c r="D316" s="2" t="s">
+        <v>2201</v>
+      </c>
+      <c r="E316" s="1" t="s">
+        <v>2202</v>
+      </c>
+      <c r="F316" s="2" t="s">
+        <v>2203</v>
+      </c>
+      <c r="G316" s="1" t="s">
+        <v>2204</v>
+      </c>
+      <c r="H316" s="1" t="s">
+        <v>2205</v>
+      </c>
+      <c r="I316" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="317" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A317" s="1" t="s">
+        <v>2206</v>
+      </c>
+      <c r="B317" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="C317" s="1" t="s">
+        <v>2207</v>
+      </c>
+      <c r="D317" s="2" t="s">
+        <v>2208</v>
+      </c>
+      <c r="E317" s="1" t="s">
+        <v>2209</v>
+      </c>
+      <c r="F317" s="2" t="s">
+        <v>2210</v>
+      </c>
+      <c r="G317" s="1" t="s">
+        <v>2211</v>
+      </c>
+      <c r="H317" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="I317" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="318" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A318" s="1" t="s">
+        <v>2206</v>
+      </c>
+      <c r="B318" s="1" t="s">
+        <v>2212</v>
+      </c>
+      <c r="C318" s="1" t="s">
+        <v>2213</v>
+      </c>
+      <c r="D318" s="2" t="s">
+        <v>2214</v>
+      </c>
+      <c r="E318" s="1" t="s">
+        <v>2215</v>
+      </c>
+      <c r="F318" s="2" t="s">
+        <v>2216</v>
+      </c>
+      <c r="G318" s="1" t="s">
+        <v>2217</v>
+      </c>
+      <c r="H318" s="1" t="s">
+        <v>2218</v>
+      </c>
+      <c r="I318" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="319" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A319" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B319" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="C319" s="1" t="s">
+        <v>2219</v>
+      </c>
+      <c r="D319" s="2" t="s">
+        <v>2220</v>
+      </c>
+      <c r="E319" s="1" t="s">
+        <v>2221</v>
+      </c>
+      <c r="F319" s="2" t="s">
+        <v>2222</v>
+      </c>
+      <c r="G319" s="1" t="s">
+        <v>2223</v>
+      </c>
+      <c r="H319" s="1" t="s">
+        <v>884</v>
+      </c>
+      <c r="I319" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="320" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A320" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B320" s="1" t="s">
+        <v>2224</v>
+      </c>
+      <c r="C320" s="1" t="s">
+        <v>2225</v>
+      </c>
+      <c r="D320" s="2" t="s">
+        <v>2226</v>
+      </c>
+      <c r="E320" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="F320" s="2" t="s">
+        <v>2227</v>
+      </c>
+      <c r="G320" s="1" t="s">
+        <v>2228</v>
+      </c>
+      <c r="H320" s="1" t="s">
+        <v>2229</v>
+      </c>
+      <c r="I320" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="321" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A321" s="1" t="s">
+        <v>2230</v>
+      </c>
+      <c r="B321" s="1" t="s">
+        <v>2231</v>
+      </c>
+      <c r="C321" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="D321" s="2" t="s">
+        <v>2232</v>
+      </c>
+      <c r="E321" s="1" t="s">
+        <v>2233</v>
+      </c>
+      <c r="F321" s="2" t="s">
+        <v>2234</v>
+      </c>
+      <c r="G321" s="1" t="s">
+        <v>2235</v>
+      </c>
+      <c r="H321" s="1" t="s">
+        <v>2236</v>
+      </c>
+      <c r="I321" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="322" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A322" s="1" t="s">
+        <v>2237</v>
+      </c>
+      <c r="B322" s="1" t="s">
+        <v>2238</v>
+      </c>
+      <c r="C322" s="1" t="s">
+        <v>2239</v>
+      </c>
+      <c r="D322" s="2" t="s">
+        <v>2240</v>
+      </c>
+      <c r="E322" s="1" t="s">
+        <v>2241</v>
+      </c>
+      <c r="F322" s="2" t="s">
+        <v>2242</v>
+      </c>
+      <c r="G322" s="1" t="s">
+        <v>2243</v>
+      </c>
+      <c r="H322" s="1" t="s">
+        <v>2244</v>
+      </c>
+      <c r="I322" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="323" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A323" s="1" t="s">
+        <v>2245</v>
+      </c>
+      <c r="B323" s="1" t="s">
+        <v>2246</v>
+      </c>
+      <c r="C323" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="D323" s="2" t="s">
+        <v>2247</v>
+      </c>
+      <c r="E323" s="1" t="s">
+        <v>2248</v>
+      </c>
+      <c r="F323" s="2" t="s">
+        <v>2249</v>
+      </c>
+      <c r="G323" s="1" t="s">
+        <v>2250</v>
+      </c>
+      <c r="H323" s="1" t="s">
+        <v>2251</v>
+      </c>
+      <c r="I323" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="324" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A324" s="1" t="s">
+        <v>2252</v>
+      </c>
+      <c r="B324" s="1" t="s">
+        <v>2253</v>
+      </c>
+      <c r="C324" s="1" t="s">
+        <v>2254</v>
+      </c>
+      <c r="D324" s="2" t="s">
+        <v>2255</v>
+      </c>
+      <c r="E324" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="F324" s="2" t="s">
+        <v>2256</v>
+      </c>
+      <c r="G324" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="H324" s="1" t="s">
+        <v>2257</v>
+      </c>
+      <c r="I324" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="325" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A325" s="1" t="s">
+        <v>2258</v>
+      </c>
+      <c r="B325" s="1" t="s">
+        <v>2259</v>
+      </c>
+      <c r="C325" s="1" t="s">
+        <v>2260</v>
+      </c>
+      <c r="D325" s="2" t="s">
+        <v>2261</v>
+      </c>
+      <c r="E325" s="1" t="s">
+        <v>2262</v>
+      </c>
+      <c r="F325" s="2" t="s">
+        <v>2263</v>
+      </c>
+      <c r="G325" s="1" t="s">
+        <v>2264</v>
+      </c>
+      <c r="H325" s="1" t="s">
+        <v>2265</v>
+      </c>
+      <c r="I325" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="326" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A326" s="1" t="s">
+        <v>2266</v>
+      </c>
+      <c r="B326" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="C326" s="1" t="s">
+        <v>2267</v>
+      </c>
+      <c r="D326" s="2" t="s">
+        <v>2268</v>
+      </c>
+      <c r="E326" s="1" t="s">
+        <v>2269</v>
+      </c>
+      <c r="F326" s="2" t="s">
+        <v>2270</v>
+      </c>
+      <c r="G326" s="1" t="s">
+        <v>2271</v>
+      </c>
+      <c r="H326" s="1" t="s">
+        <v>856</v>
+      </c>
+      <c r="I326" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="327" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A327" s="1" t="s">
+        <v>2266</v>
+      </c>
+      <c r="B327" s="1" t="s">
+        <v>2272</v>
+      </c>
+      <c r="C327" s="1" t="s">
+        <v>2273</v>
+      </c>
+      <c r="D327" s="2" t="s">
+        <v>2274</v>
+      </c>
+      <c r="E327" s="1" t="s">
+        <v>2275</v>
+      </c>
+      <c r="F327" s="2" t="s">
+        <v>2276</v>
+      </c>
+      <c r="G327" s="1" t="s">
+        <v>2277</v>
+      </c>
+      <c r="H327" s="1" t="s">
+        <v>2278</v>
+      </c>
+      <c r="I327" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="328" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A328" s="1" t="s">
+        <v>2266</v>
+      </c>
+      <c r="B328" s="1" t="s">
+        <v>2279</v>
+      </c>
+      <c r="C328" s="1" t="s">
+        <v>2280</v>
+      </c>
+      <c r="D328" s="2" t="s">
+        <v>2281</v>
+      </c>
+      <c r="E328" s="1" t="s">
+        <v>2282</v>
+      </c>
+      <c r="F328" s="2" t="s">
+        <v>2283</v>
+      </c>
+      <c r="G328" s="1" t="s">
+        <v>2284</v>
+      </c>
+      <c r="H328" s="1" t="s">
+        <v>2285</v>
+      </c>
+      <c r="I328" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="329" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A329" s="1" t="s">
+        <v>2286</v>
+      </c>
+      <c r="B329" s="1" t="s">
+        <v>2287</v>
+      </c>
+      <c r="C329" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="D329" s="2" t="s">
+        <v>2288</v>
+      </c>
+      <c r="E329" s="1" t="s">
+        <v>2289</v>
+      </c>
+      <c r="F329" s="2" t="s">
+        <v>2290</v>
+      </c>
+      <c r="G329" s="1" t="s">
+        <v>2291</v>
+      </c>
+      <c r="H329" s="1" t="s">
+        <v>2292</v>
+      </c>
+      <c r="I329" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="330" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A330" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="B330" s="1" t="s">
+        <v>2293</v>
+      </c>
+      <c r="C330" s="1" t="s">
+        <v>1526</v>
+      </c>
+      <c r="D330" s="2" t="s">
+        <v>2294</v>
+      </c>
+      <c r="E330" s="1" t="s">
+        <v>2295</v>
+      </c>
+      <c r="F330" s="2" t="s">
+        <v>2296</v>
+      </c>
+      <c r="G330" s="1" t="s">
+        <v>2297</v>
+      </c>
+      <c r="H330" s="1" t="s">
+        <v>2298</v>
+      </c>
+      <c r="I330" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="331" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A331" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="B331" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="C331" s="1" t="s">
+        <v>2299</v>
+      </c>
+      <c r="D331" s="2" t="s">
+        <v>2300</v>
+      </c>
+      <c r="E331" s="1" t="s">
+        <v>2301</v>
+      </c>
+      <c r="F331" s="2" t="s">
+        <v>2302</v>
+      </c>
+      <c r="G331" s="1" t="s">
+        <v>2303</v>
+      </c>
+      <c r="H331" s="1" t="s">
+        <v>2304</v>
+      </c>
+      <c r="I331" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="332" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A332" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="B332" s="1" t="s">
+        <v>2305</v>
+      </c>
+      <c r="C332" s="1" t="s">
+        <v>2306</v>
+      </c>
+      <c r="D332" s="2" t="s">
+        <v>2307</v>
+      </c>
+      <c r="E332" s="1" t="s">
+        <v>2308</v>
+      </c>
+      <c r="F332" s="2" t="s">
+        <v>2309</v>
+      </c>
+      <c r="G332" s="1" t="s">
+        <v>2310</v>
+      </c>
+      <c r="H332" s="1" t="s">
+        <v>2311</v>
+      </c>
+      <c r="I332" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="333" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A333" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="B333" s="1" t="s">
+        <v>1491</v>
+      </c>
+      <c r="C333" s="1" t="s">
+        <v>2312</v>
+      </c>
+      <c r="D333" s="2" t="s">
+        <v>2313</v>
+      </c>
+      <c r="E333" s="1" t="s">
+        <v>2314</v>
+      </c>
+      <c r="F333" s="2" t="s">
+        <v>2315</v>
+      </c>
+      <c r="G333" s="1" t="s">
+        <v>2316</v>
+      </c>
+      <c r="H333" s="1" t="s">
+        <v>2317</v>
+      </c>
+      <c r="I333" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="334" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A334" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="B334" s="1" t="s">
+        <v>2318</v>
+      </c>
+      <c r="C334" s="1" t="s">
+        <v>1031</v>
+      </c>
+      <c r="D334" s="2" t="s">
+        <v>2319</v>
+      </c>
+      <c r="E334" s="1" t="s">
+        <v>2320</v>
+      </c>
+      <c r="F334" s="2" t="s">
+        <v>2321</v>
+      </c>
+      <c r="G334" s="1" t="s">
+        <v>2322</v>
+      </c>
+      <c r="H334" s="1" t="s">
+        <v>2323</v>
+      </c>
+      <c r="I334" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="335" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A335" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="B335" s="1" t="s">
+        <v>2324</v>
+      </c>
+      <c r="C335" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D335" s="2" t="s">
+        <v>2325</v>
+      </c>
+      <c r="E335" s="1" t="s">
+        <v>2326</v>
+      </c>
+      <c r="F335" s="2" t="s">
+        <v>2327</v>
+      </c>
+      <c r="G335" s="1" t="s">
+        <v>2328</v>
+      </c>
+      <c r="H335" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="I335" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="336" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A336" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="B336" s="1" t="s">
+        <v>2329</v>
+      </c>
+      <c r="C336" s="1" t="s">
+        <v>2330</v>
+      </c>
+      <c r="D336" s="2" t="s">
+        <v>2331</v>
+      </c>
+      <c r="E336" s="1" t="s">
+        <v>2332</v>
+      </c>
+      <c r="F336" s="2" t="s">
+        <v>2333</v>
+      </c>
+      <c r="G336" s="1" t="s">
+        <v>2334</v>
+      </c>
+      <c r="H336" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="I336" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="337" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A337" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="B337" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C337" s="1" t="s">
+        <v>2335</v>
+      </c>
+      <c r="D337" s="2" t="s">
+        <v>2336</v>
+      </c>
+      <c r="E337" s="1" t="s">
+        <v>2337</v>
+      </c>
+      <c r="F337" s="2" t="s">
+        <v>2338</v>
+      </c>
+      <c r="G337" s="1" t="s">
+        <v>2339</v>
+      </c>
+      <c r="H337" s="1" t="s">
+        <v>2340</v>
+      </c>
+      <c r="I337" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="338" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A338" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="B338" s="1" t="s">
+        <v>1183</v>
+      </c>
+      <c r="C338" s="1" t="s">
+        <v>2341</v>
+      </c>
+      <c r="D338" s="2" t="s">
+        <v>2342</v>
+      </c>
+      <c r="E338" s="1" t="s">
+        <v>2343</v>
+      </c>
+      <c r="F338" s="2" t="s">
+        <v>2344</v>
+      </c>
+      <c r="G338" s="1" t="s">
+        <v>2345</v>
+      </c>
+      <c r="H338" s="1" t="s">
+        <v>2346</v>
+      </c>
+      <c r="I338" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="339" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A339" s="1" t="str">
+        <f>$A$346</f>
+        <v>GUTIÉRREZ</v>
+      </c>
+      <c r="B339" s="1" t="s">
+        <v>2347</v>
+      </c>
+      <c r="C339" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="D339" s="2" t="s">
+        <v>2348</v>
+      </c>
+      <c r="E339" s="1" t="s">
+        <v>2349</v>
+      </c>
+      <c r="F339" s="2" t="s">
+        <v>2350</v>
+      </c>
+      <c r="G339" s="1" t="s">
+        <v>2351</v>
+      </c>
+      <c r="H339" s="1" t="s">
+        <v>2352</v>
+      </c>
+      <c r="I339" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="340" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A340" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="B340" s="1" t="s">
+        <v>2353</v>
+      </c>
+      <c r="C340" s="1" t="s">
+        <v>2354</v>
+      </c>
+      <c r="D340" s="2" t="s">
+        <v>2355</v>
+      </c>
+      <c r="E340" s="1" t="s">
+        <v>2356</v>
+      </c>
+      <c r="F340" s="2" t="s">
+        <v>2357</v>
+      </c>
+      <c r="G340" s="1" t="s">
+        <v>2358</v>
+      </c>
+      <c r="H340" s="1" t="s">
+        <v>2359</v>
+      </c>
+      <c r="I340" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="341" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A341" s="1" t="s">
+        <v>2360</v>
+      </c>
+      <c r="B341" s="1" t="s">
+        <v>2361</v>
+      </c>
+      <c r="C341" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="D341" s="2" t="s">
+        <v>2362</v>
+      </c>
+      <c r="E341" s="1" t="s">
+        <v>2363</v>
+      </c>
+      <c r="F341" s="2" t="s">
+        <v>2364</v>
+      </c>
+      <c r="G341" s="1" t="s">
+        <v>2365</v>
+      </c>
+      <c r="H341" s="1" t="s">
+        <v>2366</v>
+      </c>
+      <c r="I341" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="342" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A342" s="1" t="s">
+        <v>2367</v>
+      </c>
+      <c r="B342" s="1" t="s">
+        <v>2368</v>
+      </c>
+      <c r="C342" s="1" t="s">
+        <v>1972</v>
+      </c>
+      <c r="D342" s="2" t="s">
+        <v>2369</v>
+      </c>
+      <c r="E342" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="F342" s="2" t="s">
+        <v>2370</v>
+      </c>
+      <c r="G342" s="1" t="s">
+        <v>2371</v>
+      </c>
+      <c r="H342" s="1" t="s">
+        <v>2251</v>
+      </c>
+      <c r="I342" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="343" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A343" s="1" t="s">
+        <v>2372</v>
+      </c>
+      <c r="B343" s="1" t="s">
+        <v>1068</v>
+      </c>
+      <c r="C343" s="1" t="s">
+        <v>2373</v>
+      </c>
+      <c r="D343" s="2" t="s">
+        <v>2374</v>
+      </c>
+      <c r="E343" s="1" t="s">
+        <v>2375</v>
+      </c>
+      <c r="F343" s="2" t="s">
+        <v>2376</v>
+      </c>
+      <c r="G343" s="1" t="s">
+        <v>2377</v>
+      </c>
+      <c r="H343" s="1" t="s">
+        <v>2378</v>
+      </c>
+      <c r="I343" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="344" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A344" s="1" t="s">
+        <v>2379</v>
+      </c>
+      <c r="B344" s="1" t="s">
+        <v>2380</v>
+      </c>
+      <c r="C344" s="1" t="s">
+        <v>2381</v>
+      </c>
+      <c r="D344" s="2" t="s">
+        <v>2382</v>
+      </c>
+      <c r="E344" s="1" t="s">
+        <v>2383</v>
+      </c>
+      <c r="F344" s="2">
+        <v>228877200</v>
+      </c>
+      <c r="G344" s="1" t="s">
+        <v>2384</v>
+      </c>
+      <c r="H344" s="1" t="s">
+        <v>2385</v>
+      </c>
+      <c r="I344" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="345" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A345" s="1" t="s">
+        <v>1865</v>
+      </c>
+      <c r="B345" s="1" t="s">
+        <v>2386</v>
+      </c>
+      <c r="C345" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="D345" s="2" t="s">
+        <v>2387</v>
+      </c>
+      <c r="E345" s="1" t="s">
+        <v>2388</v>
+      </c>
+      <c r="F345" s="2" t="s">
+        <v>2389</v>
+      </c>
+      <c r="G345" s="1" t="s">
+        <v>2390</v>
+      </c>
+      <c r="H345" s="1" t="s">
+        <v>2391</v>
+      </c>
+      <c r="I345" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="346" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A346" s="1" t="s">
+        <v>1865</v>
+      </c>
+      <c r="B346" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="C346" s="1" t="s">
+        <v>2392</v>
+      </c>
+      <c r="D346" s="2" t="s">
+        <v>2393</v>
+      </c>
+      <c r="E346" s="1" t="s">
+        <v>2394</v>
+      </c>
+      <c r="F346" s="2">
+        <v>933874722</v>
+      </c>
+      <c r="G346" s="1" t="s">
+        <v>2395</v>
+      </c>
+      <c r="H346" s="1" t="s">
+        <v>2396</v>
+      </c>
+    </row>
+    <row r="347" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A347" s="1" t="s">
+        <v>1865</v>
+      </c>
+      <c r="B347" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="C347" s="1" t="s">
+        <v>2397</v>
+      </c>
+      <c r="D347" s="2" t="s">
+        <v>2398</v>
+      </c>
+      <c r="E347" s="1" t="s">
+        <v>2399</v>
+      </c>
+      <c r="F347" s="2" t="s">
+        <v>2400</v>
+      </c>
+      <c r="G347" s="1" t="s">
+        <v>2401</v>
+      </c>
+      <c r="H347" s="1" t="s">
+        <v>2402</v>
+      </c>
+      <c r="I347" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="348" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A348" s="1" t="s">
+        <v>1865</v>
+      </c>
+      <c r="B348" s="1" t="s">
+        <v>2403</v>
+      </c>
+      <c r="C348" s="1" t="s">
+        <v>1119</v>
+      </c>
+      <c r="D348" s="2" t="s">
+        <v>2404</v>
+      </c>
+      <c r="E348" s="1" t="s">
+        <v>2405</v>
+      </c>
+      <c r="F348" s="2" t="s">
+        <v>2406</v>
+      </c>
+      <c r="G348" s="1" t="s">
+        <v>2407</v>
+      </c>
+      <c r="H348" s="1" t="s">
+        <v>2408</v>
+      </c>
+      <c r="I348" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="349" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A349" s="1" t="s">
+        <v>1865</v>
+      </c>
+      <c r="B349" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C349" s="1" t="s">
+        <v>2409</v>
+      </c>
+      <c r="D349" s="2" t="s">
+        <v>2410</v>
+      </c>
+      <c r="E349" s="1" t="s">
+        <v>2411</v>
+      </c>
+      <c r="F349" s="2">
+        <v>56993813675</v>
+      </c>
+      <c r="G349" s="1" t="s">
+        <v>2412</v>
+      </c>
+      <c r="H349" s="1" t="s">
+        <v>2413</v>
+      </c>
+      <c r="I349" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="350" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A350" s="1" t="s">
+        <v>2414</v>
+      </c>
+      <c r="B350" s="1" t="s">
+        <v>2415</v>
+      </c>
+      <c r="C350" s="1" t="s">
+        <v>2416</v>
+      </c>
+      <c r="D350" s="2" t="s">
+        <v>2417</v>
+      </c>
+      <c r="E350" s="1" t="s">
+        <v>2418</v>
+      </c>
+      <c r="F350" s="2" t="s">
+        <v>2419</v>
+      </c>
+      <c r="G350" s="1" t="s">
+        <v>2420</v>
+      </c>
+      <c r="H350" s="1" t="s">
+        <v>2421</v>
+      </c>
+      <c r="I350" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="351" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A351" s="1" t="s">
+        <v>2422</v>
+      </c>
+      <c r="B351" s="1" t="s">
+        <v>1569</v>
+      </c>
+      <c r="C351" s="1" t="s">
+        <v>2423</v>
+      </c>
+      <c r="D351" s="2" t="s">
+        <v>2424</v>
+      </c>
+      <c r="E351" s="1" t="s">
+        <v>2425</v>
+      </c>
+      <c r="F351" s="2" t="s">
+        <v>2426</v>
+      </c>
+      <c r="G351" s="1" t="s">
+        <v>2427</v>
+      </c>
+      <c r="H351" s="1" t="s">
+        <v>2428</v>
+      </c>
+      <c r="I351" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="352" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A352" s="1" t="s">
+        <v>2429</v>
+      </c>
+      <c r="B352" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C352" s="1" t="s">
+        <v>2430</v>
+      </c>
+      <c r="D352" s="2" t="s">
+        <v>2431</v>
+      </c>
+      <c r="E352" s="1" t="s">
+        <v>2432</v>
+      </c>
+      <c r="F352" s="2" t="s">
+        <v>2433</v>
+      </c>
+      <c r="G352" s="1" t="s">
+        <v>2434</v>
+      </c>
+      <c r="H352" s="1" t="s">
+        <v>2435</v>
+      </c>
+      <c r="I352" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="353" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A353" s="1" t="s">
+        <v>2436</v>
+      </c>
+      <c r="B353" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="C353" s="1" t="s">
+        <v>2437</v>
+      </c>
+      <c r="D353" s="2" t="s">
+        <v>2438</v>
+      </c>
+      <c r="E353" s="1" t="s">
+        <v>2439</v>
+      </c>
+      <c r="F353" s="2" t="s">
+        <v>2440</v>
+      </c>
+      <c r="G353" s="1" t="s">
+        <v>2441</v>
+      </c>
+      <c r="H353" s="1" t="s">
+        <v>2442</v>
+      </c>
+      <c r="I353" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="354" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A354" s="1" t="s">
+        <v>2443</v>
+      </c>
+      <c r="B354" s="1" t="s">
+        <v>2444</v>
+      </c>
+      <c r="C354" s="1" t="s">
+        <v>2445</v>
+      </c>
+      <c r="D354" s="2" t="s">
+        <v>2446</v>
+      </c>
+      <c r="E354" s="1" t="s">
+        <v>2447</v>
+      </c>
+      <c r="F354" s="2" t="s">
+        <v>2448</v>
+      </c>
+      <c r="G354" s="1" t="s">
+        <v>2449</v>
+      </c>
+      <c r="H354" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="I354" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="355" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A355" s="1" t="s">
+        <v>2450</v>
+      </c>
+      <c r="B355" s="1" t="s">
+        <v>2067</v>
+      </c>
+      <c r="C355" s="1" t="s">
+        <v>2451</v>
+      </c>
+      <c r="D355" s="2" t="s">
+        <v>2452</v>
+      </c>
+      <c r="E355" s="1" t="s">
+        <v>2453</v>
+      </c>
+      <c r="F355" s="2" t="s">
+        <v>2454</v>
+      </c>
+      <c r="G355" s="1" t="s">
+        <v>2455</v>
+      </c>
+      <c r="H355" s="1" t="s">
+        <v>2456</v>
+      </c>
+      <c r="I355" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="356" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A356" s="1" t="s">
+        <v>2457</v>
+      </c>
+      <c r="B356" s="1" t="s">
+        <v>2458</v>
+      </c>
+      <c r="C356" s="1" t="s">
+        <v>1663</v>
+      </c>
+      <c r="D356" s="2" t="s">
+        <v>2459</v>
+      </c>
+      <c r="E356" s="1" t="s">
+        <v>2460</v>
+      </c>
+      <c r="F356" s="2" t="s">
+        <v>2461</v>
+      </c>
+      <c r="G356" s="1" t="s">
+        <v>2462</v>
+      </c>
+      <c r="H356" s="1" t="s">
+        <v>2463</v>
+      </c>
+      <c r="I356" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="357" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A357" s="1" t="s">
+        <v>2464</v>
+      </c>
+      <c r="B357" s="1" t="s">
+        <v>976</v>
+      </c>
+      <c r="C357" s="1" t="s">
+        <v>2465</v>
+      </c>
+      <c r="D357" s="2" t="s">
+        <v>2466</v>
+      </c>
+      <c r="E357" s="1" t="s">
+        <v>2467</v>
+      </c>
+      <c r="F357" s="2" t="s">
+        <v>2468</v>
+      </c>
+      <c r="G357" s="1" t="s">
+        <v>2469</v>
+      </c>
+      <c r="H357" s="1" t="s">
+        <v>2470</v>
+      </c>
+      <c r="I357" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="358" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A358" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="B358" s="1" t="s">
+        <v>2471</v>
+      </c>
+      <c r="C358" s="1" t="s">
+        <v>2472</v>
+      </c>
+      <c r="D358" s="2" t="s">
+        <v>2473</v>
+      </c>
+      <c r="E358" s="1" t="s">
+        <v>2474</v>
+      </c>
+      <c r="F358" s="2" t="s">
+        <v>2475</v>
+      </c>
+      <c r="G358" s="1" t="s">
+        <v>2476</v>
+      </c>
+      <c r="H358" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="I358" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="359" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A359" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="B359" s="1" t="s">
+        <v>2477</v>
+      </c>
+      <c r="C359" s="1" t="s">
+        <v>2478</v>
+      </c>
+      <c r="D359" s="2" t="s">
+        <v>2479</v>
+      </c>
+      <c r="E359" s="1" t="s">
+        <v>2480</v>
+      </c>
+      <c r="F359" s="2" t="s">
+        <v>2481</v>
+      </c>
+      <c r="G359" s="1" t="s">
+        <v>2482</v>
+      </c>
+      <c r="H359" s="1" t="s">
+        <v>2483</v>
+      </c>
+      <c r="I359" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="360" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A360" s="1" t="s">
+        <v>2484</v>
+      </c>
+      <c r="B360" s="1" t="s">
+        <v>2485</v>
+      </c>
+      <c r="C360" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D360" s="2" t="s">
+        <v>2486</v>
+      </c>
+      <c r="E360" s="1" t="s">
+        <v>2487</v>
+      </c>
+      <c r="F360" s="2" t="s">
+        <v>2488</v>
+      </c>
+      <c r="G360" s="1" t="s">
+        <v>2489</v>
+      </c>
+      <c r="H360" s="1" t="s">
+        <v>2490</v>
+      </c>
+      <c r="I360" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="361" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A361" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B361" s="1" t="s">
+        <v>2491</v>
+      </c>
+      <c r="C361" s="1" t="s">
+        <v>2492</v>
+      </c>
+      <c r="D361" s="2" t="s">
+        <v>2493</v>
+      </c>
+      <c r="E361" s="1" t="s">
+        <v>2494</v>
+      </c>
+      <c r="F361" s="2" t="s">
+        <v>2495</v>
+      </c>
+      <c r="G361" s="1" t="s">
+        <v>2496</v>
+      </c>
+      <c r="H361" s="1" t="s">
+        <v>2497</v>
+      </c>
+      <c r="I361" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="362" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A362" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B362" s="1" t="s">
+        <v>2498</v>
+      </c>
+      <c r="C362" s="1" t="s">
+        <v>2499</v>
+      </c>
+      <c r="D362" s="2" t="s">
+        <v>2500</v>
+      </c>
+      <c r="E362" s="1" t="s">
+        <v>2501</v>
+      </c>
+      <c r="F362" s="2">
+        <v>56942122415</v>
+      </c>
+      <c r="G362" s="1" t="s">
+        <v>2502</v>
+      </c>
+      <c r="H362" s="1" t="s">
+        <v>2503</v>
+      </c>
+      <c r="I362" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="363" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A363" s="1" t="s">
+        <v>2504</v>
+      </c>
+      <c r="B363" s="1" t="s">
+        <v>2505</v>
+      </c>
+      <c r="C363" s="1" t="s">
+        <v>2506</v>
+      </c>
+      <c r="D363" s="2" t="s">
+        <v>2507</v>
+      </c>
+      <c r="E363" s="1" t="s">
+        <v>2508</v>
+      </c>
+      <c r="F363" s="2" t="s">
+        <v>2509</v>
+      </c>
+      <c r="G363" s="1" t="s">
+        <v>2510</v>
+      </c>
+      <c r="H363" s="1" t="s">
+        <v>2511</v>
+      </c>
+      <c r="I363" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="364" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A364" s="1" t="s">
+        <v>2512</v>
+      </c>
+      <c r="B364" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C364" s="1" t="s">
+        <v>2513</v>
+      </c>
+      <c r="D364" s="2" t="s">
+        <v>2514</v>
+      </c>
+      <c r="E364" s="1" t="s">
+        <v>2515</v>
+      </c>
+      <c r="F364" s="2">
+        <v>56993813676</v>
+      </c>
+      <c r="G364" s="1" t="s">
+        <v>2516</v>
+      </c>
+      <c r="H364" s="1" t="s">
+        <v>2517</v>
+      </c>
+      <c r="I364" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="365" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A365" s="1" t="s">
+        <v>1985</v>
+      </c>
+      <c r="B365" s="1" t="s">
+        <v>2518</v>
+      </c>
+      <c r="C365" s="1" t="s">
+        <v>2519</v>
+      </c>
+      <c r="D365" s="2" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E365" s="1" t="s">
+        <v>2521</v>
+      </c>
+      <c r="F365" s="2" t="s">
+        <v>2522</v>
+      </c>
+      <c r="G365" s="1" t="s">
+        <v>2523</v>
+      </c>
+      <c r="H365" s="1" t="s">
+        <v>2524</v>
+      </c>
+      <c r="I365" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="366" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A366" s="1" t="s">
+        <v>1985</v>
+      </c>
+      <c r="B366" s="1" t="s">
+        <v>2525</v>
+      </c>
+      <c r="C366" s="1" t="s">
+        <v>2526</v>
+      </c>
+      <c r="D366" s="2" t="s">
+        <v>2527</v>
+      </c>
+      <c r="E366" s="1" t="s">
+        <v>2528</v>
+      </c>
+      <c r="F366" s="2" t="s">
+        <v>2529</v>
+      </c>
+      <c r="G366" s="1" t="s">
+        <v>2530</v>
+      </c>
+      <c r="H366" s="1" t="s">
+        <v>2531</v>
+      </c>
+      <c r="I366" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="367" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A367" s="1" t="s">
+        <v>1985</v>
+      </c>
+      <c r="B367" s="1" t="s">
+        <v>2532</v>
+      </c>
+      <c r="C367" s="1" t="s">
+        <v>2533</v>
+      </c>
+      <c r="D367" s="2" t="s">
+        <v>2534</v>
+      </c>
+      <c r="E367" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="F367" s="2" t="s">
+        <v>2536</v>
+      </c>
+      <c r="G367" s="1" t="s">
+        <v>2537</v>
+      </c>
+      <c r="H367" s="1" t="s">
+        <v>2538</v>
+      </c>
+      <c r="I367" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="368" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A368" s="1" t="s">
+        <v>1985</v>
+      </c>
+      <c r="B368" s="1" t="s">
+        <v>2174</v>
+      </c>
+      <c r="C368" s="1" t="s">
+        <v>2539</v>
+      </c>
+      <c r="D368" s="2" t="s">
+        <v>2540</v>
+      </c>
+      <c r="E368" s="1" t="s">
+        <v>2177</v>
+      </c>
+      <c r="F368" s="2" t="s">
+        <v>2541</v>
+      </c>
+      <c r="G368" s="1" t="s">
+        <v>2542</v>
+      </c>
+      <c r="H368" s="1" t="s">
+        <v>2543</v>
+      </c>
+      <c r="I368" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="369" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A369" s="1" t="s">
+        <v>1985</v>
+      </c>
+      <c r="B369" s="1" t="s">
+        <v>2544</v>
+      </c>
+      <c r="C369" s="1" t="s">
+        <v>2545</v>
+      </c>
+      <c r="D369" s="2" t="s">
+        <v>2546</v>
+      </c>
+      <c r="E369" s="1" t="s">
+        <v>2547</v>
+      </c>
+      <c r="F369" s="2" t="s">
+        <v>2548</v>
+      </c>
+      <c r="G369" s="1" t="s">
+        <v>2549</v>
+      </c>
+      <c r="H369" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="I369" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="370" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A370" s="1" t="s">
+        <v>2550</v>
+      </c>
+      <c r="B370" s="1" t="s">
+        <v>2551</v>
+      </c>
+      <c r="C370" s="1" t="s">
+        <v>2552</v>
+      </c>
+      <c r="D370" s="2" t="s">
+        <v>2553</v>
+      </c>
+      <c r="E370" s="1" t="s">
+        <v>2554</v>
+      </c>
+      <c r="F370" s="2" t="s">
+        <v>2555</v>
+      </c>
+      <c r="G370" s="1" t="s">
+        <v>2556</v>
+      </c>
+      <c r="H370" s="1" t="s">
+        <v>2557</v>
+      </c>
+      <c r="I370" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="371" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A371" s="1" t="s">
+        <v>2558</v>
+      </c>
+      <c r="B371" s="1" t="s">
+        <v>2559</v>
+      </c>
+      <c r="C371" s="1" t="s">
+        <v>2560</v>
+      </c>
+      <c r="D371" s="2" t="s">
+        <v>2561</v>
+      </c>
+      <c r="E371" s="1" t="s">
+        <v>2562</v>
+      </c>
+      <c r="F371" s="2" t="s">
+        <v>2563</v>
+      </c>
+      <c r="G371" s="1" t="s">
+        <v>2564</v>
+      </c>
+      <c r="H371" s="1" t="s">
+        <v>2565</v>
+      </c>
+      <c r="I371" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="372" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A372" s="1" t="s">
+        <v>2566</v>
+      </c>
+      <c r="B372" s="1" t="s">
+        <v>1491</v>
+      </c>
+      <c r="C372" s="1" t="s">
+        <v>2567</v>
+      </c>
+      <c r="D372" s="2" t="s">
+        <v>2568</v>
+      </c>
+      <c r="E372" s="1" t="s">
+        <v>2569</v>
+      </c>
+      <c r="F372" s="2" t="s">
+        <v>2570</v>
+      </c>
+      <c r="G372" s="1" t="s">
+        <v>2571</v>
+      </c>
+      <c r="H372" s="1" t="s">
+        <v>2572</v>
+      </c>
+      <c r="I372" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="373" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A373" s="1" t="s">
+        <v>2573</v>
+      </c>
+      <c r="B373" s="1" t="s">
+        <v>2574</v>
+      </c>
+      <c r="C373" s="1" t="s">
+        <v>1866</v>
+      </c>
+      <c r="D373" s="2" t="s">
+        <v>2575</v>
+      </c>
+      <c r="E373" s="1" t="s">
+        <v>2576</v>
+      </c>
+      <c r="F373" s="2" t="s">
+        <v>2577</v>
+      </c>
+      <c r="G373" s="1" t="s">
+        <v>2578</v>
+      </c>
+      <c r="H373" s="1" t="s">
+        <v>2579</v>
+      </c>
+      <c r="I373" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="374" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A374" s="1" t="s">
+        <v>2580</v>
+      </c>
+      <c r="B374" s="1" t="s">
+        <v>2581</v>
+      </c>
+      <c r="C374" s="1" t="s">
+        <v>1526</v>
+      </c>
+      <c r="D374" s="2" t="s">
+        <v>2582</v>
+      </c>
+      <c r="E374" s="1" t="s">
+        <v>2583</v>
+      </c>
+      <c r="F374" s="2" t="s">
+        <v>2584</v>
+      </c>
+      <c r="G374" s="1" t="s">
+        <v>2585</v>
+      </c>
+      <c r="H374" s="1" t="s">
+        <v>2586</v>
+      </c>
+      <c r="I374" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="375" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A375" s="1" t="s">
+        <v>2587</v>
+      </c>
+      <c r="B375" s="1" t="s">
+        <v>2414</v>
+      </c>
+      <c r="C375" s="1" t="s">
+        <v>1430</v>
+      </c>
+      <c r="D375" s="2" t="s">
+        <v>2588</v>
+      </c>
+      <c r="E375" s="1" t="s">
+        <v>2589</v>
+      </c>
+      <c r="F375" s="2" t="s">
+        <v>2590</v>
+      </c>
+      <c r="G375" s="1" t="s">
+        <v>2591</v>
+      </c>
+      <c r="H375" s="1" t="s">
+        <v>2592</v>
+      </c>
+      <c r="I375" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="376" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A376" s="1" t="s">
+        <v>2593</v>
+      </c>
+      <c r="B376" s="1" t="s">
+        <v>2594</v>
+      </c>
+      <c r="C376" s="1" t="s">
+        <v>2595</v>
+      </c>
+      <c r="D376" s="2" t="s">
+        <v>2596</v>
+      </c>
+      <c r="E376" s="1" t="s">
+        <v>2467</v>
+      </c>
+      <c r="F376" s="2" t="s">
+        <v>2597</v>
+      </c>
+      <c r="G376" s="1" t="s">
+        <v>2598</v>
+      </c>
+      <c r="H376" s="1" t="s">
+        <v>2599</v>
+      </c>
+      <c r="I376" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="377" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A377" s="1" t="s">
+        <v>2600</v>
+      </c>
+      <c r="B377" s="1" t="s">
+        <v>1852</v>
+      </c>
+      <c r="C377" s="1" t="s">
+        <v>2601</v>
+      </c>
+      <c r="D377" s="2" t="s">
+        <v>2602</v>
+      </c>
+      <c r="E377" s="1" t="s">
+        <v>2603</v>
+      </c>
+      <c r="F377" s="2" t="s">
+        <v>2604</v>
+      </c>
+      <c r="G377" s="1" t="s">
+        <v>2605</v>
+      </c>
+      <c r="H377" s="1" t="s">
+        <v>2606</v>
+      </c>
+      <c r="I377" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="378" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A378" s="1" t="s">
+        <v>2607</v>
+      </c>
+      <c r="B378" s="1" t="s">
+        <v>2608</v>
+      </c>
+      <c r="C378" s="1" t="s">
+        <v>2609</v>
+      </c>
+      <c r="D378" s="2" t="s">
+        <v>2610</v>
+      </c>
+      <c r="E378" s="1" t="s">
+        <v>2611</v>
+      </c>
+      <c r="F378" s="2" t="s">
+        <v>2612</v>
+      </c>
+      <c r="G378" s="1" t="s">
+        <v>2613</v>
+      </c>
+      <c r="H378" s="1" t="s">
+        <v>2614</v>
+      </c>
+      <c r="I378" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="379" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A379" s="1" t="s">
+        <v>2607</v>
+      </c>
+      <c r="B379" s="1" t="s">
+        <v>2615</v>
+      </c>
+      <c r="C379" s="1" t="s">
+        <v>2616</v>
+      </c>
+      <c r="D379" s="2" t="s">
+        <v>2617</v>
+      </c>
+      <c r="E379" s="1" t="s">
+        <v>2618</v>
+      </c>
+      <c r="F379" s="2" t="s">
+        <v>2619</v>
+      </c>
+      <c r="G379" s="1" t="s">
+        <v>2620</v>
+      </c>
+      <c r="H379" s="1" t="s">
+        <v>2621</v>
+      </c>
+      <c r="I379" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="380" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A380" s="1" t="s">
+        <v>2607</v>
+      </c>
+      <c r="B380" s="1" t="s">
+        <v>2622</v>
+      </c>
+      <c r="C380" s="1" t="s">
+        <v>2623</v>
+      </c>
+      <c r="D380" s="2" t="s">
+        <v>2624</v>
+      </c>
+      <c r="E380" s="1" t="s">
+        <v>2625</v>
+      </c>
+      <c r="F380" s="2">
+        <v>56984482434</v>
+      </c>
+      <c r="G380" s="1" t="s">
+        <v>2626</v>
+      </c>
+      <c r="H380" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="I380" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="381" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A381" s="1" t="s">
+        <v>2607</v>
+      </c>
+      <c r="B381" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="C381" s="1" t="s">
+        <v>2627</v>
+      </c>
+      <c r="D381" s="2" t="s">
+        <v>2628</v>
+      </c>
+      <c r="E381" s="1" t="s">
+        <v>2501</v>
+      </c>
+      <c r="F381" s="2" t="s">
+        <v>2629</v>
+      </c>
+      <c r="G381" s="1" t="s">
+        <v>2630</v>
+      </c>
+      <c r="H381" s="1" t="s">
+        <v>2503</v>
+      </c>
+      <c r="I381" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="382" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A382" s="1" t="s">
+        <v>2631</v>
+      </c>
+      <c r="B382" s="1" t="s">
+        <v>2632</v>
+      </c>
+      <c r="C382" s="1" t="s">
+        <v>2633</v>
+      </c>
+      <c r="D382" s="2" t="s">
+        <v>2634</v>
+      </c>
+      <c r="E382" s="1" t="s">
+        <v>2635</v>
+      </c>
+      <c r="F382" s="2" t="s">
+        <v>2636</v>
+      </c>
+      <c r="G382" s="1" t="s">
+        <v>2637</v>
+      </c>
+      <c r="H382" s="1" t="s">
+        <v>2638</v>
+      </c>
+      <c r="I382" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="383" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A383" s="1" t="s">
+        <v>2639</v>
+      </c>
+      <c r="B383" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="C383" s="1" t="s">
+        <v>2640</v>
+      </c>
+      <c r="D383" s="2" t="s">
+        <v>2641</v>
+      </c>
+      <c r="E383" s="1" t="s">
+        <v>1516</v>
+      </c>
+      <c r="F383" s="2" t="s">
+        <v>2642</v>
+      </c>
+      <c r="G383" s="1" t="s">
+        <v>2643</v>
+      </c>
+      <c r="H383" s="1" t="s">
+        <v>2644</v>
+      </c>
+      <c r="I383" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="384" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A384" s="1" t="s">
+        <v>2645</v>
+      </c>
+      <c r="B384" s="1" t="s">
+        <v>2646</v>
+      </c>
+      <c r="C384" s="1" t="s">
+        <v>2647</v>
+      </c>
+      <c r="D384" s="2" t="s">
+        <v>2648</v>
+      </c>
+      <c r="E384" s="1" t="s">
+        <v>2649</v>
+      </c>
+      <c r="F384" s="2" t="s">
+        <v>2650</v>
+      </c>
+      <c r="G384" s="1" t="s">
+        <v>2651</v>
+      </c>
+      <c r="H384" s="1" t="s">
+        <v>2652</v>
+      </c>
+      <c r="I384" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="385" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A385" s="1" t="s">
+        <v>2653</v>
+      </c>
+      <c r="B385" s="1" t="s">
+        <v>2654</v>
+      </c>
+      <c r="C385" s="1" t="s">
+        <v>2655</v>
+      </c>
+      <c r="D385" s="2" t="s">
+        <v>2656</v>
+      </c>
+      <c r="E385" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="F385" s="2" t="s">
+        <v>2657</v>
+      </c>
+      <c r="G385" s="1" t="s">
+        <v>2658</v>
+      </c>
+      <c r="H385" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="I385" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="386" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A386" s="1" t="s">
+        <v>2659</v>
+      </c>
+      <c r="B386" s="1" t="s">
+        <v>2660</v>
+      </c>
+      <c r="C386" s="1" t="s">
+        <v>2513</v>
+      </c>
+      <c r="D386" s="2" t="s">
+        <v>2661</v>
+      </c>
+      <c r="E386" s="1" t="s">
+        <v>2662</v>
+      </c>
+      <c r="F386" s="2" t="s">
+        <v>2663</v>
+      </c>
+      <c r="G386" s="1" t="s">
+        <v>2664</v>
+      </c>
+      <c r="H386" s="1" t="s">
+        <v>2665</v>
+      </c>
+      <c r="I386" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="387" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A387" s="1" t="s">
+        <v>2666</v>
+      </c>
+      <c r="B387" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="C387" s="1" t="s">
+        <v>2667</v>
+      </c>
+      <c r="D387" s="2" t="s">
+        <v>2668</v>
+      </c>
+      <c r="E387" s="1" t="s">
+        <v>2669</v>
+      </c>
+      <c r="F387" s="2" t="s">
+        <v>2670</v>
+      </c>
+      <c r="G387" s="1" t="s">
+        <v>2671</v>
+      </c>
+      <c r="H387" s="1" t="s">
+        <v>2672</v>
+      </c>
+      <c r="I387" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="388" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A388" s="1" t="s">
+        <v>2673</v>
+      </c>
+      <c r="B388" s="1" t="s">
+        <v>2674</v>
+      </c>
+      <c r="C388" s="1" t="s">
+        <v>2675</v>
+      </c>
+      <c r="D388" s="2" t="s">
+        <v>2676</v>
+      </c>
+      <c r="E388" s="1" t="s">
+        <v>2677</v>
+      </c>
+      <c r="F388" s="2" t="s">
+        <v>2678</v>
+      </c>
+      <c r="G388" s="1" t="s">
+        <v>2679</v>
+      </c>
+      <c r="H388" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="I388" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="389" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A389" s="1" t="s">
+        <v>2673</v>
+      </c>
+      <c r="B389" s="1" t="s">
+        <v>2674</v>
+      </c>
+      <c r="C389" s="1" t="s">
+        <v>2680</v>
+      </c>
+      <c r="D389" s="2" t="s">
+        <v>2681</v>
+      </c>
+      <c r="E389" s="1" t="s">
+        <v>2682</v>
+      </c>
+      <c r="F389" s="2" t="s">
+        <v>2683</v>
+      </c>
+      <c r="G389" s="1" t="s">
+        <v>2684</v>
+      </c>
+      <c r="H389" s="1" t="s">
+        <v>2685</v>
+      </c>
+    </row>
+    <row r="390" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A390" s="1" t="s">
+        <v>1548</v>
+      </c>
+      <c r="B390" s="1" t="s">
+        <v>738</v>
+      </c>
+      <c r="C390" s="1" t="s">
+        <v>2686</v>
+      </c>
+      <c r="D390" s="2" t="s">
+        <v>2687</v>
+      </c>
+      <c r="E390" s="1" t="s">
+        <v>2688</v>
+      </c>
+      <c r="F390" s="2" t="s">
+        <v>2689</v>
+      </c>
+      <c r="G390" s="1" t="s">
+        <v>2690</v>
+      </c>
+      <c r="H390" s="1" t="s">
+        <v>2691</v>
+      </c>
+      <c r="I390" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="391" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A391" s="1" t="s">
+        <v>2692</v>
+      </c>
+      <c r="B391" s="1" t="s">
+        <v>1068</v>
+      </c>
+      <c r="C391" s="1" t="s">
+        <v>2693</v>
+      </c>
+      <c r="D391" s="2" t="s">
+        <v>2694</v>
+      </c>
+      <c r="E391" s="1" t="s">
+        <v>2695</v>
+      </c>
+      <c r="F391" s="2" t="s">
+        <v>2696</v>
+      </c>
+      <c r="G391" s="1" t="s">
+        <v>2697</v>
+      </c>
+      <c r="H391" s="1" t="s">
+        <v>2698</v>
+      </c>
+      <c r="I391" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="392" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A392" s="1" t="s">
+        <v>2699</v>
+      </c>
+      <c r="B392" s="1" t="s">
+        <v>2700</v>
+      </c>
+      <c r="C392" s="1" t="s">
+        <v>2701</v>
+      </c>
+      <c r="D392" s="2">
+        <v>91536692</v>
+      </c>
+      <c r="E392" s="1" t="s">
+        <v>2702</v>
+      </c>
+      <c r="F392" s="2" t="s">
+        <v>2703</v>
+      </c>
+      <c r="G392" s="1" t="s">
+        <v>2704</v>
+      </c>
+      <c r="H392" s="1" t="s">
+        <v>2705</v>
+      </c>
+      <c r="I392" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="393" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A393" s="1" t="s">
+        <v>1140</v>
+      </c>
+      <c r="B393" s="1" t="s">
+        <v>1513</v>
+      </c>
+      <c r="C393" s="1" t="s">
+        <v>2706</v>
+      </c>
+      <c r="D393" s="2" t="s">
+        <v>2707</v>
+      </c>
+      <c r="E393" s="1" t="s">
+        <v>2708</v>
+      </c>
+      <c r="F393" s="2" t="s">
+        <v>2709</v>
+      </c>
+      <c r="G393" s="1" t="s">
+        <v>2710</v>
+      </c>
+      <c r="H393" s="1" t="s">
+        <v>2711</v>
+      </c>
+      <c r="I393" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="394" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A394" s="1" t="s">
+        <v>1140</v>
+      </c>
+      <c r="B394" s="1" t="s">
+        <v>976</v>
+      </c>
+      <c r="C394" s="1" t="s">
+        <v>2712</v>
+      </c>
+      <c r="D394" s="2" t="s">
+        <v>2713</v>
+      </c>
+      <c r="E394" s="1" t="s">
+        <v>2714</v>
+      </c>
+      <c r="F394" s="2" t="s">
+        <v>2715</v>
+      </c>
+      <c r="G394" s="1" t="s">
+        <v>2716</v>
+      </c>
+      <c r="H394" s="1" t="s">
+        <v>2717</v>
+      </c>
+      <c r="I394" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="395" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A395" s="1" t="s">
+        <v>2718</v>
+      </c>
+      <c r="B395" s="1" t="s">
+        <v>2719</v>
+      </c>
+      <c r="C395" s="1" t="s">
+        <v>2720</v>
+      </c>
+      <c r="D395" s="2" t="s">
+        <v>2721</v>
+      </c>
+      <c r="E395" s="1" t="s">
+        <v>2722</v>
+      </c>
+      <c r="F395" s="2" t="s">
+        <v>2723</v>
+      </c>
+      <c r="G395" s="1" t="s">
+        <v>2724</v>
+      </c>
+      <c r="H395" s="1" t="s">
+        <v>2725</v>
+      </c>
+      <c r="I395" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="396" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A396" s="1" t="s">
+        <v>2718</v>
+      </c>
+      <c r="B396" s="1" t="s">
+        <v>2726</v>
+      </c>
+      <c r="C396" s="1" t="s">
+        <v>2720</v>
+      </c>
+      <c r="D396" s="2" t="s">
+        <v>2727</v>
+      </c>
+      <c r="E396" s="1" t="s">
+        <v>2728</v>
+      </c>
+      <c r="F396" s="2" t="s">
+        <v>2729</v>
+      </c>
+      <c r="G396" s="1" t="s">
+        <v>2730</v>
+      </c>
+      <c r="H396" s="1" t="s">
+        <v>2731</v>
+      </c>
+      <c r="I396" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="397" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A397" s="1" t="s">
+        <v>2732</v>
+      </c>
+      <c r="B397" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="C397" s="1" t="s">
+        <v>2733</v>
+      </c>
+      <c r="D397" s="2" t="s">
+        <v>2734</v>
+      </c>
+      <c r="E397" s="1" t="s">
+        <v>2735</v>
+      </c>
+      <c r="F397" s="2">
+        <v>56997611523</v>
+      </c>
+      <c r="G397" s="1" t="s">
+        <v>2736</v>
+      </c>
+      <c r="H397" s="1" t="s">
+        <v>928</v>
+      </c>
+      <c r="I397" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="398" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A398" s="1" t="s">
+        <v>1245</v>
+      </c>
+      <c r="B398" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="C398" s="1" t="s">
+        <v>2737</v>
+      </c>
+      <c r="D398" s="2" t="s">
+        <v>2738</v>
+      </c>
+      <c r="E398" s="1" t="s">
+        <v>2739</v>
+      </c>
+      <c r="F398" s="2" t="s">
+        <v>2740</v>
+      </c>
+      <c r="G398" s="1" t="s">
+        <v>2741</v>
+      </c>
+      <c r="H398" s="1" t="s">
+        <v>2742</v>
+      </c>
+      <c r="I398" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="399" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A399" s="1" t="s">
+        <v>1245</v>
+      </c>
+      <c r="B399" s="1" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C399" s="1" t="s">
+        <v>2743</v>
+      </c>
+      <c r="D399" s="2" t="s">
+        <v>2744</v>
+      </c>
+      <c r="E399" s="1" t="s">
+        <v>2745</v>
+      </c>
+      <c r="F399" s="2">
+        <v>56993813678</v>
+      </c>
+      <c r="G399" s="1" t="s">
+        <v>2746</v>
+      </c>
+      <c r="H399" s="1" t="s">
+        <v>2747</v>
+      </c>
+      <c r="I399" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="400" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A400" s="1" t="s">
+        <v>1245</v>
+      </c>
+      <c r="B400" s="1" t="s">
+        <v>2748</v>
+      </c>
+      <c r="C400" s="1" t="s">
+        <v>2749</v>
+      </c>
+      <c r="D400" s="2" t="s">
+        <v>2750</v>
+      </c>
+      <c r="E400" s="1" t="s">
+        <v>2751</v>
+      </c>
+      <c r="F400" s="2" t="s">
+        <v>2752</v>
+      </c>
+      <c r="G400" s="1" t="s">
+        <v>2753</v>
+      </c>
+      <c r="H400" s="1" t="s">
+        <v>2754</v>
+      </c>
+      <c r="I400" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="401" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A401" s="1" t="s">
+        <v>2755</v>
+      </c>
+      <c r="B401" s="1" t="s">
+        <v>2580</v>
+      </c>
+      <c r="C401" s="1" t="s">
+        <v>2756</v>
+      </c>
+      <c r="D401" s="2" t="s">
+        <v>2757</v>
+      </c>
+      <c r="E401" s="1" t="s">
+        <v>2758</v>
+      </c>
+      <c r="F401" s="2" t="s">
+        <v>2759</v>
+      </c>
+      <c r="G401" s="1" t="s">
+        <v>2760</v>
+      </c>
+      <c r="H401" s="1" t="s">
+        <v>2761</v>
+      </c>
+      <c r="I401" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="402" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A402" s="1" t="s">
+        <v>2762</v>
+      </c>
+      <c r="B402" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="C402" s="1" t="s">
+        <v>2763</v>
+      </c>
+      <c r="D402" s="2" t="s">
+        <v>2764</v>
+      </c>
+      <c r="E402" s="1" t="s">
+        <v>2765</v>
+      </c>
+      <c r="F402" s="2" t="s">
+        <v>2766</v>
+      </c>
+      <c r="G402" s="1" t="s">
+        <v>2767</v>
+      </c>
+      <c r="H402" s="1" t="s">
+        <v>2768</v>
+      </c>
+      <c r="I402" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="403" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A403" s="1" t="s">
+        <v>2769</v>
+      </c>
+      <c r="B403" s="1" t="s">
+        <v>2770</v>
+      </c>
+      <c r="C403" s="1" t="s">
+        <v>2771</v>
+      </c>
+      <c r="D403" s="2" t="s">
+        <v>2772</v>
+      </c>
+      <c r="E403" s="1" t="s">
+        <v>2773</v>
+      </c>
+      <c r="F403" s="2" t="s">
+        <v>2774</v>
+      </c>
+      <c r="G403" s="1" t="s">
+        <v>2775</v>
+      </c>
+      <c r="H403" s="1" t="s">
+        <v>2776</v>
+      </c>
+      <c r="I403" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="404" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A404" s="1" t="s">
+        <v>2777</v>
+      </c>
+      <c r="B404" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="C404" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="D404" s="2" t="s">
+        <v>2778</v>
+      </c>
+      <c r="E404" s="1" t="s">
+        <v>2779</v>
+      </c>
+      <c r="F404" s="2" t="s">
+        <v>2780</v>
+      </c>
+      <c r="G404" s="1" t="s">
+        <v>2781</v>
+      </c>
+      <c r="H404" s="1" t="s">
+        <v>2782</v>
+      </c>
+      <c r="I404" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="405" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A405" s="1" t="s">
+        <v>2783</v>
+      </c>
+      <c r="B405" s="1" t="s">
+        <v>2784</v>
+      </c>
+      <c r="C405" s="1" t="s">
+        <v>2785</v>
+      </c>
+      <c r="D405" s="2" t="s">
+        <v>2786</v>
+      </c>
+      <c r="E405" s="1" t="s">
+        <v>2787</v>
+      </c>
+      <c r="F405" s="2" t="s">
+        <v>2788</v>
+      </c>
+      <c r="G405" s="1" t="s">
+        <v>2789</v>
+      </c>
+      <c r="H405" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="I405" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="406" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A406" s="1" t="s">
+        <v>2790</v>
+      </c>
+      <c r="B406" s="1" t="s">
+        <v>2791</v>
+      </c>
+      <c r="C406" s="1" t="s">
+        <v>2792</v>
+      </c>
+      <c r="D406" s="2" t="s">
+        <v>2793</v>
+      </c>
+      <c r="E406" s="1" t="s">
+        <v>2794</v>
+      </c>
+      <c r="F406" s="2" t="s">
+        <v>2795</v>
+      </c>
+      <c r="G406" s="1" t="s">
+        <v>2796</v>
+      </c>
+      <c r="H406" s="1" t="s">
+        <v>2797</v>
+      </c>
+      <c r="I406" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="407" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A407" s="1" t="s">
+        <v>2798</v>
+      </c>
+      <c r="B407" s="1" t="s">
+        <v>2799</v>
+      </c>
+      <c r="C407" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="D407" s="2" t="s">
+        <v>2800</v>
+      </c>
+      <c r="E407" s="1" t="s">
+        <v>2801</v>
+      </c>
+      <c r="F407" s="2" t="s">
+        <v>2802</v>
+      </c>
+      <c r="G407" s="1" t="s">
+        <v>2803</v>
+      </c>
+      <c r="H407" s="1" t="s">
+        <v>2804</v>
+      </c>
+      <c r="I407" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="408" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A408" s="1" t="s">
+        <v>2805</v>
+      </c>
+      <c r="B408" s="1" t="s">
+        <v>2806</v>
+      </c>
+      <c r="C408" s="1" t="s">
+        <v>1514</v>
+      </c>
+      <c r="D408" s="2" t="s">
+        <v>2807</v>
+      </c>
+      <c r="E408" s="1" t="s">
+        <v>2808</v>
+      </c>
+      <c r="F408" s="2" t="s">
+        <v>2809</v>
+      </c>
+      <c r="G408" s="1" t="s">
+        <v>2810</v>
+      </c>
+      <c r="H408" s="1" t="s">
+        <v>2811</v>
+      </c>
+      <c r="I408" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="409" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A409" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="B409" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="C409" s="1" t="s">
+        <v>2813</v>
+      </c>
+      <c r="D409" s="2" t="s">
+        <v>2814</v>
+      </c>
+      <c r="E409" s="1" t="s">
+        <v>2815</v>
+      </c>
+      <c r="F409" s="2" t="s">
+        <v>2816</v>
+      </c>
+      <c r="G409" s="1" t="s">
+        <v>2817</v>
+      </c>
+      <c r="H409" s="1" t="s">
+        <v>2818</v>
+      </c>
+      <c r="I409" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="410" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A410" s="1" t="s">
+        <v>2819</v>
+      </c>
+      <c r="B410" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="C410" s="1" t="s">
+        <v>2609</v>
+      </c>
+      <c r="D410" s="2" t="s">
+        <v>2820</v>
+      </c>
+      <c r="E410" s="1" t="s">
+        <v>2821</v>
+      </c>
+      <c r="F410" s="2" t="s">
+        <v>2822</v>
+      </c>
+      <c r="G410" s="1" t="s">
+        <v>2823</v>
+      </c>
+      <c r="H410" s="1" t="s">
+        <v>2824</v>
+      </c>
+      <c r="I410" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="411" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A411" s="1" t="s">
+        <v>2825</v>
+      </c>
+      <c r="B411" s="1" t="s">
+        <v>2266</v>
+      </c>
+      <c r="C411" s="1" t="s">
+        <v>2826</v>
+      </c>
+      <c r="D411" s="2" t="s">
+        <v>2827</v>
+      </c>
+      <c r="E411" s="1" t="s">
+        <v>2828</v>
+      </c>
+      <c r="F411" s="2" t="s">
+        <v>2829</v>
+      </c>
+      <c r="G411" s="1" t="s">
+        <v>2830</v>
+      </c>
+      <c r="H411" s="1" t="s">
+        <v>1996</v>
+      </c>
+      <c r="I411" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="412" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A412" s="1" t="s">
+        <v>2831</v>
+      </c>
+      <c r="B412" s="1" t="s">
+        <v>2832</v>
+      </c>
+      <c r="C412" s="1" t="s">
+        <v>2833</v>
+      </c>
+      <c r="D412" s="2" t="s">
+        <v>2834</v>
+      </c>
+      <c r="E412" s="1" t="s">
+        <v>2835</v>
+      </c>
+      <c r="F412" s="2">
+        <v>998189493</v>
+      </c>
+      <c r="G412" s="1" t="s">
+        <v>2836</v>
+      </c>
+      <c r="H412" s="1" t="s">
+        <v>2837</v>
+      </c>
+      <c r="I412" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="413" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A413" s="1" t="s">
+        <v>2831</v>
+      </c>
+      <c r="B413" s="1" t="s">
+        <v>2838</v>
+      </c>
+      <c r="C413" s="1" t="s">
+        <v>1873</v>
+      </c>
+      <c r="D413" s="2" t="s">
+        <v>2839</v>
+      </c>
+      <c r="E413" s="1" t="s">
+        <v>2840</v>
+      </c>
+      <c r="F413" s="2" t="s">
+        <v>2841</v>
+      </c>
+      <c r="G413" s="1" t="s">
+        <v>2842</v>
+      </c>
+      <c r="H413" s="1" t="s">
+        <v>2843</v>
+      </c>
+      <c r="I413" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="414" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A414" s="1" t="s">
+        <v>2844</v>
+      </c>
+      <c r="B414" s="1" t="s">
+        <v>2845</v>
+      </c>
+      <c r="C414" s="1" t="s">
+        <v>1390</v>
+      </c>
+      <c r="D414" s="2" t="s">
+        <v>2846</v>
+      </c>
+      <c r="E414" s="1" t="s">
+        <v>2847</v>
+      </c>
+      <c r="F414" s="2" t="s">
+        <v>2848</v>
+      </c>
+      <c r="G414" s="1" t="s">
+        <v>2849</v>
+      </c>
+      <c r="H414" s="1" t="s">
+        <v>2850</v>
+      </c>
+      <c r="I414" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="415" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A415" s="1" t="s">
+        <v>2851</v>
+      </c>
+      <c r="B415" s="1" t="s">
+        <v>2852</v>
+      </c>
+      <c r="C415" s="1" t="s">
+        <v>2853</v>
+      </c>
+      <c r="D415" s="2" t="s">
+        <v>2854</v>
+      </c>
+      <c r="E415" s="1" t="s">
+        <v>2855</v>
+      </c>
+      <c r="F415" s="2" t="s">
+        <v>2856</v>
+      </c>
+      <c r="G415" s="1" t="s">
+        <v>2857</v>
+      </c>
+      <c r="H415" s="1" t="s">
+        <v>2858</v>
+      </c>
+      <c r="I415" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="416" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A416" s="1" t="s">
+        <v>2859</v>
+      </c>
+      <c r="B416" s="1" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C416" s="1" t="s">
+        <v>2860</v>
+      </c>
+      <c r="D416" s="2" t="s">
+        <v>2861</v>
+      </c>
+      <c r="E416" s="1" t="s">
+        <v>2862</v>
+      </c>
+      <c r="F416" s="2">
+        <v>56993813679</v>
+      </c>
+      <c r="G416" s="1" t="s">
+        <v>2863</v>
+      </c>
+      <c r="H416" s="1" t="s">
+        <v>2864</v>
+      </c>
+      <c r="I416" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="417" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A417" s="1" t="s">
+        <v>2865</v>
+      </c>
+      <c r="B417" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="C417" s="1" t="s">
+        <v>1288</v>
+      </c>
+      <c r="D417" s="2" t="s">
+        <v>2866</v>
+      </c>
+      <c r="E417" s="1" t="s">
+        <v>2383</v>
+      </c>
+      <c r="F417" s="2" t="s">
+        <v>2867</v>
+      </c>
+      <c r="G417" s="1" t="s">
+        <v>2868</v>
+      </c>
+      <c r="H417" s="1" t="s">
+        <v>2385</v>
+      </c>
+      <c r="I417" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="418" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A418" s="1" t="s">
+        <v>2865</v>
+      </c>
+      <c r="B418" s="1" t="s">
+        <v>2869</v>
+      </c>
+      <c r="C418" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="D418" s="2" t="s">
+        <v>2870</v>
+      </c>
+      <c r="E418" s="1" t="s">
+        <v>2871</v>
+      </c>
+      <c r="F418" s="2" t="s">
+        <v>2872</v>
+      </c>
+      <c r="G418" s="1" t="s">
+        <v>2873</v>
+      </c>
+      <c r="H418" s="1" t="s">
+        <v>2874</v>
+      </c>
+      <c r="I418" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="419" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A419" s="1" t="s">
+        <v>2865</v>
+      </c>
+      <c r="B419" s="1" t="s">
+        <v>2875</v>
+      </c>
+      <c r="C419" s="1" t="s">
+        <v>2876</v>
+      </c>
+      <c r="D419" s="2" t="s">
+        <v>2877</v>
+      </c>
+      <c r="E419" s="1" t="s">
+        <v>2878</v>
+      </c>
+      <c r="F419" s="2" t="s">
+        <v>2879</v>
+      </c>
+      <c r="G419" s="1" t="s">
+        <v>2880</v>
+      </c>
+      <c r="H419" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="I419" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="420" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A420" s="1" t="s">
+        <v>2881</v>
+      </c>
+      <c r="B420" s="1" t="s">
+        <v>2882</v>
+      </c>
+      <c r="C420" s="1" t="s">
+        <v>2883</v>
+      </c>
+      <c r="D420" s="2" t="s">
+        <v>2884</v>
+      </c>
+      <c r="E420" s="1" t="s">
+        <v>2885</v>
+      </c>
+      <c r="F420" s="2" t="s">
+        <v>2886</v>
+      </c>
+      <c r="G420" s="1" t="s">
+        <v>2887</v>
+      </c>
+      <c r="H420" s="1" t="s">
+        <v>2888</v>
+      </c>
+      <c r="I420" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="421" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A421" s="1" t="s">
+        <v>2889</v>
+      </c>
+      <c r="B421" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="C421" s="1" t="s">
+        <v>2890</v>
+      </c>
+      <c r="D421" s="2" t="s">
+        <v>2891</v>
+      </c>
+      <c r="E421" s="1" t="s">
+        <v>2892</v>
+      </c>
+      <c r="F421" s="2" t="s">
+        <v>2893</v>
+      </c>
+      <c r="G421" s="1" t="s">
+        <v>2894</v>
+      </c>
+      <c r="H421" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="I421" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="422" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A422" s="1" t="s">
+        <v>2889</v>
+      </c>
+      <c r="B422" s="1" t="s">
+        <v>2895</v>
+      </c>
+      <c r="C422" s="1" t="s">
+        <v>2896</v>
+      </c>
+      <c r="D422" s="2" t="s">
+        <v>2897</v>
+      </c>
+      <c r="E422" s="1" t="s">
+        <v>2898</v>
+      </c>
+      <c r="F422" s="2" t="s">
+        <v>2899</v>
+      </c>
+      <c r="G422" s="1" t="s">
+        <v>2900</v>
+      </c>
+      <c r="H422" s="1" t="s">
+        <v>2901</v>
+      </c>
+      <c r="I422" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="423" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A423" s="1" t="s">
+        <v>2902</v>
+      </c>
+      <c r="B423" s="1" t="s">
+        <v>2903</v>
+      </c>
+      <c r="C423" s="1" t="s">
+        <v>2904</v>
+      </c>
+      <c r="D423" s="2" t="s">
+        <v>2905</v>
+      </c>
+      <c r="E423" s="1" t="s">
+        <v>2906</v>
+      </c>
+      <c r="F423" s="2">
+        <v>999951063</v>
+      </c>
+      <c r="G423" s="1" t="s">
+        <v>2907</v>
+      </c>
+      <c r="H423" s="1" t="s">
+        <v>2908</v>
+      </c>
+      <c r="I423" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="424" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A424" s="1" t="s">
+        <v>2909</v>
+      </c>
+      <c r="B424" s="1" t="s">
+        <v>2910</v>
+      </c>
+      <c r="C424" s="1" t="s">
+        <v>2911</v>
+      </c>
+      <c r="D424" s="2" t="s">
+        <v>2912</v>
+      </c>
+      <c r="E424" s="1" t="s">
+        <v>2913</v>
+      </c>
+      <c r="F424" s="2" t="s">
+        <v>2914</v>
+      </c>
+      <c r="G424" s="1" t="s">
+        <v>2915</v>
+      </c>
+      <c r="H424" s="1" t="s">
+        <v>2916</v>
+      </c>
+      <c r="I424" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="425" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A425" s="1" t="s">
+        <v>2917</v>
+      </c>
+      <c r="B425" s="1" t="s">
+        <v>2918</v>
+      </c>
+      <c r="C425" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D425" s="2" t="s">
+        <v>2919</v>
+      </c>
+      <c r="E425" s="1" t="s">
+        <v>2920</v>
+      </c>
+      <c r="F425" s="2" t="s">
+        <v>2921</v>
+      </c>
+      <c r="G425" s="1" t="s">
+        <v>2922</v>
+      </c>
+      <c r="H425" s="1" t="s">
+        <v>2923</v>
+      </c>
+      <c r="I425" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="426" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A426" s="1" t="s">
+        <v>2917</v>
+      </c>
+      <c r="B426" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C426" s="1" t="s">
+        <v>2924</v>
+      </c>
+      <c r="D426" s="2" t="s">
+        <v>2925</v>
+      </c>
+      <c r="E426" s="1" t="s">
+        <v>1452</v>
+      </c>
+      <c r="F426" s="2" t="s">
+        <v>2926</v>
+      </c>
+      <c r="G426" s="1" t="s">
+        <v>2927</v>
+      </c>
+      <c r="H426" s="1" t="s">
+        <v>1455</v>
+      </c>
+      <c r="I426" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="427" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A427" s="1" t="s">
+        <v>2917</v>
+      </c>
+      <c r="B427" s="1" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C427" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="D427" s="2" t="s">
+        <v>2928</v>
+      </c>
+      <c r="E427" s="1" t="s">
+        <v>2929</v>
+      </c>
+      <c r="F427" s="2" t="s">
+        <v>2930</v>
+      </c>
+      <c r="G427" s="1" t="s">
+        <v>2931</v>
+      </c>
+      <c r="H427" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="I427" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="428" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A428" s="1" t="s">
+        <v>2932</v>
+      </c>
+      <c r="B428" s="1" t="s">
+        <v>2933</v>
+      </c>
+      <c r="C428" s="1" t="s">
+        <v>2934</v>
+      </c>
+      <c r="D428" s="2" t="s">
+        <v>2935</v>
+      </c>
+      <c r="E428" s="1" t="s">
+        <v>2936</v>
+      </c>
+      <c r="F428" s="2" t="s">
+        <v>2937</v>
+      </c>
+      <c r="G428" s="1" t="s">
+        <v>2938</v>
+      </c>
+      <c r="H428" s="1" t="s">
+        <v>2939</v>
+      </c>
+      <c r="I428" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="429" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A429" s="1" t="s">
+        <v>2932</v>
+      </c>
+      <c r="B429" s="1" t="s">
+        <v>2940</v>
+      </c>
+      <c r="C429" s="1" t="s">
+        <v>2941</v>
+      </c>
+      <c r="D429" s="2" t="s">
+        <v>2942</v>
+      </c>
+      <c r="E429" s="1" t="s">
+        <v>2943</v>
+      </c>
+      <c r="F429" s="2" t="s">
+        <v>2944</v>
+      </c>
+      <c r="G429" s="1" t="s">
+        <v>2945</v>
+      </c>
+      <c r="H429" s="1" t="s">
+        <v>2946</v>
+      </c>
+      <c r="I429" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="430" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A430" s="1" t="s">
+        <v>2947</v>
+      </c>
+      <c r="B430" s="1" t="s">
+        <v>2948</v>
+      </c>
+      <c r="C430" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="D430" s="2" t="s">
+        <v>2949</v>
+      </c>
+      <c r="E430" s="1" t="s">
+        <v>2950</v>
+      </c>
+      <c r="F430" s="2" t="s">
+        <v>2951</v>
+      </c>
+      <c r="G430" s="1" t="s">
+        <v>2952</v>
+      </c>
+      <c r="H430" s="1" t="s">
+        <v>2953</v>
+      </c>
+      <c r="I430" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="431" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A431" s="1" t="s">
+        <v>2954</v>
+      </c>
+      <c r="B431" s="1" t="s">
+        <v>2955</v>
+      </c>
+      <c r="C431" s="1" t="s">
+        <v>2956</v>
+      </c>
+      <c r="D431" s="2" t="s">
+        <v>2957</v>
+      </c>
+      <c r="E431" s="1" t="s">
+        <v>2958</v>
+      </c>
+      <c r="F431" s="2">
+        <v>226716150</v>
+      </c>
+      <c r="G431" s="1" t="s">
+        <v>2959</v>
+      </c>
+      <c r="H431" s="1" t="s">
+        <v>2960</v>
+      </c>
+      <c r="I431" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="432" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A432" s="1" t="str">
+        <f>$A$441</f>
+        <v>LLABRES</v>
+      </c>
+      <c r="B432" s="1" t="s">
+        <v>2961</v>
+      </c>
+      <c r="C432" s="1" t="s">
+        <v>2962</v>
+      </c>
+      <c r="D432" s="2" t="s">
+        <v>2963</v>
+      </c>
+      <c r="E432" s="1" t="s">
+        <v>2964</v>
+      </c>
+      <c r="F432" s="2" t="s">
+        <v>2965</v>
+      </c>
+      <c r="G432" s="1" t="s">
+        <v>2966</v>
+      </c>
+      <c r="H432" s="1" t="s">
+        <v>2967</v>
+      </c>
+      <c r="I432" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="433" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A433" s="1" t="s">
+        <v>2968</v>
+      </c>
+      <c r="B433" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C433" s="1" t="s">
+        <v>2969</v>
+      </c>
+      <c r="D433" s="2" t="s">
+        <v>2970</v>
+      </c>
+      <c r="E433" s="1" t="s">
+        <v>2971</v>
+      </c>
+      <c r="F433" s="2" t="s">
+        <v>2972</v>
+      </c>
+      <c r="G433" s="1" t="s">
+        <v>2973</v>
+      </c>
+      <c r="H433" s="1" t="s">
+        <v>2974</v>
+      </c>
+      <c r="I433" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="434" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A434" s="1" t="s">
+        <v>2968</v>
+      </c>
+      <c r="B434" s="1" t="s">
+        <v>2975</v>
+      </c>
+      <c r="C434" s="1" t="s">
+        <v>2976</v>
+      </c>
+      <c r="D434" s="2" t="s">
+        <v>2977</v>
+      </c>
+      <c r="E434" s="1" t="s">
+        <v>2978</v>
+      </c>
+      <c r="F434" s="2" t="s">
+        <v>2979</v>
+      </c>
+      <c r="G434" s="1" t="s">
+        <v>2980</v>
+      </c>
+      <c r="H434" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="I434" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="435" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A435" s="1" t="s">
+        <v>2981</v>
+      </c>
+      <c r="B435" s="1" t="s">
+        <v>2653</v>
+      </c>
+      <c r="C435" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D435" s="2" t="s">
+        <v>2982</v>
+      </c>
+      <c r="E435" s="1" t="s">
+        <v>2983</v>
+      </c>
+      <c r="F435" s="2">
+        <v>56993813680</v>
+      </c>
+      <c r="G435" s="1" t="s">
+        <v>2984</v>
+      </c>
+      <c r="H435" s="1" t="s">
+        <v>2985</v>
+      </c>
+      <c r="I435" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="436" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A436" s="1" t="s">
+        <v>2986</v>
+      </c>
+      <c r="B436" s="1" t="s">
+        <v>2987</v>
+      </c>
+      <c r="C436" s="1" t="s">
+        <v>2988</v>
+      </c>
+      <c r="D436" s="2" t="s">
+        <v>2989</v>
+      </c>
+      <c r="E436" s="1" t="s">
+        <v>2990</v>
+      </c>
+      <c r="F436" s="2" t="s">
+        <v>2991</v>
+      </c>
+      <c r="G436" s="1" t="s">
+        <v>2992</v>
+      </c>
+      <c r="H436" s="1" t="s">
+        <v>2993</v>
+      </c>
+      <c r="I436" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="437" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A437" s="1" t="s">
+        <v>2994</v>
+      </c>
+      <c r="B437" s="1" t="s">
+        <v>2995</v>
+      </c>
+      <c r="C437" s="1" t="s">
+        <v>2996</v>
+      </c>
+      <c r="D437" s="2" t="s">
+        <v>2997</v>
+      </c>
+      <c r="E437" s="1" t="s">
+        <v>2998</v>
+      </c>
+      <c r="F437" s="2" t="s">
+        <v>2999</v>
+      </c>
+      <c r="G437" s="1" t="s">
+        <v>3000</v>
+      </c>
+      <c r="H437" s="1" t="s">
+        <v>3001</v>
+      </c>
+      <c r="I437" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="438" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A438" s="1" t="s">
+        <v>3002</v>
+      </c>
+      <c r="B438" s="1" t="s">
+        <v>3003</v>
+      </c>
+      <c r="C438" s="1" t="s">
+        <v>3004</v>
+      </c>
+      <c r="D438" s="2" t="s">
+        <v>3005</v>
+      </c>
+      <c r="E438" s="1" t="s">
+        <v>3006</v>
+      </c>
+      <c r="F438" s="2" t="s">
+        <v>3007</v>
+      </c>
+      <c r="G438" s="1" t="s">
+        <v>3008</v>
+      </c>
+      <c r="H438" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="I438" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="439" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A439" s="1" t="s">
+        <v>3002</v>
+      </c>
+      <c r="B439" s="1" t="s">
+        <v>3009</v>
+      </c>
+      <c r="C439" s="1" t="s">
+        <v>2737</v>
+      </c>
+      <c r="D439" s="2" t="s">
+        <v>3010</v>
+      </c>
+      <c r="E439" s="1" t="s">
+        <v>3011</v>
+      </c>
+      <c r="F439" s="2" t="s">
+        <v>3012</v>
+      </c>
+      <c r="G439" s="1" t="s">
+        <v>3013</v>
+      </c>
+      <c r="H439" s="1" t="s">
+        <v>3014</v>
+      </c>
+      <c r="I439" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="440" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A440" s="1" t="s">
+        <v>3015</v>
+      </c>
+      <c r="B440" s="1" t="s">
+        <v>3016</v>
+      </c>
+      <c r="C440" s="1" t="s">
+        <v>3017</v>
+      </c>
+      <c r="D440" s="2" t="s">
+        <v>3018</v>
+      </c>
+      <c r="E440" s="1" t="s">
+        <v>3019</v>
+      </c>
+      <c r="F440" s="2" t="s">
+        <v>3020</v>
+      </c>
+      <c r="G440" s="1" t="s">
+        <v>3021</v>
+      </c>
+      <c r="H440" s="1" t="s">
+        <v>856</v>
+      </c>
+      <c r="I440" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="441" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A441" s="1" t="s">
+        <v>3022</v>
+      </c>
+      <c r="B441" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="C441" s="1" t="s">
+        <v>3023</v>
+      </c>
+      <c r="D441" s="2" t="s">
+        <v>3024</v>
+      </c>
+      <c r="E441" s="1" t="s">
+        <v>3025</v>
+      </c>
+      <c r="F441" s="2" t="s">
+        <v>3026</v>
+      </c>
+      <c r="G441" s="1" t="s">
+        <v>3027</v>
+      </c>
+      <c r="H441" s="1" t="s">
+        <v>3028</v>
+      </c>
+      <c r="I441" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="442" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A442" s="1" t="s">
+        <v>3029</v>
+      </c>
+      <c r="B442" s="1" t="s">
+        <v>1655</v>
+      </c>
+      <c r="C442" s="1" t="s">
+        <v>3030</v>
+      </c>
+      <c r="D442" s="2" t="s">
+        <v>3031</v>
+      </c>
+      <c r="E442" s="1" t="s">
+        <v>3032</v>
+      </c>
+      <c r="F442" s="2" t="s">
+        <v>3033</v>
+      </c>
+      <c r="G442" s="1" t="s">
+        <v>3034</v>
+      </c>
+      <c r="H442" s="1" t="s">
+        <v>3035</v>
+      </c>
+      <c r="I442" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="443" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A443" s="1" t="s">
+        <v>3029</v>
+      </c>
+      <c r="B443" s="1" t="s">
+        <v>3036</v>
+      </c>
+      <c r="C443" s="1" t="s">
+        <v>3037</v>
+      </c>
+      <c r="D443" s="2" t="s">
+        <v>3038</v>
+      </c>
+      <c r="E443" s="1" t="s">
+        <v>3039</v>
+      </c>
+      <c r="F443" s="2" t="s">
+        <v>3040</v>
+      </c>
+      <c r="G443" s="1" t="s">
+        <v>3041</v>
+      </c>
+      <c r="H443" s="1" t="s">
+        <v>3042</v>
+      </c>
+      <c r="I443" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="444" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A444" s="1" t="s">
+        <v>3043</v>
+      </c>
+      <c r="B444" s="1" t="s">
+        <v>3044</v>
+      </c>
+      <c r="C444" s="1" t="s">
+        <v>3045</v>
+      </c>
+      <c r="D444" s="2" t="s">
+        <v>3046</v>
+      </c>
+      <c r="E444" s="1" t="s">
+        <v>3047</v>
+      </c>
+      <c r="F444" s="2" t="s">
+        <v>3048</v>
+      </c>
+      <c r="G444" s="1" t="s">
+        <v>3049</v>
+      </c>
+      <c r="H444" s="1" t="s">
+        <v>2132</v>
+      </c>
+      <c r="I444" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="445" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A445" s="1" t="s">
+        <v>3050</v>
+      </c>
+      <c r="B445" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="C445" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="D445" s="2" t="s">
+        <v>3051</v>
+      </c>
+      <c r="E445" s="1" t="s">
+        <v>3052</v>
+      </c>
+      <c r="F445" s="2" t="s">
+        <v>3053</v>
+      </c>
+      <c r="G445" s="1" t="s">
+        <v>3054</v>
+      </c>
+      <c r="H445" s="1" t="s">
+        <v>3055</v>
+      </c>
+      <c r="I445" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="446" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A446" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="B446" s="1" t="s">
+        <v>3056</v>
+      </c>
+      <c r="C446" s="1" t="s">
+        <v>3057</v>
+      </c>
+      <c r="D446" s="2" t="s">
+        <v>3058</v>
+      </c>
+      <c r="E446" s="1" t="s">
+        <v>3059</v>
+      </c>
+      <c r="F446" s="2" t="s">
+        <v>3060</v>
+      </c>
+      <c r="G446" s="1" t="s">
+        <v>3061</v>
+      </c>
+      <c r="H446" s="1" t="s">
+        <v>3062</v>
+      </c>
+      <c r="I446" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="447" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A447" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="B447" s="1" t="s">
+        <v>3063</v>
+      </c>
+      <c r="C447" s="1" t="s">
+        <v>3064</v>
+      </c>
+      <c r="D447" s="2" t="s">
+        <v>3065</v>
+      </c>
+      <c r="E447" s="1" t="s">
+        <v>3066</v>
+      </c>
+      <c r="F447" s="2" t="s">
+        <v>3067</v>
+      </c>
+      <c r="G447" s="1" t="s">
+        <v>3068</v>
+      </c>
+      <c r="H447" s="1" t="s">
+        <v>3069</v>
+      </c>
+      <c r="I447" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="448" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A448" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="B448" s="1" t="s">
+        <v>3070</v>
+      </c>
+      <c r="C448" s="1" t="s">
+        <v>3071</v>
+      </c>
+      <c r="D448" s="2" t="s">
+        <v>3072</v>
+      </c>
+      <c r="E448" s="1" t="s">
+        <v>3073</v>
+      </c>
+      <c r="F448" s="2" t="s">
+        <v>3074</v>
+      </c>
+      <c r="G448" s="1" t="s">
+        <v>3075</v>
+      </c>
+      <c r="H448" s="1" t="s">
+        <v>3076</v>
+      </c>
+      <c r="I448" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="449" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A449" s="1" t="s">
+        <v>3077</v>
+      </c>
+      <c r="B449" s="1" t="s">
+        <v>3078</v>
+      </c>
+      <c r="C449" s="1" t="s">
+        <v>3079</v>
+      </c>
+      <c r="D449" s="2" t="s">
+        <v>3080</v>
+      </c>
+      <c r="E449" s="1" t="s">
+        <v>3081</v>
+      </c>
+      <c r="F449" s="2">
+        <v>56982096486</v>
+      </c>
+      <c r="G449" s="1" t="s">
+        <v>3082</v>
+      </c>
+      <c r="H449" s="1" t="s">
+        <v>3083</v>
+      </c>
+      <c r="I449" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="450" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A450" s="1" t="s">
+        <v>3084</v>
+      </c>
+      <c r="B450" s="1" t="s">
+        <v>3085</v>
+      </c>
+      <c r="C450" s="1" t="s">
+        <v>858</v>
+      </c>
+      <c r="D450" s="2" t="s">
+        <v>3086</v>
+      </c>
+      <c r="E450" s="1" t="s">
+        <v>3087</v>
+      </c>
+      <c r="F450" s="2" t="s">
+        <v>3088</v>
+      </c>
+      <c r="G450" s="1" t="s">
+        <v>3089</v>
+      </c>
+      <c r="H450" s="1" t="s">
+        <v>3090</v>
+      </c>
+      <c r="I450" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="451" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A451" s="1" t="s">
+        <v>3091</v>
+      </c>
+      <c r="B451" s="1" t="s">
+        <v>3092</v>
+      </c>
+      <c r="C451" s="1" t="s">
+        <v>3093</v>
+      </c>
+      <c r="D451" s="2" t="s">
+        <v>3094</v>
+      </c>
+      <c r="E451" s="1" t="s">
+        <v>3095</v>
+      </c>
+      <c r="F451" s="2" t="s">
+        <v>3096</v>
+      </c>
+      <c r="G451" s="1" t="s">
+        <v>3097</v>
+      </c>
+      <c r="H451" s="1" t="s">
+        <v>3098</v>
+      </c>
+      <c r="I451" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="452" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A452" s="1" t="s">
+        <v>3099</v>
+      </c>
+      <c r="B452" s="1" t="s">
+        <v>3100</v>
+      </c>
+      <c r="C452" s="1" t="s">
+        <v>3101</v>
+      </c>
+      <c r="D452" s="2" t="s">
+        <v>3102</v>
+      </c>
+      <c r="E452" s="1" t="s">
+        <v>3103</v>
+      </c>
+      <c r="F452" s="2">
+        <v>56993813681</v>
+      </c>
+      <c r="G452" s="1" t="s">
+        <v>3104</v>
+      </c>
+      <c r="H452" s="1" t="s">
+        <v>3105</v>
+      </c>
+      <c r="I452" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="453" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A453" s="1" t="s">
+        <v>3106</v>
+      </c>
+      <c r="B453" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="C453" s="1" t="s">
+        <v>3107</v>
+      </c>
+      <c r="D453" s="2" t="s">
+        <v>3108</v>
+      </c>
+      <c r="E453" s="1" t="s">
+        <v>3109</v>
+      </c>
+      <c r="F453" s="2" t="s">
+        <v>3110</v>
+      </c>
+      <c r="G453" s="1" t="s">
+        <v>3111</v>
+      </c>
+      <c r="H453" s="1" t="s">
+        <v>3112</v>
+      </c>
+      <c r="I453" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="454" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A454" s="1" t="s">
+        <v>3113</v>
+      </c>
+      <c r="B454" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="C454" s="1" t="s">
+        <v>3114</v>
+      </c>
+      <c r="D454" s="2" t="s">
+        <v>3115</v>
+      </c>
+      <c r="E454" s="1" t="s">
+        <v>3116</v>
+      </c>
+      <c r="F454" s="2" t="s">
+        <v>3117</v>
+      </c>
+      <c r="G454" s="1" t="s">
+        <v>3118</v>
+      </c>
+      <c r="H454" s="1" t="s">
+        <v>3119</v>
+      </c>
+      <c r="I454" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="455" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A455" s="1" t="s">
+        <v>3120</v>
+      </c>
+      <c r="B455" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="C455" s="1" t="s">
+        <v>3121</v>
+      </c>
+      <c r="D455" s="2" t="s">
+        <v>3122</v>
+      </c>
+      <c r="E455" s="1" t="s">
+        <v>3123</v>
+      </c>
+      <c r="F455" s="2" t="s">
+        <v>3124</v>
+      </c>
+      <c r="G455" s="1" t="s">
+        <v>3125</v>
+      </c>
+      <c r="H455" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="I455" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="456" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A456" s="1" t="s">
+        <v>3126</v>
+      </c>
+      <c r="B456" s="1" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C456" s="1" t="s">
+        <v>2306</v>
+      </c>
+      <c r="D456" s="2" t="s">
+        <v>3127</v>
+      </c>
+      <c r="E456" s="1" t="s">
+        <v>3128</v>
+      </c>
+      <c r="F456" s="2" t="s">
+        <v>3129</v>
+      </c>
+      <c r="G456" s="1" t="s">
+        <v>3130</v>
+      </c>
+      <c r="H456" s="1" t="s">
+        <v>3131</v>
+      </c>
+      <c r="I456" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="457" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A457" s="1" t="s">
+        <v>3132</v>
+      </c>
+      <c r="B457" s="1" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C457" s="1" t="s">
+        <v>3133</v>
+      </c>
+      <c r="D457" s="2" t="s">
+        <v>3134</v>
+      </c>
+      <c r="E457" s="1" t="s">
+        <v>3135</v>
+      </c>
+      <c r="F457" s="2" t="s">
+        <v>3136</v>
+      </c>
+      <c r="G457" s="1" t="s">
+        <v>3137</v>
+      </c>
+      <c r="H457" s="1" t="s">
+        <v>3138</v>
+      </c>
+      <c r="I457" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="458" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A458" s="1" t="s">
+        <v>3139</v>
+      </c>
+      <c r="B458" s="1" t="s">
+        <v>3140</v>
+      </c>
+      <c r="C458" s="1" t="s">
+        <v>3141</v>
+      </c>
+      <c r="D458" s="2" t="s">
+        <v>3142</v>
+      </c>
+      <c r="E458" s="1" t="s">
+        <v>3143</v>
+      </c>
+      <c r="F458" s="2" t="s">
+        <v>3144</v>
+      </c>
+      <c r="G458" s="1" t="s">
+        <v>3145</v>
+      </c>
+      <c r="H458" s="1" t="s">
+        <v>1259</v>
+      </c>
+      <c r="I458" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="459" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A459" s="1" t="s">
+        <v>3146</v>
+      </c>
+      <c r="B459" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="C459" s="1" t="s">
+        <v>3147</v>
+      </c>
+      <c r="D459" s="2" t="s">
+        <v>3148</v>
+      </c>
+      <c r="E459" s="1" t="s">
+        <v>3149</v>
+      </c>
+      <c r="F459" s="2" t="s">
+        <v>3150</v>
+      </c>
+      <c r="G459" s="1" t="s">
+        <v>3151</v>
+      </c>
+      <c r="H459" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="I459" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="460" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A460" s="1" t="s">
+        <v>3152</v>
+      </c>
+      <c r="B460" s="1" t="s">
+        <v>1408</v>
+      </c>
+      <c r="C460" s="1" t="s">
+        <v>3153</v>
+      </c>
+      <c r="D460" s="2" t="s">
+        <v>3154</v>
+      </c>
+      <c r="E460" s="1" t="s">
+        <v>3155</v>
+      </c>
+      <c r="F460" s="2" t="s">
+        <v>3156</v>
+      </c>
+      <c r="G460" s="1" t="s">
+        <v>3157</v>
+      </c>
+      <c r="H460" s="1" t="s">
+        <v>3158</v>
+      </c>
+      <c r="I460" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="461" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A461" s="1" t="s">
+        <v>3152</v>
+      </c>
+      <c r="B461" s="1" t="s">
+        <v>3159</v>
+      </c>
+      <c r="C461" s="1" t="s">
+        <v>2273</v>
+      </c>
+      <c r="D461" s="2" t="s">
+        <v>3160</v>
+      </c>
+      <c r="E461" s="1" t="s">
+        <v>3161</v>
+      </c>
+      <c r="F461" s="2" t="s">
+        <v>3162</v>
+      </c>
+      <c r="G461" s="1" t="s">
+        <v>3163</v>
+      </c>
+      <c r="H461" s="1" t="s">
+        <v>3164</v>
+      </c>
+      <c r="I461" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="462" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A462" s="1" t="s">
+        <v>3152</v>
+      </c>
+      <c r="B462" s="1" t="s">
+        <v>3165</v>
+      </c>
+      <c r="C462" s="1" t="s">
+        <v>3166</v>
+      </c>
+      <c r="D462" s="2" t="s">
+        <v>3167</v>
+      </c>
+      <c r="E462" s="1" t="s">
+        <v>3168</v>
+      </c>
+      <c r="F462" s="2" t="s">
+        <v>3169</v>
+      </c>
+      <c r="G462" s="1" t="s">
+        <v>3170</v>
+      </c>
+      <c r="H462" s="1" t="s">
+        <v>3171</v>
+      </c>
+      <c r="I462" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="463" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A463" s="1" t="s">
+        <v>3152</v>
+      </c>
+      <c r="B463" s="1" t="s">
+        <v>3172</v>
+      </c>
+      <c r="C463" s="1" t="s">
+        <v>3173</v>
+      </c>
+      <c r="D463" s="2" t="s">
+        <v>3174</v>
+      </c>
+      <c r="E463" s="1" t="s">
+        <v>3175</v>
+      </c>
+      <c r="F463" s="2" t="s">
+        <v>3176</v>
+      </c>
+      <c r="G463" s="1" t="s">
+        <v>3177</v>
+      </c>
+      <c r="H463" s="1" t="s">
+        <v>3178</v>
+      </c>
+      <c r="I463" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="464" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A464" s="1" t="s">
+        <v>3179</v>
+      </c>
+      <c r="B464" s="1" t="s">
+        <v>3180</v>
+      </c>
+      <c r="C464" s="1" t="s">
+        <v>1598</v>
+      </c>
+      <c r="D464" s="2" t="s">
+        <v>3181</v>
+      </c>
+      <c r="E464" s="1" t="s">
+        <v>3182</v>
+      </c>
+      <c r="F464" s="2" t="s">
+        <v>3183</v>
+      </c>
+      <c r="G464" s="1" t="s">
+        <v>3184</v>
+      </c>
+      <c r="H464" s="1" t="s">
+        <v>884</v>
+      </c>
+      <c r="I464" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="465" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A465" s="1" t="s">
+        <v>3185</v>
+      </c>
+      <c r="B465" s="1" t="s">
+        <v>3186</v>
+      </c>
+      <c r="C465" s="1" t="s">
+        <v>3187</v>
+      </c>
+      <c r="D465" s="2" t="s">
+        <v>3188</v>
+      </c>
+      <c r="E465" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="F465" s="2">
+        <v>56224851057</v>
+      </c>
+      <c r="G465" s="1" t="s">
+        <v>3189</v>
+      </c>
+      <c r="H465" s="1" t="s">
+        <v>3190</v>
+      </c>
+      <c r="I465" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="466" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A466" s="1" t="s">
+        <v>3191</v>
+      </c>
+      <c r="B466" s="1" t="s">
+        <v>3192</v>
+      </c>
+      <c r="C466" s="1" t="s">
+        <v>3193</v>
+      </c>
+      <c r="D466" s="2" t="s">
+        <v>3194</v>
+      </c>
+      <c r="E466" s="1" t="s">
+        <v>3195</v>
+      </c>
+      <c r="F466" s="2" t="s">
+        <v>3196</v>
+      </c>
+      <c r="G466" s="1" t="s">
+        <v>3197</v>
+      </c>
+      <c r="H466" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="I466" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="467" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A467" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="B467" s="1" t="s">
+        <v>3198</v>
+      </c>
+      <c r="C467" s="1" t="s">
+        <v>3199</v>
+      </c>
+      <c r="D467" s="2" t="s">
+        <v>3200</v>
+      </c>
+      <c r="E467" s="1" t="s">
+        <v>3201</v>
+      </c>
+      <c r="F467" s="2" t="s">
+        <v>3202</v>
+      </c>
+      <c r="G467" s="1" t="s">
+        <v>3203</v>
+      </c>
+      <c r="H467" s="1" t="s">
+        <v>3204</v>
+      </c>
+      <c r="I467" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="468" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A468" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="B468" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="C468" s="1" t="s">
+        <v>3205</v>
+      </c>
+      <c r="D468" s="2" t="s">
+        <v>3206</v>
+      </c>
+      <c r="E468" s="1" t="s">
+        <v>3207</v>
+      </c>
+      <c r="F468" s="2">
+        <v>56993813682</v>
+      </c>
+      <c r="G468" s="1" t="s">
+        <v>3208</v>
+      </c>
+      <c r="H468" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="I468" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="469" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A469" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="B469" s="1" t="s">
+        <v>3002</v>
+      </c>
+      <c r="C469" s="1" t="s">
+        <v>1363</v>
+      </c>
+      <c r="D469" s="2" t="s">
+        <v>3209</v>
+      </c>
+      <c r="E469" s="1" t="s">
+        <v>3210</v>
+      </c>
+      <c r="F469" s="2" t="s">
+        <v>3211</v>
+      </c>
+      <c r="G469" s="1" t="s">
+        <v>3212</v>
+      </c>
+      <c r="H469" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="I469" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="470" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A470" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="B470" s="1" t="s">
+        <v>3213</v>
+      </c>
+      <c r="C470" s="1" t="s">
+        <v>3214</v>
+      </c>
+      <c r="D470" s="2" t="s">
+        <v>3215</v>
+      </c>
+      <c r="E470" s="1" t="s">
+        <v>3216</v>
+      </c>
+      <c r="F470" s="2" t="s">
+        <v>3217</v>
+      </c>
+      <c r="G470" s="1" t="s">
+        <v>3218</v>
+      </c>
+      <c r="H470" s="1" t="s">
+        <v>3219</v>
+      </c>
+      <c r="I470" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="471" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A471" s="1" t="s">
+        <v>3220</v>
+      </c>
+      <c r="B471" s="1" t="s">
+        <v>3221</v>
+      </c>
+      <c r="C471" s="1" t="s">
+        <v>3222</v>
+      </c>
+      <c r="D471" s="2" t="s">
+        <v>3223</v>
+      </c>
+      <c r="E471" s="1" t="s">
+        <v>3224</v>
+      </c>
+      <c r="F471" s="2" t="s">
+        <v>3225</v>
+      </c>
+      <c r="G471" s="1" t="s">
+        <v>3226</v>
+      </c>
+      <c r="H471" s="1" t="s">
+        <v>3227</v>
+      </c>
+      <c r="I471" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="472" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A472" s="1" t="s">
+        <v>3228</v>
+      </c>
+      <c r="B472" s="1" t="s">
+        <v>3229</v>
+      </c>
+      <c r="C472" s="1" t="s">
+        <v>3230</v>
+      </c>
+      <c r="D472" s="2" t="s">
+        <v>3231</v>
+      </c>
+      <c r="E472" s="1" t="s">
+        <v>3232</v>
+      </c>
+      <c r="F472" s="2" t="s">
+        <v>3233</v>
+      </c>
+      <c r="G472" s="1" t="s">
+        <v>3234</v>
+      </c>
+      <c r="H472" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="I472" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="473" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A473" s="1" t="s">
+        <v>3235</v>
+      </c>
+      <c r="B473" s="1" t="s">
+        <v>3236</v>
+      </c>
+      <c r="C473" s="1" t="s">
+        <v>3237</v>
+      </c>
+      <c r="D473" s="2" t="s">
+        <v>3238</v>
+      </c>
+      <c r="E473" s="1" t="s">
+        <v>3239</v>
+      </c>
+      <c r="F473" s="2" t="s">
+        <v>3240</v>
+      </c>
+      <c r="G473" s="1" t="s">
+        <v>3241</v>
+      </c>
+      <c r="H473" s="1" t="s">
+        <v>3242</v>
+      </c>
+      <c r="I473" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="474" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A474" s="1" t="s">
+        <v>995</v>
+      </c>
+      <c r="B474" s="1" t="s">
+        <v>1577</v>
+      </c>
+      <c r="C474" s="1" t="s">
+        <v>3243</v>
+      </c>
+      <c r="D474" s="2" t="s">
+        <v>3244</v>
+      </c>
+      <c r="E474" s="1" t="s">
+        <v>3245</v>
+      </c>
+      <c r="F474" s="2" t="s">
+        <v>3246</v>
+      </c>
+      <c r="G474" s="1" t="s">
+        <v>3247</v>
+      </c>
+      <c r="H474" s="1" t="s">
+        <v>3248</v>
+      </c>
+      <c r="I474" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="475" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A475" s="1" t="s">
+        <v>3249</v>
+      </c>
+      <c r="B475" s="1" t="s">
+        <v>2049</v>
+      </c>
+      <c r="C475" s="1" t="s">
+        <v>3250</v>
+      </c>
+      <c r="D475" s="2" t="s">
+        <v>3251</v>
+      </c>
+      <c r="E475" s="1" t="s">
+        <v>3252</v>
+      </c>
+      <c r="F475" s="2" t="s">
+        <v>3253</v>
+      </c>
+      <c r="G475" s="1" t="s">
+        <v>3254</v>
+      </c>
+      <c r="H475" s="1" t="s">
+        <v>3255</v>
+      </c>
+      <c r="I475" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="476" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A476" s="1" t="s">
+        <v>3249</v>
+      </c>
+      <c r="B476" s="1" t="s">
+        <v>3256</v>
+      </c>
+      <c r="C476" s="1" t="s">
+        <v>3257</v>
+      </c>
+      <c r="D476" s="2" t="s">
+        <v>3258</v>
+      </c>
+      <c r="E476" s="1" t="s">
+        <v>3259</v>
+      </c>
+      <c r="F476" s="2" t="s">
+        <v>3260</v>
+      </c>
+      <c r="G476" s="1" t="s">
+        <v>3261</v>
+      </c>
+      <c r="H476" s="1" t="s">
+        <v>3262</v>
+      </c>
+      <c r="I476" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="477" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A477" s="1" t="s">
+        <v>3249</v>
+      </c>
+      <c r="B477" s="1" t="s">
+        <v>3263</v>
+      </c>
+      <c r="C477" s="1" t="s">
+        <v>3264</v>
+      </c>
+      <c r="D477" s="2" t="s">
+        <v>3265</v>
+      </c>
+      <c r="E477" s="1" t="s">
+        <v>3266</v>
+      </c>
+      <c r="F477" s="2" t="s">
+        <v>3267</v>
+      </c>
+      <c r="G477" s="1" t="s">
+        <v>3268</v>
+      </c>
+      <c r="H477" s="1" t="s">
+        <v>3269</v>
+      </c>
+      <c r="I477" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="478" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A478" s="1" t="s">
+        <v>3270</v>
+      </c>
+      <c r="B478" s="1" t="s">
+        <v>2414</v>
+      </c>
+      <c r="C478" s="1" t="s">
+        <v>3271</v>
+      </c>
+      <c r="D478" s="2" t="s">
+        <v>3272</v>
+      </c>
+      <c r="E478" s="1" t="s">
+        <v>3273</v>
+      </c>
+      <c r="F478" s="2" t="s">
+        <v>3274</v>
+      </c>
+      <c r="G478" s="1" t="s">
+        <v>3275</v>
+      </c>
+      <c r="H478" s="1" t="s">
+        <v>3276</v>
+      </c>
+      <c r="I478" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="479" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A479" s="1" t="s">
+        <v>3277</v>
+      </c>
+      <c r="B479" s="1" t="s">
+        <v>3278</v>
+      </c>
+      <c r="C479" s="1" t="s">
+        <v>3279</v>
+      </c>
+      <c r="D479" s="2" t="s">
+        <v>3280</v>
+      </c>
+      <c r="E479" s="1" t="s">
+        <v>3281</v>
+      </c>
+      <c r="F479" s="2" t="s">
+        <v>3282</v>
+      </c>
+      <c r="G479" s="1" t="s">
+        <v>3283</v>
+      </c>
+      <c r="H479" s="1" t="s">
+        <v>3284</v>
+      </c>
+      <c r="I479" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="480" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A480" s="1" t="s">
+        <v>3285</v>
+      </c>
+      <c r="B480" s="1" t="s">
+        <v>2134</v>
+      </c>
+      <c r="C480" s="1" t="s">
+        <v>3286</v>
+      </c>
+      <c r="D480" s="2" t="s">
+        <v>3287</v>
+      </c>
+      <c r="E480" s="1" t="s">
+        <v>3288</v>
+      </c>
+      <c r="F480" s="2" t="s">
+        <v>3289</v>
+      </c>
+      <c r="G480" s="1" t="s">
+        <v>3290</v>
+      </c>
+      <c r="H480" s="1" t="s">
+        <v>3291</v>
+      </c>
+      <c r="I480" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="481" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A481" s="1" t="s">
+        <v>3292</v>
+      </c>
+      <c r="B481" s="1" t="s">
+        <v>1950</v>
+      </c>
+      <c r="C481" s="1" t="s">
+        <v>3293</v>
+      </c>
+      <c r="D481" s="2" t="s">
+        <v>3294</v>
+      </c>
+      <c r="E481" s="1" t="s">
+        <v>3295</v>
+      </c>
+      <c r="F481" s="2" t="s">
+        <v>3296</v>
+      </c>
+      <c r="G481" s="1" t="s">
+        <v>3297</v>
+      </c>
+      <c r="H481" s="1" t="s">
+        <v>3298</v>
+      </c>
+      <c r="I481" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="482" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A482" s="1" t="s">
+        <v>3299</v>
+      </c>
+      <c r="B482" s="1" t="s">
+        <v>3300</v>
+      </c>
+      <c r="C482" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="D482" s="2" t="s">
+        <v>3301</v>
+      </c>
+      <c r="E482" s="1" t="s">
+        <v>3302</v>
+      </c>
+      <c r="F482" s="2">
+        <v>941396358</v>
+      </c>
+      <c r="G482" s="1" t="s">
+        <v>3303</v>
+      </c>
+      <c r="H482" s="1" t="s">
+        <v>3304</v>
+      </c>
+      <c r="I482" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="483" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A483" s="1" t="s">
+        <v>3305</v>
+      </c>
+      <c r="B483" s="1" t="s">
+        <v>2035</v>
+      </c>
+      <c r="C483" s="1" t="s">
+        <v>3306</v>
+      </c>
+      <c r="D483" s="2" t="s">
+        <v>3307</v>
+      </c>
+      <c r="E483" s="1" t="s">
+        <v>3308</v>
+      </c>
+      <c r="F483" s="2" t="s">
+        <v>3309</v>
+      </c>
+      <c r="G483" s="1" t="s">
+        <v>3310</v>
+      </c>
+      <c r="H483" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="I483" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="484" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A484" s="1" t="s">
+        <v>3311</v>
+      </c>
+      <c r="B484" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="C484" s="1" t="s">
+        <v>3312</v>
+      </c>
+      <c r="D484" s="2" t="s">
+        <v>3313</v>
+      </c>
+      <c r="E484" s="1" t="s">
+        <v>3314</v>
+      </c>
+      <c r="F484" s="2" t="s">
+        <v>3315</v>
+      </c>
+      <c r="G484" s="1" t="s">
+        <v>3316</v>
+      </c>
+      <c r="H484" s="1" t="s">
+        <v>3317</v>
+      </c>
+      <c r="I484" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="485" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A485" s="1" t="s">
+        <v>3318</v>
+      </c>
+      <c r="B485" s="1" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C485" s="1" t="s">
+        <v>3319</v>
+      </c>
+      <c r="D485" s="2" t="s">
+        <v>3320</v>
+      </c>
+      <c r="E485" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="F485" s="2">
+        <v>56993813683</v>
+      </c>
+      <c r="G485" s="1" t="s">
+        <v>3321</v>
+      </c>
+      <c r="H485" s="1" t="s">
+        <v>3322</v>
+      </c>
+      <c r="I485" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="486" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A486" s="1" t="s">
+        <v>3318</v>
+      </c>
+      <c r="B486" s="1" t="s">
+        <v>3323</v>
+      </c>
+      <c r="C486" s="1" t="s">
+        <v>3324</v>
+      </c>
+      <c r="D486" s="2" t="s">
+        <v>3325</v>
+      </c>
+      <c r="E486" s="1" t="s">
+        <v>3326</v>
+      </c>
+      <c r="F486" s="2" t="s">
+        <v>3327</v>
+      </c>
+      <c r="G486" s="1" t="s">
+        <v>3328</v>
+      </c>
+      <c r="H486" s="1" t="s">
+        <v>3329</v>
+      </c>
+      <c r="I486" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="487" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A487" s="1" t="s">
+        <v>3330</v>
+      </c>
+      <c r="B487" s="1" t="s">
+        <v>3331</v>
+      </c>
+      <c r="C487" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D487" s="2" t="s">
+        <v>3332</v>
+      </c>
+      <c r="E487" s="1" t="s">
+        <v>3333</v>
+      </c>
+      <c r="F487" s="2" t="s">
+        <v>3334</v>
+      </c>
+      <c r="G487" s="1" t="s">
+        <v>3335</v>
+      </c>
+      <c r="H487" s="1" t="s">
+        <v>3336</v>
+      </c>
+      <c r="I487" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="488" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A488" s="1" t="s">
+        <v>3337</v>
+      </c>
+      <c r="B488" s="1" t="s">
+        <v>3338</v>
+      </c>
+      <c r="C488" s="1" t="s">
+        <v>3339</v>
+      </c>
+      <c r="D488" s="2" t="s">
+        <v>3340</v>
+      </c>
+      <c r="E488" s="1" t="s">
+        <v>3341</v>
+      </c>
+      <c r="F488" s="2" t="s">
+        <v>3342</v>
+      </c>
+      <c r="G488" s="1" t="s">
+        <v>3343</v>
+      </c>
+      <c r="H488" s="1" t="s">
+        <v>3344</v>
+      </c>
+      <c r="I488" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="489" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A489" s="1" t="s">
+        <v>3345</v>
+      </c>
+      <c r="B489" s="1" t="s">
+        <v>3346</v>
+      </c>
+      <c r="C489" s="1" t="s">
+        <v>3347</v>
+      </c>
+      <c r="D489" s="2" t="s">
+        <v>3348</v>
+      </c>
+      <c r="E489" s="1" t="s">
+        <v>3349</v>
+      </c>
+      <c r="F489" s="2" t="s">
+        <v>3350</v>
+      </c>
+      <c r="G489" s="1" t="s">
+        <v>3351</v>
+      </c>
+      <c r="H489" s="1" t="s">
+        <v>3352</v>
+      </c>
+      <c r="I489" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="490" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A490" s="1" t="s">
+        <v>3353</v>
+      </c>
+      <c r="B490" s="1" t="s">
+        <v>3354</v>
+      </c>
+      <c r="C490" s="1" t="s">
+        <v>988</v>
+      </c>
+      <c r="D490" s="2" t="s">
+        <v>3355</v>
+      </c>
+      <c r="E490" s="1" t="s">
+        <v>3356</v>
+      </c>
+      <c r="F490" s="2" t="s">
+        <v>3357</v>
+      </c>
+      <c r="G490" s="1" t="s">
+        <v>3358</v>
+      </c>
+      <c r="H490" s="1" t="s">
+        <v>3359</v>
+      </c>
+      <c r="I490" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="491" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A491" s="1" t="s">
+        <v>3353</v>
+      </c>
+      <c r="B491" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C491" s="1" t="s">
+        <v>3360</v>
+      </c>
+      <c r="D491" s="2" t="s">
+        <v>3361</v>
+      </c>
+      <c r="E491" s="1" t="s">
+        <v>3362</v>
+      </c>
+      <c r="F491" s="2" t="s">
+        <v>3363</v>
+      </c>
+      <c r="G491" s="1" t="s">
+        <v>3364</v>
+      </c>
+      <c r="H491" s="1" t="s">
+        <v>3365</v>
+      </c>
+      <c r="I491" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="492" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A492" s="1" t="s">
+        <v>3353</v>
+      </c>
+      <c r="B492" s="1" t="s">
+        <v>3366</v>
+      </c>
+      <c r="C492" s="1" t="s">
+        <v>3367</v>
+      </c>
+      <c r="D492" s="2" t="s">
+        <v>3368</v>
+      </c>
+      <c r="E492" s="1" t="s">
+        <v>3369</v>
+      </c>
+      <c r="F492" s="2" t="s">
+        <v>3370</v>
+      </c>
+      <c r="G492" s="1" t="s">
+        <v>3371</v>
+      </c>
+      <c r="H492" s="1" t="s">
+        <v>3372</v>
+      </c>
+      <c r="I492" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="493" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A493" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="B493" s="1" t="s">
+        <v>1903</v>
+      </c>
+      <c r="C493" s="1" t="s">
+        <v>3373</v>
+      </c>
+      <c r="D493" s="2" t="s">
+        <v>3374</v>
+      </c>
+      <c r="E493" s="1" t="s">
+        <v>3375</v>
+      </c>
+      <c r="F493" s="2" t="s">
+        <v>3376</v>
+      </c>
+      <c r="G493" s="1" t="s">
+        <v>3377</v>
+      </c>
+      <c r="H493" s="1" t="s">
+        <v>3378</v>
+      </c>
+      <c r="I493" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="494" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A494" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="B494" s="1" t="s">
+        <v>2732</v>
+      </c>
+      <c r="C494" s="1" t="s">
+        <v>3191</v>
+      </c>
+      <c r="D494" s="2" t="s">
+        <v>3379</v>
+      </c>
+      <c r="E494" s="1" t="s">
+        <v>3380</v>
+      </c>
+      <c r="F494" s="2" t="s">
+        <v>3381</v>
+      </c>
+      <c r="G494" s="1" t="s">
+        <v>3382</v>
+      </c>
+      <c r="H494" s="1" t="s">
+        <v>3383</v>
+      </c>
+      <c r="I494" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="495" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A495" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="B495" s="1" t="s">
+        <v>3384</v>
+      </c>
+      <c r="C495" s="1" t="s">
+        <v>3385</v>
+      </c>
+      <c r="D495" s="2" t="s">
+        <v>3386</v>
+      </c>
+      <c r="E495" s="1" t="s">
+        <v>1432</v>
+      </c>
+      <c r="F495" s="2" t="s">
+        <v>3387</v>
+      </c>
+      <c r="G495" s="1" t="s">
+        <v>3388</v>
+      </c>
+      <c r="H495" s="1" t="s">
+        <v>3389</v>
+      </c>
+      <c r="I495" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="496" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A496" s="1" t="s">
+        <v>3390</v>
+      </c>
+      <c r="B496" s="1" t="s">
+        <v>1769</v>
+      </c>
+      <c r="C496" s="1" t="s">
+        <v>3391</v>
+      </c>
+      <c r="D496" s="2" t="s">
+        <v>3392</v>
+      </c>
+      <c r="E496" s="1" t="s">
+        <v>3393</v>
+      </c>
+      <c r="F496" s="2" t="s">
+        <v>3394</v>
+      </c>
+      <c r="G496" s="1" t="s">
+        <v>3395</v>
+      </c>
+      <c r="H496" s="1" t="s">
+        <v>3396</v>
+      </c>
+      <c r="I496" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="497" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A497" s="1" t="s">
+        <v>3397</v>
+      </c>
+      <c r="B497" s="1" t="s">
+        <v>3398</v>
+      </c>
+      <c r="C497" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="D497" s="2" t="s">
+        <v>3399</v>
+      </c>
+      <c r="E497" s="1" t="s">
+        <v>3400</v>
+      </c>
+      <c r="F497" s="2" t="s">
+        <v>3401</v>
+      </c>
+      <c r="G497" s="1" t="s">
+        <v>3402</v>
+      </c>
+      <c r="H497" s="1" t="s">
+        <v>3403</v>
+      </c>
+      <c r="I497" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="498" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A498" s="1" t="s">
+        <v>3404</v>
+      </c>
+      <c r="B498" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="C498" s="1" t="s">
+        <v>3405</v>
+      </c>
+      <c r="D498" s="2" t="s">
+        <v>3406</v>
+      </c>
+      <c r="E498" s="1" t="s">
+        <v>3407</v>
+      </c>
+      <c r="F498" s="2" t="s">
+        <v>3408</v>
+      </c>
+      <c r="G498" s="1" t="s">
+        <v>3409</v>
+      </c>
+      <c r="H498" s="1" t="s">
+        <v>3410</v>
+      </c>
+      <c r="I498" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="499" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A499" s="1" t="s">
+        <v>3404</v>
+      </c>
+      <c r="B499" s="1" t="s">
+        <v>3411</v>
+      </c>
+      <c r="C499" s="1" t="s">
+        <v>3412</v>
+      </c>
+      <c r="D499" s="2" t="s">
+        <v>3413</v>
+      </c>
+      <c r="E499" s="1" t="s">
+        <v>3414</v>
+      </c>
+      <c r="F499" s="2">
+        <v>941431587</v>
+      </c>
+      <c r="G499" s="1" t="s">
+        <v>3415</v>
+      </c>
+      <c r="H499" s="1" t="s">
+        <v>3416</v>
+      </c>
+      <c r="I499" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="500" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A500" s="1" t="s">
+        <v>3417</v>
+      </c>
+      <c r="B500" s="1" t="s">
+        <v>3418</v>
+      </c>
+      <c r="C500" s="1" t="s">
+        <v>3419</v>
+      </c>
+      <c r="D500" s="2" t="s">
+        <v>3420</v>
+      </c>
+      <c r="E500" s="1" t="s">
+        <v>3421</v>
+      </c>
+      <c r="F500" s="2" t="s">
+        <v>3422</v>
+      </c>
+      <c r="G500" s="1" t="s">
+        <v>3423</v>
+      </c>
+      <c r="H500" s="1" t="s">
+        <v>3424</v>
+      </c>
+      <c r="I500" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="501" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A501" s="1" t="s">
+        <v>3425</v>
+      </c>
+      <c r="B501" s="1" t="s">
+        <v>1798</v>
+      </c>
+      <c r="C501" s="1" t="s">
+        <v>3426</v>
+      </c>
+      <c r="D501" s="2" t="s">
+        <v>3427</v>
+      </c>
+      <c r="E501" s="1" t="s">
+        <v>3428</v>
+      </c>
+      <c r="F501" s="2" t="s">
+        <v>3429</v>
+      </c>
+      <c r="G501" s="1" t="s">
+        <v>3430</v>
+      </c>
+      <c r="H501" s="1" t="s">
+        <v>3431</v>
+      </c>
+      <c r="I501" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="502" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A502" s="1" t="s">
+        <v>3425</v>
+      </c>
+      <c r="B502" s="1" t="s">
+        <v>3432</v>
+      </c>
+      <c r="C502" s="1" t="s">
+        <v>3433</v>
+      </c>
+      <c r="D502" s="2" t="s">
+        <v>3434</v>
+      </c>
+      <c r="E502" s="1" t="s">
+        <v>3435</v>
+      </c>
+      <c r="F502" s="2">
+        <v>56993813684</v>
+      </c>
+      <c r="G502" s="1" t="s">
+        <v>3436</v>
+      </c>
+      <c r="H502" s="1" t="s">
+        <v>3437</v>
+      </c>
+      <c r="I502" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="503" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A503" s="1" t="s">
+        <v>3425</v>
+      </c>
+      <c r="B503" s="1" t="s">
+        <v>3438</v>
+      </c>
+      <c r="C503" s="1" t="s">
+        <v>739</v>
+      </c>
+      <c r="D503" s="2" t="s">
+        <v>3439</v>
+      </c>
+      <c r="E503" s="1" t="s">
+        <v>3440</v>
+      </c>
+      <c r="F503" s="2" t="s">
+        <v>3441</v>
+      </c>
+      <c r="G503" s="1" t="s">
+        <v>3442</v>
+      </c>
+      <c r="H503" s="1" t="s">
+        <v>3443</v>
+      </c>
+      <c r="I503" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="504" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A504" s="1" t="s">
+        <v>3444</v>
+      </c>
+      <c r="B504" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="C504" s="1" t="s">
+        <v>1015</v>
+      </c>
+      <c r="D504" s="2" t="s">
+        <v>3445</v>
+      </c>
+      <c r="E504" s="1" t="s">
+        <v>3446</v>
+      </c>
+      <c r="F504" s="2" t="s">
+        <v>3447</v>
+      </c>
+      <c r="G504" s="1" t="s">
+        <v>3448</v>
+      </c>
+      <c r="H504" s="1" t="s">
+        <v>3138</v>
+      </c>
+      <c r="I504" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="505" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A505" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="B505" s="1" t="s">
+        <v>1751</v>
+      </c>
+      <c r="C505" s="1" t="s">
+        <v>3449</v>
+      </c>
+      <c r="D505" s="2" t="s">
+        <v>3450</v>
+      </c>
+      <c r="E505" s="1" t="s">
+        <v>3451</v>
+      </c>
+      <c r="F505" s="2" t="s">
+        <v>3452</v>
+      </c>
+      <c r="G505" s="1" t="s">
+        <v>3453</v>
+      </c>
+      <c r="H505" s="1" t="s">
+        <v>3454</v>
+      </c>
+      <c r="I505" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="506" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A506" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B506" s="1" t="s">
+        <v>1315</v>
+      </c>
+      <c r="C506" s="1" t="s">
+        <v>3455</v>
+      </c>
+      <c r="D506" s="2" t="s">
+        <v>3456</v>
+      </c>
+      <c r="E506" s="1" t="s">
+        <v>3457</v>
+      </c>
+      <c r="F506" s="2" t="s">
+        <v>3458</v>
+      </c>
+      <c r="G506" s="1" t="s">
+        <v>3459</v>
+      </c>
+      <c r="H506" s="1" t="s">
+        <v>3460</v>
+      </c>
+      <c r="I506" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="507" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A507" s="1" t="s">
+        <v>838</v>
+      </c>
+      <c r="B507" s="1" t="s">
+        <v>3461</v>
+      </c>
+      <c r="C507" s="1" t="s">
+        <v>3462</v>
+      </c>
+      <c r="D507" s="2" t="s">
+        <v>3463</v>
+      </c>
+      <c r="E507" s="1" t="s">
+        <v>3464</v>
+      </c>
+      <c r="F507" s="2" t="s">
+        <v>3465</v>
+      </c>
+      <c r="G507" s="1" t="s">
+        <v>3466</v>
+      </c>
+      <c r="H507" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="I507" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="508" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A508" s="1" t="s">
+        <v>838</v>
+      </c>
+      <c r="B508" s="1" t="s">
+        <v>1075</v>
+      </c>
+      <c r="C508" s="1" t="s">
+        <v>3467</v>
+      </c>
+      <c r="D508" s="2" t="s">
+        <v>3468</v>
+      </c>
+      <c r="E508" s="1" t="s">
+        <v>3469</v>
+      </c>
+      <c r="F508" s="2" t="s">
+        <v>3470</v>
+      </c>
+      <c r="G508" s="1" t="s">
+        <v>3471</v>
+      </c>
+      <c r="H508" s="1" t="s">
+        <v>3472</v>
+      </c>
+      <c r="I508" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="509" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A509" s="1" t="s">
+        <v>838</v>
+      </c>
+      <c r="B509" s="1" t="s">
+        <v>3473</v>
+      </c>
+      <c r="C509" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="D509" s="2" t="s">
+        <v>3474</v>
+      </c>
+      <c r="E509" s="1" t="s">
+        <v>3475</v>
+      </c>
+      <c r="F509" s="2" t="s">
+        <v>3476</v>
+      </c>
+      <c r="G509" s="1" t="s">
+        <v>3477</v>
+      </c>
+      <c r="H509" s="1" t="s">
+        <v>3478</v>
+      </c>
+      <c r="I509" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="510" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A510" s="1" t="s">
+        <v>838</v>
+      </c>
+      <c r="B510" s="1" t="s">
+        <v>2035</v>
+      </c>
+      <c r="C510" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="D510" s="2" t="s">
+        <v>3479</v>
+      </c>
+      <c r="E510" s="1" t="s">
+        <v>3480</v>
+      </c>
+      <c r="F510" s="2" t="s">
+        <v>3481</v>
+      </c>
+      <c r="G510" s="1" t="s">
+        <v>3482</v>
+      </c>
+      <c r="H510" s="1" t="s">
+        <v>3483</v>
+      </c>
+      <c r="I510" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="511" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A511" s="1" t="s">
+        <v>838</v>
+      </c>
+      <c r="B511" s="1" t="s">
+        <v>3484</v>
+      </c>
+      <c r="C511" s="1" t="s">
+        <v>3485</v>
+      </c>
+      <c r="D511" s="2" t="s">
+        <v>3486</v>
+      </c>
+      <c r="E511" s="1" t="s">
+        <v>3487</v>
+      </c>
+      <c r="F511" s="2" t="s">
+        <v>3488</v>
+      </c>
+      <c r="G511" s="1" t="s">
+        <v>3489</v>
+      </c>
+      <c r="H511" s="1" t="s">
+        <v>3490</v>
+      </c>
+      <c r="I511" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="512" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A512" s="1" t="s">
+        <v>838</v>
+      </c>
+      <c r="B512" s="1" t="s">
+        <v>3491</v>
+      </c>
+      <c r="C512" s="1" t="s">
+        <v>3492</v>
+      </c>
+      <c r="D512" s="2" t="s">
+        <v>3493</v>
+      </c>
+      <c r="E512" s="1" t="s">
+        <v>3494</v>
+      </c>
+      <c r="F512" s="2" t="s">
+        <v>3495</v>
+      </c>
+      <c r="G512" s="1" t="s">
+        <v>3496</v>
+      </c>
+      <c r="H512" s="1" t="s">
+        <v>3497</v>
+      </c>
+      <c r="I512" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="513" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A513" s="1" t="s">
+        <v>838</v>
+      </c>
+      <c r="B513" s="1" t="s">
+        <v>3498</v>
+      </c>
+      <c r="C513" s="1" t="s">
+        <v>3499</v>
+      </c>
+      <c r="D513" s="2" t="s">
+        <v>3500</v>
+      </c>
+      <c r="E513" s="1" t="s">
+        <v>3501</v>
+      </c>
+      <c r="F513" s="2" t="s">
+        <v>3502</v>
+      </c>
+      <c r="G513" s="1" t="s">
+        <v>3503</v>
+      </c>
+      <c r="H513" s="1" t="s">
+        <v>3504</v>
+      </c>
+      <c r="I513" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="514" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A514" s="1" t="s">
+        <v>3505</v>
+      </c>
+      <c r="B514" s="1" t="s">
+        <v>3506</v>
+      </c>
+      <c r="C514" s="1" t="s">
+        <v>3507</v>
+      </c>
+      <c r="D514" s="2" t="s">
+        <v>3508</v>
+      </c>
+      <c r="E514" s="1" t="s">
+        <v>3509</v>
+      </c>
+      <c r="F514" s="2" t="s">
+        <v>3510</v>
+      </c>
+      <c r="G514" s="1" t="s">
+        <v>3511</v>
+      </c>
+      <c r="H514" s="1" t="s">
+        <v>3512</v>
+      </c>
+      <c r="I514" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="515" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A515" s="1" t="s">
+        <v>3513</v>
+      </c>
+      <c r="B515" s="1" t="s">
+        <v>3514</v>
+      </c>
+      <c r="C515" s="1" t="s">
+        <v>3515</v>
+      </c>
+      <c r="D515" s="2" t="s">
+        <v>3516</v>
+      </c>
+      <c r="E515" s="1" t="s">
+        <v>3517</v>
+      </c>
+      <c r="F515" s="2" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G515" s="1" t="s">
+        <v>3519</v>
+      </c>
+      <c r="H515" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="I515" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="516" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A516" s="1" t="s">
+        <v>3520</v>
+      </c>
+      <c r="B516" s="1" t="s">
+        <v>1253</v>
+      </c>
+      <c r="C516" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D516" s="2" t="s">
+        <v>3521</v>
+      </c>
+      <c r="E516" s="1" t="s">
+        <v>3522</v>
+      </c>
+      <c r="F516" s="2" t="s">
+        <v>3523</v>
+      </c>
+      <c r="G516" s="1" t="s">
+        <v>3524</v>
+      </c>
+      <c r="H516" s="1" t="s">
+        <v>3525</v>
+      </c>
+      <c r="I516" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="517" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A517" s="1" t="s">
+        <v>3526</v>
+      </c>
+      <c r="B517" s="1" t="s">
+        <v>3527</v>
+      </c>
+      <c r="C517" s="1" t="s">
+        <v>3528</v>
+      </c>
+      <c r="D517" s="2" t="s">
+        <v>3529</v>
+      </c>
+      <c r="E517" s="1" t="s">
+        <v>3530</v>
+      </c>
+      <c r="F517" s="2">
+        <v>974056310</v>
+      </c>
+      <c r="G517" s="1" t="s">
+        <v>3531</v>
+      </c>
+      <c r="H517" s="1" t="s">
+        <v>3532</v>
+      </c>
+      <c r="I517" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="518" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A518" s="1" t="s">
+        <v>3526</v>
+      </c>
+      <c r="B518" s="1" t="s">
+        <v>1577</v>
+      </c>
+      <c r="C518" s="1" t="s">
+        <v>3533</v>
+      </c>
+      <c r="D518" s="2" t="s">
+        <v>3534</v>
+      </c>
+      <c r="E518" s="1" t="s">
+        <v>3535</v>
+      </c>
+      <c r="F518" s="2" t="s">
+        <v>3536</v>
+      </c>
+      <c r="G518" s="1" t="s">
+        <v>3537</v>
+      </c>
+      <c r="H518" s="1" t="s">
+        <v>3538</v>
+      </c>
+      <c r="I518" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="519" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A519" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="B519" s="1" t="s">
+        <v>3539</v>
+      </c>
+      <c r="C519" s="1" t="s">
+        <v>3540</v>
+      </c>
+      <c r="D519" s="2" t="s">
+        <v>3541</v>
+      </c>
+      <c r="E519" s="1" t="s">
+        <v>3542</v>
+      </c>
+      <c r="F519" s="2" t="s">
+        <v>3543</v>
+      </c>
+      <c r="G519" s="1" t="s">
+        <v>3544</v>
+      </c>
+      <c r="H519" s="1" t="s">
+        <v>3545</v>
+      </c>
+      <c r="I519" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="520" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A520" s="1" t="s">
+        <v>3221</v>
+      </c>
+      <c r="B520" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="C520" s="1" t="s">
+        <v>1866</v>
+      </c>
+      <c r="D520" s="2" t="s">
+        <v>3546</v>
+      </c>
+      <c r="E520" s="1" t="s">
+        <v>3547</v>
+      </c>
+      <c r="F520" s="2">
+        <v>56993813685</v>
+      </c>
+      <c r="G520" s="1" t="s">
+        <v>3548</v>
+      </c>
+      <c r="H520" s="1" t="s">
+        <v>3549</v>
+      </c>
+      <c r="I520" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="521" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A521" s="1" t="s">
+        <v>3221</v>
+      </c>
+      <c r="B521" s="1" t="s">
+        <v>3550</v>
+      </c>
+      <c r="C521" s="1" t="s">
+        <v>3551</v>
+      </c>
+      <c r="D521" s="2" t="s">
+        <v>3552</v>
+      </c>
+      <c r="E521" s="1" t="s">
+        <v>3553</v>
+      </c>
+      <c r="F521" s="2" t="s">
+        <v>3554</v>
+      </c>
+      <c r="G521" s="1" t="s">
+        <v>3555</v>
+      </c>
+      <c r="H521" s="1" t="s">
+        <v>3556</v>
+      </c>
+      <c r="I521" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="522" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A522" s="1" t="s">
+        <v>3557</v>
+      </c>
+      <c r="B522" s="1" t="s">
+        <v>3558</v>
+      </c>
+      <c r="C522" s="1" t="s">
+        <v>3559</v>
+      </c>
+      <c r="D522" s="2" t="s">
+        <v>3560</v>
+      </c>
+      <c r="E522" s="1" t="s">
+        <v>2765</v>
+      </c>
+      <c r="F522" s="2" t="s">
+        <v>3561</v>
+      </c>
+      <c r="G522" s="1" t="s">
+        <v>3562</v>
+      </c>
+      <c r="H522" s="1" t="s">
+        <v>3563</v>
+      </c>
+      <c r="I522" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="523" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A523" s="1" t="s">
+        <v>3564</v>
+      </c>
+      <c r="B523" s="1" t="s">
+        <v>3565</v>
+      </c>
+      <c r="C523" s="1" t="s">
+        <v>3566</v>
+      </c>
+      <c r="D523" s="2">
+        <v>88620690</v>
+      </c>
+      <c r="E523" s="1" t="s">
+        <v>3567</v>
+      </c>
+      <c r="F523" s="2" t="s">
+        <v>3568</v>
+      </c>
+      <c r="G523" s="1" t="s">
+        <v>3569</v>
+      </c>
+      <c r="H523" s="1" t="s">
+        <v>3570</v>
+      </c>
+      <c r="I523" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="524" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A524" s="1" t="s">
+        <v>3571</v>
+      </c>
+      <c r="B524" s="1" t="s">
+        <v>3572</v>
+      </c>
+      <c r="C524" s="1" t="s">
+        <v>3573</v>
+      </c>
+      <c r="D524" s="2" t="s">
+        <v>3574</v>
+      </c>
+      <c r="E524" s="1" t="s">
+        <v>3575</v>
+      </c>
+      <c r="F524" s="2" t="s">
+        <v>3576</v>
+      </c>
+      <c r="G524" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="H524" s="1" t="s">
+        <v>3578</v>
+      </c>
+      <c r="I524" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="525" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A525" s="1" t="s">
+        <v>3579</v>
+      </c>
+      <c r="B525" s="1" t="s">
+        <v>1985</v>
+      </c>
+      <c r="C525" s="1" t="s">
+        <v>1758</v>
+      </c>
+      <c r="D525" s="2" t="s">
+        <v>3580</v>
+      </c>
+      <c r="E525" s="1" t="s">
+        <v>3581</v>
+      </c>
+      <c r="F525" s="2" t="s">
+        <v>3582</v>
+      </c>
+      <c r="G525" s="1" t="s">
+        <v>3583</v>
+      </c>
+      <c r="H525" s="1" t="s">
+        <v>3584</v>
+      </c>
+      <c r="I525" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="526" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A526" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="B526" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="C526" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="D526" s="2" t="s">
+        <v>3586</v>
+      </c>
+      <c r="E526" s="1" t="s">
+        <v>3587</v>
+      </c>
+      <c r="F526" s="2" t="s">
+        <v>3588</v>
+      </c>
+      <c r="G526" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="H526" s="1" t="s">
+        <v>3590</v>
+      </c>
+      <c r="I526" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="527" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A527" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="B527" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="C527" s="1" t="s">
+        <v>3591</v>
+      </c>
+      <c r="D527" s="2" t="s">
+        <v>3592</v>
+      </c>
+      <c r="E527" s="1" t="s">
+        <v>3593</v>
+      </c>
+      <c r="F527" s="2" t="s">
+        <v>3594</v>
+      </c>
+      <c r="G527" s="1" t="s">
+        <v>3595</v>
+      </c>
+      <c r="H527" s="1" t="s">
+        <v>1923</v>
+      </c>
+      <c r="I527" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="528" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A528" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="B528" s="1" t="s">
+        <v>3596</v>
+      </c>
+      <c r="C528" s="1" t="s">
+        <v>3597</v>
+      </c>
+      <c r="D528" s="2" t="s">
+        <v>3598</v>
+      </c>
+      <c r="E528" s="1" t="s">
+        <v>3599</v>
+      </c>
+      <c r="F528" s="2" t="s">
+        <v>3600</v>
+      </c>
+      <c r="G528" s="1" t="s">
+        <v>3601</v>
+      </c>
+      <c r="H528" s="1" t="s">
+        <v>3602</v>
+      </c>
+      <c r="I528" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="529" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A529" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="B529" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C529" s="1" t="s">
+        <v>3603</v>
+      </c>
+      <c r="D529" s="2" t="s">
+        <v>3604</v>
+      </c>
+      <c r="E529" s="1" t="s">
+        <v>3605</v>
+      </c>
+      <c r="F529" s="2" t="s">
+        <v>3606</v>
+      </c>
+      <c r="G529" s="1" t="s">
+        <v>3607</v>
+      </c>
+      <c r="H529" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="I529" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="530" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A530" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="B530" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="C530" s="1" t="s">
+        <v>3608</v>
+      </c>
+      <c r="D530" s="2" t="s">
+        <v>3609</v>
+      </c>
+      <c r="E530" s="1" t="s">
+        <v>3610</v>
+      </c>
+      <c r="F530" s="2" t="s">
+        <v>3611</v>
+      </c>
+      <c r="G530" s="1" t="s">
+        <v>3612</v>
+      </c>
+      <c r="H530" s="1" t="s">
+        <v>3613</v>
+      </c>
+      <c r="I530" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="531" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A531" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="B531" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="C531" s="1" t="s">
+        <v>3614</v>
+      </c>
+      <c r="D531" s="2" t="s">
+        <v>3615</v>
+      </c>
+      <c r="E531" s="1" t="s">
+        <v>3616</v>
+      </c>
+      <c r="F531" s="2" t="s">
+        <v>3617</v>
+      </c>
+      <c r="G531" s="1" t="s">
+        <v>3618</v>
+      </c>
+      <c r="H531" s="1" t="s">
+        <v>3619</v>
+      </c>
+      <c r="I531" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="532" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A532" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="B532" s="1" t="s">
+        <v>3620</v>
+      </c>
+      <c r="C532" s="1" t="s">
+        <v>3621</v>
+      </c>
+      <c r="D532" s="2" t="s">
+        <v>3622</v>
+      </c>
+      <c r="E532" s="1" t="s">
+        <v>3623</v>
+      </c>
+      <c r="F532" s="2" t="s">
+        <v>3624</v>
+      </c>
+      <c r="G532" s="1" t="s">
+        <v>3625</v>
+      </c>
+      <c r="H532" s="1" t="s">
+        <v>3626</v>
+      </c>
+      <c r="I532" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="533" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A533" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="B533" s="1" t="s">
+        <v>3627</v>
+      </c>
+      <c r="C533" s="1" t="s">
+        <v>3628</v>
+      </c>
+      <c r="D533" s="2" t="s">
+        <v>3629</v>
+      </c>
+      <c r="E533" s="1" t="s">
+        <v>3630</v>
+      </c>
+      <c r="F533" s="2" t="s">
+        <v>3631</v>
+      </c>
+      <c r="G533" s="1" t="s">
+        <v>3632</v>
+      </c>
+      <c r="H533" s="1" t="s">
+        <v>3633</v>
+      </c>
+      <c r="I533" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="534" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A534" s="1" t="s">
+        <v>3634</v>
+      </c>
+      <c r="B534" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="C534" s="1" t="s">
+        <v>3635</v>
+      </c>
+      <c r="D534" s="2" t="s">
+        <v>3636</v>
+      </c>
+      <c r="E534" s="1" t="s">
+        <v>3637</v>
+      </c>
+      <c r="F534" s="2" t="s">
+        <v>3638</v>
+      </c>
+      <c r="G534" s="1" t="s">
+        <v>3639</v>
+      </c>
+      <c r="H534" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="I534" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="535" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A535" s="1" t="s">
+        <v>3640</v>
+      </c>
+      <c r="B535" s="1" t="s">
+        <v>3641</v>
+      </c>
+      <c r="C535" s="1" t="s">
+        <v>3642</v>
+      </c>
+      <c r="D535" s="2" t="s">
+        <v>3643</v>
+      </c>
+      <c r="E535" s="1" t="s">
+        <v>3644</v>
+      </c>
+      <c r="F535" s="2" t="s">
+        <v>3645</v>
+      </c>
+      <c r="G535" s="1" t="s">
+        <v>3646</v>
+      </c>
+      <c r="H535" s="1" t="s">
+        <v>3138</v>
+      </c>
+      <c r="I535" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="536" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A536" s="1" t="s">
+        <v>3647</v>
+      </c>
+      <c r="B536" s="1" t="s">
+        <v>3648</v>
+      </c>
+      <c r="C536" s="1" t="s">
+        <v>3649</v>
+      </c>
+      <c r="D536" s="2" t="s">
+        <v>3650</v>
+      </c>
+      <c r="E536" s="1" t="s">
+        <v>3651</v>
+      </c>
+      <c r="F536" s="2" t="s">
+        <v>3652</v>
+      </c>
+      <c r="G536" s="1" t="s">
+        <v>3653</v>
+      </c>
+      <c r="H536" s="1" t="s">
+        <v>3654</v>
+      </c>
+      <c r="I536" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="537" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A537" s="1" t="s">
+        <v>3647</v>
+      </c>
+      <c r="B537" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="C537" s="1" t="s">
+        <v>3655</v>
+      </c>
+      <c r="D537" s="2" t="s">
+        <v>3656</v>
+      </c>
+      <c r="E537" s="1" t="s">
+        <v>3657</v>
+      </c>
+      <c r="F537" s="2">
+        <v>56993813686</v>
+      </c>
+      <c r="G537" s="1" t="s">
+        <v>3658</v>
+      </c>
+      <c r="H537" s="1" t="s">
+        <v>3659</v>
+      </c>
+      <c r="I537" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="538" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A538" s="1" t="s">
+        <v>3660</v>
+      </c>
+      <c r="B538" s="1" t="s">
+        <v>3661</v>
+      </c>
+      <c r="C538" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="D538" s="2" t="s">
+        <v>3662</v>
+      </c>
+      <c r="E538" s="1" t="s">
+        <v>3663</v>
+      </c>
+      <c r="F538" s="2" t="s">
+        <v>3664</v>
+      </c>
+      <c r="G538" s="1" t="s">
+        <v>3665</v>
+      </c>
+      <c r="H538" s="1" t="s">
+        <v>3666</v>
+      </c>
+      <c r="I538" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="539" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A539" s="1" t="s">
+        <v>3667</v>
+      </c>
+      <c r="B539" s="1" t="s">
+        <v>2889</v>
+      </c>
+      <c r="C539" s="1" t="s">
+        <v>3668</v>
+      </c>
+      <c r="D539" s="2" t="s">
+        <v>3669</v>
+      </c>
+      <c r="E539" s="1" t="s">
+        <v>3670</v>
+      </c>
+      <c r="F539" s="2" t="s">
+        <v>3671</v>
+      </c>
+      <c r="G539" s="1" t="s">
+        <v>3672</v>
+      </c>
+      <c r="H539" s="1" t="s">
+        <v>3673</v>
+      </c>
+      <c r="I539" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="540" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A540" s="1" t="s">
+        <v>3674</v>
+      </c>
+      <c r="B540" s="1" t="s">
+        <v>3675</v>
+      </c>
+      <c r="C540" s="1" t="s">
+        <v>3676</v>
+      </c>
+      <c r="D540" s="2" t="s">
+        <v>3677</v>
+      </c>
+      <c r="E540" s="1" t="s">
+        <v>3678</v>
+      </c>
+      <c r="F540" s="2" t="s">
+        <v>3679</v>
+      </c>
+      <c r="G540" s="1" t="s">
+        <v>3680</v>
+      </c>
+      <c r="H540" s="1" t="s">
+        <v>3681</v>
+      </c>
+      <c r="I540" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="541" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A541" s="1" t="s">
+        <v>3682</v>
+      </c>
+      <c r="B541" s="1" t="s">
+        <v>930</v>
+      </c>
+      <c r="C541" s="1" t="s">
+        <v>3683</v>
+      </c>
+      <c r="D541" s="2" t="s">
+        <v>3684</v>
+      </c>
+      <c r="E541" s="1" t="s">
+        <v>3685</v>
+      </c>
+      <c r="F541" s="2" t="s">
+        <v>3686</v>
+      </c>
+      <c r="G541" s="1" t="s">
+        <v>3687</v>
+      </c>
+      <c r="H541" s="1" t="s">
+        <v>3688</v>
+      </c>
+      <c r="I541" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="542" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A542" s="1" t="s">
+        <v>3689</v>
+      </c>
+      <c r="B542" s="1" t="s">
+        <v>1471</v>
+      </c>
+      <c r="C542" s="1" t="s">
+        <v>3690</v>
+      </c>
+      <c r="D542" s="2" t="s">
+        <v>3691</v>
+      </c>
+      <c r="E542" s="1" t="s">
+        <v>2576</v>
+      </c>
+      <c r="F542" s="2" t="s">
+        <v>3692</v>
+      </c>
+      <c r="G542" s="1" t="s">
+        <v>3693</v>
+      </c>
+      <c r="H542" s="1" t="s">
+        <v>2579</v>
+      </c>
+      <c r="I542" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="543" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A543" s="1" t="s">
+        <v>3694</v>
+      </c>
+      <c r="B543" s="1" t="s">
+        <v>3695</v>
+      </c>
+      <c r="C543" s="1" t="s">
+        <v>3696</v>
+      </c>
+      <c r="D543" s="2" t="s">
+        <v>3697</v>
+      </c>
+      <c r="E543" s="1" t="s">
+        <v>3698</v>
+      </c>
+      <c r="F543" s="2" t="s">
+        <v>3699</v>
+      </c>
+      <c r="G543" s="1" t="s">
+        <v>3700</v>
+      </c>
+      <c r="H543" s="1" t="s">
+        <v>3701</v>
+      </c>
+      <c r="I543" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="544" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A544" s="1" t="s">
+        <v>2380</v>
+      </c>
+      <c r="B544" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="C544" s="1" t="s">
+        <v>3702</v>
+      </c>
+      <c r="D544" s="2" t="s">
+        <v>3703</v>
+      </c>
+      <c r="E544" s="1" t="s">
+        <v>3704</v>
+      </c>
+      <c r="F544" s="2" t="s">
+        <v>3705</v>
+      </c>
+      <c r="G544" s="1" t="s">
+        <v>3706</v>
+      </c>
+      <c r="H544" s="1" t="s">
+        <v>3707</v>
+      </c>
+      <c r="I544" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="545" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A545" s="1" t="s">
+        <v>3708</v>
+      </c>
+      <c r="B545" s="1" t="s">
+        <v>3709</v>
+      </c>
+      <c r="C545" s="1" t="s">
+        <v>3710</v>
+      </c>
+      <c r="D545" s="2" t="s">
+        <v>3711</v>
+      </c>
+      <c r="E545" s="1" t="s">
+        <v>3712</v>
+      </c>
+      <c r="F545" s="2" t="s">
+        <v>3713</v>
+      </c>
+      <c r="G545" s="1" t="s">
+        <v>3714</v>
+      </c>
+      <c r="H545" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="I545" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="546" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A546" s="1" t="s">
+        <v>2380</v>
+      </c>
+      <c r="B546" s="1" t="s">
+        <v>3526</v>
+      </c>
+      <c r="C546" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="D546" s="2" t="s">
+        <v>3715</v>
+      </c>
+      <c r="E546" s="1" t="s">
+        <v>3716</v>
+      </c>
+      <c r="F546" s="2" t="s">
+        <v>3717</v>
+      </c>
+      <c r="G546" s="1" t="s">
+        <v>3718</v>
+      </c>
+      <c r="H546" s="1" t="s">
+        <v>3719</v>
+      </c>
+      <c r="I546" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="547" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A547" s="1" t="s">
+        <v>2380</v>
+      </c>
+      <c r="B547" s="1" t="s">
+        <v>3720</v>
+      </c>
+      <c r="C547" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D547" s="2" t="s">
+        <v>3721</v>
+      </c>
+      <c r="E547" s="1" t="s">
+        <v>3722</v>
+      </c>
+      <c r="F547" s="2" t="s">
+        <v>3723</v>
+      </c>
+      <c r="G547" s="1" t="s">
+        <v>3724</v>
+      </c>
+      <c r="H547" s="1" t="s">
+        <v>3725</v>
+      </c>
+      <c r="I547" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="548" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A548" s="1" t="s">
+        <v>3726</v>
+      </c>
+      <c r="B548" s="1" t="s">
+        <v>3727</v>
+      </c>
+      <c r="C548" s="1" t="s">
+        <v>3728</v>
+      </c>
+      <c r="D548" s="2" t="s">
+        <v>3729</v>
+      </c>
+      <c r="E548" s="1" t="s">
+        <v>2149</v>
+      </c>
+      <c r="F548" s="2" t="s">
+        <v>3730</v>
+      </c>
+      <c r="G548" s="1" t="s">
+        <v>3731</v>
+      </c>
+      <c r="H548" s="1" t="s">
+        <v>3732</v>
+      </c>
+      <c r="I548" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="549" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A549" s="1" t="s">
+        <v>2140</v>
+      </c>
+      <c r="B549" s="1" t="s">
+        <v>3733</v>
+      </c>
+      <c r="C549" s="1" t="s">
+        <v>3734</v>
+      </c>
+      <c r="D549" s="2" t="s">
+        <v>3735</v>
+      </c>
+      <c r="E549" s="1" t="s">
+        <v>3736</v>
+      </c>
+      <c r="F549" s="2">
+        <v>56930215162</v>
+      </c>
+      <c r="G549" s="1" t="s">
+        <v>3737</v>
+      </c>
+      <c r="H549" s="1" t="s">
+        <v>3738</v>
+      </c>
+      <c r="I549" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="550" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A550" s="1" t="s">
+        <v>2140</v>
+      </c>
+      <c r="B550" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="C550" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="D550" s="2" t="s">
+        <v>3739</v>
+      </c>
+      <c r="E550" s="1" t="s">
+        <v>3740</v>
+      </c>
+      <c r="F550" s="2" t="s">
+        <v>3741</v>
+      </c>
+      <c r="G550" s="1" t="s">
+        <v>3742</v>
+      </c>
+      <c r="H550" s="1" t="s">
+        <v>3743</v>
+      </c>
+      <c r="I550" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="551" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A551" s="1" t="s">
+        <v>2140</v>
+      </c>
+      <c r="B551" s="1" t="s">
+        <v>3744</v>
+      </c>
+      <c r="C551" s="1" t="s">
+        <v>3745</v>
+      </c>
+      <c r="D551" s="2" t="s">
+        <v>3746</v>
+      </c>
+      <c r="E551" s="1" t="s">
+        <v>3747</v>
+      </c>
+      <c r="F551" s="2" t="s">
+        <v>3748</v>
+      </c>
+      <c r="G551" s="1" t="s">
+        <v>3749</v>
+      </c>
+      <c r="H551" s="1" t="s">
+        <v>3750</v>
+      </c>
+      <c r="I551" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="552" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A552" s="1" t="s">
+        <v>3751</v>
+      </c>
+      <c r="B552" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="C552" s="1" t="s">
+        <v>3752</v>
+      </c>
+      <c r="D552" s="2" t="s">
+        <v>3753</v>
+      </c>
+      <c r="E552" s="1" t="s">
+        <v>3754</v>
+      </c>
+      <c r="F552" s="2" t="s">
+        <v>3755</v>
+      </c>
+      <c r="G552" s="1" t="s">
+        <v>3756</v>
+      </c>
+      <c r="H552" s="1" t="s">
+        <v>3757</v>
+      </c>
+      <c r="I552" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="553" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A553" s="1" t="s">
+        <v>3758</v>
+      </c>
+      <c r="B553" s="1" t="s">
+        <v>3759</v>
+      </c>
+      <c r="C553" s="1" t="s">
+        <v>3760</v>
+      </c>
+      <c r="D553" s="2" t="s">
+        <v>3761</v>
+      </c>
+      <c r="E553" s="1" t="s">
+        <v>3762</v>
+      </c>
+      <c r="F553" s="2">
+        <v>56993813687</v>
+      </c>
+      <c r="G553" s="1" t="s">
+        <v>3763</v>
+      </c>
+      <c r="H553" s="1" t="s">
+        <v>1117</v>
+      </c>
+      <c r="I553" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="554" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A554" s="1" t="s">
+        <v>3641</v>
+      </c>
+      <c r="B554" s="1" t="s">
+        <v>3764</v>
+      </c>
+      <c r="C554" s="1" t="s">
+        <v>3765</v>
+      </c>
+      <c r="D554" s="2" t="s">
+        <v>3766</v>
+      </c>
+      <c r="E554" s="1" t="s">
+        <v>3767</v>
+      </c>
+      <c r="F554" s="2" t="s">
+        <v>3768</v>
+      </c>
+      <c r="G554" s="1" t="s">
+        <v>3769</v>
+      </c>
+      <c r="H554" s="1" t="s">
+        <v>3770</v>
+      </c>
+      <c r="I554" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="555" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A555" s="1" t="s">
+        <v>3641</v>
+      </c>
+      <c r="B555" s="1" t="s">
+        <v>3764</v>
+      </c>
+      <c r="C555" s="1" t="s">
+        <v>2680</v>
+      </c>
+      <c r="D555" s="2" t="s">
+        <v>3771</v>
+      </c>
+      <c r="E555" s="1" t="s">
+        <v>3772</v>
+      </c>
+      <c r="F555" s="2" t="s">
+        <v>3773</v>
+      </c>
+      <c r="G555" s="1" t="s">
+        <v>3774</v>
+      </c>
+      <c r="H555" s="1" t="s">
+        <v>3775</v>
+      </c>
+      <c r="I555" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="556" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A556" s="1" t="s">
+        <v>3776</v>
+      </c>
+      <c r="B556" s="1" t="s">
+        <v>2762</v>
+      </c>
+      <c r="C556" s="1" t="s">
+        <v>3777</v>
+      </c>
+      <c r="D556" s="2" t="s">
+        <v>3778</v>
+      </c>
+      <c r="E556" s="1" t="s">
+        <v>3779</v>
+      </c>
+      <c r="F556" s="2" t="s">
+        <v>3780</v>
+      </c>
+      <c r="G556" s="1" t="s">
+        <v>3781</v>
+      </c>
+      <c r="H556" s="1" t="s">
+        <v>856</v>
+      </c>
+      <c r="I556" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="557" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A557" s="1" t="s">
+        <v>3782</v>
+      </c>
+      <c r="B557" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="C557" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D557" s="2" t="s">
+        <v>3783</v>
+      </c>
+      <c r="E557" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="F557" s="2" t="s">
+        <v>3784</v>
+      </c>
+      <c r="G557" s="1" t="s">
+        <v>3785</v>
+      </c>
+      <c r="H557" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="I557" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="558" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A558" s="1" t="s">
+        <v>3786</v>
+      </c>
+      <c r="B558" s="1" t="s">
+        <v>857</v>
+      </c>
+      <c r="C558" s="1" t="s">
+        <v>3787</v>
+      </c>
+      <c r="D558" s="2" t="s">
+        <v>3788</v>
+      </c>
+      <c r="E558" s="1" t="s">
+        <v>3789</v>
+      </c>
+      <c r="F558" s="2" t="s">
+        <v>3790</v>
+      </c>
+      <c r="G558" s="1" t="s">
+        <v>3791</v>
+      </c>
+      <c r="H558" s="1" t="s">
+        <v>3792</v>
+      </c>
+      <c r="I558" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="559" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A559" s="1" t="s">
+        <v>3793</v>
+      </c>
+      <c r="B559" s="1" t="s">
+        <v>3794</v>
+      </c>
+      <c r="C559" s="1" t="s">
+        <v>3795</v>
+      </c>
+      <c r="D559" s="2" t="s">
+        <v>3796</v>
+      </c>
+      <c r="E559" s="1" t="s">
+        <v>3797</v>
+      </c>
+      <c r="F559" s="2" t="s">
+        <v>3798</v>
+      </c>
+      <c r="G559" s="1" t="s">
+        <v>3799</v>
+      </c>
+      <c r="H559" s="1" t="s">
+        <v>3800</v>
+      </c>
+      <c r="I559" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="560" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A560" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="B560" s="1" t="s">
+        <v>1570</v>
+      </c>
+      <c r="C560" s="1" t="s">
+        <v>3801</v>
+      </c>
+      <c r="D560" s="2" t="s">
+        <v>3802</v>
+      </c>
+      <c r="E560" s="1" t="s">
+        <v>3803</v>
+      </c>
+      <c r="F560" s="2" t="s">
+        <v>3804</v>
+      </c>
+      <c r="G560" s="1" t="s">
+        <v>3805</v>
+      </c>
+      <c r="H560" s="1" t="s">
+        <v>3806</v>
+      </c>
+      <c r="I560" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="561" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A561" s="1" t="s">
+        <v>3807</v>
+      </c>
+      <c r="B561" s="1" t="s">
+        <v>3808</v>
+      </c>
+      <c r="C561" s="1" t="s">
+        <v>3809</v>
+      </c>
+      <c r="D561" s="2" t="s">
+        <v>3810</v>
+      </c>
+      <c r="E561" s="1" t="s">
+        <v>3811</v>
+      </c>
+      <c r="F561" s="2" t="s">
+        <v>3812</v>
+      </c>
+      <c r="G561" s="1" t="s">
+        <v>3813</v>
+      </c>
+      <c r="H561" s="1" t="s">
+        <v>3814</v>
+      </c>
+      <c r="I561" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="562" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A562" s="1" t="s">
+        <v>3808</v>
+      </c>
+      <c r="B562" s="1" t="s">
+        <v>3815</v>
+      </c>
+      <c r="C562" s="1" t="s">
+        <v>3816</v>
+      </c>
+      <c r="D562" s="2" t="s">
+        <v>3817</v>
+      </c>
+      <c r="E562" s="1" t="s">
+        <v>2735</v>
+      </c>
+      <c r="F562" s="2" t="s">
+        <v>3818</v>
+      </c>
+      <c r="G562" s="1" t="s">
+        <v>3819</v>
+      </c>
+      <c r="H562" s="1" t="s">
+        <v>928</v>
+      </c>
+      <c r="I562" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="563" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A563" s="1" t="s">
+        <v>3808</v>
+      </c>
+      <c r="B563" s="1" t="s">
+        <v>1865</v>
+      </c>
+      <c r="C563" s="1" t="s">
+        <v>3820</v>
+      </c>
+      <c r="D563" s="2" t="s">
+        <v>3821</v>
+      </c>
+      <c r="E563" s="1" t="s">
+        <v>3822</v>
+      </c>
+      <c r="F563" s="2" t="s">
+        <v>3823</v>
+      </c>
+      <c r="G563" s="1" t="s">
+        <v>3824</v>
+      </c>
+      <c r="H563" s="1" t="s">
+        <v>3825</v>
+      </c>
+      <c r="I563" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="564" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A564" s="1" t="s">
+        <v>3826</v>
+      </c>
+      <c r="B564" s="1" t="s">
+        <v>3827</v>
+      </c>
+      <c r="C564" s="1" t="s">
+        <v>3492</v>
+      </c>
+      <c r="D564" s="2" t="s">
+        <v>3828</v>
+      </c>
+      <c r="E564" s="1" t="s">
+        <v>3829</v>
+      </c>
+      <c r="F564" s="2" t="s">
+        <v>3830</v>
+      </c>
+      <c r="G564" s="1" t="s">
+        <v>3831</v>
+      </c>
+      <c r="H564" s="1" t="s">
+        <v>3832</v>
+      </c>
+      <c r="I564" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="565" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A565" s="1" t="s">
+        <v>1540</v>
+      </c>
+      <c r="B565" s="1" t="s">
+        <v>3833</v>
+      </c>
+      <c r="C565" s="1" t="s">
+        <v>3093</v>
+      </c>
+      <c r="D565" s="2" t="s">
+        <v>3834</v>
+      </c>
+      <c r="E565" s="1" t="s">
+        <v>1056</v>
+      </c>
+      <c r="F565" s="2" t="s">
+        <v>3835</v>
+      </c>
+      <c r="G565" s="1" t="s">
+        <v>3836</v>
+      </c>
+      <c r="H565" s="1" t="s">
+        <v>1059</v>
+      </c>
+      <c r="I565" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="566" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A566" s="1" t="s">
+        <v>1540</v>
+      </c>
+      <c r="B566" s="1" t="s">
+        <v>3432</v>
+      </c>
+      <c r="C566" s="1" t="s">
+        <v>3837</v>
+      </c>
+      <c r="D566" s="2" t="s">
+        <v>3838</v>
+      </c>
+      <c r="E566" s="1" t="s">
+        <v>3839</v>
+      </c>
+      <c r="F566" s="2" t="s">
+        <v>3840</v>
+      </c>
+      <c r="G566" s="1" t="s">
+        <v>3841</v>
+      </c>
+      <c r="H566" s="1" t="s">
+        <v>3842</v>
+      </c>
+      <c r="I566" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="567" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A567" s="1" t="s">
+        <v>3843</v>
+      </c>
+      <c r="B567" s="1" t="s">
+        <v>2653</v>
+      </c>
+      <c r="C567" s="1" t="s">
+        <v>3844</v>
+      </c>
+      <c r="D567" s="2" t="s">
+        <v>3845</v>
+      </c>
+      <c r="E567" s="1" t="s">
+        <v>3846</v>
+      </c>
+      <c r="F567" s="2" t="s">
+        <v>3847</v>
+      </c>
+      <c r="G567" s="1" t="s">
+        <v>3848</v>
+      </c>
+      <c r="H567" s="1" t="s">
+        <v>3849</v>
+      </c>
+      <c r="I567" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="568" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A568" s="1" t="s">
+        <v>3843</v>
+      </c>
+      <c r="B568" s="1" t="s">
+        <v>3397</v>
+      </c>
+      <c r="C568" s="1" t="s">
+        <v>3850</v>
+      </c>
+      <c r="D568" s="2" t="s">
+        <v>3851</v>
+      </c>
+      <c r="E568" s="1" t="s">
+        <v>3852</v>
+      </c>
+      <c r="F568" s="2">
+        <v>56988679767</v>
+      </c>
+      <c r="G568" s="1" t="s">
+        <v>3853</v>
+      </c>
+      <c r="H568" s="1" t="s">
+        <v>3854</v>
+      </c>
+      <c r="I568" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="569" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A569" s="1" t="s">
+        <v>1292</v>
+      </c>
+      <c r="B569" s="1" t="s">
+        <v>3855</v>
+      </c>
+      <c r="C569" s="1" t="s">
+        <v>3856</v>
+      </c>
+      <c r="D569" s="2" t="s">
+        <v>3857</v>
+      </c>
+      <c r="E569" s="1" t="s">
+        <v>3858</v>
+      </c>
+      <c r="F569" s="2">
+        <v>56993813688</v>
+      </c>
+      <c r="G569" s="1" t="s">
+        <v>3859</v>
+      </c>
+      <c r="H569" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="I569" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="570" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A570" s="1" t="s">
+        <v>1292</v>
+      </c>
+      <c r="B570" s="1" t="s">
+        <v>3860</v>
+      </c>
+      <c r="C570" s="1" t="s">
+        <v>3861</v>
+      </c>
+      <c r="D570" s="2" t="s">
+        <v>3862</v>
+      </c>
+      <c r="E570" s="1" t="s">
+        <v>3863</v>
+      </c>
+      <c r="F570" s="2" t="s">
+        <v>3864</v>
+      </c>
+      <c r="G570" s="1" t="s">
+        <v>3865</v>
+      </c>
+      <c r="H570" s="1" t="s">
+        <v>3866</v>
+      </c>
+      <c r="I570" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="571" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A571" s="1" t="s">
+        <v>3867</v>
+      </c>
+      <c r="B571" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="C571" s="1" t="s">
+        <v>3868</v>
+      </c>
+      <c r="D571" s="2" t="s">
+        <v>3869</v>
+      </c>
+      <c r="E571" s="1" t="s">
+        <v>3870</v>
+      </c>
+      <c r="F571" s="2" t="s">
+        <v>3871</v>
+      </c>
+      <c r="G571" s="1" t="s">
+        <v>3872</v>
+      </c>
+      <c r="H571" s="1" t="s">
+        <v>3873</v>
+      </c>
+      <c r="I571" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="572" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A572" s="1" t="s">
+        <v>3867</v>
+      </c>
+      <c r="B572" s="1" t="s">
+        <v>3874</v>
+      </c>
+      <c r="C572" s="1" t="s">
+        <v>3875</v>
+      </c>
+      <c r="D572" s="2" t="s">
+        <v>3876</v>
+      </c>
+      <c r="E572" s="1" t="s">
+        <v>3877</v>
+      </c>
+      <c r="F572" s="2" t="s">
+        <v>3878</v>
+      </c>
+      <c r="G572" s="1" t="s">
+        <v>3879</v>
+      </c>
+      <c r="H572" s="1" t="s">
+        <v>3880</v>
+      </c>
+      <c r="I572" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="573" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A573" s="1" t="s">
+        <v>3881</v>
+      </c>
+      <c r="B573" s="1" t="s">
+        <v>1577</v>
+      </c>
+      <c r="C573" s="1" t="s">
+        <v>3882</v>
+      </c>
+      <c r="D573" s="2" t="s">
+        <v>3883</v>
+      </c>
+      <c r="E573" s="1" t="s">
+        <v>3884</v>
+      </c>
+      <c r="F573" s="2" t="s">
+        <v>3885</v>
+      </c>
+      <c r="G573" s="1" t="s">
+        <v>3886</v>
+      </c>
+      <c r="H573" s="1" t="s">
+        <v>3887</v>
+      </c>
+      <c r="I573" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="574" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A574" s="1" t="s">
+        <v>1337</v>
+      </c>
+      <c r="B574" s="1" t="s">
+        <v>3888</v>
+      </c>
+      <c r="C574" s="1" t="s">
+        <v>3889</v>
+      </c>
+      <c r="D574" s="2" t="s">
+        <v>3890</v>
+      </c>
+      <c r="E574" s="1" t="s">
+        <v>3891</v>
+      </c>
+      <c r="F574" s="2" t="s">
+        <v>3892</v>
+      </c>
+      <c r="G574" s="1" t="s">
+        <v>3893</v>
+      </c>
+      <c r="H574" s="1" t="s">
+        <v>3894</v>
+      </c>
+      <c r="I574" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="575" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A575" s="1" t="s">
+        <v>3895</v>
+      </c>
+      <c r="B575" s="1" t="s">
+        <v>3895</v>
+      </c>
+      <c r="C575" s="1" t="s">
+        <v>3896</v>
+      </c>
+      <c r="D575" s="2" t="s">
+        <v>3897</v>
+      </c>
+      <c r="E575" s="1" t="s">
+        <v>3898</v>
+      </c>
+      <c r="F575" s="2" t="s">
+        <v>3899</v>
+      </c>
+      <c r="G575" s="1" t="s">
+        <v>3900</v>
+      </c>
+      <c r="H575" s="1" t="s">
+        <v>3901</v>
+      </c>
+      <c r="I575" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="576" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A576" s="1" t="s">
+        <v>983</v>
+      </c>
+      <c r="B576" s="1" t="s">
+        <v>3902</v>
+      </c>
+      <c r="C576" s="1" t="s">
+        <v>3903</v>
+      </c>
+      <c r="D576" s="2" t="s">
+        <v>3904</v>
+      </c>
+      <c r="E576" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="F576" s="2" t="s">
+        <v>3905</v>
+      </c>
+      <c r="G576" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="H576" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="I576" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="577" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A577" s="1" t="s">
+        <v>983</v>
+      </c>
+      <c r="B577" s="1" t="s">
+        <v>3906</v>
+      </c>
+      <c r="C577" s="1" t="s">
+        <v>3907</v>
+      </c>
+      <c r="D577" s="2" t="s">
+        <v>3908</v>
+      </c>
+      <c r="E577" s="1" t="s">
+        <v>3909</v>
+      </c>
+      <c r="F577" s="2" t="s">
+        <v>3910</v>
+      </c>
+      <c r="G577" s="1" t="s">
+        <v>3911</v>
+      </c>
+      <c r="H577" s="1" t="s">
+        <v>3912</v>
+      </c>
+      <c r="I577" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="578" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A578" s="1" t="s">
+        <v>983</v>
+      </c>
+      <c r="B578" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="C578" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="D578" s="2" t="s">
+        <v>3913</v>
+      </c>
+      <c r="E578" s="1" t="s">
+        <v>3914</v>
+      </c>
+      <c r="F578" s="2" t="s">
+        <v>3915</v>
+      </c>
+      <c r="G578" s="1" t="s">
+        <v>3916</v>
+      </c>
+      <c r="H578" s="1" t="s">
+        <v>3917</v>
+      </c>
+      <c r="I578" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="579" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A579" s="1" t="s">
+        <v>3918</v>
+      </c>
+      <c r="B579" s="1" t="s">
+        <v>3919</v>
+      </c>
+      <c r="C579" s="1" t="s">
+        <v>3920</v>
+      </c>
+      <c r="D579" s="2" t="s">
+        <v>3921</v>
+      </c>
+      <c r="E579" s="1" t="s">
+        <v>3922</v>
+      </c>
+      <c r="F579" s="2" t="s">
+        <v>3923</v>
+      </c>
+      <c r="G579" s="1" t="s">
+        <v>3924</v>
+      </c>
+      <c r="H579" s="1" t="s">
+        <v>3925</v>
+      </c>
+      <c r="I579" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="580" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A580" s="1" t="s">
+        <v>3926</v>
+      </c>
+      <c r="B580" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="C580" s="1" t="s">
+        <v>3927</v>
+      </c>
+      <c r="D580" s="2" t="s">
+        <v>3928</v>
+      </c>
+      <c r="E580" s="1" t="s">
+        <v>3929</v>
+      </c>
+      <c r="F580" s="2" t="s">
+        <v>3930</v>
+      </c>
+      <c r="G580" s="1" t="s">
+        <v>3931</v>
+      </c>
+      <c r="H580" s="1" t="s">
+        <v>3932</v>
+      </c>
+      <c r="I580" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="581" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A581" s="1" t="s">
+        <v>3933</v>
+      </c>
+      <c r="B581" s="1" t="s">
+        <v>2380</v>
+      </c>
+      <c r="C581" s="1" t="s">
+        <v>3934</v>
+      </c>
+      <c r="D581" s="2" t="s">
+        <v>3935</v>
+      </c>
+      <c r="E581" s="1" t="s">
+        <v>3936</v>
+      </c>
+      <c r="F581" s="2" t="s">
+        <v>3937</v>
+      </c>
+      <c r="G581" s="1" t="s">
+        <v>3938</v>
+      </c>
+      <c r="H581" s="1" t="s">
+        <v>3939</v>
+      </c>
+      <c r="I581" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="582" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A582" s="1" t="s">
+        <v>3940</v>
+      </c>
+      <c r="B582" s="1" t="s">
+        <v>3941</v>
+      </c>
+      <c r="C582" s="1" t="s">
+        <v>3942</v>
+      </c>
+      <c r="D582" s="2" t="s">
+        <v>3943</v>
+      </c>
+      <c r="E582" s="1" t="s">
+        <v>3944</v>
+      </c>
+      <c r="F582" s="2" t="s">
+        <v>3945</v>
+      </c>
+      <c r="G582" s="1" t="s">
+        <v>3946</v>
+      </c>
+      <c r="H582" s="1" t="s">
+        <v>3947</v>
+      </c>
+      <c r="I582" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="583" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A583" s="1" t="s">
+        <v>3948</v>
+      </c>
+      <c r="B583" s="1" t="s">
+        <v>3425</v>
+      </c>
+      <c r="C583" s="1" t="s">
         <v>3949</v>
       </c>
-      <c r="B1" t="s">
+      <c r="D583" s="2" t="s">
         <v>3950</v>
       </c>
-      <c r="C1" t="s">
+      <c r="E583" s="1" t="s">
+        <v>3951</v>
+      </c>
+      <c r="F583" s="2">
+        <v>998412518</v>
+      </c>
+      <c r="G583" s="1" t="s">
+        <v>3952</v>
+      </c>
+      <c r="H583" s="1" t="s">
+        <v>3953</v>
+      </c>
+      <c r="I583" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="584" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A584" s="1" t="s">
+        <v>3948</v>
+      </c>
+      <c r="B584" s="1" t="s">
+        <v>3954</v>
+      </c>
+      <c r="C584" s="1" t="s">
+        <v>3955</v>
+      </c>
+      <c r="D584" s="2" t="s">
+        <v>3956</v>
+      </c>
+      <c r="E584" s="1" t="s">
+        <v>3957</v>
+      </c>
+      <c r="F584" s="2" t="s">
+        <v>3958</v>
+      </c>
+      <c r="G584" s="1" t="s">
+        <v>3959</v>
+      </c>
+      <c r="H584" s="1" t="s">
+        <v>3960</v>
+      </c>
+      <c r="I584" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="585" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A585" s="1" t="s">
+        <v>3961</v>
+      </c>
+      <c r="B585" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="C585" s="1" t="s">
+        <v>3962</v>
+      </c>
+      <c r="D585" s="2" t="s">
+        <v>3963</v>
+      </c>
+      <c r="E585" s="1" t="s">
+        <v>3964</v>
+      </c>
+      <c r="F585" s="2" t="s">
+        <v>3965</v>
+      </c>
+      <c r="G585" s="1" t="s">
+        <v>3966</v>
+      </c>
+      <c r="H585" s="1" t="s">
+        <v>3967</v>
+      </c>
+      <c r="I585" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="586" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A586" s="1" t="s">
+        <v>3954</v>
+      </c>
+      <c r="B586" s="1" t="s">
+        <v>3968</v>
+      </c>
+      <c r="C586" s="1" t="s">
+        <v>3969</v>
+      </c>
+      <c r="D586" s="2" t="s">
+        <v>3970</v>
+      </c>
+      <c r="E586" s="1" t="s">
+        <v>3971</v>
+      </c>
+      <c r="F586" s="2" t="s">
+        <v>3972</v>
+      </c>
+      <c r="G586" s="1" t="s">
+        <v>3973</v>
+      </c>
+      <c r="H586" s="1" t="s">
+        <v>3974</v>
+      </c>
+      <c r="I586" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="587" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A587" s="1" t="s">
+        <v>3954</v>
+      </c>
+      <c r="B587" s="1" t="s">
+        <v>3278</v>
+      </c>
+      <c r="C587" s="1" t="s">
+        <v>3975</v>
+      </c>
+      <c r="D587" s="2" t="s">
+        <v>3976</v>
+      </c>
+      <c r="E587" s="1" t="s">
+        <v>3977</v>
+      </c>
+      <c r="F587" s="2">
+        <v>56993813689</v>
+      </c>
+      <c r="G587" s="1" t="s">
+        <v>3978</v>
+      </c>
+      <c r="H587" s="1" t="s">
+        <v>3979</v>
+      </c>
+      <c r="I587" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="588" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A588" s="1" t="s">
+        <v>3980</v>
+      </c>
+      <c r="B588" s="1" t="s">
+        <v>3981</v>
+      </c>
+      <c r="C588" s="1" t="s">
+        <v>3982</v>
+      </c>
+      <c r="D588" s="2" t="s">
+        <v>3983</v>
+      </c>
+      <c r="E588" s="1" t="s">
+        <v>3984</v>
+      </c>
+      <c r="F588" s="2" t="s">
+        <v>3985</v>
+      </c>
+      <c r="G588" s="1" t="s">
+        <v>3986</v>
+      </c>
+      <c r="H588" s="1" t="s">
+        <v>3987</v>
+      </c>
+      <c r="I588" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="589" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A589" s="1" t="s">
+        <v>3988</v>
+      </c>
+      <c r="B589" s="1" t="s">
+        <v>3989</v>
+      </c>
+      <c r="C589" s="1" t="s">
+        <v>3990</v>
+      </c>
+      <c r="D589" s="2" t="s">
+        <v>3991</v>
+      </c>
+      <c r="E589" s="1" t="s">
+        <v>3992</v>
+      </c>
+      <c r="F589" s="2" t="s">
+        <v>3993</v>
+      </c>
+      <c r="G589" s="1" t="s">
+        <v>3994</v>
+      </c>
+      <c r="H589" s="1" t="s">
+        <v>3995</v>
+      </c>
+      <c r="I589" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="590" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A590" s="1" t="s">
+        <v>3996</v>
+      </c>
+      <c r="B590" s="1" t="s">
+        <v>3997</v>
+      </c>
+      <c r="C590" s="1" t="s">
+        <v>3998</v>
+      </c>
+      <c r="D590" s="2" t="s">
+        <v>3999</v>
+      </c>
+      <c r="E590" s="1" t="s">
+        <v>4000</v>
+      </c>
+      <c r="F590" s="2" t="s">
+        <v>4001</v>
+      </c>
+      <c r="G590" s="1" t="s">
+        <v>4002</v>
+      </c>
+      <c r="H590" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="I590" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="591" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A591" s="1" t="s">
+        <v>4003</v>
+      </c>
+      <c r="B591" s="1" t="s">
+        <v>1708</v>
+      </c>
+      <c r="C591" s="1" t="s">
+        <v>4004</v>
+      </c>
+      <c r="D591" s="2" t="s">
+        <v>4005</v>
+      </c>
+      <c r="E591" s="1" t="s">
+        <v>4006</v>
+      </c>
+      <c r="F591" s="2" t="s">
+        <v>4007</v>
+      </c>
+      <c r="G591" s="1" t="s">
+        <v>4008</v>
+      </c>
+      <c r="H591" s="1" t="s">
+        <v>4009</v>
+      </c>
+      <c r="I591" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="592" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A592" s="1" t="s">
+        <v>1253</v>
+      </c>
+      <c r="B592" s="1" t="s">
+        <v>4010</v>
+      </c>
+      <c r="C592" s="1" t="s">
+        <v>4011</v>
+      </c>
+      <c r="D592" s="2" t="s">
+        <v>4012</v>
+      </c>
+      <c r="E592" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="F592" s="2" t="s">
+        <v>4013</v>
+      </c>
+      <c r="G592" s="1" t="s">
+        <v>4014</v>
+      </c>
+      <c r="H592" s="1" t="s">
+        <v>4015</v>
+      </c>
+      <c r="I592" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="593" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A593" s="1" t="s">
+        <v>1253</v>
+      </c>
+      <c r="B593" s="1" t="s">
+        <v>4016</v>
+      </c>
+      <c r="C593" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="D593" s="2" t="s">
+        <v>4017</v>
+      </c>
+      <c r="E593" s="1" t="s">
+        <v>4018</v>
+      </c>
+      <c r="F593" s="2" t="s">
+        <v>4019</v>
+      </c>
+      <c r="G593" s="1" t="s">
+        <v>4020</v>
+      </c>
+      <c r="H593" s="1" t="s">
+        <v>4021</v>
+      </c>
+      <c r="I593" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="594" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A594" s="1" t="s">
+        <v>1253</v>
+      </c>
+      <c r="B594" s="1" t="s">
+        <v>4022</v>
+      </c>
+      <c r="C594" s="1" t="s">
+        <v>4023</v>
+      </c>
+      <c r="D594" s="2" t="s">
+        <v>4024</v>
+      </c>
+      <c r="E594" s="1" t="s">
+        <v>4025</v>
+      </c>
+      <c r="F594" s="2" t="s">
+        <v>4026</v>
+      </c>
+      <c r="G594" s="1" t="s">
+        <v>4027</v>
+      </c>
+      <c r="H594" s="1" t="s">
+        <v>4028</v>
+      </c>
+      <c r="I594" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="595" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A595" s="1" t="s">
+        <v>4029</v>
+      </c>
+      <c r="B595" s="1" t="s">
+        <v>4030</v>
+      </c>
+      <c r="C595" s="1" t="s">
+        <v>4031</v>
+      </c>
+      <c r="D595" s="2" t="s">
+        <v>4032</v>
+      </c>
+      <c r="E595" s="1" t="s">
+        <v>4033</v>
+      </c>
+      <c r="F595" s="2" t="s">
+        <v>4034</v>
+      </c>
+      <c r="G595" s="1" t="s">
+        <v>4035</v>
+      </c>
+      <c r="H595" s="1" t="s">
+        <v>4036</v>
+      </c>
+      <c r="I595" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="596" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A596" s="1" t="s">
+        <v>4037</v>
+      </c>
+      <c r="B596" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="C596" s="1" t="s">
+        <v>4038</v>
+      </c>
+      <c r="D596" s="2" t="s">
+        <v>4039</v>
+      </c>
+      <c r="E596" s="1" t="s">
+        <v>4040</v>
+      </c>
+      <c r="F596" s="2" t="s">
+        <v>4041</v>
+      </c>
+      <c r="G596" s="1" t="s">
+        <v>4042</v>
+      </c>
+      <c r="H596" s="1" t="s">
+        <v>4043</v>
+      </c>
+      <c r="I596" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="597" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A597" s="1" t="s">
+        <v>4044</v>
+      </c>
+      <c r="B597" s="1" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C597" s="1" t="s">
+        <v>4045</v>
+      </c>
+      <c r="D597" s="2" t="s">
+        <v>4046</v>
+      </c>
+      <c r="E597" s="1" t="s">
+        <v>4047</v>
+      </c>
+      <c r="F597" s="2" t="s">
+        <v>4048</v>
+      </c>
+      <c r="G597" s="1" t="s">
+        <v>4049</v>
+      </c>
+      <c r="H597" s="1" t="s">
+        <v>4050</v>
+      </c>
+      <c r="I597" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="598" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A598" s="1" t="s">
+        <v>4051</v>
+      </c>
+      <c r="B598" s="1" t="s">
+        <v>4052</v>
+      </c>
+      <c r="C598" s="1" t="s">
+        <v>2737</v>
+      </c>
+      <c r="D598" s="2" t="s">
+        <v>4053</v>
+      </c>
+      <c r="E598" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="F598" s="2" t="s">
+        <v>4054</v>
+      </c>
+      <c r="G598" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="H598" s="1" t="s">
+        <v>2257</v>
+      </c>
+      <c r="I598" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="599" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A599" s="1" t="s">
+        <v>4051</v>
+      </c>
+      <c r="B599" s="1" t="s">
+        <v>3077</v>
+      </c>
+      <c r="C599" s="1" t="s">
+        <v>4055</v>
+      </c>
+      <c r="D599" s="2" t="s">
+        <v>4056</v>
+      </c>
+      <c r="E599" s="1" t="s">
+        <v>1967</v>
+      </c>
+      <c r="F599" s="2" t="s">
+        <v>4057</v>
+      </c>
+      <c r="G599" s="1" t="s">
+        <v>4058</v>
+      </c>
+      <c r="H599" s="1" t="s">
+        <v>4059</v>
+      </c>
+      <c r="I599" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="600" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A600" s="1" t="s">
+        <v>2975</v>
+      </c>
+      <c r="B600" s="1" t="s">
+        <v>4060</v>
+      </c>
+      <c r="C600" s="1" t="s">
+        <v>4061</v>
+      </c>
+      <c r="D600" s="2" t="s">
+        <v>4062</v>
+      </c>
+      <c r="E600" s="1" t="s">
+        <v>4063</v>
+      </c>
+      <c r="F600" s="2" t="s">
+        <v>4064</v>
+      </c>
+      <c r="G600" s="1" t="s">
+        <v>4065</v>
+      </c>
+      <c r="H600" s="1" t="s">
+        <v>4066</v>
+      </c>
+      <c r="I600" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="601" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A601" s="1" t="s">
+        <v>2975</v>
+      </c>
+      <c r="B601" s="1" t="s">
+        <v>4067</v>
+      </c>
+      <c r="C601" s="1" t="s">
+        <v>4068</v>
+      </c>
+      <c r="D601" s="2" t="s">
+        <v>4069</v>
+      </c>
+      <c r="E601" s="1" t="s">
+        <v>4070</v>
+      </c>
+      <c r="F601" s="2" t="s">
+        <v>4071</v>
+      </c>
+      <c r="G601" s="1" t="s">
+        <v>4072</v>
+      </c>
+      <c r="H601" s="1" t="s">
+        <v>4073</v>
+      </c>
+      <c r="I601" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="602" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A602" s="1" t="s">
+        <v>1577</v>
+      </c>
+      <c r="B602" s="1" t="s">
+        <v>976</v>
+      </c>
+      <c r="C602" s="1" t="s">
+        <v>4074</v>
+      </c>
+      <c r="D602" s="2" t="s">
+        <v>4075</v>
+      </c>
+      <c r="E602" s="1" t="s">
+        <v>4076</v>
+      </c>
+      <c r="F602" s="2" t="s">
+        <v>4077</v>
+      </c>
+      <c r="G602" s="1" t="s">
+        <v>4078</v>
+      </c>
+      <c r="H602" s="1" t="s">
+        <v>4079</v>
+      </c>
+      <c r="I602" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="603" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A603" s="1" t="s">
+        <v>1577</v>
+      </c>
+      <c r="B603" s="1" t="s">
+        <v>4080</v>
+      </c>
+      <c r="C603" s="1" t="s">
+        <v>4081</v>
+      </c>
+      <c r="D603" s="2" t="s">
+        <v>4082</v>
+      </c>
+      <c r="E603" s="1" t="s">
+        <v>4083</v>
+      </c>
+      <c r="F603" s="2" t="s">
+        <v>4084</v>
+      </c>
+      <c r="G603" s="1" t="s">
+        <v>4085</v>
+      </c>
+      <c r="H603" s="1" t="s">
+        <v>4086</v>
+      </c>
+      <c r="I603" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="604" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A604" s="1" t="s">
+        <v>4087</v>
+      </c>
+      <c r="B604" s="1" t="s">
+        <v>4088</v>
+      </c>
+      <c r="C604" s="1" t="s">
+        <v>4089</v>
+      </c>
+      <c r="D604" s="2" t="s">
+        <v>4090</v>
+      </c>
+      <c r="E604" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="F604" s="2">
+        <v>56993813690</v>
+      </c>
+      <c r="G604" s="1" t="s">
+        <v>4091</v>
+      </c>
+      <c r="H604" s="1" t="s">
+        <v>2251</v>
+      </c>
+      <c r="I604" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="605" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A605" s="1" t="s">
+        <v>4092</v>
+      </c>
+      <c r="B605" s="1" t="s">
+        <v>4093</v>
+      </c>
+      <c r="C605" s="1" t="s">
+        <v>4094</v>
+      </c>
+      <c r="D605" s="2" t="s">
+        <v>4095</v>
+      </c>
+      <c r="E605" s="1" t="s">
+        <v>4096</v>
+      </c>
+      <c r="F605" s="2" t="s">
+        <v>4097</v>
+      </c>
+      <c r="G605" s="1" t="s">
+        <v>4098</v>
+      </c>
+      <c r="H605" s="1" t="s">
+        <v>4099</v>
+      </c>
+      <c r="I605" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="606" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A606" s="1" t="s">
+        <v>4100</v>
+      </c>
+      <c r="B606" s="1" t="s">
+        <v>4101</v>
+      </c>
+      <c r="C606" s="1" t="s">
+        <v>4102</v>
+      </c>
+      <c r="D606" s="2" t="s">
+        <v>4103</v>
+      </c>
+      <c r="E606" s="1" t="s">
+        <v>4104</v>
+      </c>
+      <c r="F606" s="2" t="s">
+        <v>4105</v>
+      </c>
+      <c r="G606" s="1" t="s">
+        <v>4106</v>
+      </c>
+      <c r="H606" s="1" t="s">
+        <v>4107</v>
+      </c>
+      <c r="I606" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="607" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A607" s="1" t="s">
+        <v>4108</v>
+      </c>
+      <c r="B607" s="1" t="s">
+        <v>4109</v>
+      </c>
+      <c r="C607" s="1" t="s">
+        <v>1810</v>
+      </c>
+      <c r="D607" s="2" t="s">
+        <v>4110</v>
+      </c>
+      <c r="E607" s="1" t="s">
+        <v>4111</v>
+      </c>
+      <c r="F607" s="2" t="s">
+        <v>4112</v>
+      </c>
+      <c r="G607" s="1" t="s">
+        <v>4113</v>
+      </c>
+      <c r="H607" s="1" t="s">
+        <v>4114</v>
+      </c>
+      <c r="I607" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="608" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A608" s="1" t="s">
+        <v>4115</v>
+      </c>
+      <c r="B608" s="1" t="s">
+        <v>4116</v>
+      </c>
+      <c r="C608" s="1" t="s">
+        <v>4117</v>
+      </c>
+      <c r="D608" s="2" t="s">
+        <v>4118</v>
+      </c>
+      <c r="E608" s="1" t="s">
+        <v>4119</v>
+      </c>
+      <c r="F608" s="2" t="s">
+        <v>4120</v>
+      </c>
+      <c r="G608" s="1" t="s">
+        <v>4121</v>
+      </c>
+      <c r="H608" s="1" t="s">
+        <v>4122</v>
+      </c>
+      <c r="I608" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="609" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A609" s="1" t="s">
+        <v>4123</v>
+      </c>
+      <c r="B609" s="1" t="s">
+        <v>4124</v>
+      </c>
+      <c r="C609" s="1" t="s">
+        <v>4125</v>
+      </c>
+      <c r="D609" s="2" t="s">
+        <v>4126</v>
+      </c>
+      <c r="E609" s="1" t="s">
+        <v>4127</v>
+      </c>
+      <c r="F609" s="2" t="s">
+        <v>4128</v>
+      </c>
+      <c r="G609" s="1" t="s">
+        <v>4129</v>
+      </c>
+      <c r="H609" s="1" t="s">
+        <v>4130</v>
+      </c>
+      <c r="I609" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="610" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A610" s="1" t="s">
+        <v>4131</v>
+      </c>
+      <c r="B610" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="C610" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="D610" s="2" t="s">
+        <v>4132</v>
+      </c>
+      <c r="E610" s="1" t="s">
+        <v>4133</v>
+      </c>
+      <c r="F610" s="2" t="s">
+        <v>4134</v>
+      </c>
+      <c r="G610" s="1" t="s">
+        <v>4135</v>
+      </c>
+      <c r="H610" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="I610" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="611" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A611" s="1" t="s">
+        <v>4136</v>
+      </c>
+      <c r="B611" s="1" t="s">
+        <v>1253</v>
+      </c>
+      <c r="C611" s="1" t="s">
+        <v>4137</v>
+      </c>
+      <c r="D611" s="2" t="s">
+        <v>4138</v>
+      </c>
+      <c r="E611" s="1" t="s">
+        <v>4139</v>
+      </c>
+      <c r="F611" s="2" t="s">
+        <v>4140</v>
+      </c>
+      <c r="G611" s="1" t="s">
+        <v>4141</v>
+      </c>
+      <c r="H611" s="1" t="s">
+        <v>4142</v>
+      </c>
+      <c r="I611" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="612" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A612" s="1" t="s">
+        <v>4143</v>
+      </c>
+      <c r="B612" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="C612" s="1" t="s">
+        <v>4144</v>
+      </c>
+      <c r="D612" s="2" t="s">
+        <v>4145</v>
+      </c>
+      <c r="E612" s="1" t="s">
+        <v>4146</v>
+      </c>
+      <c r="F612" s="2" t="s">
+        <v>4147</v>
+      </c>
+      <c r="G612" s="1" t="s">
+        <v>4148</v>
+      </c>
+      <c r="H612" s="1" t="s">
+        <v>4149</v>
+      </c>
+      <c r="I612" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="613" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A613" s="1" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B613" s="1" t="s">
+        <v>3620</v>
+      </c>
+      <c r="C613" s="1" t="s">
+        <v>1533</v>
+      </c>
+      <c r="D613" s="2" t="s">
+        <v>4150</v>
+      </c>
+      <c r="E613" s="1" t="s">
+        <v>4151</v>
+      </c>
+      <c r="F613" s="2" t="s">
+        <v>4152</v>
+      </c>
+      <c r="G613" s="1" t="s">
+        <v>4153</v>
+      </c>
+      <c r="H613" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="I613" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="614" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A614" s="1" t="s">
+        <v>4154</v>
+      </c>
+      <c r="B614" s="1" t="s">
+        <v>4155</v>
+      </c>
+      <c r="C614" s="1" t="s">
+        <v>1972</v>
+      </c>
+      <c r="D614" s="2" t="s">
+        <v>4156</v>
+      </c>
+      <c r="E614" s="1" t="s">
+        <v>4157</v>
+      </c>
+      <c r="F614" s="2" t="s">
+        <v>4158</v>
+      </c>
+      <c r="G614" s="1" t="s">
+        <v>4159</v>
+      </c>
+      <c r="H614" s="1" t="s">
+        <v>4160</v>
+      </c>
+      <c r="I614" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="615" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A615" s="1" t="s">
+        <v>2279</v>
+      </c>
+      <c r="B615" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="C615" s="1" t="s">
+        <v>4161</v>
+      </c>
+      <c r="D615" s="2" t="s">
+        <v>4162</v>
+      </c>
+      <c r="E615" s="1" t="s">
+        <v>4163</v>
+      </c>
+      <c r="F615" s="2">
+        <v>994161901</v>
+      </c>
+      <c r="G615" s="1" t="s">
+        <v>4164</v>
+      </c>
+      <c r="H615" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="I615" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="616" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A616" s="1" t="s">
+        <v>2279</v>
+      </c>
+      <c r="B616" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="C616" s="1" t="s">
+        <v>4165</v>
+      </c>
+      <c r="D616" s="2" t="s">
+        <v>4166</v>
+      </c>
+      <c r="E616" s="1" t="s">
+        <v>4167</v>
+      </c>
+      <c r="F616" s="2" t="s">
+        <v>4168</v>
+      </c>
+      <c r="G616" s="1" t="s">
+        <v>4169</v>
+      </c>
+      <c r="H616" s="1" t="s">
+        <v>4170</v>
+      </c>
+      <c r="I616" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="617" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A617" s="1" t="s">
+        <v>4171</v>
+      </c>
+      <c r="B617" s="1" t="s">
+        <v>4172</v>
+      </c>
+      <c r="C617" s="1" t="s">
+        <v>4173</v>
+      </c>
+      <c r="D617" s="2" t="s">
+        <v>4174</v>
+      </c>
+      <c r="E617" s="1" t="s">
+        <v>4175</v>
+      </c>
+      <c r="F617" s="2" t="s">
+        <v>4176</v>
+      </c>
+      <c r="G617" s="1" t="s">
+        <v>4177</v>
+      </c>
+      <c r="H617" s="1" t="s">
+        <v>4178</v>
+      </c>
+      <c r="I617" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="618" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A618" s="1" t="s">
+        <v>4179</v>
+      </c>
+      <c r="B618" s="1" t="s">
+        <v>4180</v>
+      </c>
+      <c r="C618" s="1" t="s">
+        <v>4181</v>
+      </c>
+      <c r="D618" s="2" t="s">
+        <v>4182</v>
+      </c>
+      <c r="E618" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="F618" s="2" t="s">
+        <v>4183</v>
+      </c>
+      <c r="G618" s="1" t="s">
+        <v>4184</v>
+      </c>
+      <c r="H618" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="I618" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="619" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A619" s="1" t="s">
+        <v>938</v>
+      </c>
+      <c r="B619" s="1" t="s">
+        <v>3425</v>
+      </c>
+      <c r="C619" s="1" t="s">
+        <v>4185</v>
+      </c>
+      <c r="D619" s="2" t="s">
+        <v>4186</v>
+      </c>
+      <c r="E619" s="1" t="s">
+        <v>3369</v>
+      </c>
+      <c r="F619" s="2" t="s">
+        <v>4187</v>
+      </c>
+      <c r="G619" s="1" t="s">
+        <v>4188</v>
+      </c>
+      <c r="H619" s="1" t="s">
+        <v>4189</v>
+      </c>
+      <c r="I619" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="620" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A620" s="1" t="s">
+        <v>4190</v>
+      </c>
+      <c r="B620" s="1" t="s">
+        <v>4191</v>
+      </c>
+      <c r="C620" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="D620" s="2" t="s">
+        <v>4192</v>
+      </c>
+      <c r="E620" s="1" t="s">
+        <v>4193</v>
+      </c>
+      <c r="F620" s="2" t="s">
+        <v>4194</v>
+      </c>
+      <c r="G620" s="1" t="s">
+        <v>4195</v>
+      </c>
+      <c r="H620" s="1" t="s">
+        <v>4196</v>
+      </c>
+      <c r="I620" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="621" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A621" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="B621" s="1" t="s">
+        <v>4197</v>
+      </c>
+      <c r="C621" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="D621" s="2" t="s">
+        <v>4198</v>
+      </c>
+      <c r="E621" s="1" t="s">
+        <v>4199</v>
+      </c>
+      <c r="F621" s="2" t="s">
+        <v>4200</v>
+      </c>
+      <c r="G621" s="1" t="s">
+        <v>4201</v>
+      </c>
+      <c r="H621" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="I621" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="622" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A622" s="1" t="s">
+        <v>4202</v>
+      </c>
+      <c r="B622" s="1" t="s">
+        <v>1852</v>
+      </c>
+      <c r="C622" s="1" t="s">
+        <v>4203</v>
+      </c>
+      <c r="D622" s="2" t="s">
+        <v>4204</v>
+      </c>
+      <c r="E622" s="1" t="s">
+        <v>4205</v>
+      </c>
+      <c r="F622" s="2">
+        <v>56993813691</v>
+      </c>
+      <c r="G622" s="1" t="s">
+        <v>4206</v>
+      </c>
+      <c r="H622" s="1" t="s">
+        <v>4207</v>
+      </c>
+      <c r="I622" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="623" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A623" s="1" t="s">
+        <v>4208</v>
+      </c>
+      <c r="B623" s="1" t="s">
+        <v>2544</v>
+      </c>
+      <c r="C623" s="1" t="s">
+        <v>4209</v>
+      </c>
+      <c r="D623" s="2" t="s">
+        <v>4210</v>
+      </c>
+      <c r="E623" s="1" t="s">
+        <v>4211</v>
+      </c>
+      <c r="F623" s="2" t="s">
+        <v>4212</v>
+      </c>
+      <c r="G623" s="1" t="s">
+        <v>4213</v>
+      </c>
+      <c r="H623" s="1" t="s">
+        <v>4214</v>
+      </c>
+      <c r="I623" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="624" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A624" s="1" t="s">
+        <v>4215</v>
+      </c>
+      <c r="B624" s="1" t="s">
+        <v>4216</v>
+      </c>
+      <c r="C624" s="1" t="s">
+        <v>4217</v>
+      </c>
+      <c r="D624" s="2" t="s">
+        <v>4218</v>
+      </c>
+      <c r="E624" s="1" t="s">
+        <v>4219</v>
+      </c>
+      <c r="F624" s="2" t="s">
+        <v>4220</v>
+      </c>
+      <c r="G624" s="1" t="s">
+        <v>4221</v>
+      </c>
+      <c r="H624" s="1" t="s">
+        <v>4222</v>
+      </c>
+      <c r="I624" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="625" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A625" s="1" t="s">
+        <v>4223</v>
+      </c>
+      <c r="B625" s="1" t="s">
+        <v>4224</v>
+      </c>
+      <c r="C625" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="D625" s="2" t="s">
+        <v>4225</v>
+      </c>
+      <c r="E625" s="1" t="s">
+        <v>4226</v>
+      </c>
+      <c r="F625" s="2" t="s">
+        <v>4227</v>
+      </c>
+      <c r="G625" s="1" t="s">
+        <v>4228</v>
+      </c>
+      <c r="H625" s="1" t="s">
+        <v>4229</v>
+      </c>
+      <c r="I625" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="626" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A626" s="1" t="s">
+        <v>4223</v>
+      </c>
+      <c r="B626" s="1" t="s">
+        <v>4230</v>
+      </c>
+      <c r="C626" s="1" t="s">
+        <v>4231</v>
+      </c>
+      <c r="D626" s="2" t="s">
+        <v>4232</v>
+      </c>
+      <c r="E626" s="1" t="s">
+        <v>4233</v>
+      </c>
+      <c r="F626" s="2" t="s">
+        <v>4234</v>
+      </c>
+      <c r="G626" s="1" t="s">
+        <v>4235</v>
+      </c>
+      <c r="H626" s="1" t="s">
+        <v>4236</v>
+      </c>
+      <c r="I626" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="627" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A627" s="1" t="s">
+        <v>4237</v>
+      </c>
+      <c r="B627" s="1" t="s">
+        <v>4238</v>
+      </c>
+      <c r="C627" s="1" t="s">
+        <v>4239</v>
+      </c>
+      <c r="D627" s="2" t="s">
+        <v>4240</v>
+      </c>
+      <c r="E627" s="1" t="s">
+        <v>4241</v>
+      </c>
+      <c r="F627" s="2" t="s">
+        <v>4242</v>
+      </c>
+      <c r="G627" s="1" t="s">
+        <v>4243</v>
+      </c>
+      <c r="H627" s="1" t="s">
+        <v>4244</v>
+      </c>
+      <c r="I627" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="628" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A628" s="1" t="s">
+        <v>4245</v>
+      </c>
+      <c r="B628" s="1" t="s">
+        <v>2518</v>
+      </c>
+      <c r="C628" s="1" t="s">
+        <v>4246</v>
+      </c>
+      <c r="D628" s="2" t="s">
+        <v>4247</v>
+      </c>
+      <c r="E628" s="1" t="s">
+        <v>1332</v>
+      </c>
+      <c r="F628" s="2" t="s">
+        <v>4248</v>
+      </c>
+      <c r="G628" s="1" t="s">
+        <v>4249</v>
+      </c>
+      <c r="H628" s="1" t="s">
+        <v>4250</v>
+      </c>
+      <c r="I628" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="629" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A629" s="1" t="s">
+        <v>4245</v>
+      </c>
+      <c r="B629" s="1" t="s">
+        <v>1769</v>
+      </c>
+      <c r="C629" s="1" t="s">
+        <v>1288</v>
+      </c>
+      <c r="D629" s="2" t="s">
+        <v>4251</v>
+      </c>
+      <c r="E629" s="1" t="s">
+        <v>4252</v>
+      </c>
+      <c r="F629" s="2" t="s">
+        <v>4253</v>
+      </c>
+      <c r="G629" s="1" t="s">
+        <v>4254</v>
+      </c>
+      <c r="H629" s="1" t="s">
+        <v>4255</v>
+      </c>
+      <c r="I629" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="630" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A630" s="1" t="s">
         <v>4256</v>
       </c>
-      <c r="D1" t="s">
+      <c r="B630" s="1" t="s">
+        <v>4257</v>
+      </c>
+      <c r="C630" s="1" t="s">
+        <v>4258</v>
+      </c>
+      <c r="D630" s="2" t="s">
+        <v>4259</v>
+      </c>
+      <c r="E630" s="1" t="s">
+        <v>4260</v>
+      </c>
+      <c r="F630" s="2" t="s">
+        <v>4261</v>
+      </c>
+      <c r="G630" s="1" t="s">
+        <v>4262</v>
+      </c>
+      <c r="H630" s="1" t="s">
+        <v>4263</v>
+      </c>
+      <c r="I630" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="631" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A631" s="1" t="s">
+        <v>4264</v>
+      </c>
+      <c r="B631" s="1" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C631" s="1" t="s">
+        <v>984</v>
+      </c>
+      <c r="D631" s="2" t="s">
+        <v>4265</v>
+      </c>
+      <c r="E631" s="1" t="s">
+        <v>4266</v>
+      </c>
+      <c r="F631" s="2" t="s">
+        <v>4267</v>
+      </c>
+      <c r="G631" s="1" t="s">
+        <v>4268</v>
+      </c>
+      <c r="H631" s="1" t="s">
+        <v>4269</v>
+      </c>
+      <c r="I631" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="632" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A632" s="1" t="s">
+        <v>4264</v>
+      </c>
+      <c r="B632" s="1" t="s">
+        <v>4270</v>
+      </c>
+      <c r="C632" s="1" t="s">
+        <v>4271</v>
+      </c>
+      <c r="D632" s="2" t="s">
+        <v>4272</v>
+      </c>
+      <c r="E632" s="1" t="s">
+        <v>4273</v>
+      </c>
+      <c r="F632" s="2" t="s">
+        <v>4274</v>
+      </c>
+      <c r="G632" s="1" t="s">
+        <v>4275</v>
+      </c>
+      <c r="H632" s="1" t="s">
+        <v>4276</v>
+      </c>
+      <c r="I632" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="633" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A633" s="1" t="s">
+        <v>1555</v>
+      </c>
+      <c r="B633" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="C633" s="1" t="s">
+        <v>4277</v>
+      </c>
+      <c r="D633" s="2" t="s">
+        <v>4278</v>
+      </c>
+      <c r="E633" s="1" t="s">
+        <v>4279</v>
+      </c>
+      <c r="F633" s="2" t="s">
+        <v>4280</v>
+      </c>
+      <c r="G633" s="1" t="s">
+        <v>4281</v>
+      </c>
+      <c r="H633" s="1" t="s">
+        <v>3953</v>
+      </c>
+      <c r="I633" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="634" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A634" s="1" t="s">
+        <v>1555</v>
+      </c>
+      <c r="B634" s="1" t="s">
+        <v>4282</v>
+      </c>
+      <c r="C634" s="1" t="s">
+        <v>4283</v>
+      </c>
+      <c r="D634" s="2" t="s">
+        <v>4284</v>
+      </c>
+      <c r="E634" s="1" t="s">
+        <v>4285</v>
+      </c>
+      <c r="F634" s="2" t="s">
+        <v>4286</v>
+      </c>
+      <c r="G634" s="1" t="s">
+        <v>4287</v>
+      </c>
+      <c r="H634" s="1" t="s">
+        <v>4288</v>
+      </c>
+      <c r="I634" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="635" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A635" s="1" t="s">
+        <v>3648</v>
+      </c>
+      <c r="B635" s="1" t="s">
+        <v>970</v>
+      </c>
+      <c r="C635" s="1" t="s">
+        <v>4289</v>
+      </c>
+      <c r="D635" s="2" t="s">
+        <v>4290</v>
+      </c>
+      <c r="E635" s="1" t="s">
+        <v>4291</v>
+      </c>
+      <c r="F635" s="2" t="s">
+        <v>4292</v>
+      </c>
+      <c r="G635" s="1" t="s">
+        <v>4293</v>
+      </c>
+      <c r="H635" s="1" t="s">
+        <v>4294</v>
+      </c>
+      <c r="I635" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="636" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A636" s="1" t="s">
+        <v>4295</v>
+      </c>
+      <c r="B636" s="1" t="s">
+        <v>3954</v>
+      </c>
+      <c r="C636" s="1" t="s">
+        <v>4296</v>
+      </c>
+      <c r="D636" s="2" t="s">
+        <v>4297</v>
+      </c>
+      <c r="E636" s="1" t="s">
+        <v>4298</v>
+      </c>
+      <c r="F636" s="2">
+        <v>941811347</v>
+      </c>
+      <c r="G636" s="1" t="s">
+        <v>4299</v>
+      </c>
+      <c r="H636" s="1" t="s">
+        <v>4300</v>
+      </c>
+      <c r="I636" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="637" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A637" s="1" t="s">
+        <v>4301</v>
+      </c>
+      <c r="B637" s="1" t="s">
+        <v>1038</v>
+      </c>
+      <c r="C637" s="1" t="s">
+        <v>4302</v>
+      </c>
+      <c r="D637" s="2" t="s">
+        <v>4303</v>
+      </c>
+      <c r="E637" s="1" t="s">
+        <v>4304</v>
+      </c>
+      <c r="F637" s="2" t="s">
+        <v>4305</v>
+      </c>
+      <c r="G637" s="1" t="s">
+        <v>4306</v>
+      </c>
+      <c r="H637" s="1" t="s">
+        <v>4307</v>
+      </c>
+      <c r="I637" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="638" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A638" s="1" t="s">
+        <v>3919</v>
+      </c>
+      <c r="B638" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="C638" s="1" t="s">
+        <v>4308</v>
+      </c>
+      <c r="D638" s="2" t="s">
+        <v>4309</v>
+      </c>
+      <c r="E638" s="1" t="s">
+        <v>4310</v>
+      </c>
+      <c r="F638" s="2" t="s">
+        <v>4311</v>
+      </c>
+      <c r="G638" s="1" t="s">
+        <v>4312</v>
+      </c>
+      <c r="H638" s="1" t="s">
+        <v>4313</v>
+      </c>
+      <c r="I638" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="639" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A639" s="1" t="s">
+        <v>4314</v>
+      </c>
+      <c r="B639" s="1" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C639" s="1" t="s">
+        <v>4315</v>
+      </c>
+      <c r="D639" s="2" t="s">
+        <v>4316</v>
+      </c>
+      <c r="E639" s="1" t="s">
+        <v>4317</v>
+      </c>
+      <c r="F639" s="2" t="s">
+        <v>4318</v>
+      </c>
+      <c r="G639" s="1" t="s">
+        <v>4319</v>
+      </c>
+      <c r="H639" s="1" t="s">
+        <v>884</v>
+      </c>
+      <c r="I639" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="640" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A640" s="1" t="s">
+        <v>4314</v>
+      </c>
+      <c r="B640" s="1" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C640" s="1" t="s">
+        <v>4320</v>
+      </c>
+      <c r="D640" s="2" t="s">
+        <v>4321</v>
+      </c>
+      <c r="E640" s="1" t="s">
+        <v>4322</v>
+      </c>
+      <c r="F640" s="2">
+        <v>56993813692</v>
+      </c>
+      <c r="G640" s="1" t="s">
+        <v>4323</v>
+      </c>
+      <c r="H640" s="1" t="s">
+        <v>4324</v>
+      </c>
+      <c r="I640" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="641" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A641" s="1" t="s">
+        <v>4325</v>
+      </c>
+      <c r="B641" s="1" t="s">
+        <v>4326</v>
+      </c>
+      <c r="C641" s="1" t="s">
+        <v>4327</v>
+      </c>
+      <c r="D641" s="2" t="s">
+        <v>4328</v>
+      </c>
+      <c r="E641" s="1" t="s">
+        <v>2349</v>
+      </c>
+      <c r="F641" s="2" t="s">
+        <v>4329</v>
+      </c>
+      <c r="G641" s="1" t="s">
+        <v>4330</v>
+      </c>
+      <c r="H641" s="1" t="s">
+        <v>2352</v>
+      </c>
+      <c r="I641" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="642" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A642" s="1" t="s">
+        <v>4325</v>
+      </c>
+      <c r="B642" s="1" t="s">
+        <v>4331</v>
+      </c>
+      <c r="C642" s="1" t="s">
+        <v>4332</v>
+      </c>
+      <c r="D642" s="2" t="s">
+        <v>4333</v>
+      </c>
+      <c r="E642" s="1" t="s">
+        <v>4334</v>
+      </c>
+      <c r="F642" s="2" t="s">
+        <v>4335</v>
+      </c>
+      <c r="G642" s="1" t="s">
+        <v>4336</v>
+      </c>
+      <c r="H642" s="1" t="s">
+        <v>4337</v>
+      </c>
+      <c r="I642" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="643" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A643" s="1" t="s">
+        <v>4338</v>
+      </c>
+      <c r="B643" s="1" t="s">
+        <v>2035</v>
+      </c>
+      <c r="C643" s="1" t="s">
+        <v>4339</v>
+      </c>
+      <c r="D643" s="2" t="s">
+        <v>4340</v>
+      </c>
+      <c r="E643" s="1" t="s">
+        <v>4341</v>
+      </c>
+      <c r="F643" s="2" t="s">
+        <v>4342</v>
+      </c>
+      <c r="G643" s="1" t="s">
+        <v>4343</v>
+      </c>
+      <c r="H643" s="1" t="s">
+        <v>856</v>
+      </c>
+      <c r="I643" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="644" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A644" s="1" t="s">
+        <v>4344</v>
+      </c>
+      <c r="B644" s="1" t="s">
+        <v>4154</v>
+      </c>
+      <c r="C644" s="1" t="s">
+        <v>4345</v>
+      </c>
+      <c r="D644" s="2" t="s">
+        <v>4346</v>
+      </c>
+      <c r="E644" s="1" t="s">
+        <v>4347</v>
+      </c>
+      <c r="F644" s="2" t="s">
+        <v>4348</v>
+      </c>
+      <c r="G644" s="1" t="s">
+        <v>4349</v>
+      </c>
+      <c r="H644" s="1" t="s">
+        <v>3633</v>
+      </c>
+      <c r="I644" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="645" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A645" s="1" t="s">
+        <v>4350</v>
+      </c>
+      <c r="B645" s="1" t="s">
+        <v>1985</v>
+      </c>
+      <c r="C645" s="1" t="s">
+        <v>4351</v>
+      </c>
+      <c r="D645" s="2" t="s">
+        <v>4352</v>
+      </c>
+      <c r="E645" s="1" t="s">
+        <v>4353</v>
+      </c>
+      <c r="F645" s="2" t="s">
+        <v>4354</v>
+      </c>
+      <c r="G645" s="1" t="s">
+        <v>4355</v>
+      </c>
+      <c r="H645" s="1" t="s">
+        <v>4356</v>
+      </c>
+      <c r="I645" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="646" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A646" s="1" t="s">
+        <v>1701</v>
+      </c>
+      <c r="B646" s="1" t="s">
+        <v>4357</v>
+      </c>
+      <c r="C646" s="1" t="s">
+        <v>4358</v>
+      </c>
+      <c r="D646" s="2" t="s">
+        <v>4359</v>
+      </c>
+      <c r="E646" s="1" t="s">
+        <v>4360</v>
+      </c>
+      <c r="F646" s="2" t="s">
+        <v>4361</v>
+      </c>
+      <c r="G646" s="1" t="s">
+        <v>4362</v>
+      </c>
+      <c r="H646" s="1" t="s">
+        <v>4363</v>
+      </c>
+      <c r="I646" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="647" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A647" s="1" t="s">
+        <v>1701</v>
+      </c>
+      <c r="B647" s="1" t="s">
+        <v>1852</v>
+      </c>
+      <c r="C647" s="1" t="s">
+        <v>4364</v>
+      </c>
+      <c r="D647" s="2" t="s">
+        <v>4365</v>
+      </c>
+      <c r="E647" s="1" t="s">
+        <v>4366</v>
+      </c>
+      <c r="F647" s="2" t="s">
+        <v>4367</v>
+      </c>
+      <c r="G647" s="1" t="s">
+        <v>4368</v>
+      </c>
+      <c r="H647" s="1" t="s">
+        <v>4369</v>
+      </c>
+      <c r="I647" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="648" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A648" s="1" t="s">
+        <v>1701</v>
+      </c>
+      <c r="B648" s="1" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C648" s="1" t="s">
+        <v>4370</v>
+      </c>
+      <c r="D648" s="2" t="s">
+        <v>4371</v>
+      </c>
+      <c r="E648" s="1" t="s">
+        <v>4372</v>
+      </c>
+      <c r="F648" s="2" t="s">
+        <v>4373</v>
+      </c>
+      <c r="G648" s="1" t="s">
+        <v>4374</v>
+      </c>
+      <c r="H648" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="I648" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="649" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A649" s="1" t="s">
+        <v>4375</v>
+      </c>
+      <c r="B649" s="1" t="s">
+        <v>4376</v>
+      </c>
+      <c r="C649" s="1" t="s">
+        <v>4377</v>
+      </c>
+      <c r="D649" s="2" t="s">
+        <v>4378</v>
+      </c>
+      <c r="E649" s="1" t="s">
+        <v>4379</v>
+      </c>
+      <c r="F649" s="2" t="s">
+        <v>4380</v>
+      </c>
+      <c r="G649" s="1" t="s">
+        <v>4381</v>
+      </c>
+      <c r="H649" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="I649" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="650" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A650" s="1" t="s">
+        <v>4382</v>
+      </c>
+      <c r="B650" s="1" t="s">
+        <v>4383</v>
+      </c>
+      <c r="C650" s="1" t="s">
+        <v>4384</v>
+      </c>
+      <c r="D650" s="2" t="s">
+        <v>4385</v>
+      </c>
+      <c r="E650" s="1" t="s">
+        <v>4386</v>
+      </c>
+      <c r="F650" s="2" t="s">
+        <v>4387</v>
+      </c>
+      <c r="G650" s="1" t="s">
+        <v>4388</v>
+      </c>
+      <c r="H650" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="I650" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="651" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A651" s="1" t="s">
+        <v>4389</v>
+      </c>
+      <c r="B651" s="1" t="s">
+        <v>4390</v>
+      </c>
+      <c r="C651" s="1" t="s">
+        <v>2219</v>
+      </c>
+      <c r="D651" s="2" t="s">
+        <v>4391</v>
+      </c>
+      <c r="E651" s="1" t="s">
+        <v>4392</v>
+      </c>
+      <c r="F651" s="2" t="s">
+        <v>4393</v>
+      </c>
+      <c r="G651" s="1" t="s">
+        <v>4394</v>
+      </c>
+      <c r="H651" s="1" t="s">
+        <v>4395</v>
+      </c>
+      <c r="I651" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="652" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A652" s="1" t="s">
+        <v>4396</v>
+      </c>
+      <c r="B652" s="1" t="s">
+        <v>4397</v>
+      </c>
+      <c r="C652" s="1" t="s">
+        <v>4398</v>
+      </c>
+      <c r="D652" s="2" t="s">
+        <v>4399</v>
+      </c>
+      <c r="E652" s="1" t="s">
+        <v>4400</v>
+      </c>
+      <c r="F652" s="2" t="s">
+        <v>4401</v>
+      </c>
+      <c r="G652" s="1" t="s">
+        <v>4402</v>
+      </c>
+      <c r="H652" s="1" t="s">
+        <v>4403</v>
+      </c>
+      <c r="I652" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="653" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A653" s="1" t="s">
+        <v>2259</v>
+      </c>
+      <c r="B653" s="1" t="s">
+        <v>976</v>
+      </c>
+      <c r="C653" s="1" t="s">
+        <v>4404</v>
+      </c>
+      <c r="D653" s="2" t="s">
+        <v>4405</v>
+      </c>
+      <c r="E653" s="1" t="s">
+        <v>4406</v>
+      </c>
+      <c r="F653" s="2" t="s">
+        <v>4407</v>
+      </c>
+      <c r="G653" s="1" t="s">
+        <v>4408</v>
+      </c>
+      <c r="H653" s="1" t="s">
+        <v>4409</v>
+      </c>
+      <c r="I653" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="654" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A654" s="1" t="s">
+        <v>2259</v>
+      </c>
+      <c r="B654" s="1" t="s">
+        <v>2762</v>
+      </c>
+      <c r="C654" s="1" t="s">
+        <v>4410</v>
+      </c>
+      <c r="D654" s="2" t="s">
+        <v>4411</v>
+      </c>
+      <c r="E654" s="1" t="s">
+        <v>4412</v>
+      </c>
+      <c r="F654" s="2" t="s">
+        <v>4413</v>
+      </c>
+      <c r="G654" s="1" t="s">
+        <v>4414</v>
+      </c>
+      <c r="H654" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="I654" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="655" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A655" s="1" t="s">
+        <v>2259</v>
+      </c>
+      <c r="B655" s="1" t="s">
+        <v>1769</v>
+      </c>
+      <c r="C655" s="1" t="s">
+        <v>4415</v>
+      </c>
+      <c r="D655" s="2" t="s">
+        <v>4416</v>
+      </c>
+      <c r="E655" s="1" t="s">
+        <v>4417</v>
+      </c>
+      <c r="F655" s="2" t="s">
+        <v>4418</v>
+      </c>
+      <c r="G655" s="1" t="s">
+        <v>4419</v>
+      </c>
+      <c r="H655" s="1" t="s">
+        <v>4420</v>
+      </c>
+      <c r="I655" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="656" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A656" s="1" t="s">
+        <v>2259</v>
+      </c>
+      <c r="B656" s="1" t="s">
+        <v>3720</v>
+      </c>
+      <c r="C656" s="1" t="s">
+        <v>4421</v>
+      </c>
+      <c r="D656" s="2" t="s">
+        <v>4422</v>
+      </c>
+      <c r="E656" s="1" t="s">
+        <v>4423</v>
+      </c>
+      <c r="F656" s="2">
+        <v>56993813693</v>
+      </c>
+      <c r="G656" s="1" t="s">
+        <v>4424</v>
+      </c>
+      <c r="H656" s="1" t="s">
+        <v>4425</v>
+      </c>
+      <c r="I656" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="657" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A657" s="1" t="s">
+        <v>4426</v>
+      </c>
+      <c r="B657" s="1" t="s">
+        <v>4427</v>
+      </c>
+      <c r="C657" s="1" t="s">
+        <v>2096</v>
+      </c>
+      <c r="D657" s="2" t="s">
+        <v>4428</v>
+      </c>
+      <c r="E657" s="1" t="s">
+        <v>4429</v>
+      </c>
+      <c r="F657" s="2">
+        <v>56982312974</v>
+      </c>
+      <c r="G657" s="1" t="s">
+        <v>4430</v>
+      </c>
+      <c r="I657" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="658" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A658" s="1" t="s">
+        <v>4431</v>
+      </c>
+      <c r="B658" s="1" t="s">
+        <v>4432</v>
+      </c>
+      <c r="C658" s="1" t="s">
+        <v>1770</v>
+      </c>
+      <c r="D658" s="2" t="s">
+        <v>4433</v>
+      </c>
+      <c r="E658" s="1" t="s">
+        <v>3393</v>
+      </c>
+      <c r="F658" s="2" t="s">
+        <v>4434</v>
+      </c>
+      <c r="G658" s="1" t="s">
+        <v>4435</v>
+      </c>
+      <c r="H658" s="1" t="s">
+        <v>3396</v>
+      </c>
+      <c r="I658" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="659" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A659" s="1" t="s">
+        <v>4436</v>
+      </c>
+      <c r="B659" s="1" t="s">
+        <v>2791</v>
+      </c>
+      <c r="C659" s="1" t="s">
+        <v>4437</v>
+      </c>
+      <c r="D659" s="2" t="s">
+        <v>4438</v>
+      </c>
+      <c r="E659" s="1" t="s">
+        <v>4439</v>
+      </c>
+      <c r="F659" s="2" t="s">
+        <v>4440</v>
+      </c>
+      <c r="G659" s="1" t="s">
+        <v>4441</v>
+      </c>
+      <c r="H659" s="1" t="s">
+        <v>4442</v>
+      </c>
+      <c r="I659" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="660" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A660" s="1" t="s">
+        <v>4443</v>
+      </c>
+      <c r="B660" s="1" t="s">
+        <v>4444</v>
+      </c>
+      <c r="C660" s="1" t="s">
+        <v>4445</v>
+      </c>
+      <c r="D660" s="2" t="s">
+        <v>4446</v>
+      </c>
+      <c r="E660" s="1" t="s">
+        <v>4447</v>
+      </c>
+      <c r="F660" s="2" t="s">
+        <v>4448</v>
+      </c>
+      <c r="G660" s="1" t="s">
+        <v>4449</v>
+      </c>
+      <c r="H660" s="1" t="s">
+        <v>4450</v>
+      </c>
+      <c r="I660" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="661" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A661" s="1" t="s">
+        <v>4451</v>
+      </c>
+      <c r="B661" s="1" t="s">
+        <v>4452</v>
+      </c>
+      <c r="C661" s="1" t="s">
+        <v>4453</v>
+      </c>
+      <c r="D661" s="2" t="s">
+        <v>4454</v>
+      </c>
+      <c r="E661" s="1" t="s">
+        <v>4455</v>
+      </c>
+      <c r="F661" s="2" t="s">
+        <v>4456</v>
+      </c>
+      <c r="G661" s="1" t="s">
+        <v>4457</v>
+      </c>
+      <c r="H661" s="1" t="s">
+        <v>4458</v>
+      </c>
+      <c r="I661" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="662" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A662" s="1" t="s">
+        <v>4459</v>
+      </c>
+      <c r="B662" s="1" t="s">
+        <v>4460</v>
+      </c>
+      <c r="C662" s="1" t="s">
+        <v>3433</v>
+      </c>
+      <c r="D662" s="2" t="s">
+        <v>4461</v>
+      </c>
+      <c r="E662" s="1" t="s">
+        <v>4462</v>
+      </c>
+      <c r="F662" s="2" t="s">
+        <v>4463</v>
+      </c>
+      <c r="G662" s="1" t="s">
+        <v>4464</v>
+      </c>
+      <c r="H662" s="1" t="s">
+        <v>4465</v>
+      </c>
+      <c r="I662" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="663" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A663" s="1" t="s">
+        <v>4459</v>
+      </c>
+      <c r="B663" s="1" t="s">
+        <v>4466</v>
+      </c>
+      <c r="C663" s="1" t="s">
+        <v>1119</v>
+      </c>
+      <c r="D663" s="2" t="s">
+        <v>4467</v>
+      </c>
+      <c r="E663" s="1" t="s">
+        <v>4468</v>
+      </c>
+      <c r="F663" s="2" t="s">
+        <v>4469</v>
+      </c>
+      <c r="G663" s="1" t="s">
+        <v>4470</v>
+      </c>
+      <c r="H663" s="1" t="s">
+        <v>4471</v>
+      </c>
+      <c r="I663" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="664" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A664" s="1" t="s">
+        <v>4459</v>
+      </c>
+      <c r="B664" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="C664" s="1" t="s">
+        <v>4472</v>
+      </c>
+      <c r="D664" s="2" t="s">
+        <v>4473</v>
+      </c>
+      <c r="E664" s="1" t="s">
+        <v>4474</v>
+      </c>
+      <c r="F664" s="2" t="s">
+        <v>4475</v>
+      </c>
+      <c r="G664" s="1" t="s">
+        <v>4476</v>
+      </c>
+      <c r="H664" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="I664" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="665" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A665" s="1" t="s">
+        <v>4477</v>
+      </c>
+      <c r="B665" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="C665" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="D665" s="2" t="s">
+        <v>4478</v>
+      </c>
+      <c r="E665" s="1" t="s">
+        <v>4479</v>
+      </c>
+      <c r="F665" s="2" t="s">
+        <v>4480</v>
+      </c>
+      <c r="G665" s="1" t="s">
+        <v>4481</v>
+      </c>
+      <c r="H665" s="1" t="s">
+        <v>4482</v>
+      </c>
+      <c r="I665" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="666" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A666" s="1" t="s">
+        <v>4483</v>
+      </c>
+      <c r="B666" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C666" s="1" t="s">
+        <v>4484</v>
+      </c>
+      <c r="D666" s="2" t="s">
+        <v>4485</v>
+      </c>
+      <c r="E666" s="1" t="s">
+        <v>4486</v>
+      </c>
+      <c r="F666" s="2" t="s">
+        <v>4487</v>
+      </c>
+      <c r="G666" s="1" t="s">
+        <v>4488</v>
+      </c>
+      <c r="H666" s="1" t="s">
+        <v>4489</v>
+      </c>
+      <c r="I666" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="667" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A667" s="1" t="s">
+        <v>4490</v>
+      </c>
+      <c r="B667" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="C667" s="1" t="s">
+        <v>1390</v>
+      </c>
+      <c r="D667" s="2" t="s">
+        <v>4491</v>
+      </c>
+      <c r="E667" s="1" t="s">
+        <v>4492</v>
+      </c>
+      <c r="F667" s="2" t="s">
+        <v>4493</v>
+      </c>
+      <c r="G667" s="1" t="s">
+        <v>4494</v>
+      </c>
+      <c r="H667" s="1" t="s">
+        <v>4495</v>
+      </c>
+      <c r="I667" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="668" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A668" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B668" s="1" t="s">
+        <v>4496</v>
+      </c>
+      <c r="C668" s="1" t="s">
+        <v>1217</v>
+      </c>
+      <c r="D668" s="2" t="s">
+        <v>4497</v>
+      </c>
+      <c r="E668" s="1" t="s">
+        <v>4498</v>
+      </c>
+      <c r="F668" s="2" t="s">
+        <v>4499</v>
+      </c>
+      <c r="G668" s="1" t="s">
+        <v>4500</v>
+      </c>
+      <c r="H668" s="1" t="s">
+        <v>4501</v>
+      </c>
+      <c r="I668" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="669" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A669" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B669" s="1" t="s">
+        <v>4502</v>
+      </c>
+      <c r="C669" s="1" t="s">
+        <v>4503</v>
+      </c>
+      <c r="D669" s="2" t="s">
+        <v>4504</v>
+      </c>
+      <c r="E669" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="F669" s="2" t="s">
+        <v>4505</v>
+      </c>
+      <c r="G669" s="1" t="s">
+        <v>4506</v>
+      </c>
+      <c r="H669" s="1" t="s">
+        <v>4507</v>
+      </c>
+      <c r="I669" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="670" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A670" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="B670" s="1" t="s">
+        <v>4508</v>
+      </c>
+      <c r="C670" s="1" t="s">
+        <v>4509</v>
+      </c>
+      <c r="D670" s="2" t="s">
+        <v>4510</v>
+      </c>
+      <c r="E670" s="1" t="s">
+        <v>4511</v>
+      </c>
+      <c r="F670" s="2" t="s">
+        <v>4512</v>
+      </c>
+      <c r="G670" s="1" t="s">
+        <v>4513</v>
+      </c>
+      <c r="H670" s="1" t="s">
+        <v>4514</v>
+      </c>
+      <c r="I670" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="671" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A671" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="B671" s="1" t="s">
+        <v>4515</v>
+      </c>
+      <c r="C671" s="1" t="s">
+        <v>4516</v>
+      </c>
+      <c r="D671" s="2" t="s">
+        <v>4517</v>
+      </c>
+      <c r="E671" s="1" t="s">
+        <v>4518</v>
+      </c>
+      <c r="F671" s="2">
+        <v>56993813694</v>
+      </c>
+      <c r="G671" s="1" t="s">
+        <v>4519</v>
+      </c>
+      <c r="H671" s="1" t="s">
+        <v>4520</v>
+      </c>
+      <c r="I671" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="672" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A672" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="B672" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="C672" s="1" t="s">
+        <v>4521</v>
+      </c>
+      <c r="D672" s="2" t="s">
+        <v>4522</v>
+      </c>
+      <c r="E672" s="1" t="s">
+        <v>4523</v>
+      </c>
+      <c r="F672" s="2">
+        <v>56987767265</v>
+      </c>
+      <c r="G672" s="1" t="s">
+        <v>4524</v>
+      </c>
+      <c r="H672" s="1" t="s">
+        <v>4525</v>
+      </c>
+      <c r="I672" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="673" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A673" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="B673" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="C673" s="1" t="s">
+        <v>4526</v>
+      </c>
+      <c r="D673" s="2" t="s">
+        <v>4527</v>
+      </c>
+      <c r="E673" s="1" t="s">
+        <v>4528</v>
+      </c>
+      <c r="F673" s="2" t="s">
+        <v>4529</v>
+      </c>
+      <c r="G673" s="1" t="s">
+        <v>4530</v>
+      </c>
+      <c r="H673" s="1" t="s">
+        <v>4531</v>
+      </c>
+      <c r="I673" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="674" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A674" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="B674" s="1" t="s">
+        <v>4532</v>
+      </c>
+      <c r="C674" s="1" t="s">
+        <v>4533</v>
+      </c>
+      <c r="D674" s="2" t="s">
+        <v>4534</v>
+      </c>
+      <c r="E674" s="1" t="s">
+        <v>4535</v>
+      </c>
+      <c r="F674" s="2" t="s">
+        <v>4536</v>
+      </c>
+      <c r="G674" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="H674" s="1" t="s">
+        <v>4537</v>
+      </c>
+      <c r="I674" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="675" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A675" s="1" t="str">
+        <f>$A$679</f>
+        <v>RIVEROS</v>
+      </c>
+      <c r="B675" s="1" t="s">
+        <v>4538</v>
+      </c>
+      <c r="C675" s="1" t="s">
+        <v>4539</v>
+      </c>
+      <c r="D675" s="2" t="s">
+        <v>4540</v>
+      </c>
+      <c r="E675" s="1" t="s">
+        <v>4541</v>
+      </c>
+      <c r="F675" s="2" t="s">
+        <v>4542</v>
+      </c>
+      <c r="G675" s="1" t="s">
+        <v>4543</v>
+      </c>
+      <c r="H675" s="1" t="s">
+        <v>4544</v>
+      </c>
+      <c r="I675" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="676" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A676" s="1" t="s">
+        <v>1662</v>
+      </c>
+      <c r="B676" s="1" t="s">
+        <v>2004</v>
+      </c>
+      <c r="C676" s="1" t="s">
+        <v>4545</v>
+      </c>
+      <c r="D676" s="2" t="s">
+        <v>4546</v>
+      </c>
+      <c r="E676" s="1" t="s">
+        <v>4547</v>
+      </c>
+      <c r="F676" s="2">
+        <v>996092496</v>
+      </c>
+      <c r="G676" s="1" t="s">
+        <v>4548</v>
+      </c>
+      <c r="H676" s="1" t="s">
+        <v>4549</v>
+      </c>
+      <c r="I676" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="677" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A677" s="1" t="str">
+        <f>$A$679</f>
+        <v>RIVEROS</v>
+      </c>
+      <c r="B677" s="1" t="s">
+        <v>4550</v>
+      </c>
+      <c r="C677" s="1" t="s">
+        <v>4551</v>
+      </c>
+      <c r="D677" s="2" t="s">
+        <v>4552</v>
+      </c>
+      <c r="E677" s="1" t="s">
+        <v>2057</v>
+      </c>
+      <c r="F677" s="2" t="s">
+        <v>4553</v>
+      </c>
+      <c r="G677" s="1" t="s">
+        <v>2059</v>
+      </c>
+      <c r="H677" s="1" t="s">
+        <v>928</v>
+      </c>
+      <c r="I677" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="678" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A678" s="1" t="str">
+        <f>$A$679</f>
+        <v>RIVEROS</v>
+      </c>
+      <c r="B678" s="1" t="s">
+        <v>3620</v>
+      </c>
+      <c r="C678" s="1" t="s">
+        <v>4554</v>
+      </c>
+      <c r="D678" s="2" t="s">
+        <v>4555</v>
+      </c>
+      <c r="E678" s="1" t="s">
+        <v>4556</v>
+      </c>
+      <c r="F678" s="2" t="s">
+        <v>4557</v>
+      </c>
+      <c r="G678" s="1" t="s">
+        <v>4558</v>
+      </c>
+      <c r="H678" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="I678" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="679" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A679" s="1" t="s">
+        <v>4559</v>
+      </c>
+      <c r="B679" s="1" t="s">
+        <v>4560</v>
+      </c>
+      <c r="C679" s="1" t="s">
+        <v>4561</v>
+      </c>
+      <c r="D679" s="2" t="s">
+        <v>4562</v>
+      </c>
+      <c r="E679" s="1" t="s">
+        <v>4563</v>
+      </c>
+      <c r="F679" s="2" t="s">
+        <v>4564</v>
+      </c>
+      <c r="G679" s="1" t="s">
+        <v>4565</v>
+      </c>
+      <c r="H679" s="1" t="s">
+        <v>4566</v>
+      </c>
+      <c r="I679" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="680" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A680" s="1" t="s">
+        <v>4567</v>
+      </c>
+      <c r="B680" s="1" t="s">
+        <v>4568</v>
+      </c>
+      <c r="C680" s="1" t="s">
+        <v>1810</v>
+      </c>
+      <c r="D680" s="2" t="s">
+        <v>4569</v>
+      </c>
+      <c r="E680" s="1" t="s">
+        <v>4570</v>
+      </c>
+      <c r="F680" s="2" t="s">
+        <v>4571</v>
+      </c>
+      <c r="G680" s="1" t="s">
+        <v>4572</v>
+      </c>
+      <c r="H680" s="1" t="s">
+        <v>4573</v>
+      </c>
+      <c r="I680" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="681" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A681" s="1" t="s">
+        <v>4574</v>
+      </c>
+      <c r="B681" s="1" t="s">
+        <v>4575</v>
+      </c>
+      <c r="C681" s="1" t="s">
+        <v>4576</v>
+      </c>
+      <c r="D681" s="2" t="s">
+        <v>4577</v>
+      </c>
+      <c r="E681" s="1" t="s">
+        <v>4578</v>
+      </c>
+      <c r="F681" s="2" t="s">
+        <v>4579</v>
+      </c>
+      <c r="G681" s="1" t="s">
+        <v>4580</v>
+      </c>
+      <c r="H681" s="1" t="s">
+        <v>4581</v>
+      </c>
+      <c r="I681" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="682" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A682" s="1" t="s">
+        <v>4582</v>
+      </c>
+      <c r="B682" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="C682" s="1" t="s">
+        <v>4583</v>
+      </c>
+      <c r="D682" s="2" t="s">
+        <v>4584</v>
+      </c>
+      <c r="E682" s="1" t="s">
+        <v>4585</v>
+      </c>
+      <c r="F682" s="2" t="s">
+        <v>4586</v>
+      </c>
+      <c r="G682" s="1" t="s">
+        <v>4587</v>
+      </c>
+      <c r="H682" s="1" t="s">
+        <v>4588</v>
+      </c>
+      <c r="I682" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="683" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A683" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="B683" s="1" t="s">
+        <v>4589</v>
+      </c>
+      <c r="C683" s="1" t="s">
+        <v>4590</v>
+      </c>
+      <c r="D683" s="2" t="s">
+        <v>4591</v>
+      </c>
+      <c r="E683" s="1" t="s">
+        <v>4592</v>
+      </c>
+      <c r="F683" s="2" t="s">
+        <v>4593</v>
+      </c>
+      <c r="G683" s="1" t="s">
+        <v>4594</v>
+      </c>
+      <c r="H683" s="1" t="s">
+        <v>4595</v>
+      </c>
+      <c r="I683" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="684" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A684" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="B684" s="1" t="s">
+        <v>4596</v>
+      </c>
+      <c r="C684" s="1" t="s">
+        <v>4597</v>
+      </c>
+      <c r="D684" s="2" t="s">
+        <v>4598</v>
+      </c>
+      <c r="E684" s="1" t="s">
+        <v>4599</v>
+      </c>
+      <c r="F684" s="2" t="s">
+        <v>4600</v>
+      </c>
+      <c r="G684" s="1" t="s">
+        <v>4601</v>
+      </c>
+      <c r="H684" s="1" t="s">
+        <v>4602</v>
+      </c>
+      <c r="I684" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="685" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A685" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="B685" s="1" t="s">
+        <v>1443</v>
+      </c>
+      <c r="C685" s="1" t="s">
+        <v>4603</v>
+      </c>
+      <c r="D685" s="2">
+        <v>179532727</v>
+      </c>
+      <c r="E685" s="1" t="s">
+        <v>4604</v>
+      </c>
+      <c r="F685" s="2" t="s">
+        <v>4605</v>
+      </c>
+      <c r="G685" s="1" t="s">
+        <v>4606</v>
+      </c>
+      <c r="H685" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="I685" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="686" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A686" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="B686" s="1" t="s">
+        <v>2832</v>
+      </c>
+      <c r="C686" s="1" t="s">
+        <v>4607</v>
+      </c>
+      <c r="D686" s="2" t="s">
+        <v>4608</v>
+      </c>
+      <c r="E686" s="1" t="s">
+        <v>4609</v>
+      </c>
+      <c r="F686" s="2" t="s">
+        <v>4610</v>
+      </c>
+      <c r="G686" s="1" t="s">
+        <v>4611</v>
+      </c>
+      <c r="H686" s="1" t="s">
+        <v>4612</v>
+      </c>
+      <c r="I686" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="687" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A687" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="B687" s="1" t="s">
+        <v>4613</v>
+      </c>
+      <c r="C687" s="1" t="s">
+        <v>4614</v>
+      </c>
+      <c r="D687" s="2" t="s">
+        <v>4615</v>
+      </c>
+      <c r="E687" s="1" t="s">
+        <v>4616</v>
+      </c>
+      <c r="F687" s="2" t="s">
+        <v>4617</v>
+      </c>
+      <c r="G687" s="1" t="s">
+        <v>4618</v>
+      </c>
+      <c r="H687" s="1" t="s">
+        <v>4619</v>
+      </c>
+      <c r="I687" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="688" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A688" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="B688" s="1" t="s">
+        <v>4620</v>
+      </c>
+      <c r="C688" s="1" t="s">
+        <v>4621</v>
+      </c>
+      <c r="D688" s="2" t="s">
+        <v>4622</v>
+      </c>
+      <c r="E688" s="1" t="s">
+        <v>4623</v>
+      </c>
+      <c r="F688" s="2" t="s">
+        <v>4624</v>
+      </c>
+      <c r="G688" s="1" t="s">
+        <v>4625</v>
+      </c>
+      <c r="H688" s="1" t="s">
+        <v>4626</v>
+      </c>
+      <c r="I688" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="689" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A689" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="B689" s="1" t="s">
+        <v>4051</v>
+      </c>
+      <c r="C689" s="1" t="s">
+        <v>4627</v>
+      </c>
+      <c r="D689" s="2" t="s">
+        <v>4628</v>
+      </c>
+      <c r="E689" s="1" t="s">
+        <v>4629</v>
+      </c>
+      <c r="F689" s="2">
+        <v>56993813695</v>
+      </c>
+      <c r="G689" s="1" t="s">
+        <v>4630</v>
+      </c>
+      <c r="H689" s="1" t="s">
+        <v>4631</v>
+      </c>
+      <c r="I689" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="690" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A690" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="B690" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C690" s="1" t="s">
+        <v>4632</v>
+      </c>
+      <c r="D690" s="2" t="s">
+        <v>4633</v>
+      </c>
+      <c r="E690" s="1" t="s">
+        <v>4634</v>
+      </c>
+      <c r="F690" s="2" t="s">
+        <v>4635</v>
+      </c>
+      <c r="G690" s="1" t="s">
+        <v>4636</v>
+      </c>
+      <c r="H690" s="1" t="s">
+        <v>4637</v>
+      </c>
+      <c r="I690" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="691" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A691" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="B691" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C691" s="1" t="s">
+        <v>4638</v>
+      </c>
+      <c r="D691" s="2" t="s">
+        <v>4639</v>
+      </c>
+      <c r="E691" s="1" t="s">
+        <v>4640</v>
+      </c>
+      <c r="F691" s="2" t="s">
+        <v>4641</v>
+      </c>
+      <c r="G691" s="1" t="s">
+        <v>4642</v>
+      </c>
+      <c r="H691" s="1" t="s">
+        <v>4643</v>
+      </c>
+      <c r="I691" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="692" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A692" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="B692" s="1" t="s">
+        <v>4644</v>
+      </c>
+      <c r="C692" s="1" t="s">
+        <v>4645</v>
+      </c>
+      <c r="D692" s="2" t="s">
+        <v>4646</v>
+      </c>
+      <c r="E692" s="1" t="s">
+        <v>4647</v>
+      </c>
+      <c r="F692" s="2" t="s">
+        <v>4648</v>
+      </c>
+      <c r="G692" s="1" t="s">
+        <v>4649</v>
+      </c>
+      <c r="H692" s="1" t="s">
+        <v>4650</v>
+      </c>
+      <c r="I692" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="693" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A693" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="B693" s="1" t="s">
+        <v>4651</v>
+      </c>
+      <c r="C693" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="D693" s="2" t="s">
+        <v>4652</v>
+      </c>
+      <c r="E693" s="1" t="s">
+        <v>4653</v>
+      </c>
+      <c r="F693" s="2">
+        <v>56972124840</v>
+      </c>
+      <c r="G693" s="1" t="s">
+        <v>4654</v>
+      </c>
+      <c r="H693" s="1" t="s">
+        <v>4655</v>
+      </c>
+      <c r="I693" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="694" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A694" s="1" t="s">
+        <v>4656</v>
+      </c>
+      <c r="B694" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="C694" s="1" t="s">
+        <v>4657</v>
+      </c>
+      <c r="D694" s="2" t="s">
+        <v>4658</v>
+      </c>
+      <c r="E694" s="1" t="s">
+        <v>1718</v>
+      </c>
+      <c r="F694" s="2" t="s">
+        <v>4659</v>
+      </c>
+      <c r="G694" s="1" t="s">
+        <v>4660</v>
+      </c>
+      <c r="H694" s="1" t="s">
+        <v>856</v>
+      </c>
+      <c r="I694" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="695" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A695" s="1" t="s">
+        <v>4661</v>
+      </c>
+      <c r="B695" s="1" t="s">
+        <v>4662</v>
+      </c>
+      <c r="C695" s="1" t="s">
+        <v>4663</v>
+      </c>
+      <c r="D695" s="2" t="s">
+        <v>4664</v>
+      </c>
+      <c r="E695" s="1" t="s">
+        <v>4665</v>
+      </c>
+      <c r="F695" s="2" t="s">
+        <v>4666</v>
+      </c>
+      <c r="G695" s="1" t="s">
+        <v>4667</v>
+      </c>
+      <c r="H695" s="1" t="s">
+        <v>4668</v>
+      </c>
+      <c r="I695" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="696" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A696" s="1" t="s">
+        <v>4550</v>
+      </c>
+      <c r="B696" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="C696" s="1" t="s">
+        <v>4669</v>
+      </c>
+      <c r="D696" s="2" t="s">
+        <v>4670</v>
+      </c>
+      <c r="E696" s="1" t="s">
+        <v>4671</v>
+      </c>
+      <c r="F696" s="2" t="s">
+        <v>4672</v>
+      </c>
+      <c r="G696" s="1" t="s">
+        <v>4673</v>
+      </c>
+      <c r="H696" s="1" t="s">
+        <v>1756</v>
+      </c>
+      <c r="I696" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="697" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A697" s="1" t="s">
+        <v>4674</v>
+      </c>
+      <c r="B697" s="1" t="s">
+        <v>2035</v>
+      </c>
+      <c r="C697" s="1" t="s">
+        <v>4675</v>
+      </c>
+      <c r="D697" s="2" t="s">
+        <v>4676</v>
+      </c>
+      <c r="E697" s="1" t="s">
+        <v>4677</v>
+      </c>
+      <c r="F697" s="2" t="s">
+        <v>4678</v>
+      </c>
+      <c r="G697" s="1" t="s">
+        <v>4679</v>
+      </c>
+      <c r="H697" s="1" t="s">
+        <v>4680</v>
+      </c>
+      <c r="I697" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="698" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A698" s="1" t="s">
+        <v>4674</v>
+      </c>
+      <c r="B698" s="1" t="s">
+        <v>3331</v>
+      </c>
+      <c r="C698" s="1" t="s">
+        <v>2737</v>
+      </c>
+      <c r="D698" s="2" t="s">
+        <v>4681</v>
+      </c>
+      <c r="E698" s="1" t="s">
+        <v>4682</v>
+      </c>
+      <c r="F698" s="2" t="s">
+        <v>4683</v>
+      </c>
+      <c r="G698" s="1" t="s">
+        <v>4684</v>
+      </c>
+      <c r="H698" s="1" t="s">
+        <v>4685</v>
+      </c>
+      <c r="I698" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="699" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A699" s="1" t="s">
+        <v>4686</v>
+      </c>
+      <c r="B699" s="1" t="s">
+        <v>4687</v>
+      </c>
+      <c r="C699" s="1" t="s">
+        <v>4688</v>
+      </c>
+      <c r="D699" s="2" t="s">
+        <v>4689</v>
+      </c>
+      <c r="E699" s="1" t="s">
+        <v>4690</v>
+      </c>
+      <c r="F699" s="2" t="s">
+        <v>4691</v>
+      </c>
+      <c r="G699" s="1" t="s">
+        <v>4692</v>
+      </c>
+      <c r="H699" s="1" t="s">
+        <v>4693</v>
+      </c>
+      <c r="I699" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="700" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A700" s="1" t="s">
+        <v>4694</v>
+      </c>
+      <c r="B700" s="1" t="s">
+        <v>4695</v>
+      </c>
+      <c r="C700" s="1" t="s">
+        <v>4696</v>
+      </c>
+      <c r="D700" s="2" t="s">
+        <v>4697</v>
+      </c>
+      <c r="E700" s="1" t="s">
+        <v>4698</v>
+      </c>
+      <c r="F700" s="2" t="s">
+        <v>4699</v>
+      </c>
+      <c r="G700" s="1" t="s">
+        <v>4700</v>
+      </c>
+      <c r="H700" s="1" t="s">
+        <v>4701</v>
+      </c>
+      <c r="I700" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="701" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A701" s="1" t="s">
+        <v>4694</v>
+      </c>
+      <c r="B701" s="1" t="s">
+        <v>4051</v>
+      </c>
+      <c r="C701" s="1" t="s">
+        <v>4702</v>
+      </c>
+      <c r="D701" s="2" t="s">
+        <v>4703</v>
+      </c>
+      <c r="E701" s="1" t="s">
+        <v>4704</v>
+      </c>
+      <c r="F701" s="2" t="s">
+        <v>4705</v>
+      </c>
+      <c r="G701" s="1" t="s">
+        <v>4706</v>
+      </c>
+      <c r="H701" s="1" t="s">
+        <v>4707</v>
+      </c>
+      <c r="I701" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="702" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A702" s="1" t="s">
+        <v>4708</v>
+      </c>
+      <c r="B702" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="C702" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="D702" s="2" t="s">
+        <v>4709</v>
+      </c>
+      <c r="E702" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="F702" s="2" t="s">
+        <v>4710</v>
+      </c>
+      <c r="G702" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="H702" s="1" t="s">
+        <v>2257</v>
+      </c>
+      <c r="I702" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="703" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A703" s="1" t="s">
+        <v>4711</v>
+      </c>
+      <c r="B703" s="1" t="s">
+        <v>4712</v>
+      </c>
+      <c r="C703" s="1" t="s">
+        <v>4713</v>
+      </c>
+      <c r="D703" s="2" t="s">
+        <v>4714</v>
+      </c>
+      <c r="E703" s="1" t="s">
+        <v>4715</v>
+      </c>
+      <c r="F703" s="2" t="s">
+        <v>4716</v>
+      </c>
+      <c r="G703" s="1" t="s">
+        <v>4717</v>
+      </c>
+      <c r="H703" s="1" t="s">
+        <v>4718</v>
+      </c>
+      <c r="I703" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="704" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A704" s="1" t="s">
+        <v>4719</v>
+      </c>
+      <c r="B704" s="1" t="s">
+        <v>3648</v>
+      </c>
+      <c r="C704" s="1" t="s">
+        <v>4720</v>
+      </c>
+      <c r="D704" s="2" t="s">
+        <v>4721</v>
+      </c>
+      <c r="E704" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="F704" s="2" t="s">
+        <v>4722</v>
+      </c>
+      <c r="G704" s="1" t="s">
+        <v>4723</v>
+      </c>
+      <c r="H704" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="I704" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="705" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A705" s="1" t="s">
+        <v>4724</v>
+      </c>
+      <c r="B705" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="C705" s="1" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D705" s="2" t="s">
+        <v>4725</v>
+      </c>
+      <c r="E705" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="F705" s="2" t="s">
+        <v>4726</v>
+      </c>
+      <c r="G705" s="1" t="s">
+        <v>4727</v>
+      </c>
+      <c r="H705" s="1" t="s">
+        <v>2229</v>
+      </c>
+      <c r="I705" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="706" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A706" s="1" t="s">
+        <v>4728</v>
+      </c>
+      <c r="B706" s="1" t="s">
+        <v>4729</v>
+      </c>
+      <c r="C706" s="1" t="s">
+        <v>4730</v>
+      </c>
+      <c r="D706" s="2" t="s">
+        <v>4731</v>
+      </c>
+      <c r="E706" s="1" t="s">
+        <v>4732</v>
+      </c>
+      <c r="F706" s="2">
+        <v>991617303</v>
+      </c>
+      <c r="G706" s="1" t="s">
+        <v>4733</v>
+      </c>
+      <c r="H706" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="I706" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="707" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A707" s="1" t="s">
+        <v>4172</v>
+      </c>
+      <c r="B707" s="1" t="s">
+        <v>3776</v>
+      </c>
+      <c r="C707" s="1" t="s">
+        <v>4734</v>
+      </c>
+      <c r="D707" s="2" t="s">
+        <v>4735</v>
+      </c>
+      <c r="E707" s="1" t="s">
+        <v>4736</v>
+      </c>
+      <c r="F707" s="2" t="s">
+        <v>4737</v>
+      </c>
+      <c r="G707" s="1" t="s">
+        <v>4738</v>
+      </c>
+      <c r="H707" s="1" t="s">
+        <v>4739</v>
+      </c>
+      <c r="I707" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="708" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A708" s="1" t="s">
+        <v>4740</v>
+      </c>
+      <c r="B708" s="1" t="s">
+        <v>4741</v>
+      </c>
+      <c r="C708" s="1" t="s">
+        <v>4742</v>
+      </c>
+      <c r="D708" s="2" t="s">
+        <v>4743</v>
+      </c>
+      <c r="E708" s="1" t="s">
+        <v>4744</v>
+      </c>
+      <c r="F708" s="2" t="s">
+        <v>4745</v>
+      </c>
+      <c r="G708" s="1" t="s">
+        <v>4746</v>
+      </c>
+      <c r="H708" s="1" t="s">
+        <v>1707</v>
+      </c>
+      <c r="I708" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="709" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A709" s="1" t="s">
+        <v>4747</v>
+      </c>
+      <c r="B709" s="1" t="s">
+        <v>4748</v>
+      </c>
+      <c r="C709" s="1" t="s">
+        <v>4749</v>
+      </c>
+      <c r="D709" s="2" t="s">
+        <v>4750</v>
+      </c>
+      <c r="E709" s="1" t="s">
+        <v>4751</v>
+      </c>
+      <c r="F709" s="2">
+        <v>56993813696</v>
+      </c>
+      <c r="G709" s="1" t="s">
+        <v>4752</v>
+      </c>
+      <c r="H709" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="I709" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="710" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A710" s="1" t="s">
+        <v>4753</v>
+      </c>
+      <c r="B710" s="1" t="s">
+        <v>838</v>
+      </c>
+      <c r="C710" s="1" t="s">
+        <v>4754</v>
+      </c>
+      <c r="D710" s="2" t="s">
+        <v>4755</v>
+      </c>
+      <c r="E710" s="1" t="s">
+        <v>4756</v>
+      </c>
+      <c r="F710" s="2" t="s">
+        <v>4757</v>
+      </c>
+      <c r="G710" s="1" t="s">
+        <v>4758</v>
+      </c>
+      <c r="H710" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="I710" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="711" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A711" s="1" t="s">
+        <v>4753</v>
+      </c>
+      <c r="B711" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="C711" s="1" t="s">
+        <v>4759</v>
+      </c>
+      <c r="D711" s="2" t="s">
+        <v>4760</v>
+      </c>
+      <c r="E711" s="1" t="s">
+        <v>4761</v>
+      </c>
+      <c r="F711" s="2" t="s">
+        <v>4762</v>
+      </c>
+      <c r="G711" s="1" t="s">
+        <v>4763</v>
+      </c>
+      <c r="H711" s="1" t="s">
+        <v>4764</v>
+      </c>
+      <c r="I711" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="712" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A712" s="1" t="s">
+        <v>1350</v>
+      </c>
+      <c r="B712" s="1" t="s">
+        <v>4765</v>
+      </c>
+      <c r="C712" s="1" t="s">
+        <v>4766</v>
+      </c>
+      <c r="D712" s="2" t="s">
+        <v>4767</v>
+      </c>
+      <c r="E712" s="1" t="s">
+        <v>4768</v>
+      </c>
+      <c r="F712" s="2" t="s">
+        <v>4769</v>
+      </c>
+      <c r="G712" s="1" t="s">
+        <v>4770</v>
+      </c>
+      <c r="H712" s="1" t="s">
+        <v>4771</v>
+      </c>
+      <c r="I712" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="713" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A713" s="1" t="s">
+        <v>1350</v>
+      </c>
+      <c r="B713" s="1" t="s">
+        <v>1985</v>
+      </c>
+      <c r="C713" s="1" t="s">
+        <v>4772</v>
+      </c>
+      <c r="D713" s="2" t="s">
+        <v>4773</v>
+      </c>
+      <c r="E713" s="1" t="s">
+        <v>1828</v>
+      </c>
+      <c r="F713" s="2" t="s">
+        <v>4774</v>
+      </c>
+      <c r="G713" s="1" t="s">
+        <v>4775</v>
+      </c>
+      <c r="H713" s="1" t="s">
+        <v>2483</v>
+      </c>
+      <c r="I713" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="714" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A714" s="1" t="s">
+        <v>1177</v>
+      </c>
+      <c r="B714" s="1" t="s">
+        <v>4776</v>
+      </c>
+      <c r="C714" s="1" t="s">
+        <v>4777</v>
+      </c>
+      <c r="D714" s="2" t="s">
+        <v>4778</v>
+      </c>
+      <c r="E714" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="F714" s="2" t="s">
+        <v>4779</v>
+      </c>
+      <c r="G714" s="1" t="s">
+        <v>4780</v>
+      </c>
+      <c r="H714" s="1" t="s">
+        <v>4781</v>
+      </c>
+      <c r="I714" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="715" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A715" s="1" t="s">
+        <v>4782</v>
+      </c>
+      <c r="B715" s="1" t="s">
+        <v>4783</v>
+      </c>
+      <c r="C715" s="1" t="s">
+        <v>4784</v>
+      </c>
+      <c r="D715" s="2" t="s">
+        <v>4785</v>
+      </c>
+      <c r="E715" s="1" t="s">
+        <v>4786</v>
+      </c>
+      <c r="F715" s="2" t="s">
+        <v>4787</v>
+      </c>
+      <c r="G715" s="1" t="s">
+        <v>4788</v>
+      </c>
+      <c r="H715" s="1" t="s">
+        <v>4789</v>
+      </c>
+      <c r="I715" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="716" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A716" s="1" t="s">
+        <v>4782</v>
+      </c>
+      <c r="B716" s="1" t="s">
+        <v>995</v>
+      </c>
+      <c r="C716" s="1" t="s">
+        <v>4790</v>
+      </c>
+      <c r="D716" s="2" t="s">
+        <v>4791</v>
+      </c>
+      <c r="E716" s="1" t="s">
+        <v>4792</v>
+      </c>
+      <c r="F716" s="2" t="s">
+        <v>4793</v>
+      </c>
+      <c r="G716" s="1" t="s">
+        <v>4794</v>
+      </c>
+      <c r="H716" s="1" t="s">
+        <v>4795</v>
+      </c>
+      <c r="I716" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="717" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A717" s="1" t="s">
+        <v>4782</v>
+      </c>
+      <c r="B717" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="C717" s="1" t="s">
+        <v>4796</v>
+      </c>
+      <c r="D717" s="2" t="s">
+        <v>4797</v>
+      </c>
+      <c r="E717" s="1" t="s">
+        <v>4798</v>
+      </c>
+      <c r="F717" s="2" t="s">
+        <v>4799</v>
+      </c>
+      <c r="G717" s="1" t="s">
+        <v>4800</v>
+      </c>
+      <c r="H717" s="1" t="s">
+        <v>4801</v>
+      </c>
+      <c r="I717" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="718" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A718" s="1" t="s">
+        <v>4782</v>
+      </c>
+      <c r="B718" s="1" t="s">
+        <v>4802</v>
+      </c>
+      <c r="C718" s="1" t="s">
+        <v>4803</v>
+      </c>
+      <c r="D718" s="2" t="s">
+        <v>4804</v>
+      </c>
+      <c r="E718" s="1" t="s">
+        <v>4805</v>
+      </c>
+      <c r="F718" s="2" t="s">
+        <v>4806</v>
+      </c>
+      <c r="G718" s="1" t="s">
+        <v>4807</v>
+      </c>
+      <c r="H718" s="1" t="s">
+        <v>4808</v>
+      </c>
+      <c r="I718" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="719" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A719" s="1" t="s">
+        <v>4809</v>
+      </c>
+      <c r="B719" s="1" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C719" s="1" t="s">
+        <v>4810</v>
+      </c>
+      <c r="D719" s="2" t="s">
+        <v>4811</v>
+      </c>
+      <c r="E719" s="1" t="s">
+        <v>4812</v>
+      </c>
+      <c r="F719" s="2" t="s">
+        <v>4813</v>
+      </c>
+      <c r="G719" s="1" t="s">
+        <v>4814</v>
+      </c>
+      <c r="H719" s="1" t="s">
+        <v>4815</v>
+      </c>
+      <c r="I719" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="720" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A720" s="1" t="s">
+        <v>4816</v>
+      </c>
+      <c r="B720" s="1" t="s">
+        <v>3191</v>
+      </c>
+      <c r="C720" s="1" t="s">
+        <v>4817</v>
+      </c>
+      <c r="D720" s="2" t="s">
+        <v>4818</v>
+      </c>
+      <c r="E720" s="1" t="s">
+        <v>4819</v>
+      </c>
+      <c r="F720" s="2" t="s">
+        <v>4820</v>
+      </c>
+      <c r="G720" s="1" t="s">
+        <v>4821</v>
+      </c>
+      <c r="H720" s="1" t="s">
+        <v>4822</v>
+      </c>
+      <c r="I720" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="721" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A721" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="B721" s="1" t="s">
+        <v>1943</v>
+      </c>
+      <c r="C721" s="1" t="s">
+        <v>4823</v>
+      </c>
+      <c r="D721" s="2" t="s">
+        <v>4824</v>
+      </c>
+      <c r="E721" s="1" t="s">
+        <v>4825</v>
+      </c>
+      <c r="F721" s="2" t="s">
+        <v>4826</v>
+      </c>
+      <c r="G721" s="1" t="s">
+        <v>4827</v>
+      </c>
+      <c r="H721" s="1" t="s">
+        <v>4828</v>
+      </c>
+      <c r="I721" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="722" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A722" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="B722" s="1" t="s">
+        <v>1286</v>
+      </c>
+      <c r="C722" s="1" t="s">
+        <v>4829</v>
+      </c>
+      <c r="D722" s="2" t="s">
+        <v>4830</v>
+      </c>
+      <c r="E722" s="1" t="s">
+        <v>4831</v>
+      </c>
+      <c r="F722" s="2" t="s">
+        <v>4832</v>
+      </c>
+      <c r="G722" s="1" t="s">
+        <v>4833</v>
+      </c>
+      <c r="H722" s="1" t="s">
+        <v>4834</v>
+      </c>
+      <c r="I722" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="723" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A723" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="B723" s="1" t="s">
+        <v>4835</v>
+      </c>
+      <c r="C723" s="1" t="s">
+        <v>4836</v>
+      </c>
+      <c r="D723" s="2" t="s">
+        <v>4837</v>
+      </c>
+      <c r="E723" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="F723" s="2" t="s">
+        <v>4838</v>
+      </c>
+      <c r="G723" s="1" t="s">
+        <v>4839</v>
+      </c>
+      <c r="H723" s="1" t="s">
+        <v>4840</v>
+      </c>
+      <c r="I723" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="724" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A724" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="B724" s="1" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C724" s="1" t="s">
+        <v>4841</v>
+      </c>
+      <c r="D724" s="2" t="s">
+        <v>4842</v>
+      </c>
+      <c r="E724" s="1" t="s">
+        <v>4843</v>
+      </c>
+      <c r="F724" s="2" t="s">
+        <v>4844</v>
+      </c>
+      <c r="G724" s="1" t="s">
+        <v>4845</v>
+      </c>
+      <c r="H724" s="1" t="s">
+        <v>4846</v>
+      </c>
+      <c r="I724" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="725" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A725" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="B725" s="1" t="s">
+        <v>4847</v>
+      </c>
+      <c r="C725" s="1" t="s">
+        <v>4848</v>
+      </c>
+      <c r="D725" s="2" t="s">
+        <v>4849</v>
+      </c>
+      <c r="E725" s="1" t="s">
+        <v>4850</v>
+      </c>
+      <c r="F725" s="2" t="s">
+        <v>4851</v>
+      </c>
+      <c r="G725" s="1" t="s">
+        <v>4852</v>
+      </c>
+      <c r="H725" s="1" t="s">
+        <v>4853</v>
+      </c>
+      <c r="I725" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="726" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A726" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="B726" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="C726" s="1" t="s">
+        <v>4854</v>
+      </c>
+      <c r="D726" s="2" t="s">
+        <v>4855</v>
+      </c>
+      <c r="E726" s="1" t="s">
+        <v>4856</v>
+      </c>
+      <c r="F726" s="2">
+        <v>56993813697</v>
+      </c>
+      <c r="G726" s="1" t="s">
+        <v>4857</v>
+      </c>
+      <c r="H726" s="1" t="s">
+        <v>2565</v>
+      </c>
+      <c r="I726" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="727" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A727" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="B727" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="C727" s="1" t="s">
+        <v>2733</v>
+      </c>
+      <c r="D727" s="2" t="s">
+        <v>4858</v>
+      </c>
+      <c r="E727" s="1" t="s">
+        <v>4859</v>
+      </c>
+      <c r="F727" s="2" t="s">
+        <v>4860</v>
+      </c>
+      <c r="G727" s="1" t="s">
+        <v>4861</v>
+      </c>
+      <c r="H727" s="1" t="s">
+        <v>905</v>
+      </c>
+      <c r="I727" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="728" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A728" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="B728" s="1" t="s">
+        <v>3620</v>
+      </c>
+      <c r="C728" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="D728" s="2" t="s">
+        <v>4862</v>
+      </c>
+      <c r="E728" s="1" t="s">
+        <v>4863</v>
+      </c>
+      <c r="F728" s="2" t="s">
+        <v>4864</v>
+      </c>
+      <c r="G728" s="1" t="s">
+        <v>4865</v>
+      </c>
+      <c r="H728" s="1" t="s">
+        <v>1259</v>
+      </c>
+      <c r="I728" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="729" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A729" s="1" t="s">
+        <v>4866</v>
+      </c>
+      <c r="B729" s="1" t="s">
+        <v>4867</v>
+      </c>
+      <c r="C729" s="1" t="s">
+        <v>4868</v>
+      </c>
+      <c r="D729" s="2" t="s">
+        <v>4869</v>
+      </c>
+      <c r="E729" s="1" t="s">
+        <v>4870</v>
+      </c>
+      <c r="F729" s="2" t="s">
+        <v>4871</v>
+      </c>
+      <c r="G729" s="1" t="s">
+        <v>4872</v>
+      </c>
+      <c r="H729" s="1" t="s">
+        <v>1622</v>
+      </c>
+      <c r="I729" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="730" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A730" s="1" t="s">
+        <v>4532</v>
+      </c>
+      <c r="B730" s="1" t="s">
+        <v>2994</v>
+      </c>
+      <c r="C730" s="1" t="s">
+        <v>4873</v>
+      </c>
+      <c r="D730" s="2" t="s">
+        <v>4874</v>
+      </c>
+      <c r="E730" s="1" t="s">
+        <v>4875</v>
+      </c>
+      <c r="F730" s="2" t="s">
+        <v>4876</v>
+      </c>
+      <c r="G730" s="1" t="s">
+        <v>4877</v>
+      </c>
+      <c r="H730" s="1" t="s">
+        <v>4878</v>
+      </c>
+      <c r="I730" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="731" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A731" s="1" t="s">
+        <v>4879</v>
+      </c>
+      <c r="B731" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="C731" s="1" t="s">
+        <v>4880</v>
+      </c>
+      <c r="D731" s="2" t="s">
+        <v>4881</v>
+      </c>
+      <c r="E731" s="1" t="s">
+        <v>4882</v>
+      </c>
+      <c r="F731" s="2" t="s">
+        <v>4883</v>
+      </c>
+      <c r="G731" s="1" t="s">
+        <v>4884</v>
+      </c>
+      <c r="H731" s="1" t="s">
+        <v>4885</v>
+      </c>
+      <c r="I731" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="732" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A732" s="1" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B732" s="1" t="s">
+        <v>4886</v>
+      </c>
+      <c r="C732" s="1" t="s">
+        <v>4315</v>
+      </c>
+      <c r="D732" s="2" t="s">
+        <v>4887</v>
+      </c>
+      <c r="E732" s="1" t="s">
+        <v>4888</v>
+      </c>
+      <c r="F732" s="2" t="s">
+        <v>4889</v>
+      </c>
+      <c r="G732" s="1" t="s">
+        <v>4890</v>
+      </c>
+      <c r="H732" s="1" t="s">
+        <v>4891</v>
+      </c>
+      <c r="I732" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="733" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A733" s="1" t="s">
+        <v>4892</v>
+      </c>
+      <c r="B733" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="C733" s="1" t="s">
+        <v>4893</v>
+      </c>
+      <c r="D733" s="2" t="s">
+        <v>4894</v>
+      </c>
+      <c r="E733" s="1" t="s">
+        <v>4895</v>
+      </c>
+      <c r="F733" s="2" t="s">
+        <v>4896</v>
+      </c>
+      <c r="G733" s="1" t="s">
+        <v>4897</v>
+      </c>
+      <c r="H733" s="1" t="s">
+        <v>4898</v>
+      </c>
+      <c r="I733" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="734" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A734" s="1" t="s">
+        <v>4899</v>
+      </c>
+      <c r="B734" s="1" t="s">
+        <v>4900</v>
+      </c>
+      <c r="C734" s="1" t="s">
+        <v>4437</v>
+      </c>
+      <c r="D734" s="2" t="s">
+        <v>4901</v>
+      </c>
+      <c r="E734" s="1" t="s">
+        <v>4902</v>
+      </c>
+      <c r="F734" s="2" t="s">
+        <v>4903</v>
+      </c>
+      <c r="G734" s="1" t="s">
+        <v>4904</v>
+      </c>
+      <c r="H734" s="1" t="s">
+        <v>4905</v>
+      </c>
+      <c r="I734" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="735" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A735" s="1" t="s">
+        <v>4906</v>
+      </c>
+      <c r="B735" s="1" t="s">
+        <v>4907</v>
+      </c>
+      <c r="C735" s="1" t="s">
+        <v>3861</v>
+      </c>
+      <c r="D735" s="2" t="s">
+        <v>4908</v>
+      </c>
+      <c r="E735" s="1" t="s">
+        <v>4909</v>
+      </c>
+      <c r="F735" s="2" t="s">
+        <v>4910</v>
+      </c>
+      <c r="G735" s="1" t="s">
+        <v>4911</v>
+      </c>
+      <c r="H735" s="1" t="s">
+        <v>4912</v>
+      </c>
+      <c r="I735" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="736" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A736" s="1" t="s">
+        <v>4913</v>
+      </c>
+      <c r="B736" s="1" t="s">
+        <v>4914</v>
+      </c>
+      <c r="C736" s="1" t="s">
+        <v>3101</v>
+      </c>
+      <c r="D736" s="2" t="s">
+        <v>4915</v>
+      </c>
+      <c r="E736" s="1" t="s">
+        <v>4291</v>
+      </c>
+      <c r="F736" s="2" t="s">
+        <v>4916</v>
+      </c>
+      <c r="G736" s="1" t="s">
+        <v>4917</v>
+      </c>
+      <c r="H736" s="1" t="s">
+        <v>4294</v>
+      </c>
+      <c r="I736" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="737" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A737" s="1" t="s">
+        <v>4116</v>
+      </c>
+      <c r="B737" s="1" t="s">
+        <v>4918</v>
+      </c>
+      <c r="C737" s="1" t="s">
+        <v>4919</v>
+      </c>
+      <c r="D737" s="2" t="s">
+        <v>4920</v>
+      </c>
+      <c r="E737" s="1" t="s">
+        <v>4921</v>
+      </c>
+      <c r="F737" s="2" t="s">
+        <v>4922</v>
+      </c>
+      <c r="G737" s="1" t="s">
+        <v>4923</v>
+      </c>
+      <c r="H737" s="1" t="s">
+        <v>4924</v>
+      </c>
+      <c r="I737" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="738" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A738" s="1" t="s">
+        <v>4925</v>
+      </c>
+      <c r="B738" s="1" t="s">
+        <v>4926</v>
+      </c>
+      <c r="C738" s="1" t="s">
+        <v>3064</v>
+      </c>
+      <c r="D738" s="2" t="s">
+        <v>4927</v>
+      </c>
+      <c r="E738" s="1" t="s">
+        <v>4928</v>
+      </c>
+      <c r="F738" s="2" t="s">
+        <v>4929</v>
+      </c>
+      <c r="G738" s="1" t="s">
+        <v>4930</v>
+      </c>
+      <c r="H738" s="1" t="s">
+        <v>4931</v>
+      </c>
+      <c r="I738" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="739" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A739" s="1" t="s">
+        <v>4932</v>
+      </c>
+      <c r="B739" s="1" t="s">
+        <v>4933</v>
+      </c>
+      <c r="C739" s="1" t="s">
+        <v>4934</v>
+      </c>
+      <c r="D739" s="2" t="s">
+        <v>4935</v>
+      </c>
+      <c r="E739" s="1" t="s">
+        <v>4936</v>
+      </c>
+      <c r="F739" s="2" t="s">
+        <v>4937</v>
+      </c>
+      <c r="G739" s="1" t="s">
+        <v>4938</v>
+      </c>
+      <c r="H739" s="1" t="s">
+        <v>884</v>
+      </c>
+      <c r="I739" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="740" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A740" s="1" t="s">
+        <v>4939</v>
+      </c>
+      <c r="B740" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="C740" s="1" t="s">
+        <v>747</v>
+      </c>
+      <c r="D740" s="2" t="s">
+        <v>4940</v>
+      </c>
+      <c r="E740" s="1" t="s">
+        <v>4941</v>
+      </c>
+      <c r="F740" s="2">
+        <v>56984334257</v>
+      </c>
+      <c r="G740" s="1" t="s">
+        <v>4942</v>
+      </c>
+      <c r="H740" s="1" t="s">
+        <v>4943</v>
+      </c>
+      <c r="I740" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="741" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A741" s="1" t="s">
+        <v>3620</v>
+      </c>
+      <c r="B741" s="1" t="s">
+        <v>4944</v>
+      </c>
+      <c r="C741" s="1" t="s">
+        <v>4945</v>
+      </c>
+      <c r="D741" s="2" t="s">
+        <v>4946</v>
+      </c>
+      <c r="E741" s="1" t="s">
+        <v>4947</v>
+      </c>
+      <c r="F741" s="2" t="s">
+        <v>4948</v>
+      </c>
+      <c r="G741" s="1" t="s">
+        <v>4949</v>
+      </c>
+      <c r="H741" s="1" t="s">
+        <v>4950</v>
+      </c>
+      <c r="I741" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="742" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A742" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="B742" s="1" t="s">
+        <v>4067</v>
+      </c>
+      <c r="C742" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D742" s="2" t="s">
+        <v>4951</v>
+      </c>
+      <c r="E742" s="1" t="s">
+        <v>4952</v>
+      </c>
+      <c r="F742" s="2" t="s">
+        <v>4953</v>
+      </c>
+      <c r="G742" s="1" t="s">
+        <v>4954</v>
+      </c>
+      <c r="H742" s="1" t="s">
+        <v>4955</v>
+      </c>
+      <c r="I742" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="743" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A743" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="B743" s="1" t="s">
+        <v>4956</v>
+      </c>
+      <c r="C743" s="1" t="s">
+        <v>2081</v>
+      </c>
+      <c r="D743" s="2" t="s">
+        <v>4957</v>
+      </c>
+      <c r="E743" s="1" t="s">
+        <v>4958</v>
+      </c>
+      <c r="F743" s="2">
+        <v>56993813698</v>
+      </c>
+      <c r="G743" s="1" t="s">
+        <v>4959</v>
+      </c>
+      <c r="H743" s="1" t="s">
+        <v>4960</v>
+      </c>
+      <c r="I743" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="744" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A744" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="B744" s="1" t="s">
+        <v>4961</v>
+      </c>
+      <c r="C744" s="1" t="s">
+        <v>4962</v>
+      </c>
+      <c r="D744" s="2" t="s">
+        <v>4963</v>
+      </c>
+      <c r="E744" s="1" t="s">
+        <v>4964</v>
+      </c>
+      <c r="F744" s="2" t="s">
+        <v>4965</v>
+      </c>
+      <c r="G744" s="1" t="s">
+        <v>4966</v>
+      </c>
+      <c r="H744" s="1" t="s">
+        <v>856</v>
+      </c>
+      <c r="I744" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="745" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A745" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="B745" s="1" t="s">
+        <v>4967</v>
+      </c>
+      <c r="C745" s="1" t="s">
+        <v>4968</v>
+      </c>
+      <c r="D745" s="2" t="s">
+        <v>4969</v>
+      </c>
+      <c r="E745" s="1" t="s">
+        <v>4970</v>
+      </c>
+      <c r="F745" s="2" t="s">
+        <v>4971</v>
+      </c>
+      <c r="G745" s="1" t="s">
+        <v>4972</v>
+      </c>
+      <c r="H745" s="1" t="s">
+        <v>4973</v>
+      </c>
+      <c r="I745" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="746" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A746" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="B746" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="C746" s="1" t="s">
+        <v>4974</v>
+      </c>
+      <c r="D746" s="2" t="s">
+        <v>4975</v>
+      </c>
+      <c r="E746" s="1" t="s">
+        <v>4976</v>
+      </c>
+      <c r="F746" s="2" t="s">
+        <v>4977</v>
+      </c>
+      <c r="G746" s="1" t="s">
+        <v>4978</v>
+      </c>
+      <c r="H746" s="1" t="s">
+        <v>4979</v>
+      </c>
+      <c r="I746" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="747" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A747" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="B747" s="1" t="s">
+        <v>4980</v>
+      </c>
+      <c r="C747" s="1" t="s">
+        <v>4981</v>
+      </c>
+      <c r="D747" s="2" t="s">
+        <v>4982</v>
+      </c>
+      <c r="E747" s="1" t="s">
+        <v>4983</v>
+      </c>
+      <c r="F747" s="2" t="s">
+        <v>4984</v>
+      </c>
+      <c r="G747" s="1" t="s">
+        <v>4985</v>
+      </c>
+      <c r="H747" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="I747" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="748" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A748" s="1" t="s">
+        <v>4986</v>
+      </c>
+      <c r="B748" s="1" t="s">
+        <v>4987</v>
+      </c>
+      <c r="C748" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="D748" s="2" t="s">
+        <v>4988</v>
+      </c>
+      <c r="E748" s="1" t="s">
+        <v>4989</v>
+      </c>
+      <c r="F748" s="2" t="s">
+        <v>4990</v>
+      </c>
+      <c r="G748" s="1" t="s">
+        <v>4991</v>
+      </c>
+      <c r="H748" s="1" t="s">
+        <v>4992</v>
+      </c>
+      <c r="I748" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="749" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A749" s="1" t="s">
+        <v>4993</v>
+      </c>
+      <c r="B749" s="1" t="s">
+        <v>4994</v>
+      </c>
+      <c r="C749" s="1" t="s">
+        <v>4995</v>
+      </c>
+      <c r="D749" s="2" t="s">
+        <v>4996</v>
+      </c>
+      <c r="E749" s="1" t="s">
+        <v>4997</v>
+      </c>
+      <c r="F749" s="2" t="s">
+        <v>4998</v>
+      </c>
+      <c r="G749" s="1" t="s">
+        <v>4999</v>
+      </c>
+      <c r="H749" s="1" t="s">
+        <v>5000</v>
+      </c>
+      <c r="I749" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="750" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A750" s="1" t="s">
+        <v>5001</v>
+      </c>
+      <c r="B750" s="1" t="s">
+        <v>1701</v>
+      </c>
+      <c r="C750" s="1" t="s">
+        <v>5002</v>
+      </c>
+      <c r="D750" s="2" t="s">
+        <v>5003</v>
+      </c>
+      <c r="E750" s="1" t="s">
+        <v>5004</v>
+      </c>
+      <c r="F750" s="2" t="s">
+        <v>5005</v>
+      </c>
+      <c r="G750" s="1" t="s">
+        <v>5006</v>
+      </c>
+      <c r="H750" s="1" t="s">
+        <v>5007</v>
+      </c>
+      <c r="I750" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="751" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A751" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="B751" s="1" t="s">
+        <v>857</v>
+      </c>
+      <c r="C751" s="1" t="s">
+        <v>2513</v>
+      </c>
+      <c r="D751" s="2" t="s">
+        <v>5008</v>
+      </c>
+      <c r="E751" s="1" t="s">
+        <v>1359</v>
+      </c>
+      <c r="F751" s="2" t="s">
+        <v>5009</v>
+      </c>
+      <c r="G751" s="1" t="s">
+        <v>5010</v>
+      </c>
+      <c r="H751" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="I751" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="752" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A752" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="B752" s="1" t="s">
+        <v>5011</v>
+      </c>
+      <c r="C752" s="1" t="s">
+        <v>3293</v>
+      </c>
+      <c r="D752" s="2" t="s">
+        <v>5012</v>
+      </c>
+      <c r="E752" s="1" t="s">
+        <v>5013</v>
+      </c>
+      <c r="F752" s="2" t="s">
+        <v>5014</v>
+      </c>
+      <c r="G752" s="1" t="s">
+        <v>5015</v>
+      </c>
+      <c r="H752" s="1" t="s">
+        <v>5016</v>
+      </c>
+      <c r="I752" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="753" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A753" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="B753" s="1" t="s">
+        <v>5017</v>
+      </c>
+      <c r="C753" s="1" t="s">
+        <v>5018</v>
+      </c>
+      <c r="D753" s="2" t="s">
+        <v>5019</v>
+      </c>
+      <c r="E753" s="1" t="s">
+        <v>5020</v>
+      </c>
+      <c r="F753" s="2" t="s">
+        <v>5021</v>
+      </c>
+      <c r="G753" s="1" t="s">
+        <v>5022</v>
+      </c>
+      <c r="H753" s="1" t="s">
+        <v>5023</v>
+      </c>
+      <c r="I753" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="754" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A754" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="B754" s="1" t="s">
+        <v>4223</v>
+      </c>
+      <c r="C754" s="1" t="s">
+        <v>5024</v>
+      </c>
+      <c r="D754" s="2" t="s">
+        <v>5025</v>
+      </c>
+      <c r="E754" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="F754" s="2" t="s">
+        <v>5026</v>
+      </c>
+      <c r="G754" s="1" t="s">
+        <v>5027</v>
+      </c>
+      <c r="H754" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="I754" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="755" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A755" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="B755" s="1" t="s">
+        <v>4245</v>
+      </c>
+      <c r="C755" s="1" t="s">
+        <v>3064</v>
+      </c>
+      <c r="D755" s="2" t="s">
+        <v>5028</v>
+      </c>
+      <c r="E755" s="1" t="s">
+        <v>5029</v>
+      </c>
+      <c r="F755" s="2" t="s">
+        <v>5030</v>
+      </c>
+      <c r="G755" s="1" t="s">
+        <v>5031</v>
+      </c>
+      <c r="H755" s="1" t="s">
+        <v>5032</v>
+      </c>
+      <c r="I755" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="756" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A756" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="B756" s="1" t="s">
+        <v>1701</v>
+      </c>
+      <c r="C756" s="1" t="s">
+        <v>5033</v>
+      </c>
+      <c r="D756" s="2" t="s">
+        <v>5034</v>
+      </c>
+      <c r="E756" s="1" t="s">
+        <v>5035</v>
+      </c>
+      <c r="F756" s="2" t="s">
+        <v>5036</v>
+      </c>
+      <c r="G756" s="1" t="s">
+        <v>5037</v>
+      </c>
+      <c r="H756" s="1" t="s">
+        <v>856</v>
+      </c>
+      <c r="I756" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="757" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A757" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="B757" s="1" t="s">
+        <v>5038</v>
+      </c>
+      <c r="C757" s="1" t="s">
+        <v>5039</v>
+      </c>
+      <c r="D757" s="2">
+        <v>99827408</v>
+      </c>
+      <c r="E757" s="1" t="s">
+        <v>5040</v>
+      </c>
+      <c r="F757" s="2" t="s">
+        <v>5041</v>
+      </c>
+      <c r="G757" s="1" t="s">
+        <v>5042</v>
+      </c>
+      <c r="H757" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="I757" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="758" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A758" s="1" t="s">
+        <v>5043</v>
+      </c>
+      <c r="B758" s="1" t="s">
+        <v>5044</v>
+      </c>
+      <c r="C758" s="1" t="s">
+        <v>5045</v>
+      </c>
+      <c r="D758" s="2" t="s">
+        <v>5046</v>
+      </c>
+      <c r="E758" s="1" t="s">
+        <v>5047</v>
+      </c>
+      <c r="F758" s="2" t="s">
+        <v>5048</v>
+      </c>
+      <c r="G758" s="1" t="s">
+        <v>5049</v>
+      </c>
+      <c r="H758" s="1" t="s">
+        <v>1923</v>
+      </c>
+      <c r="I758" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="759" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A759" s="1" t="s">
+        <v>5050</v>
+      </c>
+      <c r="B759" s="1" t="s">
+        <v>5051</v>
+      </c>
+      <c r="C759" s="1" t="s">
+        <v>5052</v>
+      </c>
+      <c r="D759" s="2" t="s">
+        <v>5053</v>
+      </c>
+      <c r="E759" s="1" t="s">
+        <v>5054</v>
+      </c>
+      <c r="F759" s="2" t="s">
+        <v>5055</v>
+      </c>
+      <c r="G759" s="1" t="s">
+        <v>5056</v>
+      </c>
+      <c r="H759" s="1" t="s">
+        <v>5057</v>
+      </c>
+      <c r="I759" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="760" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A760" s="1" t="s">
+        <v>5058</v>
+      </c>
+      <c r="B760" s="1" t="s">
+        <v>5059</v>
+      </c>
+      <c r="C760" s="1" t="s">
+        <v>5060</v>
+      </c>
+      <c r="D760" s="2" t="s">
+        <v>5061</v>
+      </c>
+      <c r="E760" s="1" t="s">
+        <v>5062</v>
+      </c>
+      <c r="F760" s="2">
+        <v>56993813699</v>
+      </c>
+      <c r="G760" s="1" t="s">
+        <v>5063</v>
+      </c>
+      <c r="H760" s="1" t="s">
+        <v>5064</v>
+      </c>
+      <c r="I760" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="761" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A761" s="1" t="s">
+        <v>5065</v>
+      </c>
+      <c r="B761" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C761" s="1" t="s">
+        <v>5066</v>
+      </c>
+      <c r="D761" s="2" t="s">
+        <v>5067</v>
+      </c>
+      <c r="E761" s="1" t="s">
+        <v>5068</v>
+      </c>
+      <c r="F761" s="2" t="s">
+        <v>5069</v>
+      </c>
+      <c r="G761" s="1" t="s">
+        <v>5070</v>
+      </c>
+      <c r="H761" s="1" t="s">
+        <v>5071</v>
+      </c>
+      <c r="I761" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="762" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A762" s="1" t="s">
+        <v>5072</v>
+      </c>
+      <c r="B762" s="1" t="s">
+        <v>5073</v>
+      </c>
+      <c r="C762" s="1" t="s">
+        <v>5074</v>
+      </c>
+      <c r="D762" s="2" t="s">
+        <v>5075</v>
+      </c>
+      <c r="E762" s="1" t="s">
+        <v>5076</v>
+      </c>
+      <c r="F762" s="2" t="s">
+        <v>5077</v>
+      </c>
+      <c r="G762" s="1" t="s">
+        <v>5078</v>
+      </c>
+      <c r="H762" s="1" t="s">
+        <v>5079</v>
+      </c>
+      <c r="I762" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="763" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A763" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="B763" s="1" t="s">
+        <v>5080</v>
+      </c>
+      <c r="C763" s="1" t="s">
+        <v>5081</v>
+      </c>
+      <c r="D763" s="2" t="s">
+        <v>5082</v>
+      </c>
+      <c r="E763" s="1" t="s">
+        <v>5083</v>
+      </c>
+      <c r="F763" s="2" t="s">
+        <v>5084</v>
+      </c>
+      <c r="G763" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="H763" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="I763" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="764" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A764" s="1" t="s">
+        <v>5085</v>
+      </c>
+      <c r="B764" s="1" t="s">
+        <v>3159</v>
+      </c>
+      <c r="C764" s="1" t="s">
+        <v>5086</v>
+      </c>
+      <c r="D764" s="2" t="s">
+        <v>5087</v>
+      </c>
+      <c r="E764" s="1" t="s">
+        <v>5088</v>
+      </c>
+      <c r="F764" s="2" t="s">
+        <v>5089</v>
+      </c>
+      <c r="G764" s="1" t="s">
+        <v>5090</v>
+      </c>
+      <c r="H764" s="1" t="s">
+        <v>928</v>
+      </c>
+      <c r="I764" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="765" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A765" s="1" t="s">
+        <v>5091</v>
+      </c>
+      <c r="B765" s="1" t="s">
+        <v>5092</v>
+      </c>
+      <c r="C765" s="1" t="s">
+        <v>5093</v>
+      </c>
+      <c r="D765" s="2" t="s">
+        <v>5094</v>
+      </c>
+      <c r="E765" s="1" t="s">
+        <v>5095</v>
+      </c>
+      <c r="F765" s="2" t="s">
+        <v>5096</v>
+      </c>
+      <c r="G765" s="1" t="s">
+        <v>5097</v>
+      </c>
+      <c r="H765" s="1" t="s">
+        <v>5098</v>
+      </c>
+      <c r="I765" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="766" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A766" s="1" t="s">
+        <v>5099</v>
+      </c>
+      <c r="B766" s="1" t="s">
+        <v>5100</v>
+      </c>
+      <c r="C766" s="1" t="s">
+        <v>5101</v>
+      </c>
+      <c r="D766" s="2" t="s">
+        <v>5102</v>
+      </c>
+      <c r="E766" s="1" t="s">
+        <v>5103</v>
+      </c>
+      <c r="F766" s="2" t="s">
+        <v>5104</v>
+      </c>
+      <c r="G766" s="1" t="s">
+        <v>5105</v>
+      </c>
+      <c r="H766" s="1" t="s">
+        <v>5106</v>
+      </c>
+      <c r="I766" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="767" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A767" s="1" t="s">
+        <v>5107</v>
+      </c>
+      <c r="B767" s="1" t="s">
+        <v>5108</v>
+      </c>
+      <c r="C767" s="1" t="s">
+        <v>5109</v>
+      </c>
+      <c r="D767" s="2" t="s">
+        <v>5110</v>
+      </c>
+      <c r="E767" s="1" t="s">
+        <v>5111</v>
+      </c>
+      <c r="F767" s="2" t="s">
+        <v>5112</v>
+      </c>
+      <c r="G767" s="1" t="s">
+        <v>5113</v>
+      </c>
+      <c r="H767" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="I767" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="768" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A768" s="1" t="s">
+        <v>5107</v>
+      </c>
+      <c r="B768" s="1" t="s">
+        <v>5114</v>
+      </c>
+      <c r="C768" s="1" t="s">
+        <v>5115</v>
+      </c>
+      <c r="D768" s="2" t="s">
+        <v>5116</v>
+      </c>
+      <c r="E768" s="1" t="s">
+        <v>5117</v>
+      </c>
+      <c r="F768" s="2" t="s">
+        <v>5118</v>
+      </c>
+      <c r="G768" s="1" t="s">
+        <v>5119</v>
+      </c>
+      <c r="H768" s="1" t="s">
+        <v>5120</v>
+      </c>
+      <c r="I768" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="769" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A769" s="1" t="s">
+        <v>5121</v>
+      </c>
+      <c r="B769" s="1" t="s">
+        <v>5122</v>
+      </c>
+      <c r="C769" s="1" t="s">
+        <v>5123</v>
+      </c>
+      <c r="D769" s="2" t="s">
+        <v>5124</v>
+      </c>
+      <c r="E769" s="1" t="s">
+        <v>5125</v>
+      </c>
+      <c r="F769" s="2" t="s">
+        <v>5126</v>
+      </c>
+      <c r="G769" s="1" t="s">
+        <v>5127</v>
+      </c>
+      <c r="H769" s="1" t="s">
+        <v>5128</v>
+      </c>
+      <c r="I769" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="770" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A770" s="1" t="s">
+        <v>1443</v>
+      </c>
+      <c r="B770" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="C770" s="1" t="s">
+        <v>3093</v>
+      </c>
+      <c r="D770" s="2" t="s">
+        <v>5129</v>
+      </c>
+      <c r="E770" s="1" t="s">
+        <v>5130</v>
+      </c>
+      <c r="F770" s="2" t="s">
+        <v>5131</v>
+      </c>
+      <c r="G770" s="1" t="s">
+        <v>5132</v>
+      </c>
+      <c r="H770" s="1" t="s">
+        <v>5133</v>
+      </c>
+      <c r="I770" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="771" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A771" s="1" t="s">
+        <v>1443</v>
+      </c>
+      <c r="B771" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C771" s="1" t="s">
+        <v>5134</v>
+      </c>
+      <c r="D771" s="2" t="s">
+        <v>5135</v>
+      </c>
+      <c r="E771" s="1" t="s">
+        <v>5136</v>
+      </c>
+      <c r="F771" s="2" t="s">
+        <v>5137</v>
+      </c>
+      <c r="G771" s="1" t="s">
+        <v>5138</v>
+      </c>
+      <c r="H771" s="1" t="s">
+        <v>5139</v>
+      </c>
+      <c r="I771" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="772" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A772" s="1" t="s">
+        <v>1443</v>
+      </c>
+      <c r="B772" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="C772" s="1" t="s">
+        <v>2853</v>
+      </c>
+      <c r="D772" s="2" t="s">
+        <v>5140</v>
+      </c>
+      <c r="E772" s="1" t="s">
+        <v>5141</v>
+      </c>
+      <c r="F772" s="2" t="s">
+        <v>5142</v>
+      </c>
+      <c r="G772" s="1" t="s">
+        <v>5143</v>
+      </c>
+      <c r="H772" s="1" t="s">
+        <v>5144</v>
+      </c>
+      <c r="I772" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="773" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A773" s="1" t="s">
+        <v>1443</v>
+      </c>
+      <c r="B773" s="1" t="s">
+        <v>5145</v>
+      </c>
+      <c r="C773" s="1" t="s">
+        <v>5146</v>
+      </c>
+      <c r="D773" s="2" t="s">
+        <v>5147</v>
+      </c>
+      <c r="E773" s="1" t="s">
+        <v>5148</v>
+      </c>
+      <c r="F773" s="2">
+        <v>990898204</v>
+      </c>
+      <c r="G773" s="1" t="s">
+        <v>5149</v>
+      </c>
+      <c r="H773" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="I773" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="774" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A774" s="1" t="s">
+        <v>1443</v>
+      </c>
+      <c r="B774" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C774" s="1" t="s">
+        <v>5150</v>
+      </c>
+      <c r="D774" s="2" t="s">
+        <v>5151</v>
+      </c>
+      <c r="E774" s="1" t="s">
+        <v>5152</v>
+      </c>
+      <c r="F774" s="2" t="s">
+        <v>5153</v>
+      </c>
+      <c r="G774" s="1" t="s">
+        <v>5154</v>
+      </c>
+      <c r="H774" s="1" t="s">
+        <v>5155</v>
+      </c>
+      <c r="I774" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="775" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A775" s="1" t="s">
+        <v>5156</v>
+      </c>
+      <c r="B775" s="1" t="s">
+        <v>5157</v>
+      </c>
+      <c r="C775" s="1" t="s">
+        <v>5158</v>
+      </c>
+      <c r="D775" s="2" t="s">
+        <v>5159</v>
+      </c>
+      <c r="E775" s="1" t="s">
+        <v>5160</v>
+      </c>
+      <c r="F775" s="2" t="s">
+        <v>5161</v>
+      </c>
+      <c r="G775" s="1" t="s">
+        <v>5162</v>
+      </c>
+      <c r="H775" s="1" t="s">
+        <v>5163</v>
+      </c>
+      <c r="I775" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="776" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A776" s="1" t="s">
+        <v>5156</v>
+      </c>
+      <c r="B776" s="1" t="s">
+        <v>5164</v>
+      </c>
+      <c r="C776" s="1" t="s">
+        <v>3187</v>
+      </c>
+      <c r="D776" s="2" t="s">
+        <v>5165</v>
+      </c>
+      <c r="E776" s="1" t="s">
+        <v>5160</v>
+      </c>
+      <c r="F776" s="2" t="s">
+        <v>5166</v>
+      </c>
+      <c r="G776" s="1" t="s">
+        <v>5167</v>
+      </c>
+      <c r="H776" s="1" t="s">
+        <v>5168</v>
+      </c>
+      <c r="I776" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="777" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A777" s="1" t="s">
+        <v>5169</v>
+      </c>
+      <c r="B777" s="1" t="s">
+        <v>5170</v>
+      </c>
+      <c r="C777" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="D777" s="2" t="s">
+        <v>5171</v>
+      </c>
+      <c r="E777" s="1" t="s">
+        <v>5172</v>
+      </c>
+      <c r="F777" s="2">
+        <v>56993813700</v>
+      </c>
+      <c r="G777" s="1" t="s">
+        <v>5173</v>
+      </c>
+      <c r="H777" s="1" t="s">
+        <v>5174</v>
+      </c>
+      <c r="I777" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="778" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A778" s="1" t="s">
+        <v>5175</v>
+      </c>
+      <c r="B778" s="1" t="s">
+        <v>4477</v>
+      </c>
+      <c r="C778" s="1" t="s">
+        <v>5176</v>
+      </c>
+      <c r="D778" s="2" t="s">
+        <v>5177</v>
+      </c>
+      <c r="E778" s="1" t="s">
+        <v>5178</v>
+      </c>
+      <c r="F778" s="2" t="s">
+        <v>5179</v>
+      </c>
+      <c r="G778" s="1" t="s">
+        <v>5180</v>
+      </c>
+      <c r="H778" s="1" t="s">
+        <v>5181</v>
+      </c>
+      <c r="I778" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="779" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A779" s="1" t="s">
+        <v>5182</v>
+      </c>
+      <c r="B779" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="C779" s="1" t="s">
+        <v>5183</v>
+      </c>
+      <c r="D779" s="2" t="s">
+        <v>5184</v>
+      </c>
+      <c r="E779" s="1" t="s">
+        <v>5185</v>
+      </c>
+      <c r="F779" s="2" t="s">
+        <v>5186</v>
+      </c>
+      <c r="G779" s="1" t="s">
+        <v>5187</v>
+      </c>
+      <c r="H779" s="1" t="s">
+        <v>5188</v>
+      </c>
+      <c r="I779" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="780" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A780" s="1" t="s">
+        <v>5189</v>
+      </c>
+      <c r="B780" s="1" t="s">
+        <v>1950</v>
+      </c>
+      <c r="C780" s="1" t="s">
+        <v>5190</v>
+      </c>
+      <c r="D780" s="2" t="s">
+        <v>5191</v>
+      </c>
+      <c r="E780" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="F780" s="2" t="s">
+        <v>5192</v>
+      </c>
+      <c r="G780" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="H780" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="I780" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="781" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A781" s="1" t="s">
+        <v>5193</v>
+      </c>
+      <c r="B781" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="C781" s="1" t="s">
+        <v>5194</v>
+      </c>
+      <c r="D781" s="2" t="s">
+        <v>5195</v>
+      </c>
+      <c r="E781" s="1" t="s">
+        <v>5196</v>
+      </c>
+      <c r="F781" s="2" t="s">
+        <v>5197</v>
+      </c>
+      <c r="G781" s="1" t="s">
+        <v>5198</v>
+      </c>
+      <c r="H781" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="I781" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="782" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A782" s="1" t="s">
+        <v>1183</v>
+      </c>
+      <c r="B782" s="1" t="s">
+        <v>4532</v>
+      </c>
+      <c r="C782" s="1" t="s">
+        <v>5199</v>
+      </c>
+      <c r="D782" s="2" t="s">
+        <v>5200</v>
+      </c>
+      <c r="E782" s="1" t="s">
+        <v>5201</v>
+      </c>
+      <c r="F782" s="2" t="s">
+        <v>5202</v>
+      </c>
+      <c r="G782" s="1" t="s">
+        <v>5203</v>
+      </c>
+      <c r="H782" s="1" t="s">
+        <v>5204</v>
+      </c>
+      <c r="I782" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="783" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A783" s="1" t="s">
+        <v>1183</v>
+      </c>
+      <c r="B783" s="1" t="s">
+        <v>5205</v>
+      </c>
+      <c r="C783" s="1" t="s">
+        <v>5206</v>
+      </c>
+      <c r="D783" s="2" t="s">
+        <v>5207</v>
+      </c>
+      <c r="E783" s="1" t="s">
+        <v>5208</v>
+      </c>
+      <c r="F783" s="2" t="s">
+        <v>5209</v>
+      </c>
+      <c r="G783" s="1" t="s">
+        <v>5210</v>
+      </c>
+      <c r="H783" s="1" t="s">
+        <v>5211</v>
+      </c>
+      <c r="I783" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="784" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A784" s="1" t="s">
+        <v>5212</v>
+      </c>
+      <c r="B784" s="1" t="s">
+        <v>5213</v>
+      </c>
+      <c r="C784" s="1" t="s">
+        <v>5214</v>
+      </c>
+      <c r="D784" s="2" t="s">
+        <v>5215</v>
+      </c>
+      <c r="E784" s="1" t="s">
+        <v>1018</v>
+      </c>
+      <c r="F784" s="2" t="s">
+        <v>5216</v>
+      </c>
+      <c r="G784" s="1" t="s">
+        <v>5217</v>
+      </c>
+      <c r="H784" s="1" t="s">
+        <v>5218</v>
+      </c>
+      <c r="I784" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="785" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A785" s="1" t="s">
+        <v>4452</v>
+      </c>
+      <c r="B785" s="1" t="s">
+        <v>4350</v>
+      </c>
+      <c r="C785" s="1" t="s">
+        <v>5219</v>
+      </c>
+      <c r="D785" s="2" t="s">
+        <v>5220</v>
+      </c>
+      <c r="E785" s="1" t="s">
+        <v>5221</v>
+      </c>
+      <c r="F785" s="2" t="s">
+        <v>5222</v>
+      </c>
+      <c r="G785" s="1" t="s">
+        <v>5223</v>
+      </c>
+      <c r="H785" s="1" t="s">
+        <v>5224</v>
+      </c>
+      <c r="I785" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="786" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A786" s="1" t="s">
+        <v>3229</v>
+      </c>
+      <c r="B786" s="1" t="s">
+        <v>5225</v>
+      </c>
+      <c r="C786" s="1" t="s">
+        <v>5226</v>
+      </c>
+      <c r="D786" s="2" t="s">
+        <v>5227</v>
+      </c>
+      <c r="E786" s="1" t="s">
+        <v>5228</v>
+      </c>
+      <c r="F786" s="2" t="s">
+        <v>5229</v>
+      </c>
+      <c r="G786" s="1" t="s">
+        <v>5230</v>
+      </c>
+      <c r="H786" s="1" t="s">
+        <v>5231</v>
+      </c>
+      <c r="I786" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="787" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A787" s="1" t="s">
+        <v>3229</v>
+      </c>
+      <c r="B787" s="1" t="s">
+        <v>5232</v>
+      </c>
+      <c r="C787" s="1" t="s">
+        <v>5233</v>
+      </c>
+      <c r="D787" s="2" t="s">
+        <v>5234</v>
+      </c>
+      <c r="E787" s="1" t="s">
+        <v>5235</v>
+      </c>
+      <c r="F787" s="2" t="s">
+        <v>5236</v>
+      </c>
+      <c r="G787" s="1" t="s">
+        <v>5237</v>
+      </c>
+      <c r="H787" s="1" t="s">
+        <v>5238</v>
+      </c>
+      <c r="I787" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="788" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A788" s="1" t="s">
+        <v>3565</v>
+      </c>
+      <c r="B788" s="1" t="s">
+        <v>929</v>
+      </c>
+      <c r="C788" s="1" t="s">
+        <v>5239</v>
+      </c>
+      <c r="D788" s="2" t="s">
+        <v>5240</v>
+      </c>
+      <c r="E788" s="1" t="s">
+        <v>5241</v>
+      </c>
+      <c r="F788" s="2" t="s">
+        <v>5242</v>
+      </c>
+      <c r="G788" s="1" t="s">
+        <v>5243</v>
+      </c>
+      <c r="H788" s="1" t="s">
+        <v>5244</v>
+      </c>
+      <c r="I788" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="789" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A789" s="1" t="s">
+        <v>3565</v>
+      </c>
+      <c r="B789" s="1" t="s">
+        <v>5245</v>
+      </c>
+      <c r="C789" s="1" t="s">
+        <v>5246</v>
+      </c>
+      <c r="D789" s="2" t="s">
+        <v>5247</v>
+      </c>
+      <c r="E789" s="1" t="s">
+        <v>5248</v>
+      </c>
+      <c r="F789" s="2" t="s">
+        <v>5249</v>
+      </c>
+      <c r="G789" s="1" t="s">
+        <v>5250</v>
+      </c>
+      <c r="H789" s="1" t="s">
+        <v>5251</v>
+      </c>
+      <c r="I789" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="790" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A790" s="1" t="s">
+        <v>5252</v>
+      </c>
+      <c r="B790" s="1" t="s">
+        <v>5253</v>
+      </c>
+      <c r="C790" s="1" t="s">
+        <v>5254</v>
+      </c>
+      <c r="D790" s="2" t="s">
+        <v>5255</v>
+      </c>
+      <c r="E790" s="1" t="s">
+        <v>5256</v>
+      </c>
+      <c r="F790" s="2" t="s">
+        <v>5257</v>
+      </c>
+      <c r="G790" s="1" t="s">
+        <v>5258</v>
+      </c>
+      <c r="H790" s="1" t="s">
+        <v>5259</v>
+      </c>
+      <c r="I790" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="791" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A791" s="1" t="s">
+        <v>5260</v>
+      </c>
+      <c r="B791" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C791" s="1" t="s">
+        <v>5261</v>
+      </c>
+      <c r="D791" s="2" t="s">
+        <v>5262</v>
+      </c>
+      <c r="E791" s="1" t="s">
+        <v>5263</v>
+      </c>
+      <c r="F791" s="2" t="s">
+        <v>5264</v>
+      </c>
+      <c r="G791" s="1" t="s">
+        <v>5265</v>
+      </c>
+      <c r="H791" s="1" t="s">
+        <v>5266</v>
+      </c>
+      <c r="I791" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="792" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A792" s="1" t="s">
+        <v>5267</v>
+      </c>
+      <c r="B792" s="1" t="s">
+        <v>5268</v>
+      </c>
+      <c r="C792" s="1" t="s">
+        <v>5269</v>
+      </c>
+      <c r="D792" s="2" t="s">
+        <v>5270</v>
+      </c>
+      <c r="E792" s="1" t="s">
+        <v>5271</v>
+      </c>
+      <c r="F792" s="2">
+        <v>56982195013</v>
+      </c>
+      <c r="G792" s="1" t="s">
+        <v>5272</v>
+      </c>
+      <c r="H792" s="1" t="s">
+        <v>5273</v>
+      </c>
+      <c r="I792" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="793" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A793" s="1" t="s">
+        <v>4802</v>
+      </c>
+      <c r="B793" s="1" t="s">
+        <v>5274</v>
+      </c>
+      <c r="C793" s="1" t="s">
+        <v>4315</v>
+      </c>
+      <c r="D793" s="2" t="s">
+        <v>5275</v>
+      </c>
+      <c r="E793" s="1" t="s">
+        <v>5276</v>
+      </c>
+      <c r="F793" s="2" t="s">
+        <v>5277</v>
+      </c>
+      <c r="G793" s="1" t="s">
+        <v>5278</v>
+      </c>
+      <c r="H793" s="1" t="s">
+        <v>5279</v>
+      </c>
+      <c r="I793" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="794" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A794" s="1" t="s">
+        <v>4802</v>
+      </c>
+      <c r="B794" s="1" t="s">
+        <v>5280</v>
+      </c>
+      <c r="C794" s="1" t="s">
+        <v>5281</v>
+      </c>
+      <c r="D794" s="2" t="s">
+        <v>5282</v>
+      </c>
+      <c r="E794" s="1" t="s">
+        <v>5283</v>
+      </c>
+      <c r="F794" s="2">
+        <v>56993813701</v>
+      </c>
+      <c r="G794" s="1" t="s">
+        <v>5284</v>
+      </c>
+      <c r="H794" s="1" t="s">
+        <v>5285</v>
+      </c>
+      <c r="I794" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="795" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A795" s="1" t="s">
+        <v>4802</v>
+      </c>
+      <c r="B795" s="1" t="s">
+        <v>1682</v>
+      </c>
+      <c r="C795" s="1" t="s">
+        <v>3319</v>
+      </c>
+      <c r="D795" s="2" t="s">
+        <v>5286</v>
+      </c>
+      <c r="E795" s="1" t="s">
+        <v>5287</v>
+      </c>
+      <c r="F795" s="2" t="s">
+        <v>5288</v>
+      </c>
+      <c r="G795" s="1" t="s">
+        <v>5289</v>
+      </c>
+      <c r="H795" s="1" t="s">
+        <v>5290</v>
+      </c>
+      <c r="I795" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="796" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A796" s="1" t="s">
+        <v>4802</v>
+      </c>
+      <c r="B796" s="1" t="s">
+        <v>3180</v>
+      </c>
+      <c r="C796" s="1" t="s">
+        <v>3319</v>
+      </c>
+      <c r="D796" s="2" t="s">
+        <v>5291</v>
+      </c>
+      <c r="E796" s="1" t="s">
+        <v>5292</v>
+      </c>
+      <c r="F796" s="2" t="s">
+        <v>5293</v>
+      </c>
+      <c r="G796" s="1" t="s">
+        <v>5294</v>
+      </c>
+      <c r="H796" s="1" t="s">
+        <v>884</v>
+      </c>
+      <c r="I796" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="797" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A797" s="1" t="s">
+        <v>5295</v>
+      </c>
+      <c r="B797" s="1" t="s">
+        <v>5296</v>
+      </c>
+      <c r="C797" s="1" t="s">
+        <v>5297</v>
+      </c>
+      <c r="D797" s="2" t="s">
+        <v>5298</v>
+      </c>
+      <c r="E797" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="F797" s="2" t="s">
+        <v>5299</v>
+      </c>
+      <c r="G797" s="1" t="s">
+        <v>5300</v>
+      </c>
+      <c r="H797" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="I797" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="798" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A798" s="1" t="s">
+        <v>5301</v>
+      </c>
+      <c r="B798" s="1" t="s">
+        <v>5302</v>
+      </c>
+      <c r="C798" s="1" t="s">
+        <v>5303</v>
+      </c>
+      <c r="D798" s="2" t="s">
+        <v>5304</v>
+      </c>
+      <c r="E798" s="1" t="s">
+        <v>5305</v>
+      </c>
+      <c r="F798" s="2" t="s">
+        <v>5306</v>
+      </c>
+      <c r="G798" s="1" t="s">
+        <v>5307</v>
+      </c>
+      <c r="H798" s="1" t="s">
+        <v>5308</v>
+      </c>
+      <c r="I798" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="799" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A799" s="1" t="s">
+        <v>2852</v>
+      </c>
+      <c r="B799" s="1" t="s">
+        <v>5309</v>
+      </c>
+      <c r="C799" s="1" t="s">
+        <v>5310</v>
+      </c>
+      <c r="D799" s="2" t="s">
+        <v>5311</v>
+      </c>
+      <c r="E799" s="1" t="s">
+        <v>5312</v>
+      </c>
+      <c r="F799" s="2" t="s">
+        <v>5313</v>
+      </c>
+      <c r="G799" s="1" t="s">
+        <v>5314</v>
+      </c>
+      <c r="H799" s="1" t="s">
+        <v>5315</v>
+      </c>
+      <c r="I799" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="800" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A800" s="1" t="s">
+        <v>2852</v>
+      </c>
+      <c r="B800" s="1" t="s">
+        <v>5316</v>
+      </c>
+      <c r="C800" s="1" t="s">
+        <v>5317</v>
+      </c>
+      <c r="D800" s="2" t="s">
+        <v>5318</v>
+      </c>
+      <c r="E800" s="1" t="s">
+        <v>5319</v>
+      </c>
+      <c r="F800" s="2" t="s">
+        <v>5320</v>
+      </c>
+      <c r="G800" s="1" t="s">
+        <v>5321</v>
+      </c>
+      <c r="H800" s="1" t="s">
+        <v>3960</v>
+      </c>
+      <c r="I800" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="801" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A801" s="1" t="s">
+        <v>5322</v>
+      </c>
+      <c r="B801" s="1" t="s">
+        <v>1865</v>
+      </c>
+      <c r="C801" s="1" t="s">
+        <v>5323</v>
+      </c>
+      <c r="D801" s="2" t="s">
+        <v>5324</v>
+      </c>
+      <c r="E801" s="1" t="s">
+        <v>5325</v>
+      </c>
+      <c r="F801" s="2" t="s">
+        <v>5326</v>
+      </c>
+      <c r="G801" s="1" t="s">
+        <v>5327</v>
+      </c>
+      <c r="H801" s="1" t="s">
+        <v>5328</v>
+      </c>
+      <c r="I801" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="802" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A802" s="1" t="s">
+        <v>5329</v>
+      </c>
+      <c r="B802" s="1" t="s">
+        <v>5330</v>
+      </c>
+      <c r="C802" s="1" t="s">
+        <v>5331</v>
+      </c>
+      <c r="D802" s="2" t="s">
+        <v>5332</v>
+      </c>
+      <c r="E802" s="1" t="s">
+        <v>5333</v>
+      </c>
+      <c r="F802" s="2" t="s">
+        <v>5334</v>
+      </c>
+      <c r="G802" s="1" t="s">
+        <v>5335</v>
+      </c>
+      <c r="H802" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="I802" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="803" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A803" s="1" t="s">
+        <v>5336</v>
+      </c>
+      <c r="B803" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="C803" s="1" t="s">
+        <v>5337</v>
+      </c>
+      <c r="D803" s="2" t="s">
+        <v>5338</v>
+      </c>
+      <c r="E803" s="1" t="s">
+        <v>5339</v>
+      </c>
+      <c r="F803" s="2" t="s">
+        <v>5340</v>
+      </c>
+      <c r="G803" s="1" t="s">
+        <v>5341</v>
+      </c>
+      <c r="H803" s="1" t="s">
+        <v>5342</v>
+      </c>
+      <c r="I803" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="804" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A804" s="1" t="s">
+        <v>2674</v>
+      </c>
+      <c r="B804" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="C804" s="1" t="s">
+        <v>5343</v>
+      </c>
+      <c r="D804" s="2" t="s">
+        <v>5344</v>
+      </c>
+      <c r="E804" s="1" t="s">
+        <v>5345</v>
+      </c>
+      <c r="F804" s="2" t="s">
+        <v>5346</v>
+      </c>
+      <c r="G804" s="1" t="s">
+        <v>5347</v>
+      </c>
+      <c r="H804" s="1" t="s">
+        <v>5348</v>
+      </c>
+      <c r="I804" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="805" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A805" s="1" t="s">
+        <v>5349</v>
+      </c>
+      <c r="B805" s="1" t="s">
+        <v>1350</v>
+      </c>
+      <c r="C805" s="1" t="s">
+        <v>4011</v>
+      </c>
+      <c r="D805" s="2">
+        <v>10963169</v>
+      </c>
+      <c r="E805" s="1" t="s">
+        <v>5350</v>
+      </c>
+      <c r="F805" s="2" t="s">
+        <v>5351</v>
+      </c>
+      <c r="G805" s="1" t="s">
+        <v>5352</v>
+      </c>
+      <c r="H805" s="1" t="s">
+        <v>5353</v>
+      </c>
+      <c r="I805" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="806" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A806" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="B806" s="1" t="s">
+        <v>1629</v>
+      </c>
+      <c r="C806" s="1" t="s">
+        <v>5354</v>
+      </c>
+      <c r="D806" s="2" t="s">
+        <v>5355</v>
+      </c>
+      <c r="E806" s="1" t="s">
+        <v>5356</v>
+      </c>
+      <c r="F806" s="2" t="s">
+        <v>5357</v>
+      </c>
+      <c r="G806" s="1" t="s">
+        <v>5358</v>
+      </c>
+      <c r="H806" s="1" t="s">
+        <v>5359</v>
+      </c>
+      <c r="I806" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="807" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A807" s="1" t="s">
+        <v>5360</v>
+      </c>
+      <c r="B807" s="1" t="s">
+        <v>5361</v>
+      </c>
+      <c r="C807" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D807" s="2" t="s">
+        <v>5362</v>
+      </c>
+      <c r="E807" s="1" t="s">
+        <v>5363</v>
+      </c>
+      <c r="F807" s="2" t="s">
+        <v>5364</v>
+      </c>
+      <c r="G807" s="1" t="s">
+        <v>5365</v>
+      </c>
+      <c r="H807" s="1" t="s">
+        <v>5366</v>
+      </c>
+      <c r="I807" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="808" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A808" s="1" t="s">
+        <v>3140</v>
+      </c>
+      <c r="B808" s="1" t="s">
+        <v>5367</v>
+      </c>
+      <c r="C808" s="1" t="s">
+        <v>5368</v>
+      </c>
+      <c r="D808" s="2" t="s">
+        <v>5369</v>
+      </c>
+      <c r="E808" s="1" t="s">
+        <v>5370</v>
+      </c>
+      <c r="F808" s="2" t="s">
+        <v>5371</v>
+      </c>
+      <c r="G808" s="1" t="s">
+        <v>5372</v>
+      </c>
+      <c r="H808" s="1" t="s">
+        <v>5373</v>
+      </c>
+      <c r="I808" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="809" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A809" s="1" t="s">
+        <v>5374</v>
+      </c>
+      <c r="B809" s="1" t="s">
+        <v>5375</v>
+      </c>
+      <c r="C809" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="D809" s="2" t="s">
+        <v>5376</v>
+      </c>
+      <c r="E809" s="1" t="s">
+        <v>5377</v>
+      </c>
+      <c r="F809" s="2" t="s">
+        <v>5378</v>
+      </c>
+      <c r="G809" s="1" t="s">
+        <v>5379</v>
+      </c>
+      <c r="H809" s="1" t="s">
+        <v>5373</v>
+      </c>
+      <c r="I809" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="810" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A810" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="B810" s="1" t="s">
+        <v>5380</v>
+      </c>
+      <c r="C810" s="1" t="s">
+        <v>5381</v>
+      </c>
+      <c r="D810" s="2" t="s">
+        <v>5382</v>
+      </c>
+      <c r="E810" s="1" t="s">
+        <v>1927</v>
+      </c>
+      <c r="F810" s="2" t="s">
+        <v>5383</v>
+      </c>
+      <c r="G810" s="1" t="s">
+        <v>5384</v>
+      </c>
+      <c r="H810" s="1" t="s">
+        <v>5385</v>
+      </c>
+      <c r="I810" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="811" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A811" s="1" t="s">
+        <v>4270</v>
+      </c>
+      <c r="B811" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="C811" s="1" t="s">
+        <v>5386</v>
+      </c>
+      <c r="D811" s="2" t="s">
+        <v>5387</v>
+      </c>
+      <c r="E811" s="1" t="s">
+        <v>5388</v>
+      </c>
+      <c r="F811" s="2" t="s">
+        <v>5389</v>
+      </c>
+      <c r="G811" s="1" t="s">
+        <v>5390</v>
+      </c>
+      <c r="H811" s="1" t="s">
+        <v>5391</v>
+      </c>
+      <c r="I811" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="812" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A812" s="1" t="s">
+        <v>4270</v>
+      </c>
+      <c r="B812" s="1" t="s">
+        <v>4238</v>
+      </c>
+      <c r="C812" s="1" t="s">
+        <v>5392</v>
+      </c>
+      <c r="D812" s="2" t="s">
+        <v>5393</v>
+      </c>
+      <c r="E812" s="1" t="s">
+        <v>5394</v>
+      </c>
+      <c r="F812" s="2" t="s">
+        <v>5395</v>
+      </c>
+      <c r="G812" s="1" t="s">
+        <v>5396</v>
+      </c>
+      <c r="H812" s="1" t="s">
+        <v>5397</v>
+      </c>
+      <c r="I812" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="813" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A813" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="B813" s="1" t="s">
+        <v>5398</v>
+      </c>
+      <c r="C813" s="1" t="s">
+        <v>5399</v>
+      </c>
+      <c r="D813" s="2" t="s">
+        <v>5400</v>
+      </c>
+      <c r="E813" s="1" t="s">
+        <v>5401</v>
+      </c>
+      <c r="F813" s="2">
+        <v>56993813702</v>
+      </c>
+      <c r="G813" s="1" t="s">
+        <v>5402</v>
+      </c>
+      <c r="H813" s="1" t="s">
+        <v>5403</v>
+      </c>
+      <c r="I813" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="814" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A814" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="B814" s="1" t="s">
+        <v>3398</v>
+      </c>
+      <c r="C814" s="1" t="s">
+        <v>5404</v>
+      </c>
+      <c r="D814" s="2" t="s">
+        <v>5405</v>
+      </c>
+      <c r="E814" s="1" t="s">
+        <v>5406</v>
+      </c>
+      <c r="F814" s="2" t="s">
+        <v>5407</v>
+      </c>
+      <c r="G814" s="1" t="s">
+        <v>5408</v>
+      </c>
+      <c r="H814" s="1" t="s">
+        <v>5409</v>
+      </c>
+      <c r="I814" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="815" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A815" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="B815" s="1" t="s">
+        <v>5410</v>
+      </c>
+      <c r="C815" s="1" t="s">
+        <v>5411</v>
+      </c>
+      <c r="D815" s="2" t="s">
+        <v>5412</v>
+      </c>
+      <c r="E815" s="1" t="s">
+        <v>5413</v>
+      </c>
+      <c r="F815" s="2" t="s">
+        <v>5414</v>
+      </c>
+      <c r="G815" s="1" t="s">
+        <v>5415</v>
+      </c>
+      <c r="H815" s="1" t="s">
+        <v>5416</v>
+      </c>
+      <c r="I815" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="816" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A816" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="B816" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="C816" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="D816" s="2" t="s">
+        <v>5417</v>
+      </c>
+      <c r="E816" s="1" t="s">
+        <v>4563</v>
+      </c>
+      <c r="F816" s="2" t="s">
+        <v>5418</v>
+      </c>
+      <c r="G816" s="1" t="s">
+        <v>5419</v>
+      </c>
+      <c r="H816" s="1" t="s">
+        <v>4566</v>
+      </c>
+      <c r="I816" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="817" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A817" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="B817" s="1" t="s">
+        <v>5420</v>
+      </c>
+      <c r="C817" s="1" t="s">
+        <v>2996</v>
+      </c>
+      <c r="D817" s="2" t="s">
+        <v>5421</v>
+      </c>
+      <c r="E817" s="1" t="s">
+        <v>1967</v>
+      </c>
+      <c r="F817" s="2" t="s">
+        <v>5422</v>
+      </c>
+      <c r="G817" s="1" t="s">
+        <v>5423</v>
+      </c>
+      <c r="H817" s="1" t="s">
+        <v>4059</v>
+      </c>
+      <c r="I817" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="818" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A818" s="1" t="s">
+        <v>5424</v>
+      </c>
+      <c r="B818" s="1" t="s">
+        <v>5425</v>
+      </c>
+      <c r="C818" s="1" t="s">
+        <v>5426</v>
+      </c>
+      <c r="D818" s="2" t="s">
+        <v>5427</v>
+      </c>
+      <c r="E818" s="1" t="s">
+        <v>5428</v>
+      </c>
+      <c r="F818" s="2" t="s">
+        <v>5429</v>
+      </c>
+      <c r="G818" s="1" t="s">
+        <v>5430</v>
+      </c>
+      <c r="H818" s="1" t="s">
+        <v>5431</v>
+      </c>
+      <c r="I818" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="819" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A819" s="1" t="s">
+        <v>5432</v>
+      </c>
+      <c r="B819" s="1" t="s">
+        <v>5433</v>
+      </c>
+      <c r="C819" s="1" t="s">
+        <v>5434</v>
+      </c>
+      <c r="D819" s="2" t="s">
+        <v>5435</v>
+      </c>
+      <c r="E819" s="1" t="s">
+        <v>5436</v>
+      </c>
+      <c r="F819" s="2" t="s">
+        <v>5437</v>
+      </c>
+      <c r="G819" s="1" t="s">
+        <v>5438</v>
+      </c>
+      <c r="H819" s="1" t="s">
+        <v>5439</v>
+      </c>
+      <c r="I819" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="820" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A820" s="1" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B820" s="1" t="s">
+        <v>5440</v>
+      </c>
+      <c r="C820" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="D820" s="2" t="s">
+        <v>5441</v>
+      </c>
+      <c r="E820" s="1" t="s">
+        <v>5442</v>
+      </c>
+      <c r="F820" s="2" t="s">
+        <v>5443</v>
+      </c>
+      <c r="G820" s="1" t="s">
+        <v>5444</v>
+      </c>
+      <c r="H820" s="1" t="s">
+        <v>3131</v>
+      </c>
+      <c r="I820" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="821" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A821" s="1" t="s">
+        <v>5445</v>
+      </c>
+      <c r="B821" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="C821" s="1" t="s">
+        <v>5446</v>
+      </c>
+      <c r="D821" s="2" t="s">
+        <v>5447</v>
+      </c>
+      <c r="E821" s="1" t="s">
+        <v>5040</v>
+      </c>
+      <c r="F821" s="2" t="s">
+        <v>5448</v>
+      </c>
+      <c r="G821" s="1" t="s">
+        <v>5449</v>
+      </c>
+      <c r="H821" s="1" t="s">
+        <v>5450</v>
+      </c>
+      <c r="I821" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="822" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A822" s="1" t="s">
+        <v>5445</v>
+      </c>
+      <c r="B822" s="1" t="s">
+        <v>5451</v>
+      </c>
+      <c r="C822" s="1" t="s">
+        <v>5452</v>
+      </c>
+      <c r="D822" s="2" t="s">
+        <v>5453</v>
+      </c>
+      <c r="E822" s="1" t="s">
+        <v>5454</v>
+      </c>
+      <c r="F822" s="2" t="s">
+        <v>5455</v>
+      </c>
+      <c r="G822" s="1" t="s">
+        <v>5456</v>
+      </c>
+      <c r="H822" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="I822" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="823" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A823" s="1" t="s">
+        <v>5445</v>
+      </c>
+      <c r="B823" s="1" t="s">
+        <v>5451</v>
+      </c>
+      <c r="C823" s="1" t="s">
+        <v>5457</v>
+      </c>
+      <c r="D823" s="2" t="s">
+        <v>5458</v>
+      </c>
+      <c r="E823" s="1" t="s">
+        <v>5459</v>
+      </c>
+      <c r="F823" s="2" t="s">
+        <v>5460</v>
+      </c>
+      <c r="G823" s="1" t="s">
+        <v>5461</v>
+      </c>
+      <c r="H823" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="I823" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="824" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A824" s="1" t="s">
+        <v>5445</v>
+      </c>
+      <c r="B824" s="1" t="s">
+        <v>5462</v>
+      </c>
+      <c r="C824" s="1" t="s">
+        <v>3603</v>
+      </c>
+      <c r="D824" s="2" t="s">
+        <v>5463</v>
+      </c>
+      <c r="E824" s="1" t="s">
+        <v>5464</v>
+      </c>
+      <c r="F824" s="2" t="s">
+        <v>5465</v>
+      </c>
+      <c r="G824" s="1" t="s">
+        <v>5466</v>
+      </c>
+      <c r="H824" s="1" t="s">
+        <v>5467</v>
+      </c>
+      <c r="I824" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="825" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A825" s="1" t="s">
+        <v>5445</v>
+      </c>
+      <c r="B825" s="1" t="s">
+        <v>5468</v>
+      </c>
+      <c r="C825" s="1" t="s">
+        <v>5469</v>
+      </c>
+      <c r="D825" s="2" t="s">
+        <v>5470</v>
+      </c>
+      <c r="E825" s="1" t="s">
+        <v>5471</v>
+      </c>
+      <c r="F825" s="2" t="s">
+        <v>5472</v>
+      </c>
+      <c r="G825" s="1" t="s">
+        <v>5473</v>
+      </c>
+      <c r="H825" s="1" t="s">
+        <v>5474</v>
+      </c>
+      <c r="I825" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="826" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A826" s="1" t="s">
+        <v>1202</v>
+      </c>
+      <c r="B826" s="1" t="s">
+        <v>3641</v>
+      </c>
+      <c r="C826" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="D826" s="2" t="s">
+        <v>5475</v>
+      </c>
+      <c r="E826" s="1" t="s">
+        <v>5476</v>
+      </c>
+      <c r="F826" s="2" t="s">
+        <v>5477</v>
+      </c>
+      <c r="G826" s="1" t="s">
+        <v>5478</v>
+      </c>
+      <c r="H826" s="1" t="s">
+        <v>5479</v>
+      </c>
+      <c r="I826" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="827" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A827" s="1" t="s">
+        <v>5480</v>
+      </c>
+      <c r="B827" s="1" t="s">
+        <v>5481</v>
+      </c>
+      <c r="C827" s="1" t="s">
+        <v>5482</v>
+      </c>
+      <c r="D827" s="2" t="s">
+        <v>5483</v>
+      </c>
+      <c r="E827" s="1" t="s">
+        <v>5484</v>
+      </c>
+      <c r="F827" s="2" t="s">
+        <v>5485</v>
+      </c>
+      <c r="G827" s="1" t="s">
+        <v>5486</v>
+      </c>
+      <c r="H827" s="1" t="s">
+        <v>5487</v>
+      </c>
+      <c r="I827" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="828" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A828" s="1" t="s">
+        <v>5488</v>
+      </c>
+      <c r="B828" s="1" t="s">
+        <v>1818</v>
+      </c>
+      <c r="C828" s="1" t="s">
+        <v>5489</v>
+      </c>
+      <c r="D828" s="2" t="s">
+        <v>5490</v>
+      </c>
+      <c r="E828" s="1" t="s">
+        <v>5491</v>
+      </c>
+      <c r="F828" s="2">
+        <v>56993435994</v>
+      </c>
+      <c r="G828" s="1" t="s">
+        <v>5492</v>
+      </c>
+      <c r="H828" s="1" t="s">
+        <v>5493</v>
+      </c>
+      <c r="I828" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="829" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A829" s="1" t="s">
+        <v>5488</v>
+      </c>
+      <c r="B829" s="1" t="s">
+        <v>3425</v>
+      </c>
+      <c r="C829" s="1" t="s">
+        <v>1758</v>
+      </c>
+      <c r="D829" s="2" t="s">
+        <v>5494</v>
+      </c>
+      <c r="E829" s="1" t="s">
+        <v>5495</v>
+      </c>
+      <c r="F829" s="2" t="s">
+        <v>5496</v>
+      </c>
+      <c r="G829" s="1" t="s">
+        <v>5497</v>
+      </c>
+      <c r="H829" s="1" t="s">
+        <v>5498</v>
+      </c>
+      <c r="I829" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="830" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A830" s="1" t="s">
+        <v>5488</v>
+      </c>
+      <c r="B830" s="1" t="s">
+        <v>4051</v>
+      </c>
+      <c r="C830" s="1" t="s">
+        <v>2567</v>
+      </c>
+      <c r="D830" s="2" t="s">
+        <v>5499</v>
+      </c>
+      <c r="E830" s="1" t="s">
+        <v>5500</v>
+      </c>
+      <c r="F830" s="2" t="s">
+        <v>5501</v>
+      </c>
+      <c r="G830" s="1" t="s">
+        <v>5502</v>
+      </c>
+      <c r="H830" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="I830" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="831" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A831" s="1" t="s">
+        <v>5503</v>
+      </c>
+      <c r="B831" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="C831" s="1" t="s">
+        <v>5504</v>
+      </c>
+      <c r="D831" s="2" t="s">
+        <v>5505</v>
+      </c>
+      <c r="E831" s="1" t="s">
+        <v>5506</v>
+      </c>
+      <c r="F831" s="2">
+        <v>56993813703</v>
+      </c>
+      <c r="G831" s="1" t="s">
+        <v>5507</v>
+      </c>
+      <c r="H831" s="1" t="s">
+        <v>5508</v>
+      </c>
+      <c r="I831" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="832" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A832" s="1" t="s">
+        <v>5509</v>
+      </c>
+      <c r="B832" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="C832" s="1" t="s">
+        <v>5199</v>
+      </c>
+      <c r="D832" s="2" t="s">
+        <v>5510</v>
+      </c>
+      <c r="E832" s="1" t="s">
+        <v>5511</v>
+      </c>
+      <c r="F832" s="2" t="s">
+        <v>5512</v>
+      </c>
+      <c r="G832" s="1" t="s">
+        <v>5513</v>
+      </c>
+      <c r="H832" s="1" t="s">
+        <v>5514</v>
+      </c>
+      <c r="I832" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="833" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A833" s="1" t="s">
+        <v>5515</v>
+      </c>
+      <c r="B833" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C833" s="1" t="s">
+        <v>5516</v>
+      </c>
+      <c r="D833" s="2" t="s">
+        <v>5517</v>
+      </c>
+      <c r="E833" s="1" t="s">
+        <v>5518</v>
+      </c>
+      <c r="F833" s="2" t="s">
+        <v>5519</v>
+      </c>
+      <c r="G833" s="1" t="s">
+        <v>5520</v>
+      </c>
+      <c r="H833" s="1" t="s">
+        <v>5521</v>
+      </c>
+      <c r="I833" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="834" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A834" s="1" t="s">
+        <v>5522</v>
+      </c>
+      <c r="B834" s="1" t="s">
+        <v>5523</v>
+      </c>
+      <c r="C834" s="1" t="s">
+        <v>5524</v>
+      </c>
+      <c r="D834" s="2" t="s">
+        <v>5525</v>
+      </c>
+      <c r="E834" s="1" t="s">
+        <v>5526</v>
+      </c>
+      <c r="F834" s="2" t="s">
+        <v>5527</v>
+      </c>
+      <c r="G834" s="1" t="s">
+        <v>5528</v>
+      </c>
+      <c r="H834" s="1" t="s">
+        <v>5529</v>
+      </c>
+      <c r="I834" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="835" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A835" s="1" t="s">
+        <v>5530</v>
+      </c>
+      <c r="B835" s="1" t="s">
+        <v>3997</v>
+      </c>
+      <c r="C835" s="1" t="s">
+        <v>5531</v>
+      </c>
+      <c r="D835" s="2" t="s">
+        <v>5532</v>
+      </c>
+      <c r="E835" s="1" t="s">
+        <v>5533</v>
+      </c>
+      <c r="F835" s="2" t="s">
+        <v>5534</v>
+      </c>
+      <c r="G835" s="1" t="s">
+        <v>5535</v>
+      </c>
+      <c r="H835" s="1" t="s">
+        <v>856</v>
+      </c>
+      <c r="I835" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="836" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A836" s="1" t="s">
+        <v>5536</v>
+      </c>
+      <c r="B836" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="C836" s="1" t="s">
+        <v>5537</v>
+      </c>
+      <c r="D836" s="2" t="s">
+        <v>5538</v>
+      </c>
+      <c r="E836" s="1" t="s">
+        <v>5539</v>
+      </c>
+      <c r="F836" s="2" t="s">
+        <v>5540</v>
+      </c>
+      <c r="G836" s="1" t="s">
+        <v>5541</v>
+      </c>
+      <c r="H836" s="1" t="s">
+        <v>5542</v>
+      </c>
+      <c r="I836" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="837" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A837" s="1" t="s">
+        <v>5536</v>
+      </c>
+      <c r="B837" s="1" t="s">
+        <v>2361</v>
+      </c>
+      <c r="C837" s="1" t="s">
+        <v>5543</v>
+      </c>
+      <c r="D837" s="2" t="s">
+        <v>5544</v>
+      </c>
+      <c r="E837" s="1" t="s">
+        <v>5545</v>
+      </c>
+      <c r="F837" s="2" t="s">
+        <v>5546</v>
+      </c>
+      <c r="G837" s="1" t="s">
+        <v>5547</v>
+      </c>
+      <c r="H837" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="I837" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="838" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A838" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="B838" s="1" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C838" s="1" t="s">
+        <v>5548</v>
+      </c>
+      <c r="D838" s="2" t="s">
+        <v>5549</v>
+      </c>
+      <c r="E838" s="1" t="s">
+        <v>5550</v>
+      </c>
+      <c r="F838" s="2" t="s">
+        <v>5551</v>
+      </c>
+      <c r="G838" s="1" t="s">
+        <v>5552</v>
+      </c>
+      <c r="H838" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="I838" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="839" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A839" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="B839" s="1" t="s">
+        <v>5553</v>
+      </c>
+      <c r="C839" s="1" t="s">
+        <v>5554</v>
+      </c>
+      <c r="D839" s="2" t="s">
+        <v>5555</v>
+      </c>
+      <c r="E839" s="1" t="s">
+        <v>5556</v>
+      </c>
+      <c r="F839" s="2" t="s">
+        <v>5557</v>
+      </c>
+      <c r="G839" s="1" t="s">
+        <v>5558</v>
+      </c>
+      <c r="H839" s="1" t="s">
+        <v>5559</v>
+      </c>
+      <c r="I839" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="840" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A840" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="B840" s="1" t="s">
+        <v>5560</v>
+      </c>
+      <c r="C840" s="1" t="s">
+        <v>1925</v>
+      </c>
+      <c r="D840" s="2" t="s">
+        <v>5561</v>
+      </c>
+      <c r="E840" s="1" t="s">
+        <v>5562</v>
+      </c>
+      <c r="F840" s="2" t="s">
+        <v>5563</v>
+      </c>
+      <c r="G840" s="1" t="s">
+        <v>5564</v>
+      </c>
+      <c r="H840" s="1" t="s">
+        <v>5565</v>
+      </c>
+      <c r="I840" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="841" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A841" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="B841" s="1" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C841" s="1" t="s">
+        <v>5566</v>
+      </c>
+      <c r="D841" s="2" t="s">
+        <v>5567</v>
+      </c>
+      <c r="E841" s="1" t="s">
+        <v>5568</v>
+      </c>
+      <c r="F841" s="2" t="s">
+        <v>5569</v>
+      </c>
+      <c r="G841" s="1" t="s">
+        <v>5570</v>
+      </c>
+      <c r="H841" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="I841" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="842" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A842" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="B842" s="1" t="s">
+        <v>5571</v>
+      </c>
+      <c r="C842" s="1" t="s">
+        <v>5572</v>
+      </c>
+      <c r="D842" s="2" t="s">
+        <v>5573</v>
+      </c>
+      <c r="E842" s="1" t="s">
+        <v>5574</v>
+      </c>
+      <c r="F842" s="2" t="s">
+        <v>5575</v>
+      </c>
+      <c r="G842" s="1" t="s">
+        <v>5576</v>
+      </c>
+      <c r="H842" s="1" t="s">
+        <v>5577</v>
+      </c>
+      <c r="I842" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="843" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A843" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="B843" s="1" t="s">
+        <v>1068</v>
+      </c>
+      <c r="C843" s="1" t="s">
+        <v>2680</v>
+      </c>
+      <c r="D843" s="2" t="s">
+        <v>5578</v>
+      </c>
+      <c r="E843" s="1" t="s">
+        <v>4317</v>
+      </c>
+      <c r="F843" s="2" t="s">
+        <v>5579</v>
+      </c>
+      <c r="G843" s="1" t="s">
+        <v>5580</v>
+      </c>
+      <c r="H843" s="1" t="s">
+        <v>884</v>
+      </c>
+      <c r="I843" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="844" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A844" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="B844" s="1" t="s">
+        <v>5581</v>
+      </c>
+      <c r="C844" s="1" t="s">
+        <v>5582</v>
+      </c>
+      <c r="D844" s="2" t="s">
+        <v>5583</v>
+      </c>
+      <c r="E844" s="1" t="s">
+        <v>5584</v>
+      </c>
+      <c r="F844" s="2" t="s">
+        <v>5585</v>
+      </c>
+      <c r="G844" s="1" t="s">
+        <v>5586</v>
+      </c>
+      <c r="H844" s="1" t="s">
+        <v>856</v>
+      </c>
+      <c r="I844" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="845" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A845" s="1" t="s">
+        <v>3180</v>
+      </c>
+      <c r="B845" s="1" t="s">
+        <v>5587</v>
+      </c>
+      <c r="C845" s="1" t="s">
+        <v>5588</v>
+      </c>
+      <c r="D845" s="2" t="s">
+        <v>5589</v>
+      </c>
+      <c r="E845" s="1" t="s">
+        <v>3863</v>
+      </c>
+      <c r="F845" s="2">
+        <v>56989061814</v>
+      </c>
+      <c r="G845" s="1" t="s">
+        <v>5590</v>
+      </c>
+      <c r="H845" s="1" t="s">
+        <v>5591</v>
+      </c>
+      <c r="I845" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="846" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A846" s="1" t="s">
+        <v>5592</v>
+      </c>
+      <c r="B846" s="1" t="s">
+        <v>3009</v>
+      </c>
+      <c r="C846" s="1" t="s">
+        <v>5593</v>
+      </c>
+      <c r="D846" s="2" t="s">
+        <v>5594</v>
+      </c>
+      <c r="E846" s="1" t="s">
+        <v>5595</v>
+      </c>
+      <c r="F846" s="2" t="s">
+        <v>5596</v>
+      </c>
+      <c r="G846" s="1" t="s">
+        <v>5597</v>
+      </c>
+      <c r="H846" s="1" t="s">
+        <v>5598</v>
+      </c>
+      <c r="I846" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="847" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A847" s="1" t="s">
+        <v>5599</v>
+      </c>
+      <c r="B847" s="1" t="s">
+        <v>5600</v>
+      </c>
+      <c r="C847" s="1" t="s">
+        <v>5601</v>
+      </c>
+      <c r="D847" s="2" t="s">
+        <v>5602</v>
+      </c>
+      <c r="E847" s="1" t="s">
+        <v>5603</v>
+      </c>
+      <c r="F847" s="2" t="s">
+        <v>5604</v>
+      </c>
+      <c r="G847" s="1" t="s">
+        <v>5605</v>
+      </c>
+      <c r="H847" s="1" t="s">
+        <v>5606</v>
+      </c>
+      <c r="I847" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="848" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A848" s="1" t="s">
+        <v>3720</v>
+      </c>
+      <c r="B848" s="1" t="s">
+        <v>1037</v>
+      </c>
+      <c r="C848" s="1" t="s">
+        <v>5607</v>
+      </c>
+      <c r="D848" s="2" t="s">
+        <v>5608</v>
+      </c>
+      <c r="E848" s="1" t="s">
+        <v>5609</v>
+      </c>
+      <c r="F848" s="2">
+        <v>56993813704</v>
+      </c>
+      <c r="G848" s="1" t="s">
+        <v>5610</v>
+      </c>
+      <c r="H848" s="1" t="s">
+        <v>5611</v>
+      </c>
+      <c r="I848" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="849" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A849" s="1" t="s">
+        <v>5612</v>
+      </c>
+      <c r="B849" s="1" t="s">
+        <v>2140</v>
+      </c>
+      <c r="C849" s="1" t="s">
+        <v>5613</v>
+      </c>
+      <c r="D849" s="2" t="s">
+        <v>5614</v>
+      </c>
+      <c r="E849" s="1" t="s">
+        <v>5615</v>
+      </c>
+      <c r="F849" s="2" t="s">
+        <v>5616</v>
+      </c>
+      <c r="G849" s="1" t="s">
+        <v>5617</v>
+      </c>
+      <c r="H849" s="1" t="s">
+        <v>884</v>
+      </c>
+      <c r="I849" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="850" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A850" s="1" t="s">
+        <v>5618</v>
+      </c>
+      <c r="B850" s="1" t="s">
+        <v>5619</v>
+      </c>
+      <c r="C850" s="1" t="s">
+        <v>3507</v>
+      </c>
+      <c r="D850" s="2" t="s">
+        <v>5620</v>
+      </c>
+      <c r="E850" s="1" t="s">
+        <v>5621</v>
+      </c>
+      <c r="F850" s="2" t="s">
+        <v>5622</v>
+      </c>
+      <c r="G850" s="1" t="s">
+        <v>5623</v>
+      </c>
+      <c r="H850" s="1" t="s">
+        <v>5624</v>
+      </c>
+      <c r="I850" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="851" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A851" s="1" t="s">
+        <v>5625</v>
+      </c>
+      <c r="B851" s="1" t="s">
+        <v>5626</v>
+      </c>
+      <c r="C851" s="1" t="s">
+        <v>5627</v>
+      </c>
+      <c r="D851" s="2" t="s">
+        <v>5628</v>
+      </c>
+      <c r="E851" s="1" t="s">
+        <v>5629</v>
+      </c>
+      <c r="F851" s="2" t="s">
+        <v>5630</v>
+      </c>
+      <c r="G851" s="1" t="s">
+        <v>5631</v>
+      </c>
+      <c r="H851" s="1" t="s">
+        <v>5632</v>
+      </c>
+      <c r="I851" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="852" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A852" s="1" t="s">
+        <v>3794</v>
+      </c>
+      <c r="B852" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C852" s="1" t="s">
+        <v>5633</v>
+      </c>
+      <c r="D852" s="2" t="s">
+        <v>5634</v>
+      </c>
+      <c r="E852" s="1" t="s">
+        <v>4070</v>
+      </c>
+      <c r="F852" s="2" t="s">
+        <v>5635</v>
+      </c>
+      <c r="G852" s="1" t="s">
+        <v>5636</v>
+      </c>
+      <c r="H852" s="1" t="s">
+        <v>5637</v>
+      </c>
+      <c r="I852" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="853" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A853" s="1" t="s">
+        <v>5581</v>
+      </c>
+      <c r="B853" s="1" t="s">
+        <v>5638</v>
+      </c>
+      <c r="C853" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="D853" s="2" t="s">
+        <v>5639</v>
+      </c>
+      <c r="E853" s="1" t="s">
+        <v>5640</v>
+      </c>
+      <c r="F853" s="2" t="s">
+        <v>5641</v>
+      </c>
+      <c r="G853" s="1" t="s">
+        <v>5642</v>
+      </c>
+      <c r="H853" s="1" t="s">
+        <v>1923</v>
+      </c>
+      <c r="I853" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="854" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A854" s="1" t="s">
+        <v>5581</v>
+      </c>
+      <c r="B854" s="1" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C854" s="1" t="s">
+        <v>5643</v>
+      </c>
+      <c r="D854" s="2" t="s">
+        <v>5644</v>
+      </c>
+      <c r="E854" s="1" t="s">
+        <v>2554</v>
+      </c>
+      <c r="F854" s="2" t="s">
+        <v>5645</v>
+      </c>
+      <c r="G854" s="1" t="s">
+        <v>5646</v>
+      </c>
+      <c r="H854" s="1" t="s">
+        <v>2557</v>
+      </c>
+      <c r="I854" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="855" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A855" s="1" t="s">
+        <v>5647</v>
+      </c>
+      <c r="B855" s="1" t="s">
         <v>5648</v>
       </c>
-      <c r="E1" t="s">
+      <c r="C855" s="1" t="s">
         <v>5649</v>
       </c>
-      <c r="F1" t="s">
+      <c r="D855" s="2" t="s">
         <v>5650</v>
       </c>
-      <c r="G1" t="s">
+      <c r="E855" s="1" t="s">
         <v>5651</v>
       </c>
-      <c r="H1" t="s">
+      <c r="F855" s="2" t="s">
         <v>5652</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" t="s">
+      <c r="G855" s="1" t="s">
+        <v>5653</v>
+      </c>
+      <c r="H855" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="I855" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="856" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A856" s="1" t="s">
+        <v>5654</v>
+      </c>
+      <c r="B856" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="C856" s="1" t="s">
+        <v>5655</v>
+      </c>
+      <c r="D856" s="2" t="s">
+        <v>5656</v>
+      </c>
+      <c r="E856" s="1" t="s">
+        <v>5657</v>
+      </c>
+      <c r="F856" s="2" t="s">
+        <v>5658</v>
+      </c>
+      <c r="G856" s="1" t="s">
+        <v>5659</v>
+      </c>
+      <c r="H856" s="1" t="s">
+        <v>5660</v>
+      </c>
+      <c r="I856" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="857" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A857" s="1" t="s">
+        <v>5661</v>
+      </c>
+      <c r="B857" s="1" t="s">
+        <v>5662</v>
+      </c>
+      <c r="C857" s="1" t="s">
+        <v>5663</v>
+      </c>
+      <c r="D857" s="2" t="s">
+        <v>5664</v>
+      </c>
+      <c r="E857" s="1" t="s">
+        <v>5665</v>
+      </c>
+      <c r="F857" s="2" t="s">
+        <v>5666</v>
+      </c>
+      <c r="G857" s="1" t="s">
+        <v>5667</v>
+      </c>
+      <c r="H857" s="1" t="s">
+        <v>5668</v>
+      </c>
+      <c r="I857" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="858" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A858" s="1" t="s">
+        <v>5669</v>
+      </c>
+      <c r="B858" s="1" t="s">
         <v>5670</v>
       </c>
-      <c r="B2" t="s">
+      <c r="C858" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="D858" s="2" t="s">
         <v>5671</v>
       </c>
-      <c r="C2" t="s">
+      <c r="E858" s="1" t="s">
         <v>5672</v>
       </c>
-      <c r="D2" t="s">
-[...19 lines deleted...]
-      <c r="B3" t="s">
+      <c r="F858" s="2" t="s">
+        <v>5673</v>
+      </c>
+      <c r="G858" s="1" t="s">
         <v>5674</v>
       </c>
-      <c r="C3" t="s">
-[...11 lines deleted...]
-      <c r="G3" s="11" t="s">
+      <c r="H858" s="1" t="s">
+        <v>5675</v>
+      </c>
+      <c r="I858" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="859" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A859" s="1" t="s">
+        <v>5676</v>
+      </c>
+      <c r="B859" s="1" t="s">
+        <v>5085</v>
+      </c>
+      <c r="C859" s="1" t="s">
+        <v>5677</v>
+      </c>
+      <c r="D859" s="2" t="s">
+        <v>5678</v>
+      </c>
+      <c r="E859" s="1" t="s">
         <v>5679</v>
       </c>
-      <c r="H3" t="s">
-[...78 lines deleted...]
-        <v>5669</v>
+      <c r="F859" s="2" t="s">
+        <v>5680</v>
+      </c>
+      <c r="G859" s="1" t="s">
+        <v>5681</v>
+      </c>
+      <c r="H859" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="I859" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="860" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A860" s="1" t="s">
+        <v>5682</v>
+      </c>
+      <c r="B860" s="1" t="s">
+        <v>5683</v>
+      </c>
+      <c r="C860" s="1" t="s">
+        <v>4081</v>
+      </c>
+      <c r="D860" s="2" t="s">
+        <v>5684</v>
+      </c>
+      <c r="E860" s="1" t="s">
+        <v>5685</v>
+      </c>
+      <c r="F860" s="2" t="s">
+        <v>5686</v>
+      </c>
+      <c r="G860" s="1" t="s">
+        <v>5687</v>
+      </c>
+      <c r="H860" s="1" t="s">
+        <v>5688</v>
+      </c>
+      <c r="I860" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="861" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A861" s="1" t="s">
+        <v>5689</v>
+      </c>
+      <c r="B861" s="1" t="s">
+        <v>5690</v>
+      </c>
+      <c r="C861" s="1" t="s">
+        <v>5691</v>
+      </c>
+      <c r="D861" s="2" t="s">
+        <v>5692</v>
+      </c>
+      <c r="E861" s="1" t="s">
+        <v>5693</v>
+      </c>
+      <c r="F861" s="2" t="s">
+        <v>5694</v>
+      </c>
+      <c r="G861" s="1" t="s">
+        <v>5695</v>
+      </c>
+      <c r="H861" s="1" t="s">
+        <v>2298</v>
+      </c>
+      <c r="I861" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="862" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A862" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="B862" s="1" t="s">
+        <v>1389</v>
+      </c>
+      <c r="C862" s="1" t="s">
+        <v>3093</v>
+      </c>
+      <c r="D862" s="2" t="s">
+        <v>5696</v>
+      </c>
+      <c r="E862" s="1" t="s">
+        <v>5697</v>
+      </c>
+      <c r="F862" s="2">
+        <v>975188029</v>
+      </c>
+      <c r="G862" s="1" t="s">
+        <v>5698</v>
+      </c>
+      <c r="H862" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="I862" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="863" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A863" s="1" t="s">
+        <v>5699</v>
+      </c>
+      <c r="B863" s="1" t="s">
+        <v>5700</v>
+      </c>
+      <c r="C863" s="1" t="s">
+        <v>5701</v>
+      </c>
+      <c r="D863" s="2" t="s">
+        <v>5702</v>
+      </c>
+      <c r="E863" s="1" t="s">
+        <v>5703</v>
+      </c>
+      <c r="F863" s="2" t="s">
+        <v>5704</v>
+      </c>
+      <c r="G863" s="1" t="s">
+        <v>5705</v>
+      </c>
+      <c r="H863" s="1" t="s">
+        <v>5706</v>
+      </c>
+      <c r="I863" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="864" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A864" s="1" t="s">
+        <v>5699</v>
+      </c>
+      <c r="B864" s="1" t="s">
+        <v>5700</v>
+      </c>
+      <c r="C864" s="1" t="s">
+        <v>5707</v>
+      </c>
+      <c r="D864" s="2" t="s">
+        <v>5708</v>
+      </c>
+      <c r="E864" s="1" t="s">
+        <v>5703</v>
+      </c>
+      <c r="F864" s="2" t="s">
+        <v>5709</v>
+      </c>
+      <c r="G864" s="1" t="s">
+        <v>5710</v>
+      </c>
+      <c r="H864" s="1" t="s">
+        <v>5711</v>
+      </c>
+      <c r="I864" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="865" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A865" s="1" t="s">
+        <v>5712</v>
+      </c>
+      <c r="B865" s="1" t="s">
+        <v>5713</v>
+      </c>
+      <c r="C865" s="1" t="s">
+        <v>5714</v>
+      </c>
+      <c r="D865" s="2" t="s">
+        <v>5715</v>
+      </c>
+      <c r="E865" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="F865" s="2">
+        <v>56993813705</v>
+      </c>
+      <c r="G865" s="1" t="s">
+        <v>5716</v>
+      </c>
+      <c r="H865" s="1" t="s">
+        <v>5717</v>
+      </c>
+      <c r="I865" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="866" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A866" s="1" t="s">
+        <v>5718</v>
+      </c>
+      <c r="B866" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="C866" s="1" t="s">
+        <v>5719</v>
+      </c>
+      <c r="D866" s="2" t="s">
+        <v>5720</v>
+      </c>
+      <c r="E866" s="1" t="s">
+        <v>5721</v>
+      </c>
+      <c r="F866" s="2" t="s">
+        <v>5722</v>
+      </c>
+      <c r="G866" s="1" t="s">
+        <v>5723</v>
+      </c>
+      <c r="H866" s="1" t="s">
+        <v>5724</v>
+      </c>
+      <c r="I866" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="867" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A867" s="1" t="s">
+        <v>5725</v>
+      </c>
+      <c r="B867" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="C867" s="1" t="s">
+        <v>5726</v>
+      </c>
+      <c r="D867" s="2" t="s">
+        <v>5727</v>
+      </c>
+      <c r="E867" s="1" t="s">
+        <v>5728</v>
+      </c>
+      <c r="F867" s="2" t="s">
+        <v>5729</v>
+      </c>
+      <c r="G867" s="1" t="s">
+        <v>5730</v>
+      </c>
+      <c r="H867" s="1" t="s">
+        <v>5731</v>
+      </c>
+      <c r="I867" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="868" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A868" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="B868" s="1" t="s">
+        <v>1879</v>
+      </c>
+      <c r="C868" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D868" s="2" t="s">
+        <v>5732</v>
+      </c>
+      <c r="E868" s="1" t="s">
+        <v>5733</v>
+      </c>
+      <c r="F868" s="2" t="s">
+        <v>5734</v>
+      </c>
+      <c r="G868" s="1" t="s">
+        <v>5735</v>
+      </c>
+      <c r="H868" s="1" t="s">
+        <v>5736</v>
+      </c>
+      <c r="I868" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="869" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A869" s="1" t="s">
+        <v>5737</v>
+      </c>
+      <c r="B869" s="1" t="s">
+        <v>5738</v>
+      </c>
+      <c r="C869" s="1" t="s">
+        <v>5739</v>
+      </c>
+      <c r="D869" s="2" t="s">
+        <v>5740</v>
+      </c>
+      <c r="E869" s="1" t="s">
+        <v>5741</v>
+      </c>
+      <c r="F869" s="2" t="s">
+        <v>5742</v>
+      </c>
+      <c r="G869" s="1" t="s">
+        <v>5743</v>
+      </c>
+      <c r="H869" s="1" t="s">
+        <v>5744</v>
+      </c>
+      <c r="I869" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="870" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A870" s="1" t="s">
+        <v>4900</v>
+      </c>
+      <c r="B870" s="1" t="s">
+        <v>5745</v>
+      </c>
+      <c r="C870" s="1" t="s">
+        <v>5746</v>
+      </c>
+      <c r="D870" s="2" t="s">
+        <v>5747</v>
+      </c>
+      <c r="E870" s="1" t="s">
+        <v>5748</v>
+      </c>
+      <c r="F870" s="2" t="s">
+        <v>5749</v>
+      </c>
+      <c r="G870" s="1" t="s">
+        <v>5750</v>
+      </c>
+      <c r="H870" s="1" t="s">
+        <v>869</v>
+      </c>
+      <c r="I870" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="871" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A871" s="1" t="s">
+        <v>4900</v>
+      </c>
+      <c r="B871" s="1" t="s">
+        <v>5336</v>
+      </c>
+      <c r="C871" s="1" t="s">
+        <v>5751</v>
+      </c>
+      <c r="D871" s="2" t="s">
+        <v>5752</v>
+      </c>
+      <c r="E871" s="1" t="s">
+        <v>5753</v>
+      </c>
+      <c r="F871" s="2" t="s">
+        <v>5754</v>
+      </c>
+      <c r="G871" s="1" t="s">
+        <v>5755</v>
+      </c>
+      <c r="H871" s="1" t="s">
+        <v>5756</v>
+      </c>
+      <c r="I871" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="872" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A872" s="1" t="s">
+        <v>2660</v>
+      </c>
+      <c r="B872" s="1" t="s">
+        <v>5757</v>
+      </c>
+      <c r="C872" s="1" t="s">
+        <v>5758</v>
+      </c>
+      <c r="D872" s="2" t="s">
+        <v>5759</v>
+      </c>
+      <c r="E872" s="1" t="s">
+        <v>5760</v>
+      </c>
+      <c r="F872" s="2" t="s">
+        <v>5761</v>
+      </c>
+      <c r="G872" s="1" t="s">
+        <v>5762</v>
+      </c>
+      <c r="H872" s="1" t="s">
+        <v>5763</v>
+      </c>
+      <c r="I872" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="873" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A873" s="1" t="s">
+        <v>5764</v>
+      </c>
+      <c r="B873" s="1" t="s">
+        <v>5765</v>
+      </c>
+      <c r="C873" s="1" t="s">
+        <v>5766</v>
+      </c>
+      <c r="D873" s="2" t="s">
+        <v>5767</v>
+      </c>
+      <c r="E873" s="1" t="s">
+        <v>5768</v>
+      </c>
+      <c r="F873" s="2" t="s">
+        <v>5769</v>
+      </c>
+      <c r="G873" s="1" t="s">
+        <v>5770</v>
+      </c>
+      <c r="H873" s="1" t="s">
+        <v>5771</v>
+      </c>
+      <c r="I873" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="874" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A874" s="1" t="s">
+        <v>1745</v>
+      </c>
+      <c r="B874" s="1" t="s">
+        <v>1852</v>
+      </c>
+      <c r="C874" s="1" t="s">
+        <v>5772</v>
+      </c>
+      <c r="D874" s="2" t="s">
+        <v>5773</v>
+      </c>
+      <c r="E874" s="1" t="s">
+        <v>5774</v>
+      </c>
+      <c r="F874" s="2" t="s">
+        <v>5775</v>
+      </c>
+      <c r="G874" s="1" t="s">
+        <v>5776</v>
+      </c>
+      <c r="H874" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="I874" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="875" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A875" s="1" t="s">
+        <v>5777</v>
+      </c>
+      <c r="B875" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C875" s="1" t="s">
+        <v>5778</v>
+      </c>
+      <c r="D875" s="2" t="s">
+        <v>5779</v>
+      </c>
+      <c r="E875" s="1" t="s">
+        <v>5780</v>
+      </c>
+      <c r="F875" s="2" t="s">
+        <v>5781</v>
+      </c>
+      <c r="G875" s="1" t="s">
+        <v>5782</v>
+      </c>
+      <c r="H875" s="1" t="s">
+        <v>5783</v>
+      </c>
+      <c r="I875" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="876" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A876" s="1" t="s">
+        <v>5784</v>
+      </c>
+      <c r="B876" s="1" t="s">
+        <v>5785</v>
+      </c>
+      <c r="C876" s="1" t="s">
+        <v>5786</v>
+      </c>
+      <c r="D876" s="2" t="s">
+        <v>5787</v>
+      </c>
+      <c r="E876" s="1" t="s">
+        <v>5788</v>
+      </c>
+      <c r="F876" s="2" t="s">
+        <v>5789</v>
+      </c>
+      <c r="G876" s="1" t="s">
+        <v>5790</v>
+      </c>
+      <c r="H876" s="1" t="s">
+        <v>5791</v>
+      </c>
+      <c r="I876" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="877" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A877" s="1" t="s">
+        <v>1610</v>
+      </c>
+      <c r="B877" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="C877" s="1" t="s">
+        <v>5792</v>
+      </c>
+      <c r="D877" s="2" t="s">
+        <v>5793</v>
+      </c>
+      <c r="E877" s="1" t="s">
+        <v>5794</v>
+      </c>
+      <c r="F877" s="2" t="s">
+        <v>5795</v>
+      </c>
+      <c r="G877" s="1" t="s">
+        <v>5796</v>
+      </c>
+      <c r="H877" s="1" t="s">
+        <v>5797</v>
+      </c>
+      <c r="I877" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="878" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A878" s="1" t="s">
+        <v>2134</v>
+      </c>
+      <c r="B878" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="C878" s="1" t="s">
+        <v>5798</v>
+      </c>
+      <c r="D878" s="2" t="s">
+        <v>5799</v>
+      </c>
+      <c r="E878" s="1" t="s">
+        <v>5800</v>
+      </c>
+      <c r="F878" s="2">
+        <v>264655038</v>
+      </c>
+      <c r="G878" s="1" t="s">
+        <v>5801</v>
+      </c>
+      <c r="H878" s="1" t="s">
+        <v>5802</v>
+      </c>
+      <c r="I878" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="879" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A879" s="1" t="s">
+        <v>2134</v>
+      </c>
+      <c r="B879" s="1" t="s">
+        <v>5803</v>
+      </c>
+      <c r="C879" s="1" t="s">
+        <v>5804</v>
+      </c>
+      <c r="D879" s="2" t="s">
+        <v>5805</v>
+      </c>
+      <c r="E879" s="1" t="s">
+        <v>5806</v>
+      </c>
+      <c r="F879" s="2" t="s">
+        <v>5807</v>
+      </c>
+      <c r="G879" s="1" t="s">
+        <v>5808</v>
+      </c>
+      <c r="H879" s="1" t="s">
+        <v>3090</v>
+      </c>
+      <c r="I879" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="880" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A880" s="1" t="s">
+        <v>2134</v>
+      </c>
+      <c r="B880" s="1" t="s">
+        <v>5803</v>
+      </c>
+      <c r="C880" s="1" t="s">
+        <v>5804</v>
+      </c>
+      <c r="D880" s="2" t="s">
+        <v>5805</v>
+      </c>
+      <c r="E880" s="1" t="s">
+        <v>5809</v>
+      </c>
+      <c r="F880" s="2" t="s">
+        <v>5810</v>
+      </c>
+      <c r="G880" s="1" t="s">
+        <v>5808</v>
+      </c>
+      <c r="H880" s="1" t="s">
+        <v>5811</v>
+      </c>
+      <c r="I880" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="881" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A881" s="1" t="s">
+        <v>2134</v>
+      </c>
+      <c r="B881" s="1" t="s">
+        <v>3997</v>
+      </c>
+      <c r="C881" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="D881" s="2" t="s">
+        <v>5812</v>
+      </c>
+      <c r="E881" s="1" t="s">
+        <v>5813</v>
+      </c>
+      <c r="F881" s="2" t="s">
+        <v>5814</v>
+      </c>
+      <c r="G881" s="1" t="s">
+        <v>5815</v>
+      </c>
+      <c r="H881" s="1" t="s">
+        <v>5816</v>
+      </c>
+      <c r="I881" s="1" t="s">
+        <v>8</v>
       </c>
     </row>
   </sheetData>
-  <hyperlinks>
-[...1 lines deleted...]
-  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Hoja1</vt:lpstr>
-      <vt:lpstr>Hoja2</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Poder Judicial</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Mirta Edith Castillo NuNez</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>