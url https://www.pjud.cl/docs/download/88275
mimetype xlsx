--- v1 (2026-03-23)
+++ v2 (2026-05-08)
@@ -2,83 +2,70 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\saturno.poderjudicial.cl\TRIBUNALES\03_Copiapo\1_ICA\UNIDAD_PLENO\Año 2026\Marzo\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\escaner\Jueces Arbitros y peritos\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9B0B133E-5EBF-4541-A285-4E35BD8C2EA5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{D8A0101C-2415-4700-995B-7F3649EFE267}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="590" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Definitiva" sheetId="6" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Definitiva!$A$2:$Q$105</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Definitiva!$1:$2</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1400" uniqueCount="783">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1413" uniqueCount="790">
   <si>
     <t>RUT</t>
   </si>
   <si>
     <t>DV</t>
   </si>
   <si>
     <t>Territorio de desempeño preferente</t>
   </si>
   <si>
     <t>Especialidad indicada por el oponente</t>
   </si>
   <si>
     <t>Domicilio</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>N°</t>
   </si>
   <si>
     <t>ebenitezabogado@gmail.com</t>
   </si>
   <si>
@@ -2700,50 +2687,76 @@
     <t>Derecho comercial,
 sociedades y  conflictos
 societarios; Derecho sucesorio; Derechos
 Inmobiliario; Derecho de la construcción; Responsabilidad civil, contratos y derecho de daños y participación de
 comunidades</t>
   </si>
   <si>
     <t>José Joaquín</t>
   </si>
   <si>
     <t>Verdugo</t>
   </si>
   <si>
     <t>Ramírez</t>
   </si>
   <si>
     <t>Augusto Leguía Norte N° 255, departamento 34,
 comuna de Las Condes, región metropolitana</t>
   </si>
   <si>
     <t>jverdugo@mvjvarbitraje
 .com</t>
   </si>
   <si>
     <t>I.- Derecho civil y comercial, contratos y responsabilidad civil.II.- Conflictos societarios. III.- Derecho inmobiliario y construcción. IV.- Derecho sucesorio. V.- Derecho eléctrico. VI.- Competencia desleal. VII.- Arbitraje internacional.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sepúlveda </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Andrés Emilio </t>
+  </si>
+  <si>
+    <t>Jiménez</t>
+  </si>
+  <si>
+    <t>15.342.974-K</t>
+  </si>
+  <si>
+    <t>calle Presbítero
+Bruno Zavala #760, Casa
+15, Las Pircas, Comuna de
+Vallenar, Región de
+Atacama</t>
+  </si>
+  <si>
+    <t>andres@gysabogados.cl</t>
+  </si>
+  <si>
+    <t>Derecho civil,
+comercial y penal.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="41" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
@@ -3068,54 +3081,54 @@
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="41" fontId="16" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hipervínculo" xfId="1" builtinId="8"/>
     <cellStyle name="Millares [0]" xfId="2" builtinId="6"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
@@ -3381,97 +3394,97 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abogadopcf@hotmail.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:camat@artabogados.cl" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fpinochet@kastpinochet.cl" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ignacio.arayaparedes@gmail.com" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nruiztagle@artabogados.cl" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:clmoreno1971@gmail.com" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yulloatrabajo@gmail.com" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:claudioariaseriza@gmail.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mauriciosierrar@gmail.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:camilobravoabogado@gmail.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:martin.correa@correabarros.cl" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MBASULTOASTUDILLO@GMAIL.COM" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:letelieryasociados@gmail.com" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rplaza@phr.cl" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dmartinb@uc.cl" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rmiranda@phr.cl" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joaquinarismendil@gmail.com" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nataliauribemonje@gmail.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tsanchez@abiabogados.cl" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:renato@pezoa-cia.cl" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hquiroz@quirozabogados.cl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ryfabogados@gmail.com" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rgaymer@gaymer.cl" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nancy.valenzuela.lawyer@gmail.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pcaglevic@crabogados.cl" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Luisgonzalezcodocedo@gmail.com" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jmurillos@vtr.net" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ggsalinas@gmail.com" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fcogallo@gmail.com" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jverdugo@mvjvarbitraje%0a.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:felipehubner@uhc.cl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fernandocarrenocolima@gmail.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mpaluz@gmail.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fhubner@uhc.cl" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lorenzo.aviles.r@gmail.com" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wparra.abogado@gmail.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arbitro.ibustos@gmail.com" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alfonso.santini@acevedosantini.com" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:msandoval@sandoval-asociados.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pazyre@gmail.com" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mulriksen@hyu.cl%20;michaelulriksen@gmail.com" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:djojeda@uc.cl" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ryfabogados@gmail.com" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jaimecomte@hotmail.com" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:clescot@gmail.com" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jcb.abog@gmail.com" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vergara@ferradapovez.cl" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tababogados@gmail.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:buriarte@apparcel.cl" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jalvear@alvearabogados.cl" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mvildosolai@gmail.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ivan.troncoso@asmit.cl" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ricardo.donosov@gmail.com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:papapietro.abogado@gmail.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rayen.fontena@gmail.com" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jfinfante@uc.cl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cschmitt@artabogados.cl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:notificaciones@alvayaiabogados.cl" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contacto@gonzalocaballero.cl" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arbitrafta@gmail.com" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:landradevelasquez@gmail.com" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rpalacios@justiciaarbitral.com" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:johnparada@gmail.com" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jlaso@rfl.cl" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:doksenberg@osycia.cl" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abogada.wcomicheo@gmail.com" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contacto@byes.cl" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:avial@ycia.cl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GBORE@BFLEGAL.CL" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luiscandia_abogado@hotmail.com" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eurbina@gmail.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:smontero@monteroycia.cl" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:am.orostica.ortega@gmail.com" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mcasera@caseraycia.com%20;marianocasera@gmail.com" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mariocubillos@concepcionabogados.cl" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nbenedettiv@gmail.com" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:csolis@nextlegal.cl" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agustin.ch@cheycia.cl" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ebenitezabogado@gmail.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iacevedo@aymabogados.cl" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cesar.ccff@gmail.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rherrera@hyu.cl" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rodolfojmontecinos@gmail.com" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hmunozzunino@gmail.com" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adolforivera@argabogado.CL" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rescobar@abogadosescobar.cl" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:saidacc@gmail.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:georginadpvalencia@gmail.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abogadojorgetapiasilva@gmail.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:avial@ycia.cl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mmontero@monteroycia.cl" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ffrias@rfl.cl" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contacto@diazyfuentesabogados.cl" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abogadopcf@hotmail.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:camat@artabogados.cl" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fpinochet@kastpinochet.cl" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ignacio.arayaparedes@gmail.com" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nruiztagle@artabogados.cl" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:clmoreno1971@gmail.com" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yulloatrabajo@gmail.com" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:claudioariaseriza@gmail.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mauriciosierrar@gmail.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:camilobravoabogado@gmail.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:martin.correa@correabarros.cl" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MBASULTOASTUDILLO@GMAIL.COM" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:letelieryasociados@gmail.com" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rplaza@phr.cl" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dmartinb@uc.cl" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rmiranda@phr.cl" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joaquinarismendil@gmail.com" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nataliauribemonje@gmail.com" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tsanchez@abiabogados.cl" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:renato@pezoa-cia.cl" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hquiroz@quirozabogados.cl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ryfabogados@gmail.com" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rgaymer@gaymer.cl" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nancy.valenzuela.lawyer@gmail.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pcaglevic@crabogados.cl" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Luisgonzalezcodocedo@gmail.com" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jmurillos@vtr.net" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ggsalinas@gmail.com" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fcogallo@gmail.com" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jverdugo@mvjvarbitraje%0a.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:felipehubner@uhc.cl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fernandocarrenocolima@gmail.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mpaluz@gmail.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fhubner@uhc.cl" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lorenzo.aviles.r@gmail.com" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wparra.abogado@gmail.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arbitro.ibustos@gmail.com" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alfonso.santini@acevedosantini.com" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:msandoval@sandoval-asociados.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pazyre@gmail.com" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mulriksen@hyu.cl%20;michaelulriksen@gmail.com" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:djojeda@uc.cl" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ryfabogados@gmail.com" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jaimecomte@hotmail.com" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:clescot@gmail.com" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jcb.abog@gmail.com" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vergara@ferradapovez.cl" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tababogados@gmail.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:buriarte@apparcel.cl" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jalvear@alvearabogados.cl" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mvildosolai@gmail.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ivan.troncoso@asmit.cl" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ricardo.donosov@gmail.com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:papapietro.abogado@gmail.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rayen.fontena@gmail.com" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jfinfante@uc.cl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cschmitt@artabogados.cl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:notificaciones@alvayaiabogados.cl" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contacto@gonzalocaballero.cl" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arbitrafta@gmail.com" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:landradevelasquez@gmail.com" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rpalacios@justiciaarbitral.com" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:johnparada@gmail.com" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jlaso@rfl.cl" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:doksenberg@osycia.cl" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abogada.wcomicheo@gmail.com" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andres@gysabogados.cl" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contacto@byes.cl" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:avial@ycia.cl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GBORE@BFLEGAL.CL" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luiscandia_abogado@hotmail.com" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eurbina@gmail.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:smontero@monteroycia.cl" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:am.orostica.ortega@gmail.com" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mcasera@caseraycia.com%20;marianocasera@gmail.com" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mariocubillos@concepcionabogados.cl" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nbenedettiv@gmail.com" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:csolis@nextlegal.cl" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agustin.ch@cheycia.cl" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ebenitezabogado@gmail.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iacevedo@aymabogados.cl" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cesar.ccff@gmail.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rherrera@hyu.cl" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rodolfojmontecinos@gmail.com" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hmunozzunino@gmail.com" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adolforivera@argabogado.CL" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rescobar@abogadosescobar.cl" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:saidacc@gmail.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:georginadpvalencia@gmail.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abogadojorgetapiasilva@gmail.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:avial@ycia.cl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mmontero@monteroycia.cl" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ffrias@rfl.cl" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contacto@diazyfuentesabogados.cl" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:Q111"/>
+  <dimension ref="A1:Q112"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <pane ySplit="2" topLeftCell="A106" activePane="bottomLeft" state="frozen"/>
+    <sheetView tabSelected="1" topLeftCell="I1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <pane ySplit="2" topLeftCell="A110" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="E5" sqref="E5"/>
-      <selection pane="bottomLeft" activeCell="P117" sqref="P117"/>
+      <selection pane="bottomLeft" activeCell="J112" sqref="J112"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="5" max="5" width="12.5703125" style="24" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="19" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="18.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="21.28515625" customWidth="1"/>
     <col min="16" max="16" width="23.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="56" t="s">
+      <c r="A1" s="57" t="s">
         <v>689</v>
       </c>
-      <c r="B1" s="56"/>
-[...14 lines deleted...]
-      <c r="Q1" s="56"/>
+      <c r="B1" s="57"/>
+      <c r="C1" s="57"/>
+      <c r="D1" s="57"/>
+      <c r="E1" s="57"/>
+      <c r="F1" s="57"/>
+      <c r="G1" s="57"/>
+      <c r="H1" s="57"/>
+      <c r="I1" s="57"/>
+      <c r="J1" s="57"/>
+      <c r="K1" s="57"/>
+      <c r="L1" s="57"/>
+      <c r="M1" s="57"/>
+      <c r="N1" s="57"/>
+      <c r="O1" s="57"/>
+      <c r="P1" s="57"/>
+      <c r="Q1" s="57"/>
     </row>
     <row r="2" spans="1:17" ht="94.5" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E2" s="20" t="s">
         <v>0</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>11</v>
@@ -4826,51 +4839,51 @@
       <c r="J28" s="11" t="s">
         <v>198</v>
       </c>
       <c r="K28" s="5" t="s">
         <v>18</v>
       </c>
       <c r="L28" s="4" t="s">
         <v>16</v>
       </c>
       <c r="M28" s="4" t="s">
         <v>18</v>
       </c>
       <c r="N28" s="4" t="s">
         <v>16</v>
       </c>
       <c r="O28" s="4" t="s">
         <v>18</v>
       </c>
       <c r="P28" s="10" t="s">
         <v>199</v>
       </c>
       <c r="Q28" s="4" t="s">
         <v>200</v>
       </c>
     </row>
-    <row r="29" spans="1:17" ht="189" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:17" ht="202.5" x14ac:dyDescent="0.25">
       <c r="A29" s="9">
         <v>27</v>
       </c>
       <c r="B29" s="4" t="s">
         <v>204</v>
       </c>
       <c r="C29" s="4" t="s">
         <v>205</v>
       </c>
       <c r="D29" s="4" t="s">
         <v>206</v>
       </c>
       <c r="E29" s="22">
         <v>6387904</v>
       </c>
       <c r="F29" s="4">
         <v>5</v>
       </c>
       <c r="G29" s="4" t="s">
         <v>207</v>
       </c>
       <c r="H29" s="4"/>
       <c r="I29" s="4" t="s">
         <v>209</v>
       </c>
@@ -5236,51 +5249,51 @@
       <c r="J36" s="11" t="s">
         <v>78</v>
       </c>
       <c r="K36" s="5" t="s">
         <v>18</v>
       </c>
       <c r="L36" s="4" t="s">
         <v>16</v>
       </c>
       <c r="M36" s="4" t="s">
         <v>18</v>
       </c>
       <c r="N36" s="4" t="s">
         <v>16</v>
       </c>
       <c r="O36" s="4" t="s">
         <v>18</v>
       </c>
       <c r="P36" s="10" t="s">
         <v>258</v>
       </c>
       <c r="Q36" s="4" t="s">
         <v>259</v>
       </c>
     </row>
-    <row r="37" spans="1:17" ht="81" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:17" ht="94.5" x14ac:dyDescent="0.25">
       <c r="A37" s="9">
         <v>35</v>
       </c>
       <c r="B37" s="4" t="s">
         <v>262</v>
       </c>
       <c r="C37" s="4" t="s">
         <v>263</v>
       </c>
       <c r="D37" s="4" t="s">
         <v>213</v>
       </c>
       <c r="E37" s="22">
         <v>13647087</v>
       </c>
       <c r="F37" s="4">
         <v>6</v>
       </c>
       <c r="G37" s="4" t="s">
         <v>264</v>
       </c>
       <c r="H37" s="4"/>
       <c r="I37" s="4" t="s">
         <v>268</v>
       </c>
@@ -5497,51 +5510,51 @@
       <c r="J41" s="11" t="s">
         <v>294</v>
       </c>
       <c r="K41" s="5" t="s">
         <v>18</v>
       </c>
       <c r="L41" s="4" t="s">
         <v>16</v>
       </c>
       <c r="M41" s="4" t="s">
         <v>18</v>
       </c>
       <c r="N41" s="4" t="s">
         <v>16</v>
       </c>
       <c r="O41" s="4" t="s">
         <v>18</v>
       </c>
       <c r="P41" s="10" t="s">
         <v>295</v>
       </c>
       <c r="Q41" s="4" t="s">
         <v>291</v>
       </c>
     </row>
-    <row r="42" spans="1:17" ht="67.5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:17" ht="81" x14ac:dyDescent="0.25">
       <c r="A42" s="9">
         <v>40</v>
       </c>
       <c r="B42" s="4" t="s">
         <v>296</v>
       </c>
       <c r="C42" s="4" t="s">
         <v>297</v>
       </c>
       <c r="D42" s="4" t="s">
         <v>298</v>
       </c>
       <c r="E42" s="22">
         <v>17772887</v>
       </c>
       <c r="F42" s="4" t="s">
         <v>146</v>
       </c>
       <c r="G42" s="4" t="s">
         <v>300</v>
       </c>
       <c r="H42" s="4"/>
       <c r="I42" s="4" t="s">
         <v>301</v>
       </c>
@@ -5650,51 +5663,51 @@
       <c r="J44" s="11" t="s">
         <v>313</v>
       </c>
       <c r="K44" s="5" t="s">
         <v>18</v>
       </c>
       <c r="L44" s="4" t="s">
         <v>16</v>
       </c>
       <c r="M44" s="4" t="s">
         <v>16</v>
       </c>
       <c r="N44" s="4" t="s">
         <v>16</v>
       </c>
       <c r="O44" s="4" t="s">
         <v>16</v>
       </c>
       <c r="P44" s="1" t="s">
         <v>315</v>
       </c>
       <c r="Q44" s="4" t="s">
         <v>316</v>
       </c>
     </row>
-    <row r="45" spans="1:17" ht="121.5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:17" ht="135" x14ac:dyDescent="0.25">
       <c r="A45" s="9">
         <v>43</v>
       </c>
       <c r="B45" s="4" t="s">
         <v>317</v>
       </c>
       <c r="C45" s="4" t="s">
         <v>318</v>
       </c>
       <c r="D45" s="4" t="s">
         <v>319</v>
       </c>
       <c r="E45" s="22">
         <v>10130008</v>
       </c>
       <c r="F45" s="4">
         <v>0</v>
       </c>
       <c r="G45" s="4" t="s">
         <v>320</v>
       </c>
       <c r="H45" s="4"/>
       <c r="I45" s="4" t="s">
         <v>324</v>
       </c>
@@ -6370,51 +6383,51 @@
       <c r="J58" s="11" t="s">
         <v>418</v>
       </c>
       <c r="K58" s="5" t="s">
         <v>18</v>
       </c>
       <c r="L58" s="4" t="s">
         <v>16</v>
       </c>
       <c r="M58" s="4" t="s">
         <v>18</v>
       </c>
       <c r="N58" s="4" t="s">
         <v>16</v>
       </c>
       <c r="O58" s="4" t="s">
         <v>18</v>
       </c>
       <c r="P58" s="10" t="s">
         <v>413</v>
       </c>
       <c r="Q58" s="4" t="s">
         <v>414</v>
       </c>
     </row>
-    <row r="59" spans="1:17" ht="135" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:17" ht="148.5" x14ac:dyDescent="0.25">
       <c r="A59" s="9">
         <v>57</v>
       </c>
       <c r="B59" s="4" t="s">
         <v>419</v>
       </c>
       <c r="C59" s="4" t="s">
         <v>420</v>
       </c>
       <c r="D59" s="4" t="s">
         <v>421</v>
       </c>
       <c r="E59" s="22">
         <v>16944814</v>
       </c>
       <c r="F59" s="4">
         <v>0</v>
       </c>
       <c r="G59" s="4" t="s">
         <v>422</v>
       </c>
       <c r="H59" s="4"/>
       <c r="I59" s="4" t="s">
         <v>423</v>
       </c>
@@ -6576,51 +6589,51 @@
       <c r="J62" s="11" t="s">
         <v>445</v>
       </c>
       <c r="K62" s="4" t="s">
         <v>16</v>
       </c>
       <c r="L62" s="4" t="s">
         <v>16</v>
       </c>
       <c r="M62" s="4" t="s">
         <v>16</v>
       </c>
       <c r="N62" s="4" t="s">
         <v>16</v>
       </c>
       <c r="O62" s="4" t="s">
         <v>16</v>
       </c>
       <c r="P62" s="4" t="s">
         <v>446</v>
       </c>
       <c r="Q62" s="4" t="s">
         <v>447</v>
       </c>
     </row>
-    <row r="63" spans="1:17" ht="202.5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:17" ht="216" x14ac:dyDescent="0.25">
       <c r="A63" s="9">
         <v>61</v>
       </c>
       <c r="B63" s="4" t="s">
         <v>449</v>
       </c>
       <c r="C63" s="4" t="s">
         <v>450</v>
       </c>
       <c r="D63" s="4" t="s">
         <v>451</v>
       </c>
       <c r="E63" s="22">
         <v>15637914</v>
       </c>
       <c r="F63" s="4" t="s">
         <v>452</v>
       </c>
       <c r="G63" s="4" t="s">
         <v>453</v>
       </c>
       <c r="H63" s="4"/>
       <c r="I63" s="4" t="s">
         <v>454</v>
       </c>
@@ -6884,51 +6897,51 @@
       <c r="J68" s="11" t="s">
         <v>494</v>
       </c>
       <c r="K68" s="4" t="s">
         <v>18</v>
       </c>
       <c r="L68" s="4" t="s">
         <v>16</v>
       </c>
       <c r="M68" s="4" t="s">
         <v>18</v>
       </c>
       <c r="N68" s="4" t="s">
         <v>16</v>
       </c>
       <c r="O68" s="4" t="s">
         <v>18</v>
       </c>
       <c r="P68" s="10" t="s">
         <v>492</v>
       </c>
       <c r="Q68" s="4" t="s">
         <v>493</v>
       </c>
     </row>
-    <row r="69" spans="1:17" ht="94.5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:17" ht="108" x14ac:dyDescent="0.25">
       <c r="A69" s="9">
         <v>67</v>
       </c>
       <c r="B69" s="4" t="s">
         <v>495</v>
       </c>
       <c r="C69" s="4" t="s">
         <v>496</v>
       </c>
       <c r="D69" s="4" t="s">
         <v>285</v>
       </c>
       <c r="E69" s="22">
         <v>12466869</v>
       </c>
       <c r="F69" s="4">
         <v>7</v>
       </c>
       <c r="G69" s="4" t="s">
         <v>497</v>
       </c>
       <c r="H69" s="4">
         <v>223785050</v>
       </c>
       <c r="I69" s="4">
@@ -8018,51 +8031,51 @@
       <c r="J90" s="17" t="s">
         <v>646</v>
       </c>
       <c r="K90" s="13" t="s">
         <v>18</v>
       </c>
       <c r="L90" s="13" t="s">
         <v>16</v>
       </c>
       <c r="M90" s="13" t="s">
         <v>18</v>
       </c>
       <c r="N90" s="4" t="s">
         <v>16</v>
       </c>
       <c r="O90" s="13" t="s">
         <v>18</v>
       </c>
       <c r="P90" s="15" t="s">
         <v>645</v>
       </c>
       <c r="Q90" s="14" t="s">
         <v>644</v>
       </c>
     </row>
-    <row r="91" spans="1:17" ht="54" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:17" ht="56.25" x14ac:dyDescent="0.25">
       <c r="A91" s="9">
         <v>89</v>
       </c>
       <c r="B91" s="13" t="s">
         <v>649</v>
       </c>
       <c r="C91" s="13" t="s">
         <v>648</v>
       </c>
       <c r="D91" s="13" t="s">
         <v>647</v>
       </c>
       <c r="E91" s="23">
         <v>16578797</v>
       </c>
       <c r="F91" s="13">
         <v>8</v>
       </c>
       <c r="G91" s="13" t="s">
         <v>650</v>
       </c>
       <c r="H91" s="13">
         <v>223785050</v>
       </c>
       <c r="I91" s="13">
@@ -9076,182 +9089,234 @@
         <v>763</v>
       </c>
     </row>
     <row r="111" spans="1:17" ht="102" x14ac:dyDescent="0.25">
       <c r="A111" s="25">
         <v>109</v>
       </c>
       <c r="B111" s="42" t="s">
         <v>777</v>
       </c>
       <c r="C111" s="43" t="s">
         <v>778</v>
       </c>
       <c r="D111" s="43" t="s">
         <v>779</v>
       </c>
       <c r="E111" s="36">
         <v>16768298</v>
       </c>
       <c r="F111" s="43">
         <v>7</v>
       </c>
       <c r="G111" s="42" t="s">
         <v>780</v>
       </c>
-      <c r="H111" s="57"/>
+      <c r="H111" s="56"/>
       <c r="I111" s="43">
         <v>56932192010</v>
       </c>
       <c r="J111" s="50" t="s">
         <v>781</v>
       </c>
-      <c r="K111" s="57" t="s">
-[...11 lines deleted...]
-      <c r="O111" s="57" t="s">
+      <c r="K111" s="56" t="s">
+        <v>16</v>
+      </c>
+      <c r="L111" s="56" t="s">
+        <v>16</v>
+      </c>
+      <c r="M111" s="56" t="s">
+        <v>16</v>
+      </c>
+      <c r="N111" s="56" t="s">
+        <v>16</v>
+      </c>
+      <c r="O111" s="56" t="s">
         <v>16</v>
       </c>
       <c r="P111" s="42" t="s">
         <v>782</v>
       </c>
       <c r="Q111" s="13" t="s">
         <v>763</v>
       </c>
     </row>
+    <row r="112" spans="1:17" ht="68.25" x14ac:dyDescent="0.25">
+      <c r="A112" s="25">
+        <v>110</v>
+      </c>
+      <c r="B112" s="42" t="s">
+        <v>784</v>
+      </c>
+      <c r="C112" s="43" t="s">
+        <v>783</v>
+      </c>
+      <c r="D112" s="43" t="s">
+        <v>785</v>
+      </c>
+      <c r="E112" s="36" t="s">
+        <v>786</v>
+      </c>
+      <c r="F112" s="43">
+        <v>7</v>
+      </c>
+      <c r="G112" s="42" t="s">
+        <v>787</v>
+      </c>
+      <c r="H112" s="56"/>
+      <c r="I112" s="43">
+        <v>984444335</v>
+      </c>
+      <c r="J112" s="50" t="s">
+        <v>788</v>
+      </c>
+      <c r="K112" s="56" t="s">
+        <v>16</v>
+      </c>
+      <c r="L112" s="56" t="s">
+        <v>16</v>
+      </c>
+      <c r="M112" s="56" t="s">
+        <v>16</v>
+      </c>
+      <c r="N112" s="56" t="s">
+        <v>16</v>
+      </c>
+      <c r="O112" s="56" t="s">
+        <v>16</v>
+      </c>
+      <c r="P112" s="42" t="s">
+        <v>789</v>
+      </c>
+      <c r="Q112" s="13" t="s">
+        <v>763</v>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A2:Q105" xr:uid="{00000000-0001-0000-0300-000000000000}"/>
+  <autoFilter ref="A2:Q105" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
   <mergeCells count="1">
     <mergeCell ref="A1:Q1"/>
   </mergeCells>
   <phoneticPr fontId="13" type="noConversion"/>
   <hyperlinks>
-    <hyperlink ref="J3" r:id="rId1" xr:uid="{E85291CC-82D8-4E17-96BB-C1D49CE154F4}"/>
-[...91 lines deleted...]
-    <hyperlink ref="J111" r:id="rId93" xr:uid="{43C924C4-8361-4CD8-859A-E762ABD7CB1F}"/>
+    <hyperlink ref="J3" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="J4" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="J5" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="J6" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+    <hyperlink ref="J7" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
+    <hyperlink ref="J8" r:id="rId6" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
+    <hyperlink ref="J10" r:id="rId7" xr:uid="{00000000-0004-0000-0000-000006000000}"/>
+    <hyperlink ref="J11" r:id="rId8" xr:uid="{00000000-0004-0000-0000-000007000000}"/>
+    <hyperlink ref="J12" r:id="rId9" xr:uid="{00000000-0004-0000-0000-000008000000}"/>
+    <hyperlink ref="J13" r:id="rId10" xr:uid="{00000000-0004-0000-0000-000009000000}"/>
+    <hyperlink ref="J14" r:id="rId11" display="camilobravoabogado@gmail.com" xr:uid="{00000000-0004-0000-0000-00000A000000}"/>
+    <hyperlink ref="J15" r:id="rId12" display="fernandocarrenocolima@gmail.com" xr:uid="{00000000-0004-0000-0000-00000B000000}"/>
+    <hyperlink ref="J16" r:id="rId13" xr:uid="{00000000-0004-0000-0000-00000C000000}"/>
+    <hyperlink ref="J17" r:id="rId14" xr:uid="{00000000-0004-0000-0000-00000D000000}"/>
+    <hyperlink ref="J18" r:id="rId15" xr:uid="{00000000-0004-0000-0000-00000E000000}"/>
+    <hyperlink ref="J19" r:id="rId16" xr:uid="{00000000-0004-0000-0000-00000F000000}"/>
+    <hyperlink ref="J20" r:id="rId17" xr:uid="{00000000-0004-0000-0000-000010000000}"/>
+    <hyperlink ref="J21" r:id="rId18" xr:uid="{00000000-0004-0000-0000-000011000000}"/>
+    <hyperlink ref="J22" r:id="rId19" xr:uid="{00000000-0004-0000-0000-000012000000}"/>
+    <hyperlink ref="J23" r:id="rId20" xr:uid="{00000000-0004-0000-0000-000013000000}"/>
+    <hyperlink ref="J24" r:id="rId21" xr:uid="{00000000-0004-0000-0000-000014000000}"/>
+    <hyperlink ref="J26" r:id="rId22" xr:uid="{00000000-0004-0000-0000-000015000000}"/>
+    <hyperlink ref="J27" r:id="rId23" xr:uid="{00000000-0004-0000-0000-000016000000}"/>
+    <hyperlink ref="J28" r:id="rId24" xr:uid="{00000000-0004-0000-0000-000017000000}"/>
+    <hyperlink ref="J29" r:id="rId25" xr:uid="{00000000-0004-0000-0000-000018000000}"/>
+    <hyperlink ref="J31" r:id="rId26" xr:uid="{00000000-0004-0000-0000-000019000000}"/>
+    <hyperlink ref="J32" r:id="rId27" xr:uid="{00000000-0004-0000-0000-00001A000000}"/>
+    <hyperlink ref="J33" r:id="rId28" xr:uid="{00000000-0004-0000-0000-00001B000000}"/>
+    <hyperlink ref="J35" r:id="rId29" xr:uid="{00000000-0004-0000-0000-00001C000000}"/>
+    <hyperlink ref="J36" r:id="rId30" xr:uid="{00000000-0004-0000-0000-00001D000000}"/>
+    <hyperlink ref="J37" r:id="rId31" xr:uid="{00000000-0004-0000-0000-00001E000000}"/>
+    <hyperlink ref="J38" r:id="rId32" xr:uid="{00000000-0004-0000-0000-00001F000000}"/>
+    <hyperlink ref="J39" r:id="rId33" xr:uid="{00000000-0004-0000-0000-000020000000}"/>
+    <hyperlink ref="J40" r:id="rId34" xr:uid="{00000000-0004-0000-0000-000021000000}"/>
+    <hyperlink ref="J41" r:id="rId35" xr:uid="{00000000-0004-0000-0000-000022000000}"/>
+    <hyperlink ref="J42" r:id="rId36" xr:uid="{00000000-0004-0000-0000-000023000000}"/>
+    <hyperlink ref="J44" r:id="rId37" xr:uid="{00000000-0004-0000-0000-000024000000}"/>
+    <hyperlink ref="J45" r:id="rId38" xr:uid="{00000000-0004-0000-0000-000025000000}"/>
+    <hyperlink ref="J46" r:id="rId39" xr:uid="{00000000-0004-0000-0000-000026000000}"/>
+    <hyperlink ref="J47" r:id="rId40" display="rherrera@hyu.cl" xr:uid="{00000000-0004-0000-0000-000027000000}"/>
+    <hyperlink ref="J48" r:id="rId41" xr:uid="{00000000-0004-0000-0000-000028000000}"/>
+    <hyperlink ref="J49" r:id="rId42" xr:uid="{00000000-0004-0000-0000-000029000000}"/>
+    <hyperlink ref="J50" r:id="rId43" xr:uid="{00000000-0004-0000-0000-00002A000000}"/>
+    <hyperlink ref="J51" r:id="rId44" xr:uid="{00000000-0004-0000-0000-00002B000000}"/>
+    <hyperlink ref="J52" r:id="rId45" xr:uid="{00000000-0004-0000-0000-00002C000000}"/>
+    <hyperlink ref="J55" r:id="rId46" xr:uid="{00000000-0004-0000-0000-00002D000000}"/>
+    <hyperlink ref="J56" r:id="rId47" xr:uid="{00000000-0004-0000-0000-00002E000000}"/>
+    <hyperlink ref="J57" r:id="rId48" xr:uid="{00000000-0004-0000-0000-00002F000000}"/>
+    <hyperlink ref="J58" r:id="rId49" xr:uid="{00000000-0004-0000-0000-000030000000}"/>
+    <hyperlink ref="J59" r:id="rId50" xr:uid="{00000000-0004-0000-0000-000031000000}"/>
+    <hyperlink ref="J60" r:id="rId51" xr:uid="{00000000-0004-0000-0000-000032000000}"/>
+    <hyperlink ref="J62" r:id="rId52" xr:uid="{00000000-0004-0000-0000-000033000000}"/>
+    <hyperlink ref="J64" r:id="rId53" xr:uid="{00000000-0004-0000-0000-000034000000}"/>
+    <hyperlink ref="J65" r:id="rId54" xr:uid="{00000000-0004-0000-0000-000035000000}"/>
+    <hyperlink ref="J66" r:id="rId55" xr:uid="{00000000-0004-0000-0000-000036000000}"/>
+    <hyperlink ref="J67" r:id="rId56" xr:uid="{00000000-0004-0000-0000-000037000000}"/>
+    <hyperlink ref="J68" r:id="rId57" xr:uid="{00000000-0004-0000-0000-000038000000}"/>
+    <hyperlink ref="J69" r:id="rId58" xr:uid="{00000000-0004-0000-0000-000039000000}"/>
+    <hyperlink ref="J70" r:id="rId59" xr:uid="{00000000-0004-0000-0000-00003A000000}"/>
+    <hyperlink ref="J71" r:id="rId60" xr:uid="{00000000-0004-0000-0000-00003B000000}"/>
+    <hyperlink ref="J72" r:id="rId61" xr:uid="{00000000-0004-0000-0000-00003C000000}"/>
+    <hyperlink ref="J73" r:id="rId62" xr:uid="{00000000-0004-0000-0000-00003D000000}"/>
+    <hyperlink ref="J75" r:id="rId63" xr:uid="{00000000-0004-0000-0000-00003E000000}"/>
+    <hyperlink ref="J76" r:id="rId64" xr:uid="{00000000-0004-0000-0000-00003F000000}"/>
+    <hyperlink ref="J77" r:id="rId65" xr:uid="{00000000-0004-0000-0000-000040000000}"/>
+    <hyperlink ref="J78" r:id="rId66" xr:uid="{00000000-0004-0000-0000-000041000000}"/>
+    <hyperlink ref="J79" r:id="rId67" xr:uid="{00000000-0004-0000-0000-000042000000}"/>
+    <hyperlink ref="J80" r:id="rId68" xr:uid="{00000000-0004-0000-0000-000043000000}"/>
+    <hyperlink ref="J81" r:id="rId69" xr:uid="{00000000-0004-0000-0000-000044000000}"/>
+    <hyperlink ref="J82" r:id="rId70" xr:uid="{00000000-0004-0000-0000-000045000000}"/>
+    <hyperlink ref="J83" r:id="rId71" xr:uid="{00000000-0004-0000-0000-000046000000}"/>
+    <hyperlink ref="J84" r:id="rId72" xr:uid="{00000000-0004-0000-0000-000047000000}"/>
+    <hyperlink ref="J85" r:id="rId73" xr:uid="{00000000-0004-0000-0000-000048000000}"/>
+    <hyperlink ref="J86" r:id="rId74" xr:uid="{00000000-0004-0000-0000-000049000000}"/>
+    <hyperlink ref="J87" r:id="rId75" xr:uid="{00000000-0004-0000-0000-00004A000000}"/>
+    <hyperlink ref="J88" r:id="rId76" xr:uid="{00000000-0004-0000-0000-00004B000000}"/>
+    <hyperlink ref="J89" r:id="rId77" xr:uid="{00000000-0004-0000-0000-00004C000000}"/>
+    <hyperlink ref="J90" r:id="rId78" xr:uid="{00000000-0004-0000-0000-00004D000000}"/>
+    <hyperlink ref="J91" r:id="rId79" xr:uid="{00000000-0004-0000-0000-00004E000000}"/>
+    <hyperlink ref="J92" r:id="rId80" xr:uid="{00000000-0004-0000-0000-00004F000000}"/>
+    <hyperlink ref="J95" r:id="rId81" xr:uid="{00000000-0004-0000-0000-000050000000}"/>
+    <hyperlink ref="J96" r:id="rId82" xr:uid="{00000000-0004-0000-0000-000051000000}"/>
+    <hyperlink ref="J97" r:id="rId83" xr:uid="{00000000-0004-0000-0000-000052000000}"/>
+    <hyperlink ref="J98" r:id="rId84" xr:uid="{00000000-0004-0000-0000-000053000000}"/>
+    <hyperlink ref="J99" r:id="rId85" xr:uid="{00000000-0004-0000-0000-000054000000}"/>
+    <hyperlink ref="J100" r:id="rId86" xr:uid="{00000000-0004-0000-0000-000055000000}"/>
+    <hyperlink ref="J101" r:id="rId87" xr:uid="{00000000-0004-0000-0000-000056000000}"/>
+    <hyperlink ref="J102" r:id="rId88" xr:uid="{00000000-0004-0000-0000-000057000000}"/>
+    <hyperlink ref="J105" r:id="rId89" xr:uid="{00000000-0004-0000-0000-000058000000}"/>
+    <hyperlink ref="J106" r:id="rId90" xr:uid="{00000000-0004-0000-0000-000059000000}"/>
+    <hyperlink ref="J107" r:id="rId91" xr:uid="{00000000-0004-0000-0000-00005A000000}"/>
+    <hyperlink ref="J108" r:id="rId92" xr:uid="{00000000-0004-0000-0000-00005B000000}"/>
+    <hyperlink ref="J111" r:id="rId93" xr:uid="{00000000-0004-0000-0000-00005C000000}"/>
+    <hyperlink ref="J112" r:id="rId94" xr:uid="{00000000-0004-0000-0000-00005D000000}"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="14" scale="71" fitToHeight="0" orientation="landscape" verticalDpi="4294967294" r:id="rId94"/>
+  <pageSetup paperSize="14" scale="71" fitToHeight="0" orientation="landscape" verticalDpi="4294967294" r:id="rId95"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>