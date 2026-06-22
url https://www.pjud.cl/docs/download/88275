--- v2 (2026-05-08)
+++ v3 (2026-06-22)
@@ -1,71 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\escaner\Jueces Arbitros y peritos\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\escaner\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{D8A0101C-2415-4700-995B-7F3649EFE267}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{673D87B9-BA68-41D1-AEF5-129773B97888}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="590" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Definitiva" sheetId="6" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Definitiva!$A$2:$Q$105</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Definitiva!$1:$2</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1413" uniqueCount="790">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1437" uniqueCount="801">
   <si>
     <t>RUT</t>
   </si>
   <si>
     <t>DV</t>
   </si>
   <si>
     <t>Territorio de desempeño preferente</t>
   </si>
   <si>
     <t>Especialidad indicada por el oponente</t>
   </si>
   <si>
     <t>Domicilio</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>N°</t>
   </si>
   <si>
     <t>ebenitezabogado@gmail.com</t>
   </si>
   <si>
@@ -2634,55 +2634,50 @@
   <si>
     <t>TEZCUCO 1342 LAS CONDES, SANTIAGO</t>
   </si>
   <si>
     <t>Derecho Civil</t>
   </si>
   <si>
     <t>Territorio jurisdiccional</t>
   </si>
   <si>
     <t>Alejandro Javier</t>
   </si>
   <si>
     <t>Artigas</t>
   </si>
   <si>
     <t>Barrenechea</t>
   </si>
   <si>
     <t>Av. Presidente
 Errázuriz 2999, oficina 201,
 Las Condes, región
 Metropolitana</t>
   </si>
   <si>
-    <t>aartigas@ahmm.cl;
-[...3 lines deleted...]
-  <si>
     <t xml:space="preserve"> Aranzubia</t>
   </si>
   <si>
     <t xml:space="preserve">Karen Jocelyn
 </t>
   </si>
   <si>
     <t>Bielefeldt</t>
   </si>
   <si>
     <t>Huérfanos # 1147, oficina N° 235, Santiago</t>
   </si>
   <si>
     <t>56 9 5401 9715</t>
   </si>
   <si>
     <t>karen.juridico@gmail.com</t>
   </si>
   <si>
     <t>Derecho Familia, Derecho Civil con especialidad en: Derecho Inmobiliario, Comunidad de
 Bienes, Particiones, Comunidades Hereditarias y sociedades.</t>
   </si>
   <si>
     <t>Derecho comercial,
 sociedades y  conflictos
@@ -2698,75 +2693,123 @@
   </si>
   <si>
     <t>Ramírez</t>
   </si>
   <si>
     <t>Augusto Leguía Norte N° 255, departamento 34,
 comuna de Las Condes, región metropolitana</t>
   </si>
   <si>
     <t>jverdugo@mvjvarbitraje
 .com</t>
   </si>
   <si>
     <t>I.- Derecho civil y comercial, contratos y responsabilidad civil.II.- Conflictos societarios. III.- Derecho inmobiliario y construcción. IV.- Derecho sucesorio. V.- Derecho eléctrico. VI.- Competencia desleal. VII.- Arbitraje internacional.</t>
   </si>
   <si>
     <t xml:space="preserve">Sepúlveda </t>
   </si>
   <si>
     <t xml:space="preserve">Andrés Emilio </t>
   </si>
   <si>
     <t>Jiménez</t>
   </si>
   <si>
-    <t>15.342.974-K</t>
-[...1 lines deleted...]
-  <si>
     <t>calle Presbítero
 Bruno Zavala #760, Casa
 15, Las Pircas, Comuna de
 Vallenar, Región de
 Atacama</t>
   </si>
   <si>
     <t>andres@gysabogados.cl</t>
   </si>
   <si>
     <t>Derecho civil,
 comercial y penal.</t>
+  </si>
+  <si>
+    <t>María Paz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Valenzuela </t>
+  </si>
+  <si>
+    <t>Díaz</t>
+  </si>
+  <si>
+    <t>Los Militares Nº5620, oficina 905, Las Condes, Santiago, Región Metropolitana, y en calle Sotomayor Nº427, oficina 206, comuna Nueva Imperial, Región de La Araucanía</t>
+  </si>
+  <si>
+    <t>pazvalenzuela.abogada@g
+mail.com</t>
+  </si>
+  <si>
+    <t>Derecho civil, liquidación de
+comunidades, liquidación de
+sociedad conyugal, particiones
+hereditarias, responsabilidad civil, incumplimiento de contratos, nulidad de contratos. Derecho de construcción.
+derecho inmobiliario, derecho sucesorio.</t>
+  </si>
+  <si>
+    <t>Avenida Felipe
+Cubillos 1715, C.11, Lo
+Barnechea</t>
+  </si>
+  <si>
+    <t>Derecho civil y comercial, contratos y responsabilidad contractual, conflictos
+societarios, construcción, energía y
+competencia desleal</t>
+  </si>
+  <si>
+    <t>Mónica Van Der</t>
+  </si>
+  <si>
+    <t>Schraft</t>
+  </si>
+  <si>
+    <t>Greve</t>
+  </si>
+  <si>
+    <t>monicavds@mvjvarbitraje.co
+m</t>
+  </si>
+  <si>
+    <t>aartigas@ahmm.cl 
+aartigas@artigasycia.cl
+alejandroartigas@gmail.cl</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="41" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="0"/>
@@ -2841,50 +2884,58 @@
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="8"/>
       <color theme="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <u/>
+      <sz val="8"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
@@ -2928,51 +2979,51 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="41" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="58">
+  <cellXfs count="64">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
@@ -3082,50 +3133,64 @@
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="41" fontId="16" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="41" fontId="16" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hipervínculo" xfId="1" builtinId="8"/>
     <cellStyle name="Millares [0]" xfId="2" builtinId="6"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -3394,97 +3459,97 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abogadopcf@hotmail.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:camat@artabogados.cl" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fpinochet@kastpinochet.cl" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ignacio.arayaparedes@gmail.com" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nruiztagle@artabogados.cl" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:clmoreno1971@gmail.com" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yulloatrabajo@gmail.com" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:claudioariaseriza@gmail.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mauriciosierrar@gmail.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:camilobravoabogado@gmail.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:martin.correa@correabarros.cl" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MBASULTOASTUDILLO@GMAIL.COM" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:letelieryasociados@gmail.com" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rplaza@phr.cl" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dmartinb@uc.cl" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rmiranda@phr.cl" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joaquinarismendil@gmail.com" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nataliauribemonje@gmail.com" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tsanchez@abiabogados.cl" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:renato@pezoa-cia.cl" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hquiroz@quirozabogados.cl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ryfabogados@gmail.com" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rgaymer@gaymer.cl" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nancy.valenzuela.lawyer@gmail.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pcaglevic@crabogados.cl" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Luisgonzalezcodocedo@gmail.com" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jmurillos@vtr.net" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ggsalinas@gmail.com" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fcogallo@gmail.com" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jverdugo@mvjvarbitraje%0a.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:felipehubner@uhc.cl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fernandocarrenocolima@gmail.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mpaluz@gmail.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fhubner@uhc.cl" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lorenzo.aviles.r@gmail.com" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wparra.abogado@gmail.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arbitro.ibustos@gmail.com" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alfonso.santini@acevedosantini.com" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:msandoval@sandoval-asociados.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pazyre@gmail.com" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mulriksen@hyu.cl%20;michaelulriksen@gmail.com" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:djojeda@uc.cl" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ryfabogados@gmail.com" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jaimecomte@hotmail.com" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:clescot@gmail.com" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jcb.abog@gmail.com" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vergara@ferradapovez.cl" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tababogados@gmail.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:buriarte@apparcel.cl" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jalvear@alvearabogados.cl" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mvildosolai@gmail.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ivan.troncoso@asmit.cl" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ricardo.donosov@gmail.com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:papapietro.abogado@gmail.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rayen.fontena@gmail.com" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jfinfante@uc.cl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cschmitt@artabogados.cl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:notificaciones@alvayaiabogados.cl" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contacto@gonzalocaballero.cl" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arbitrafta@gmail.com" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:landradevelasquez@gmail.com" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rpalacios@justiciaarbitral.com" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:johnparada@gmail.com" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jlaso@rfl.cl" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:doksenberg@osycia.cl" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abogada.wcomicheo@gmail.com" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andres@gysabogados.cl" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contacto@byes.cl" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:avial@ycia.cl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GBORE@BFLEGAL.CL" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luiscandia_abogado@hotmail.com" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eurbina@gmail.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:smontero@monteroycia.cl" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:am.orostica.ortega@gmail.com" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mcasera@caseraycia.com%20;marianocasera@gmail.com" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mariocubillos@concepcionabogados.cl" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nbenedettiv@gmail.com" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:csolis@nextlegal.cl" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agustin.ch@cheycia.cl" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ebenitezabogado@gmail.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iacevedo@aymabogados.cl" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cesar.ccff@gmail.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rherrera@hyu.cl" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rodolfojmontecinos@gmail.com" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hmunozzunino@gmail.com" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adolforivera@argabogado.CL" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rescobar@abogadosescobar.cl" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:saidacc@gmail.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:georginadpvalencia@gmail.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abogadojorgetapiasilva@gmail.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:avial@ycia.cl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mmontero@monteroycia.cl" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ffrias@rfl.cl" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contacto@diazyfuentesabogados.cl" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abogadopcf@hotmail.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:camat@artabogados.cl" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fpinochet@kastpinochet.cl" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ignacio.arayaparedes@gmail.com" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nruiztagle@artabogados.cl" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:clmoreno1971@gmail.com" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yulloatrabajo@gmail.com" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:claudioariaseriza@gmail.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mauriciosierrar@gmail.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:camilobravoabogado@gmail.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:martin.correa@correabarros.cl" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MBASULTOASTUDILLO@GMAIL.COM" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:letelieryasociados@gmail.com" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rplaza@phr.cl" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dmartinb@uc.cl" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rmiranda@phr.cl" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joaquinarismendil@gmail.com" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nataliauribemonje@gmail.com" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:monicavds@mvjvarbitraje.co%0am" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tsanchez@abiabogados.cl" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:renato@pezoa-cia.cl" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hquiroz@quirozabogados.cl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ryfabogados@gmail.com" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rgaymer@gaymer.cl" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nancy.valenzuela.lawyer@gmail.com" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ggsalinas@gmail.com" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fcogallo@gmail.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:felipehubner@uhc.cl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fernandocarrenocolima@gmail.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mpaluz@gmail.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fhubner@uhc.cl" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lorenzo.aviles.r@gmail.com" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wparra.abogado@gmail.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arbitro.ibustos@gmail.com" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alfonso.santini@acevedosantini.com" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:msandoval@sandoval-asociados.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pazyre@gmail.com" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mulriksen@hyu.cl%20;michaelulriksen@gmail.com" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:djojeda@uc.cl" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ryfabogados@gmail.com" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jaimecomte@hotmail.com" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:clescot@gmail.com" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jcb.abog@gmail.com" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vergara@ferradapovez.cl" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tababogados@gmail.com" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:karen.juridico@gmail.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:buriarte@apparcel.cl" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jalvear@alvearabogados.cl" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mvildosolai@gmail.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ivan.troncoso@asmit.cl" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ricardo.donosov@gmail.com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:papapietro.abogado@gmail.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rayen.fontena@gmail.com" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jfinfante@uc.cl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cschmitt@artabogados.cl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:notificaciones@alvayaiabogados.cl" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contacto@gonzalocaballero.cl" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arbitrafta@gmail.com" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:landradevelasquez@gmail.com" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rpalacios@justiciaarbitral.com" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:johnparada@gmail.com" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jlaso@rfl.cl" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:doksenberg@osycia.cl" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abogada.wcomicheo@gmail.com" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pazvalenzuela.abogada@g%0amail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contacto@byes.cl" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:avial@ycia.cl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GBORE@BFLEGAL.CL" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luiscandia_abogado@hotmail.com" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eurbina@gmail.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:smontero@monteroycia.cl" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:am.orostica.ortega@gmail.com" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mcasera@caseraycia.com%20;marianocasera@gmail.com" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mariocubillos@concepcionabogados.cl" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nbenedettiv@gmail.com" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:csolis@nextlegal.cl" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agustin.ch@cheycia.cl" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ebenitezabogado@gmail.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iacevedo@aymabogados.cl" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cesar.ccff@gmail.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rherrera@hyu.cl" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rodolfojmontecinos@gmail.com" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hmunozzunino@gmail.com" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adolforivera@argabogado.CL" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rescobar@abogadosescobar.cl" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:saidacc@gmail.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:georginadpvalencia@gmail.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abogadojorgetapiasilva@gmail.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:avial@ycia.cl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mmontero@monteroycia.cl" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ffrias@rfl.cl" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contacto@diazyfuentesabogados.cl" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pcaglevic@crabogados.cl" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Luisgonzalezcodocedo@gmail.com" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jmurillos@vtr.net" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jverdugo@mvjvarbitraje%0a.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:Q112"/>
+  <dimension ref="A1:Q115"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="I1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <pane ySplit="2" topLeftCell="A110" activePane="bottomLeft" state="frozen"/>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <pane ySplit="2" topLeftCell="A107" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="E5" sqref="E5"/>
-      <selection pane="bottomLeft" activeCell="J112" sqref="J112"/>
+      <selection pane="bottomLeft" activeCell="L109" sqref="L109"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="5" max="5" width="12.5703125" style="24" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="19" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="18.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="21.28515625" customWidth="1"/>
     <col min="16" max="16" width="23.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="57" t="s">
+      <c r="A1" s="63" t="s">
         <v>689</v>
       </c>
-      <c r="B1" s="57"/>
-[...14 lines deleted...]
-      <c r="Q1" s="57"/>
+      <c r="B1" s="63"/>
+      <c r="C1" s="63"/>
+      <c r="D1" s="63"/>
+      <c r="E1" s="63"/>
+      <c r="F1" s="63"/>
+      <c r="G1" s="63"/>
+      <c r="H1" s="63"/>
+      <c r="I1" s="63"/>
+      <c r="J1" s="63"/>
+      <c r="K1" s="63"/>
+      <c r="L1" s="63"/>
+      <c r="M1" s="63"/>
+      <c r="N1" s="63"/>
+      <c r="O1" s="63"/>
+      <c r="P1" s="63"/>
+      <c r="Q1" s="63"/>
     </row>
     <row r="2" spans="1:17" ht="94.5" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E2" s="20" t="s">
         <v>0</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>11</v>
@@ -8992,226 +9057,331 @@
       <c r="B109" s="13" t="s">
         <v>764</v>
       </c>
       <c r="C109" s="13" t="s">
         <v>765</v>
       </c>
       <c r="D109" s="13" t="s">
         <v>766</v>
       </c>
       <c r="E109" s="52">
         <v>15363383</v>
       </c>
       <c r="F109" s="13">
         <v>5</v>
       </c>
       <c r="G109" s="53" t="s">
         <v>767</v>
       </c>
       <c r="H109" s="54">
         <v>22070596</v>
       </c>
       <c r="I109" s="43">
         <v>56974094067</v>
       </c>
       <c r="J109" s="55" t="s">
-        <v>768</v>
+        <v>800</v>
       </c>
       <c r="K109" s="13" t="s">
         <v>18</v>
       </c>
       <c r="L109" s="13" t="s">
         <v>18</v>
       </c>
       <c r="M109" s="13" t="s">
         <v>18</v>
       </c>
       <c r="N109" s="13" t="s">
         <v>18</v>
       </c>
       <c r="O109" s="13" t="s">
         <v>18</v>
       </c>
       <c r="P109" s="55" t="s">
-        <v>776</v>
+        <v>775</v>
       </c>
       <c r="Q109" s="13" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="110" spans="1:17" ht="68.25" x14ac:dyDescent="0.25">
       <c r="A110" s="25">
         <v>108</v>
       </c>
       <c r="B110" s="42" t="s">
+        <v>769</v>
+      </c>
+      <c r="C110" s="13" t="s">
         <v>770</v>
       </c>
-      <c r="C110" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D110" s="42" t="s">
-        <v>769</v>
+        <v>768</v>
       </c>
       <c r="E110" s="51">
         <v>13923245</v>
       </c>
       <c r="F110" s="13">
         <v>3</v>
       </c>
       <c r="G110" s="42" t="s">
-        <v>772</v>
+        <v>771</v>
       </c>
       <c r="H110" s="42"/>
       <c r="I110" s="42" t="s">
+        <v>772</v>
+      </c>
+      <c r="J110" s="50" t="s">
         <v>773</v>
       </c>
-      <c r="J110" s="42" t="s">
+      <c r="K110" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L110" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="M110" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="N110" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="O110" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="P110" s="42" t="s">
         <v>774</v>
-      </c>
-[...16 lines deleted...]
-        <v>775</v>
       </c>
       <c r="Q110" s="13" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="111" spans="1:17" ht="102" x14ac:dyDescent="0.25">
       <c r="A111" s="25">
         <v>109</v>
       </c>
       <c r="B111" s="42" t="s">
+        <v>776</v>
+      </c>
+      <c r="C111" s="43" t="s">
         <v>777</v>
       </c>
-      <c r="C111" s="43" t="s">
+      <c r="D111" s="43" t="s">
         <v>778</v>
-      </c>
-[...1 lines deleted...]
-        <v>779</v>
       </c>
       <c r="E111" s="36">
         <v>16768298</v>
       </c>
       <c r="F111" s="43">
         <v>7</v>
       </c>
       <c r="G111" s="42" t="s">
-        <v>780</v>
+        <v>779</v>
       </c>
       <c r="H111" s="56"/>
       <c r="I111" s="43">
         <v>56932192010</v>
       </c>
       <c r="J111" s="50" t="s">
+        <v>780</v>
+      </c>
+      <c r="K111" s="56" t="s">
+        <v>16</v>
+      </c>
+      <c r="L111" s="56" t="s">
+        <v>16</v>
+      </c>
+      <c r="M111" s="56" t="s">
+        <v>16</v>
+      </c>
+      <c r="N111" s="56" t="s">
+        <v>16</v>
+      </c>
+      <c r="O111" s="56" t="s">
+        <v>16</v>
+      </c>
+      <c r="P111" s="42" t="s">
         <v>781</v>
-      </c>
-[...16 lines deleted...]
-        <v>782</v>
       </c>
       <c r="Q111" s="13" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="112" spans="1:17" ht="68.25" x14ac:dyDescent="0.25">
       <c r="A112" s="25">
         <v>110</v>
       </c>
       <c r="B112" s="42" t="s">
+        <v>783</v>
+      </c>
+      <c r="C112" s="43" t="s">
+        <v>782</v>
+      </c>
+      <c r="D112" s="43" t="s">
         <v>784</v>
       </c>
-      <c r="C112" s="43" t="s">
-[...2 lines deleted...]
-      <c r="D112" s="43" t="s">
+      <c r="E112" s="36">
+        <v>15342974</v>
+      </c>
+      <c r="F112" s="57" t="s">
+        <v>146</v>
+      </c>
+      <c r="G112" s="42" t="s">
         <v>785</v>
-      </c>
-[...7 lines deleted...]
-        <v>787</v>
       </c>
       <c r="H112" s="56"/>
       <c r="I112" s="43">
         <v>984444335</v>
       </c>
-      <c r="J112" s="50" t="s">
-        <v>788</v>
+      <c r="J112" s="48" t="s">
+        <v>786</v>
       </c>
       <c r="K112" s="56" t="s">
         <v>16</v>
       </c>
       <c r="L112" s="56" t="s">
         <v>16</v>
       </c>
       <c r="M112" s="56" t="s">
         <v>16</v>
       </c>
       <c r="N112" s="56" t="s">
         <v>16</v>
       </c>
       <c r="O112" s="56" t="s">
         <v>16</v>
       </c>
       <c r="P112" s="42" t="s">
-        <v>789</v>
+        <v>787</v>
       </c>
       <c r="Q112" s="13" t="s">
         <v>763</v>
       </c>
+    </row>
+    <row r="113" spans="1:17" ht="113.25" x14ac:dyDescent="0.25">
+      <c r="A113" s="25">
+        <v>111</v>
+      </c>
+      <c r="B113" s="42" t="s">
+        <v>788</v>
+      </c>
+      <c r="C113" s="43" t="s">
+        <v>789</v>
+      </c>
+      <c r="D113" s="43" t="s">
+        <v>790</v>
+      </c>
+      <c r="E113" s="36">
+        <v>16859566</v>
+      </c>
+      <c r="F113" s="59">
+        <v>2</v>
+      </c>
+      <c r="G113" s="42" t="s">
+        <v>791</v>
+      </c>
+      <c r="H113" s="43"/>
+      <c r="I113" s="43">
+        <v>945845172</v>
+      </c>
+      <c r="J113" s="62" t="s">
+        <v>792</v>
+      </c>
+      <c r="K113" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="L113" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="M113" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="N113" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="O113" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="P113" s="42" t="s">
+        <v>793</v>
+      </c>
+      <c r="Q113" s="42" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="114" spans="1:17" ht="68.25" x14ac:dyDescent="0.25">
+      <c r="A114" s="25">
+        <v>112</v>
+      </c>
+      <c r="B114" s="60" t="s">
+        <v>796</v>
+      </c>
+      <c r="C114" s="60" t="s">
+        <v>797</v>
+      </c>
+      <c r="D114" s="60" t="s">
+        <v>798</v>
+      </c>
+      <c r="E114" s="61">
+        <v>9844056</v>
+      </c>
+      <c r="F114" s="60">
+        <v>9</v>
+      </c>
+      <c r="G114" s="53" t="s">
+        <v>794</v>
+      </c>
+      <c r="H114" s="60"/>
+      <c r="I114" s="60">
+        <v>998441876</v>
+      </c>
+      <c r="J114" s="62" t="s">
+        <v>799</v>
+      </c>
+      <c r="K114" s="60" t="s">
+        <v>16</v>
+      </c>
+      <c r="L114" s="60" t="s">
+        <v>16</v>
+      </c>
+      <c r="M114" s="60" t="s">
+        <v>16</v>
+      </c>
+      <c r="N114" s="60" t="s">
+        <v>16</v>
+      </c>
+      <c r="O114" s="60" t="s">
+        <v>16</v>
+      </c>
+      <c r="P114" s="53" t="s">
+        <v>795</v>
+      </c>
+      <c r="Q114" s="53" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="115" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="Q115" s="58"/>
     </row>
   </sheetData>
   <autoFilter ref="A2:Q105" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
   <mergeCells count="1">
     <mergeCell ref="A1:Q1"/>
   </mergeCells>
   <phoneticPr fontId="13" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="J3" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="J4" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="J5" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
     <hyperlink ref="J6" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
     <hyperlink ref="J7" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
     <hyperlink ref="J8" r:id="rId6" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
     <hyperlink ref="J10" r:id="rId7" xr:uid="{00000000-0004-0000-0000-000006000000}"/>
     <hyperlink ref="J11" r:id="rId8" xr:uid="{00000000-0004-0000-0000-000007000000}"/>
     <hyperlink ref="J12" r:id="rId9" xr:uid="{00000000-0004-0000-0000-000008000000}"/>
     <hyperlink ref="J13" r:id="rId10" xr:uid="{00000000-0004-0000-0000-000009000000}"/>
     <hyperlink ref="J14" r:id="rId11" display="camilobravoabogado@gmail.com" xr:uid="{00000000-0004-0000-0000-00000A000000}"/>
     <hyperlink ref="J15" r:id="rId12" display="fernandocarrenocolima@gmail.com" xr:uid="{00000000-0004-0000-0000-00000B000000}"/>
     <hyperlink ref="J16" r:id="rId13" xr:uid="{00000000-0004-0000-0000-00000C000000}"/>
     <hyperlink ref="J17" r:id="rId14" xr:uid="{00000000-0004-0000-0000-00000D000000}"/>
     <hyperlink ref="J18" r:id="rId15" xr:uid="{00000000-0004-0000-0000-00000E000000}"/>
     <hyperlink ref="J19" r:id="rId16" xr:uid="{00000000-0004-0000-0000-00000F000000}"/>
     <hyperlink ref="J20" r:id="rId17" xr:uid="{00000000-0004-0000-0000-000010000000}"/>
@@ -9269,54 +9439,56 @@
     <hyperlink ref="J81" r:id="rId69" xr:uid="{00000000-0004-0000-0000-000044000000}"/>
     <hyperlink ref="J82" r:id="rId70" xr:uid="{00000000-0004-0000-0000-000045000000}"/>
     <hyperlink ref="J83" r:id="rId71" xr:uid="{00000000-0004-0000-0000-000046000000}"/>
     <hyperlink ref="J84" r:id="rId72" xr:uid="{00000000-0004-0000-0000-000047000000}"/>
     <hyperlink ref="J85" r:id="rId73" xr:uid="{00000000-0004-0000-0000-000048000000}"/>
     <hyperlink ref="J86" r:id="rId74" xr:uid="{00000000-0004-0000-0000-000049000000}"/>
     <hyperlink ref="J87" r:id="rId75" xr:uid="{00000000-0004-0000-0000-00004A000000}"/>
     <hyperlink ref="J88" r:id="rId76" xr:uid="{00000000-0004-0000-0000-00004B000000}"/>
     <hyperlink ref="J89" r:id="rId77" xr:uid="{00000000-0004-0000-0000-00004C000000}"/>
     <hyperlink ref="J90" r:id="rId78" xr:uid="{00000000-0004-0000-0000-00004D000000}"/>
     <hyperlink ref="J91" r:id="rId79" xr:uid="{00000000-0004-0000-0000-00004E000000}"/>
     <hyperlink ref="J92" r:id="rId80" xr:uid="{00000000-0004-0000-0000-00004F000000}"/>
     <hyperlink ref="J95" r:id="rId81" xr:uid="{00000000-0004-0000-0000-000050000000}"/>
     <hyperlink ref="J96" r:id="rId82" xr:uid="{00000000-0004-0000-0000-000051000000}"/>
     <hyperlink ref="J97" r:id="rId83" xr:uid="{00000000-0004-0000-0000-000052000000}"/>
     <hyperlink ref="J98" r:id="rId84" xr:uid="{00000000-0004-0000-0000-000053000000}"/>
     <hyperlink ref="J99" r:id="rId85" xr:uid="{00000000-0004-0000-0000-000054000000}"/>
     <hyperlink ref="J100" r:id="rId86" xr:uid="{00000000-0004-0000-0000-000055000000}"/>
     <hyperlink ref="J101" r:id="rId87" xr:uid="{00000000-0004-0000-0000-000056000000}"/>
     <hyperlink ref="J102" r:id="rId88" xr:uid="{00000000-0004-0000-0000-000057000000}"/>
     <hyperlink ref="J105" r:id="rId89" xr:uid="{00000000-0004-0000-0000-000058000000}"/>
     <hyperlink ref="J106" r:id="rId90" xr:uid="{00000000-0004-0000-0000-000059000000}"/>
     <hyperlink ref="J107" r:id="rId91" xr:uid="{00000000-0004-0000-0000-00005A000000}"/>
     <hyperlink ref="J108" r:id="rId92" xr:uid="{00000000-0004-0000-0000-00005B000000}"/>
     <hyperlink ref="J111" r:id="rId93" xr:uid="{00000000-0004-0000-0000-00005C000000}"/>
-    <hyperlink ref="J112" r:id="rId94" xr:uid="{00000000-0004-0000-0000-00005D000000}"/>
+    <hyperlink ref="J113" r:id="rId94" xr:uid="{0E85361A-6ED7-4C04-8AA9-347EA6226333}"/>
+    <hyperlink ref="J114" r:id="rId95" xr:uid="{66A33C81-8459-4359-8B00-04C5F9198EAA}"/>
+    <hyperlink ref="J110" r:id="rId96" xr:uid="{77F9BE6C-FC4C-4DDF-9644-C283EAE93713}"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="14" scale="71" fitToHeight="0" orientation="landscape" verticalDpi="4294967294" r:id="rId95"/>
+  <pageSetup paperSize="14" scale="71" fitToHeight="0" orientation="landscape" verticalDpi="4294967294" r:id="rId97"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>