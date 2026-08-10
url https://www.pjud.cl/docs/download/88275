--- v3 (2026-06-22)
+++ v4 (2026-08-10)
@@ -1,71 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\escaner\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\saturno.poderjudicial.cl\TRIBUNALES\03_Copiapo\1_ICA\UNIDAD_PLENO\Año 2026\Julio\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{673D87B9-BA68-41D1-AEF5-129773B97888}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5A216A93-7C2D-4B44-BC3A-F85094D4B0E7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="590" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Definitiva" sheetId="6" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Definitiva!$A$2:$Q$105</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Definitiva!$1:$2</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1437" uniqueCount="801">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1425" uniqueCount="796">
   <si>
     <t>RUT</t>
   </si>
   <si>
     <t>DV</t>
   </si>
   <si>
     <t>Territorio de desempeño preferente</t>
   </si>
   <si>
     <t>Especialidad indicada por el oponente</t>
   </si>
   <si>
     <t>Domicilio</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>N°</t>
   </si>
   <si>
     <t>ebenitezabogado@gmail.com</t>
   </si>
   <si>
@@ -2634,50 +2634,55 @@
   <si>
     <t>TEZCUCO 1342 LAS CONDES, SANTIAGO</t>
   </si>
   <si>
     <t>Derecho Civil</t>
   </si>
   <si>
     <t>Territorio jurisdiccional</t>
   </si>
   <si>
     <t>Alejandro Javier</t>
   </si>
   <si>
     <t>Artigas</t>
   </si>
   <si>
     <t>Barrenechea</t>
   </si>
   <si>
     <t>Av. Presidente
 Errázuriz 2999, oficina 201,
 Las Condes, región
 Metropolitana</t>
   </si>
   <si>
+    <t>aartigas@ahmm.cl;
+aartigas@artigasycia.cl
+alejandroartigas@gmail.cl</t>
+  </si>
+  <si>
     <t xml:space="preserve"> Aranzubia</t>
   </si>
   <si>
     <t xml:space="preserve">Karen Jocelyn
 </t>
   </si>
   <si>
     <t>Bielefeldt</t>
   </si>
   <si>
     <t>Huérfanos # 1147, oficina N° 235, Santiago</t>
   </si>
   <si>
     <t>56 9 5401 9715</t>
   </si>
   <si>
     <t>karen.juridico@gmail.com</t>
   </si>
   <si>
     <t>Derecho Familia, Derecho Civil con especialidad en: Derecho Inmobiliario, Comunidad de
 Bienes, Particiones, Comunidades Hereditarias y sociedades.</t>
   </si>
   <si>
     <t>Derecho comercial,
 sociedades y  conflictos
@@ -2693,123 +2698,98 @@
   </si>
   <si>
     <t>Ramírez</t>
   </si>
   <si>
     <t>Augusto Leguía Norte N° 255, departamento 34,
 comuna de Las Condes, región metropolitana</t>
   </si>
   <si>
     <t>jverdugo@mvjvarbitraje
 .com</t>
   </si>
   <si>
     <t>I.- Derecho civil y comercial, contratos y responsabilidad civil.II.- Conflictos societarios. III.- Derecho inmobiliario y construcción. IV.- Derecho sucesorio. V.- Derecho eléctrico. VI.- Competencia desleal. VII.- Arbitraje internacional.</t>
   </si>
   <si>
     <t xml:space="preserve">Sepúlveda </t>
   </si>
   <si>
     <t xml:space="preserve">Andrés Emilio </t>
   </si>
   <si>
     <t>Jiménez</t>
   </si>
   <si>
+    <t>15.342.974-K</t>
+  </si>
+  <si>
     <t>calle Presbítero
 Bruno Zavala #760, Casa
 15, Las Pircas, Comuna de
 Vallenar, Región de
 Atacama</t>
   </si>
   <si>
-    <t>andres@gysabogados.cl</t>
-[...1 lines deleted...]
-  <si>
     <t>Derecho civil,
 comercial y penal.</t>
   </si>
   <si>
-    <t>María Paz</t>
-[...47 lines deleted...]
-alejandroartigas@gmail.cl</t>
+    <t xml:space="preserve">Constanza Erika Evelyn </t>
+  </si>
+  <si>
+    <t>Carvallo</t>
+  </si>
+  <si>
+    <t>Sommer</t>
+  </si>
+  <si>
+    <t>Huérfanos
+N°480, Of.13, Santiago</t>
+  </si>
+  <si>
+    <t>juez.arbitro.carvallo@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">andres@gysabogados.cl </t>
+  </si>
+  <si>
+    <t>Civiles, tales como particiones de bienes en comunidades por
+sucesión hereditarias, sociedades conyugales, o de cualquier otra naturaleza, contratos, responsabilidad civil
+contractual y extracontractual,
+asuntos de aguas, y litigios civiles, comerciales,
+societarios, disolución de sociedades, asuntos de seguros y comercio electrónico, propiedad industrial, asuntos inmobiliarios, de la construcción.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="41" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
   </numFmts>
-  <fonts count="19" x14ac:knownFonts="1">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="0"/>
@@ -2884,58 +2864,50 @@
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="8"/>
       <color theme="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
-    <font>
-[...6 lines deleted...]
-    </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
@@ -2979,51 +2951,51 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="41" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="64">
+  <cellXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
@@ -3133,66 +3105,61 @@
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="41" fontId="16" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="41" fontId="16" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hipervínculo" xfId="1" builtinId="8"/>
     <cellStyle name="Millares [0]" xfId="2" builtinId="6"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3459,97 +3426,97 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abogadopcf@hotmail.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:camat@artabogados.cl" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fpinochet@kastpinochet.cl" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ignacio.arayaparedes@gmail.com" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nruiztagle@artabogados.cl" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:clmoreno1971@gmail.com" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yulloatrabajo@gmail.com" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:claudioariaseriza@gmail.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mauriciosierrar@gmail.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:camilobravoabogado@gmail.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:martin.correa@correabarros.cl" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MBASULTOASTUDILLO@GMAIL.COM" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:letelieryasociados@gmail.com" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rplaza@phr.cl" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dmartinb@uc.cl" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rmiranda@phr.cl" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joaquinarismendil@gmail.com" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nataliauribemonje@gmail.com" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:monicavds@mvjvarbitraje.co%0am" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tsanchez@abiabogados.cl" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:renato@pezoa-cia.cl" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hquiroz@quirozabogados.cl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ryfabogados@gmail.com" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rgaymer@gaymer.cl" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nancy.valenzuela.lawyer@gmail.com" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ggsalinas@gmail.com" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fcogallo@gmail.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:felipehubner@uhc.cl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fernandocarrenocolima@gmail.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mpaluz@gmail.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fhubner@uhc.cl" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lorenzo.aviles.r@gmail.com" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wparra.abogado@gmail.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arbitro.ibustos@gmail.com" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alfonso.santini@acevedosantini.com" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:msandoval@sandoval-asociados.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pazyre@gmail.com" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mulriksen@hyu.cl%20;michaelulriksen@gmail.com" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:djojeda@uc.cl" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ryfabogados@gmail.com" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jaimecomte@hotmail.com" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:clescot@gmail.com" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jcb.abog@gmail.com" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vergara@ferradapovez.cl" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tababogados@gmail.com" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:karen.juridico@gmail.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:buriarte@apparcel.cl" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jalvear@alvearabogados.cl" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mvildosolai@gmail.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ivan.troncoso@asmit.cl" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ricardo.donosov@gmail.com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:papapietro.abogado@gmail.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rayen.fontena@gmail.com" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jfinfante@uc.cl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cschmitt@artabogados.cl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:notificaciones@alvayaiabogados.cl" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contacto@gonzalocaballero.cl" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arbitrafta@gmail.com" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:landradevelasquez@gmail.com" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rpalacios@justiciaarbitral.com" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:johnparada@gmail.com" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jlaso@rfl.cl" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:doksenberg@osycia.cl" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abogada.wcomicheo@gmail.com" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pazvalenzuela.abogada@g%0amail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contacto@byes.cl" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:avial@ycia.cl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GBORE@BFLEGAL.CL" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luiscandia_abogado@hotmail.com" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eurbina@gmail.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:smontero@monteroycia.cl" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:am.orostica.ortega@gmail.com" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mcasera@caseraycia.com%20;marianocasera@gmail.com" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mariocubillos@concepcionabogados.cl" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nbenedettiv@gmail.com" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:csolis@nextlegal.cl" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agustin.ch@cheycia.cl" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ebenitezabogado@gmail.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iacevedo@aymabogados.cl" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cesar.ccff@gmail.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rherrera@hyu.cl" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rodolfojmontecinos@gmail.com" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hmunozzunino@gmail.com" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adolforivera@argabogado.CL" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rescobar@abogadosescobar.cl" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:saidacc@gmail.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:georginadpvalencia@gmail.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abogadojorgetapiasilva@gmail.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:avial@ycia.cl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mmontero@monteroycia.cl" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ffrias@rfl.cl" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contacto@diazyfuentesabogados.cl" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pcaglevic@crabogados.cl" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Luisgonzalezcodocedo@gmail.com" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jmurillos@vtr.net" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jverdugo@mvjvarbitraje%0a.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abogadopcf@hotmail.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:camat@artabogados.cl" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fpinochet@kastpinochet.cl" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ignacio.arayaparedes@gmail.com" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nruiztagle@artabogados.cl" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:clmoreno1971@gmail.com" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yulloatrabajo@gmail.com" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:claudioariaseriza@gmail.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mauriciosierrar@gmail.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:camilobravoabogado@gmail.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:martin.correa@correabarros.cl" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MBASULTOASTUDILLO@GMAIL.COM" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:letelieryasociados@gmail.com" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rplaza@phr.cl" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dmartinb@uc.cl" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rmiranda@phr.cl" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joaquinarismendil@gmail.com" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nataliauribemonje@gmail.com" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andres@gysabogados.cl%20" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tsanchez@abiabogados.cl" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:renato@pezoa-cia.cl" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hquiroz@quirozabogados.cl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ryfabogados@gmail.com" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rgaymer@gaymer.cl" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nancy.valenzuela.lawyer@gmail.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pcaglevic@crabogados.cl" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Luisgonzalezcodocedo@gmail.com" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jmurillos@vtr.net" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ggsalinas@gmail.com" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fcogallo@gmail.com" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jverdugo@mvjvarbitraje%0a.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:felipehubner@uhc.cl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fernandocarrenocolima@gmail.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mpaluz@gmail.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fhubner@uhc.cl" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lorenzo.aviles.r@gmail.com" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wparra.abogado@gmail.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arbitro.ibustos@gmail.com" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alfonso.santini@acevedosantini.com" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:msandoval@sandoval-asociados.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pazyre@gmail.com" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mulriksen@hyu.cl%20;michaelulriksen@gmail.com" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:djojeda@uc.cl" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ryfabogados@gmail.com" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jaimecomte@hotmail.com" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:clescot@gmail.com" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jcb.abog@gmail.com" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vergara@ferradapovez.cl" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tababogados@gmail.com" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:buriarte@apparcel.cl" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jalvear@alvearabogados.cl" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mvildosolai@gmail.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ivan.troncoso@asmit.cl" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ricardo.donosov@gmail.com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:papapietro.abogado@gmail.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rayen.fontena@gmail.com" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jfinfante@uc.cl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cschmitt@artabogados.cl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:notificaciones@alvayaiabogados.cl" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contacto@gonzalocaballero.cl" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arbitrafta@gmail.com" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:landradevelasquez@gmail.com" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rpalacios@justiciaarbitral.com" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:johnparada@gmail.com" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jlaso@rfl.cl" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:doksenberg@osycia.cl" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abogada.wcomicheo@gmail.com" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:juez.arbitro.carvallo@gmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contacto@byes.cl" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:avial@ycia.cl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GBORE@BFLEGAL.CL" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luiscandia_abogado@hotmail.com" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eurbina@gmail.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:smontero@monteroycia.cl" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:am.orostica.ortega@gmail.com" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mcasera@caseraycia.com%20;marianocasera@gmail.com" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mariocubillos@concepcionabogados.cl" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nbenedettiv@gmail.com" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:csolis@nextlegal.cl" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agustin.ch@cheycia.cl" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ebenitezabogado@gmail.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iacevedo@aymabogados.cl" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cesar.ccff@gmail.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rherrera@hyu.cl" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rodolfojmontecinos@gmail.com" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hmunozzunino@gmail.com" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adolforivera@argabogado.CL" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rescobar@abogadosescobar.cl" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:saidacc@gmail.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:georginadpvalencia@gmail.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abogadojorgetapiasilva@gmail.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:avial@ycia.cl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mmontero@monteroycia.cl" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ffrias@rfl.cl" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contacto@diazyfuentesabogados.cl" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:Q115"/>
+  <dimension ref="A1:Q117"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <pane ySplit="2" topLeftCell="A107" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="2" topLeftCell="A111" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="E5" sqref="E5"/>
-      <selection pane="bottomLeft" activeCell="L109" sqref="L109"/>
+      <selection pane="bottomLeft" activeCell="Q113" sqref="Q113"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="5" max="5" width="12.5703125" style="24" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="19" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="18.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="21.28515625" customWidth="1"/>
     <col min="16" max="16" width="23.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="63" t="s">
+      <c r="A1" s="57" t="s">
         <v>689</v>
       </c>
-      <c r="B1" s="63"/>
-[...14 lines deleted...]
-      <c r="Q1" s="63"/>
+      <c r="B1" s="57"/>
+      <c r="C1" s="57"/>
+      <c r="D1" s="57"/>
+      <c r="E1" s="57"/>
+      <c r="F1" s="57"/>
+      <c r="G1" s="57"/>
+      <c r="H1" s="57"/>
+      <c r="I1" s="57"/>
+      <c r="J1" s="57"/>
+      <c r="K1" s="57"/>
+      <c r="L1" s="57"/>
+      <c r="M1" s="57"/>
+      <c r="N1" s="57"/>
+      <c r="O1" s="57"/>
+      <c r="P1" s="57"/>
+      <c r="Q1" s="57"/>
     </row>
     <row r="2" spans="1:17" ht="94.5" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E2" s="20" t="s">
         <v>0</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>11</v>
@@ -9057,331 +9024,280 @@
       <c r="B109" s="13" t="s">
         <v>764</v>
       </c>
       <c r="C109" s="13" t="s">
         <v>765</v>
       </c>
       <c r="D109" s="13" t="s">
         <v>766</v>
       </c>
       <c r="E109" s="52">
         <v>15363383</v>
       </c>
       <c r="F109" s="13">
         <v>5</v>
       </c>
       <c r="G109" s="53" t="s">
         <v>767</v>
       </c>
       <c r="H109" s="54">
         <v>22070596</v>
       </c>
       <c r="I109" s="43">
         <v>56974094067</v>
       </c>
       <c r="J109" s="55" t="s">
-        <v>800</v>
+        <v>768</v>
       </c>
       <c r="K109" s="13" t="s">
         <v>18</v>
       </c>
       <c r="L109" s="13" t="s">
         <v>18</v>
       </c>
       <c r="M109" s="13" t="s">
         <v>18</v>
       </c>
       <c r="N109" s="13" t="s">
         <v>18</v>
       </c>
       <c r="O109" s="13" t="s">
         <v>18</v>
       </c>
       <c r="P109" s="55" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="Q109" s="13" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="110" spans="1:17" ht="68.25" x14ac:dyDescent="0.25">
       <c r="A110" s="25">
         <v>108</v>
       </c>
       <c r="B110" s="42" t="s">
+        <v>770</v>
+      </c>
+      <c r="C110" s="13" t="s">
+        <v>771</v>
+      </c>
+      <c r="D110" s="42" t="s">
         <v>769</v>
-      </c>
-[...4 lines deleted...]
-        <v>768</v>
       </c>
       <c r="E110" s="51">
         <v>13923245</v>
       </c>
       <c r="F110" s="13">
         <v>3</v>
       </c>
       <c r="G110" s="42" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="H110" s="42"/>
       <c r="I110" s="42" t="s">
-        <v>772</v>
-[...1 lines deleted...]
-      <c r="J110" s="50" t="s">
         <v>773</v>
       </c>
+      <c r="J110" s="42" t="s">
+        <v>774</v>
+      </c>
       <c r="K110" s="13" t="s">
         <v>16</v>
       </c>
       <c r="L110" s="13" t="s">
         <v>16</v>
       </c>
       <c r="M110" s="13" t="s">
         <v>16</v>
       </c>
       <c r="N110" s="13" t="s">
         <v>16</v>
       </c>
       <c r="O110" s="13" t="s">
         <v>16</v>
       </c>
       <c r="P110" s="42" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="Q110" s="13" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="111" spans="1:17" ht="102" x14ac:dyDescent="0.25">
       <c r="A111" s="25">
         <v>109</v>
       </c>
       <c r="B111" s="42" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="C111" s="43" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="D111" s="43" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="E111" s="36">
         <v>16768298</v>
       </c>
       <c r="F111" s="43">
         <v>7</v>
       </c>
       <c r="G111" s="42" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="H111" s="56"/>
       <c r="I111" s="43">
         <v>56932192010</v>
       </c>
       <c r="J111" s="50" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="K111" s="56" t="s">
         <v>16</v>
       </c>
       <c r="L111" s="56" t="s">
         <v>16</v>
       </c>
       <c r="M111" s="56" t="s">
         <v>16</v>
       </c>
       <c r="N111" s="56" t="s">
         <v>16</v>
       </c>
       <c r="O111" s="56" t="s">
         <v>16</v>
       </c>
       <c r="P111" s="42" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="Q111" s="13" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="112" spans="1:17" ht="68.25" x14ac:dyDescent="0.25">
       <c r="A112" s="25">
         <v>110</v>
       </c>
       <c r="B112" s="42" t="s">
+        <v>784</v>
+      </c>
+      <c r="C112" s="42" t="s">
         <v>783</v>
       </c>
-      <c r="C112" s="43" t="s">
-[...9 lines deleted...]
-        <v>146</v>
+      <c r="D112" s="42" t="s">
+        <v>785</v>
+      </c>
+      <c r="E112" s="51" t="s">
+        <v>786</v>
+      </c>
+      <c r="F112" s="42">
+        <v>7</v>
       </c>
       <c r="G112" s="42" t="s">
-        <v>785</v>
-[...2 lines deleted...]
-      <c r="I112" s="43">
+        <v>787</v>
+      </c>
+      <c r="H112" s="59"/>
+      <c r="I112" s="42">
         <v>984444335</v>
       </c>
-      <c r="J112" s="48" t="s">
-[...14 lines deleted...]
-      <c r="O112" s="56" t="s">
+      <c r="J112" s="60" t="s">
+        <v>794</v>
+      </c>
+      <c r="K112" s="59" t="s">
+        <v>16</v>
+      </c>
+      <c r="L112" s="59" t="s">
+        <v>16</v>
+      </c>
+      <c r="M112" s="59" t="s">
+        <v>16</v>
+      </c>
+      <c r="N112" s="59" t="s">
+        <v>16</v>
+      </c>
+      <c r="O112" s="59" t="s">
         <v>16</v>
       </c>
       <c r="P112" s="42" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="Q112" s="13" t="s">
         <v>763</v>
       </c>
     </row>
-    <row r="113" spans="1:17" ht="113.25" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:17" ht="195" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="25">
         <v>111</v>
       </c>
-      <c r="B113" s="42" t="s">
-[...2 lines deleted...]
-      <c r="C113" s="43" t="s">
+      <c r="B113" s="53" t="s">
         <v>789</v>
       </c>
-      <c r="D113" s="43" t="s">
+      <c r="C113" s="53" t="s">
         <v>790</v>
       </c>
-      <c r="E113" s="36">
-[...5 lines deleted...]
-      <c r="G113" s="42" t="s">
+      <c r="D113" s="53" t="s">
         <v>791</v>
       </c>
-      <c r="H113" s="43"/>
-[...3 lines deleted...]
-      <c r="J113" s="62" t="s">
+      <c r="E113" s="58">
+        <v>14229511</v>
+      </c>
+      <c r="F113" s="53">
+        <v>3</v>
+      </c>
+      <c r="G113" s="53" t="s">
         <v>792</v>
       </c>
-      <c r="K113" s="43" t="s">
-[...14 lines deleted...]
-      <c r="P113" s="42" t="s">
+      <c r="H113" s="53"/>
+      <c r="I113" s="53">
+        <v>56964933240</v>
+      </c>
+      <c r="J113" s="50" t="s">
         <v>793</v>
       </c>
-      <c r="Q113" s="42" t="s">
+      <c r="K113" s="53" t="s">
+        <v>16</v>
+      </c>
+      <c r="L113" s="53" t="s">
+        <v>16</v>
+      </c>
+      <c r="M113" s="53" t="s">
+        <v>16</v>
+      </c>
+      <c r="N113" s="53" t="s">
+        <v>16</v>
+      </c>
+      <c r="O113" s="53" t="s">
+        <v>16</v>
+      </c>
+      <c r="P113" s="53" t="s">
+        <v>795</v>
+      </c>
+      <c r="Q113" s="13" t="s">
         <v>763</v>
       </c>
     </row>
-    <row r="114" spans="1:17" ht="68.25" x14ac:dyDescent="0.25">
-[...51 lines deleted...]
-      <c r="Q115" s="58"/>
+    <row r="117" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="J117" s="50"/>
     </row>
   </sheetData>
   <autoFilter ref="A2:Q105" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
   <mergeCells count="1">
     <mergeCell ref="A1:Q1"/>
   </mergeCells>
   <phoneticPr fontId="13" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="J3" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="J4" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="J5" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
     <hyperlink ref="J6" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
     <hyperlink ref="J7" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
     <hyperlink ref="J8" r:id="rId6" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
     <hyperlink ref="J10" r:id="rId7" xr:uid="{00000000-0004-0000-0000-000006000000}"/>
     <hyperlink ref="J11" r:id="rId8" xr:uid="{00000000-0004-0000-0000-000007000000}"/>
     <hyperlink ref="J12" r:id="rId9" xr:uid="{00000000-0004-0000-0000-000008000000}"/>
     <hyperlink ref="J13" r:id="rId10" xr:uid="{00000000-0004-0000-0000-000009000000}"/>
     <hyperlink ref="J14" r:id="rId11" display="camilobravoabogado@gmail.com" xr:uid="{00000000-0004-0000-0000-00000A000000}"/>
     <hyperlink ref="J15" r:id="rId12" display="fernandocarrenocolima@gmail.com" xr:uid="{00000000-0004-0000-0000-00000B000000}"/>
     <hyperlink ref="J16" r:id="rId13" xr:uid="{00000000-0004-0000-0000-00000C000000}"/>
     <hyperlink ref="J17" r:id="rId14" xr:uid="{00000000-0004-0000-0000-00000D000000}"/>
     <hyperlink ref="J18" r:id="rId15" xr:uid="{00000000-0004-0000-0000-00000E000000}"/>
     <hyperlink ref="J19" r:id="rId16" xr:uid="{00000000-0004-0000-0000-00000F000000}"/>
     <hyperlink ref="J20" r:id="rId17" xr:uid="{00000000-0004-0000-0000-000010000000}"/>
@@ -9439,56 +9355,55 @@
     <hyperlink ref="J81" r:id="rId69" xr:uid="{00000000-0004-0000-0000-000044000000}"/>
     <hyperlink ref="J82" r:id="rId70" xr:uid="{00000000-0004-0000-0000-000045000000}"/>
     <hyperlink ref="J83" r:id="rId71" xr:uid="{00000000-0004-0000-0000-000046000000}"/>
     <hyperlink ref="J84" r:id="rId72" xr:uid="{00000000-0004-0000-0000-000047000000}"/>
     <hyperlink ref="J85" r:id="rId73" xr:uid="{00000000-0004-0000-0000-000048000000}"/>
     <hyperlink ref="J86" r:id="rId74" xr:uid="{00000000-0004-0000-0000-000049000000}"/>
     <hyperlink ref="J87" r:id="rId75" xr:uid="{00000000-0004-0000-0000-00004A000000}"/>
     <hyperlink ref="J88" r:id="rId76" xr:uid="{00000000-0004-0000-0000-00004B000000}"/>
     <hyperlink ref="J89" r:id="rId77" xr:uid="{00000000-0004-0000-0000-00004C000000}"/>
     <hyperlink ref="J90" r:id="rId78" xr:uid="{00000000-0004-0000-0000-00004D000000}"/>
     <hyperlink ref="J91" r:id="rId79" xr:uid="{00000000-0004-0000-0000-00004E000000}"/>
     <hyperlink ref="J92" r:id="rId80" xr:uid="{00000000-0004-0000-0000-00004F000000}"/>
     <hyperlink ref="J95" r:id="rId81" xr:uid="{00000000-0004-0000-0000-000050000000}"/>
     <hyperlink ref="J96" r:id="rId82" xr:uid="{00000000-0004-0000-0000-000051000000}"/>
     <hyperlink ref="J97" r:id="rId83" xr:uid="{00000000-0004-0000-0000-000052000000}"/>
     <hyperlink ref="J98" r:id="rId84" xr:uid="{00000000-0004-0000-0000-000053000000}"/>
     <hyperlink ref="J99" r:id="rId85" xr:uid="{00000000-0004-0000-0000-000054000000}"/>
     <hyperlink ref="J100" r:id="rId86" xr:uid="{00000000-0004-0000-0000-000055000000}"/>
     <hyperlink ref="J101" r:id="rId87" xr:uid="{00000000-0004-0000-0000-000056000000}"/>
     <hyperlink ref="J102" r:id="rId88" xr:uid="{00000000-0004-0000-0000-000057000000}"/>
     <hyperlink ref="J105" r:id="rId89" xr:uid="{00000000-0004-0000-0000-000058000000}"/>
     <hyperlink ref="J106" r:id="rId90" xr:uid="{00000000-0004-0000-0000-000059000000}"/>
     <hyperlink ref="J107" r:id="rId91" xr:uid="{00000000-0004-0000-0000-00005A000000}"/>
     <hyperlink ref="J108" r:id="rId92" xr:uid="{00000000-0004-0000-0000-00005B000000}"/>
     <hyperlink ref="J111" r:id="rId93" xr:uid="{00000000-0004-0000-0000-00005C000000}"/>
-    <hyperlink ref="J113" r:id="rId94" xr:uid="{0E85361A-6ED7-4C04-8AA9-347EA6226333}"/>
-[...1 lines deleted...]
-    <hyperlink ref="J110" r:id="rId96" xr:uid="{77F9BE6C-FC4C-4DDF-9644-C283EAE93713}"/>
+    <hyperlink ref="J113" r:id="rId94" xr:uid="{8626B46D-4139-420E-94D2-371FFB5EE36C}"/>
+    <hyperlink ref="J112" r:id="rId95" xr:uid="{60DEC1D4-08F6-4DA8-A1C7-F84DAFC96ACB}"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="14" scale="71" fitToHeight="0" orientation="landscape" verticalDpi="4294967294" r:id="rId97"/>
+  <pageSetup paperSize="14" scale="71" fitToHeight="0" orientation="landscape" verticalDpi="4294967294" r:id="rId96"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>