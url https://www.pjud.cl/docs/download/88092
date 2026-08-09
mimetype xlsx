--- v1 (2025-12-23)
+++ v2 (2026-08-09)
@@ -1,156 +1,163 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/activeX/activeX1.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
-  <Override PartName="/xl/activeX/activeX1.bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Override PartName="/xl/featurePropertyBag/featurePropertyBag.xml" ContentType="application/vnd.ms-excel.featurepropertybag+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27830"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\cvalencia\Scaner\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\dbascunan\AppData\Local\Microsoft\Windows\INetCache\Content.Outlook\HNP6PQI6\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{98903019-8F8E-4A67-8136-F9D6E6F02C75}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E46236D6-E4C7-48E7-B434-C2697D0BDC4F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13290" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="15660" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="CATEGORÍAS" sheetId="4" r:id="rId1"/>
+    <sheet name="Hoja1" sheetId="5" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="145621"/>
+  <definedNames>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Hoja1!$A$1:$G$197</definedName>
+  </definedNames>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="268" uniqueCount="130">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="470" uniqueCount="204">
   <si>
     <t>NOMBRES</t>
   </si>
   <si>
     <t>DOMICILIO LABORAL</t>
   </si>
   <si>
     <t>TELEFONOS</t>
   </si>
   <si>
     <t>DESTINO
 BODEGAS</t>
   </si>
   <si>
     <t>CORREO ELECTRONICO</t>
   </si>
   <si>
     <t>ROL
 PLENO</t>
   </si>
   <si>
     <t xml:space="preserve">  CORTE DE APELACIONES DE RANCAGUA</t>
   </si>
   <si>
     <t>ESPECIES</t>
   </si>
   <si>
     <t>VEHICULOS</t>
   </si>
   <si>
     <t>VEH.MAYORES</t>
   </si>
   <si>
     <t>ARAYA DURAN, MARIO DANIEL</t>
   </si>
   <si>
     <t>1 Y 2 DE OCTUBRE # 93, RANCAGUA</t>
   </si>
   <si>
-    <t>ZAÑARTU  # 507, RANCAGUA</t>
-[...1 lines deleted...]
-  <si>
     <t>ALAMEDA #1350, RANCAGUA</t>
   </si>
   <si>
     <t>md.araya@hotmail.com</t>
   </si>
   <si>
     <t>ABRAHAM PARRAGUEZ, ROSA</t>
   </si>
   <si>
     <t>rosabraham@hotmail.com</t>
   </si>
   <si>
     <t>AHUMADA BAEZA, JUAN MANUEL</t>
   </si>
   <si>
     <t>HERMANOS CARRERA # 1320,</t>
   </si>
   <si>
     <t>COMUNA DE MALLOA</t>
   </si>
   <si>
     <t>jmahumada@elrecreogroup.cl</t>
   </si>
   <si>
     <t>MANUEL MONTT # 1138, RANCAGUA</t>
   </si>
   <si>
     <t>porlotes@yahoo.com</t>
   </si>
   <si>
     <t>CAMINO REAL #03855, GRANEROS</t>
   </si>
   <si>
     <t>rematesrosebriones@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">AVDA. FRANCIA #198, POB. SAN </t>
   </si>
   <si>
-    <t>FRANCISCO, RANCAGUA</t>
-[...1 lines deleted...]
-  <si>
     <t>fumigacioneseagle@hotmail.com</t>
   </si>
   <si>
     <t>remateslaserena@gmail.com</t>
   </si>
   <si>
     <t>DRAGO ROJAS, GUILLERMO HERNAN</t>
   </si>
   <si>
     <t>drago.remates@gmail.com</t>
   </si>
   <si>
     <t>DRAGO URRUTIA, RODRIGO GUILLERMO</t>
   </si>
   <si>
     <t>ESPINA FUENTES, YAMILLET LUISA</t>
   </si>
   <si>
     <t>yalues7@yahoo.es</t>
   </si>
   <si>
     <t>FUENTES MORALES, FRANCISCO JAVIER</t>
   </si>
   <si>
     <t>VALDIVIA # 333, SAN FERNANDO</t>
@@ -158,313 +165,541 @@
   <si>
     <t>GONZALEZ ALVEAL, CAMILA IGNACIA</t>
   </si>
   <si>
     <t>2 28433298</t>
   </si>
   <si>
     <t>rematesvyg@gmail.com</t>
   </si>
   <si>
     <t>GONZALEZ SANDOVAL, LUIS DAVID</t>
   </si>
   <si>
     <t>casaderemateslapunta@gmail.com</t>
   </si>
   <si>
     <t>GUZMAN ROJAS, NAYADE LORETO</t>
   </si>
   <si>
     <t>rematesloretoguzman@hotmail.com</t>
   </si>
   <si>
     <t>HORBER FAJARDO, LISBETH SOLEDAD</t>
   </si>
   <si>
-    <t>lisbethhorber@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t>MARQUEZ MANRIQUEZ, MINERVA BLANCA</t>
   </si>
   <si>
     <t>minervamarquez2@hotmail.com</t>
   </si>
   <si>
-    <t>remateslarrain@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t>LARRAIN MARDOF, CARLOS HORACIO</t>
   </si>
   <si>
     <t>QUEZADA REYES, LUIS OMAR</t>
   </si>
   <si>
     <t>PARADA ABATE, MIGUEL ANGEL</t>
   </si>
   <si>
+    <t>TUNCA ABAJO S/N, SAN VICENTE</t>
+  </si>
+  <si>
+    <t>islachile@gmail.com</t>
+  </si>
+  <si>
+    <t>AVENIDA CACHAPOAL # 1235, RGUA.</t>
+  </si>
+  <si>
+    <t>subastasdechile@gmail.com</t>
+  </si>
+  <si>
+    <t>RAMIREZ SILVA, SERGIO EDUARDO</t>
+  </si>
+  <si>
+    <t>RAMIREZ SILVA, JULIAN ALBERTO</t>
+  </si>
+  <si>
+    <t>RODRIGUEZ ARELLANO, CARMEN BERNARDITA</t>
+  </si>
+  <si>
+    <t>RUBIO MANRIQUEZ, MICHAEL CRISTIAN</t>
+  </si>
+  <si>
+    <t>remates.escritos@gmail.com</t>
+  </si>
+  <si>
+    <t>VARGAS JARA, ALFREDO LEUCADIO</t>
+  </si>
+  <si>
+    <t>alfredo.vargas@live.cl</t>
+  </si>
+  <si>
+    <t>VENEGAS ASTETE, PAOLO EDUARDO</t>
+  </si>
+  <si>
+    <t>pevenegas@gmail.com</t>
+  </si>
+  <si>
+    <t>VENEGAS ROJAS, RICARDO MANUEL</t>
+  </si>
+  <si>
+    <t>BAEZA OPORTUS, MONICA CRISTINA</t>
+  </si>
+  <si>
+    <t>CABRERA CORREA, CLAUDIO ALBERTO</t>
+  </si>
+  <si>
+    <t>DE LA CUADRA QUEVEDO, SANTIAGO ALFREDO</t>
+  </si>
+  <si>
+    <t>DE LA FUENTE SAN MARTIN, GLORIA SOLEDAD</t>
+  </si>
+  <si>
+    <t>PEFAUR CASTILLO, PAMELA VERONICA</t>
+  </si>
+  <si>
+    <t>MANUEL MONTT #1138, RANCAGUA</t>
+  </si>
+  <si>
+    <t>CALLEJÓN SAN LUCAS S/N</t>
+  </si>
+  <si>
+    <t>VILLA NIEBLA 01 CHIMBARONGO</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>ASTETE CUBILLOS, MARCELA LORENA</t>
+  </si>
+  <si>
+    <t>LUIS CRUZ MARTÍNEZ #1043</t>
+  </si>
+  <si>
+    <t>remconff@gmail.com</t>
+  </si>
+  <si>
+    <t>rematesjpgonzalez@gmail.com</t>
+  </si>
+  <si>
+    <t>LUIS CRUZ MARTINEZ #1043</t>
+  </si>
+  <si>
+    <t>pamela5333.pp@gmail.com</t>
+  </si>
+  <si>
+    <t>MIGUEL RAMIREZ PARCELA 64</t>
+  </si>
+  <si>
+    <t>AVENIDA FRANCIA # 198</t>
+  </si>
+  <si>
+    <t>FIGUEROA ALARCÓN, MARIA ANGELICA</t>
+  </si>
+  <si>
+    <t>AVDA. CACHAPOAL #1235</t>
+  </si>
+  <si>
+    <t>GONZALEZ SANDOVAL, JUAN PABLO</t>
+  </si>
+  <si>
+    <t>BRIONES TOLEDO, ROSE</t>
+  </si>
+  <si>
+    <t>gloruca@gmail.com</t>
+  </si>
+  <si>
+    <t>CAMINO REAL N° 03855 GRANEROS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">     NOMINA DE MARTILLEROS JUDICIALES                                                 AD: 119-2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                        BIENIO 2026-2027</t>
+  </si>
+  <si>
+    <t>159-2026</t>
+  </si>
+  <si>
+    <t>157-2026</t>
+  </si>
+  <si>
+    <t>166-2026</t>
+  </si>
+  <si>
+    <t>JIMÉNEZ ESPINOZA, DANISSA ALEJANDRA</t>
+  </si>
+  <si>
+    <t>DANISSAJIMENEZ651@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>167-2026</t>
+  </si>
+  <si>
+    <t>8.468.875-4</t>
+  </si>
+  <si>
+    <t>15.775.331-2</t>
+  </si>
+  <si>
+    <t>10.782.208-9</t>
+  </si>
+  <si>
+    <t>18.079.843-9</t>
+  </si>
+  <si>
+    <t>13.301.421-7</t>
+  </si>
+  <si>
+    <t>AHUMADA BAEZA, MAURICIO</t>
+  </si>
+  <si>
+    <t>10.031.658-7</t>
+  </si>
+  <si>
+    <t>MAHUMADA@REMAB.NET</t>
+  </si>
+  <si>
+    <t>178-2026</t>
+  </si>
+  <si>
+    <t>181-2026</t>
+  </si>
+  <si>
+    <t>186-2026</t>
+  </si>
+  <si>
+    <t>185-2026</t>
+  </si>
+  <si>
+    <t>182-2026</t>
+  </si>
+  <si>
+    <t>GUAJARDO GONZÁLEZ, RICARDO</t>
+  </si>
+  <si>
+    <t>EL TRAPICHE # 28, SAN FERNANDO</t>
+  </si>
+  <si>
+    <t>GUAJARDO.MARTILLERO@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>188-2026</t>
+  </si>
+  <si>
+    <t>6.544.744-4</t>
+  </si>
+  <si>
+    <t>SUBASTASDECHILE@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>196-2026</t>
+  </si>
+  <si>
+    <t>193-2026</t>
+  </si>
+  <si>
+    <t>6.290.587-5</t>
+  </si>
+  <si>
+    <t>10.031.663-3</t>
+  </si>
+  <si>
+    <t>16.877.358-7</t>
+  </si>
+  <si>
+    <t>191-2026</t>
+  </si>
+  <si>
+    <t>10.506.342-3</t>
+  </si>
+  <si>
+    <t>194-2026</t>
+  </si>
+  <si>
+    <t>14.340.473-0</t>
+  </si>
+  <si>
+    <t>192-2026</t>
+  </si>
+  <si>
+    <t>5.935.128-1</t>
+  </si>
+  <si>
+    <t>5.781.692-9</t>
+  </si>
+  <si>
+    <t>MONICA.BAEZA.OPORTUS@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>190-2026</t>
+  </si>
+  <si>
+    <t>8.956.447-6</t>
+  </si>
+  <si>
+    <t>5.056.052-K</t>
+  </si>
+  <si>
+    <t>189-2026</t>
+  </si>
+  <si>
+    <t>195-2026</t>
+  </si>
+  <si>
+    <t>LUIS CRUZ MARTINEZ 1043</t>
+  </si>
+  <si>
+    <t>7.025.142-6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MUÑOZ LARA, ELIZABETH  </t>
+  </si>
+  <si>
+    <t>207-2026</t>
+  </si>
+  <si>
+    <t>210-2026</t>
+  </si>
+  <si>
+    <t>211-2026</t>
+  </si>
+  <si>
+    <t>217-2026</t>
+  </si>
+  <si>
+    <t>CONTACTO@REMATESVENEGAS.COM</t>
+  </si>
+  <si>
+    <t>CHLARRAINM@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>208-2026</t>
+  </si>
+  <si>
+    <t>AVDA MIGUEL RAMIREZ LOTE 64</t>
+  </si>
+  <si>
+    <t xml:space="preserve">OLIVAR </t>
+  </si>
+  <si>
+    <t>MIGUEL RAMIREZ PARCELA 64 OLIVAR</t>
+  </si>
+  <si>
+    <t>15.358.142-8</t>
+  </si>
+  <si>
+    <t>MARTILLERO@REMATESGODOY.CL</t>
+  </si>
+  <si>
+    <t>219-2026</t>
+  </si>
+  <si>
+    <t>1 Y 2 DE OCTUBRE # 93 Y 87, RANCAGUA</t>
+  </si>
+  <si>
+    <t>ELIZABETH_M_L@HOTMAIL.COM</t>
+  </si>
+  <si>
+    <t>BRAVO NAVA, FERNANDO</t>
+  </si>
+  <si>
+    <t>16.014.706-7</t>
+  </si>
+  <si>
+    <t>MANUEL MONTT 1138</t>
+  </si>
+  <si>
+    <t>FBRAVONAVA@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>220-2026</t>
+  </si>
+  <si>
+    <t>UIS CRUZ MARTINEZ 1043</t>
+  </si>
+  <si>
+    <t>1 Y 2 DE OCTUBRE # 93 y 87, RANCAGUA</t>
+  </si>
+  <si>
+    <t>AREMATE@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>213-2026</t>
+  </si>
+  <si>
+    <t>VENEGAS ASTETE, MANUEL</t>
+  </si>
+  <si>
+    <t>1 Y 2 DE OCTUBRE # 93, 87 RANCAGUA</t>
+  </si>
+  <si>
+    <t>216-2026</t>
+  </si>
+  <si>
+    <t>ZAÑARTU 519</t>
+  </si>
+  <si>
+    <t>234-2026</t>
+  </si>
+  <si>
+    <t>PÉREZ MUÑOZ, MARÍA JOSÉ</t>
+  </si>
+  <si>
+    <t>17.104.929-6</t>
+  </si>
+  <si>
+    <t>8.686.587-4</t>
+  </si>
+  <si>
+    <t>13.343.145-4</t>
+  </si>
+  <si>
+    <t>PASAJE SAN LUCAS S/N CHIMBARONGO</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 	VILLA NIEBLA 01 CHIMBARONGO</t>
+  </si>
+  <si>
+    <t>ma.jose.126@gmail.com</t>
+  </si>
+  <si>
+    <t>221-2026</t>
+  </si>
+  <si>
+    <t>RAMIREZ SILVA, MARIA SILVIA</t>
+  </si>
+  <si>
+    <t>5.952.413-5</t>
+  </si>
+  <si>
+    <t>197-2026</t>
+  </si>
+  <si>
+    <t>18.334.606-7</t>
+  </si>
+  <si>
+    <t>222-2026</t>
+  </si>
+  <si>
+    <t>CALLE DE SERVICIO PONIENT 435, ROSARIO</t>
+  </si>
+  <si>
+    <t>8.516.946-7</t>
+  </si>
+  <si>
+    <t>198-2026</t>
+  </si>
+  <si>
+    <t>8.327.961-3</t>
+  </si>
+  <si>
+    <t>224-2026</t>
+  </si>
+  <si>
+    <t>9.254.704-3</t>
+  </si>
+  <si>
+    <t>225-2026</t>
+  </si>
+  <si>
+    <t>6.569.958-3</t>
+  </si>
+  <si>
+    <t>226-2026</t>
+  </si>
+  <si>
+    <t>228-2026</t>
+  </si>
+  <si>
+    <t>7.569.315-K</t>
+  </si>
+  <si>
+    <t>229-2026</t>
+  </si>
+  <si>
+    <t>9.967.762-7</t>
+  </si>
+  <si>
+    <t>231-2026</t>
+  </si>
+  <si>
+    <t>13.803.510-7</t>
+  </si>
+  <si>
+    <t>232-2026</t>
+  </si>
+  <si>
+    <t>6.515.785-3</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> GODOY TORO, EDUIS ALONSO</t>
+  </si>
+  <si>
+    <t>16.470.270-7</t>
+  </si>
+  <si>
+    <t>16.804.600-6</t>
+  </si>
+  <si>
+    <t>8.641.472-4</t>
+  </si>
+  <si>
+    <t>209-2026</t>
+  </si>
+  <si>
+    <t>20.034.885-0</t>
+  </si>
+  <si>
+    <t>11.601.656-7</t>
+  </si>
+  <si>
+    <t>7.141.429-9</t>
+  </si>
+  <si>
+    <t>LA RAMIRANA LOTE 10 CHANCÓN</t>
+  </si>
+  <si>
+    <t>5.113.754-K</t>
+  </si>
+  <si>
+    <t>6.272.741-1</t>
+  </si>
+  <si>
     <t>HORACIO ARANGUIZ # 1509, SAN VCTE.</t>
   </si>
   <si>
-    <t>TUNCA ABAJO S/N, SAN VICENTE</t>
-[...230 lines deleted...]
-    <t>CAMINO REAL N° 03855 GRANEROS</t>
+    <t>ZAÑARTU  # 519, RANCAGUA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="28" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
@@ -481,84 +716,205 @@
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
       <sz val="9"/>
-      <color rgb="FFFF0000"/>
+      <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="9"/>
-      <color rgb="FFFF0000"/>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Calibri Light"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Calibri Light"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Calibri Light"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Calibri Light"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Calibri Light"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri Light"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="4">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="3" tint="0.79998168889431442"/>
+        <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0"/>
+        <fgColor rgb="FFA5A5A5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="33">
+  <borders count="29">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -587,247 +943,110 @@
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom/>
-[...39 lines deleted...]
-      </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...2 lines deleted...]
-      <right style="thin">
+      <left/>
+      <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="medium">
-[...25 lines deleted...]
-      </right>
+      <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
-[...66 lines deleted...]
-      </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -886,354 +1105,640 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="double">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="double">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="double">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="23" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="81">
+  <cellXfs count="155">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...21 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="21" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="22" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="1" fontId="17" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1"/>
-[...81 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="27" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="28" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="14" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="14" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="18" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...26 lines deleted...]
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="22" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="22" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="22" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="25" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="26" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="27" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="27" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="27" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="3" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="24" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="28" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="4">
+    <cellStyle name="Celda de comprobación" xfId="3" builtinId="23"/>
     <cellStyle name="Hipervínculo" xfId="2" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
-[...11 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2022/11/relationships/FeaturePropertyBag" Target="featurePropertyBag/featurePropertyBag.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...48 lines deleted...]
-  </mc:AlternateContent>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>265044</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>132522</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="184731" cy="264560"/>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="CuadroTexto 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E807D3AB-F1B3-4980-9748-F6E80AEC3E17}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="941319" y="16325022"/>
+          <a:ext cx="184731" cy="264560"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
+          <a:spAutoFit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="es-CL" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
 </xdr:wsDr>
+</file>
+
+<file path=xl/featurePropertyBag/featurePropertyBag.xml><?xml version="1.0" encoding="utf-8"?>
+<FeaturePropertyBags xmlns="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag">
+  <bag type="Checkbox"/>
+  <bag type="XFControls">
+    <bagId k="CellControl">0</bagId>
+  </bag>
+  <bag type="XFComplement">
+    <bagId k="XFControls">1</bagId>
+  </bag>
+  <bag type="XFComplements" extRef="XFComplementsMapperExtRef">
+    <a k="MappedFeaturePropertyBags">
+      <bagId>2</bagId>
+    </a>
+  </bag>
+</FeaturePropertyBags>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1478,2077 +1983,2939 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:casaderemateslapunta@gmail.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:remateslaserena@gmail.com" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pevenegas@gmail.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:subastasdechile@gmail.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:porlotes@yahoo.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:remconff@gmail.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:remateslarrain@gmail.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alfredo.vargas@live.cl" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yalues7@yahoo.es" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rosabraham@hotmail.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:minervamarquez2@hotmail.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:subastasdechile@gmail.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rematesvyg@gmail.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:md.araya@hotmail.com" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fumigacioneseagle@hotmail.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yalues7@yahoo.es" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:remates.escritos@gmail.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:subastasdechile@gmail.com" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rematesrosebriones@gmail.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lisbethhorber@gmail.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:carmenremates@gmail.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:astete.cubillosm@gmail.com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:drago.remates@gmail.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:islachile@gmail.com" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pamela5333.pp@gmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:porlotes@yahoo.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:drago.remates@gmail.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rematesloretoguzman@hotmail.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:subastasdechile@gmail.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rvenegasr@gmail.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rematesjpgonzalez@gmail.com" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gloruca@gmail.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jmahumada@elrecreogroup.cl" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gloruca@gmail.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:casaderemateslapunta@gmail.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:subastasdechile@gmail.com" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:parent.fmodificar(10031663,1397);" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jmahumada@elrecreogroup.cl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pevenegas@gmail.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:porlotes@yahoo.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:remconff@gmail.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:subastasdechile@gmail.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:subastasdechile@gmail.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rosabraham@hotmail.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:islachile@gmail.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alfredo.vargas@live.cl" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:FBRAVONAVA@GMAIL.COM" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:md.araya@hotmail.com" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fumigacioneseagle@hotmail.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yalues7@yahoo.es" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pamela5333.pp@gmail.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rematesrosebriones@gmail.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:remateslaserena@gmail.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rematesjpgonzalez@gmail.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rematesloretoguzman@hotmail.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:drago.remates@gmail.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:remates.escritos@gmail.com" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:porlotes@yahoo.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:drago.remates@gmail.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:minervamarquez2@hotmail.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rematesvyg@gmail.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ma.jose.126@gmail.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:subastasdechile@gmail.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-[...3 lines deleted...]
-  <dimension ref="A2:G153"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{376F35DC-C255-415A-B192-9369118C34CB}">
+  <dimension ref="A1:L199"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J97" sqref="J97"/>
+    <sheetView tabSelected="1" topLeftCell="A159" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="J193" sqref="J193"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.7109375" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="10.28515625" style="4" customWidth="1"/>
+    <col min="1" max="1" width="9.7109375" style="8" customWidth="1"/>
+    <col min="2" max="2" width="39.140625" style="16" customWidth="1"/>
+    <col min="3" max="3" width="35" style="3" customWidth="1"/>
+    <col min="4" max="4" width="11.85546875" style="3" customWidth="1"/>
+    <col min="5" max="5" width="33.7109375" style="9" customWidth="1"/>
+    <col min="6" max="6" width="13.42578125" style="3" customWidth="1"/>
+    <col min="7" max="7" width="10.28515625" style="144" customWidth="1"/>
+    <col min="8" max="8" width="17.140625" style="102" customWidth="1"/>
   </cols>
   <sheetData>
+    <row r="1" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="B1" s="26"/>
+      <c r="C1" s="27" t="s">
+        <v>84</v>
+      </c>
+      <c r="D1" s="66"/>
+      <c r="E1" s="28"/>
+      <c r="F1" s="29"/>
+      <c r="G1" s="134"/>
+    </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="B2" s="10"/>
-[...3 lines deleted...]
-      <c r="D2" s="11"/>
+      <c r="B2" s="18"/>
+      <c r="C2" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2" s="65"/>
       <c r="E2" s="1"/>
       <c r="F2" s="2"/>
-      <c r="G2" s="2"/>
-[...3 lines deleted...]
-      <c r="C3" s="10" t="s">
+      <c r="G2" s="135"/>
+    </row>
+    <row r="3" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B3" s="18"/>
+      <c r="C3" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="D3" s="65"/>
+      <c r="E3" s="1"/>
+      <c r="F3" s="2"/>
+      <c r="G3" s="135"/>
+    </row>
+    <row r="4" spans="1:7" ht="25.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B4" s="110" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="111" t="s">
+        <v>1</v>
+      </c>
+      <c r="D4" s="112" t="s">
+        <v>2</v>
+      </c>
+      <c r="E4" s="113" t="s">
+        <v>4</v>
+      </c>
+      <c r="F4" s="114" t="s">
+        <v>3</v>
+      </c>
+      <c r="G4" s="136" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="B5" s="39"/>
+      <c r="C5" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="D5" s="41">
+        <v>950116019</v>
+      </c>
+      <c r="E5" s="10"/>
+      <c r="F5" s="41" t="s">
+        <v>7</v>
+      </c>
+      <c r="G5" s="33"/>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A6" s="8">
+        <v>1</v>
+      </c>
+      <c r="B6" s="39" t="s">
+        <v>14</v>
+      </c>
+      <c r="C6" s="40" t="s">
+        <v>203</v>
+      </c>
+      <c r="D6" s="41">
+        <v>979091839</v>
+      </c>
+      <c r="E6" s="85" t="s">
+        <v>15</v>
+      </c>
+      <c r="F6" s="41" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6" s="33" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="B7" s="43" t="s">
+        <v>186</v>
+      </c>
+      <c r="C7" s="40" t="s">
+        <v>12</v>
+      </c>
+      <c r="D7" s="76" t="s">
+        <v>69</v>
+      </c>
+      <c r="E7" s="10"/>
+      <c r="F7" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="G7" s="33" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="B8" s="43"/>
+      <c r="C8" s="61"/>
+      <c r="D8" s="41"/>
+      <c r="E8" s="10"/>
+      <c r="F8" s="41"/>
+      <c r="G8" s="33"/>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="B9" s="35"/>
+      <c r="C9" s="36"/>
+      <c r="D9" s="37"/>
+      <c r="E9" s="38"/>
+      <c r="F9" s="37" t="s">
+        <v>7</v>
+      </c>
+      <c r="G9" s="137"/>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A10" s="8">
+        <v>2</v>
+      </c>
+      <c r="B10" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="C10" s="40" t="s">
+        <v>17</v>
+      </c>
+      <c r="D10" s="41"/>
+      <c r="E10" s="85" t="s">
+        <v>19</v>
+      </c>
+      <c r="F10" s="41" t="s">
+        <v>8</v>
+      </c>
+      <c r="G10" s="33" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="B11" s="124" t="s">
+        <v>114</v>
+      </c>
+      <c r="C11" s="40" t="s">
+        <v>18</v>
+      </c>
+      <c r="D11" s="41">
+        <v>964896532</v>
+      </c>
+      <c r="E11" s="10"/>
+      <c r="F11" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="G11" s="33" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="B12" s="47"/>
+      <c r="C12" s="52"/>
+      <c r="D12" s="49"/>
+      <c r="E12" s="50"/>
+      <c r="F12" s="49"/>
+      <c r="G12" s="84"/>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="B13" s="71"/>
+      <c r="C13" s="60"/>
+      <c r="D13" s="37"/>
+      <c r="E13" s="38"/>
+      <c r="F13" s="37" t="s">
+        <v>7</v>
+      </c>
+      <c r="G13" s="137"/>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A14" s="8">
+        <v>3</v>
+      </c>
+      <c r="B14" s="72"/>
+      <c r="C14" s="61"/>
+      <c r="D14" s="41"/>
+      <c r="E14" s="10"/>
+      <c r="F14" s="41" t="s">
+        <v>8</v>
+      </c>
+      <c r="G14" s="33"/>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="B15" s="56" t="s">
+        <v>97</v>
+      </c>
+      <c r="C15" s="123" t="s">
+        <v>174</v>
+      </c>
+      <c r="D15" s="41">
+        <v>993248092</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>99</v>
+      </c>
+      <c r="F15" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="G15" s="33" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="B16" s="72" t="s">
+        <v>98</v>
+      </c>
+      <c r="C16" s="61" t="s">
+        <v>69</v>
+      </c>
+      <c r="D16" s="41">
+        <v>966611923</v>
+      </c>
+      <c r="E16" s="10"/>
+      <c r="F16" s="41"/>
+      <c r="G16" s="33"/>
+    </row>
+    <row r="17" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B17" s="73"/>
+      <c r="C17" s="52"/>
+      <c r="D17" s="49"/>
+      <c r="E17" s="50"/>
+      <c r="F17" s="49"/>
+      <c r="G17" s="84"/>
+    </row>
+    <row r="18" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B18" s="53"/>
+      <c r="C18" s="45" t="s">
+        <v>68</v>
+      </c>
+      <c r="D18" s="37"/>
+      <c r="E18" s="38"/>
+      <c r="F18" s="37" t="s">
+        <v>7</v>
+      </c>
+      <c r="G18" s="137"/>
+    </row>
+    <row r="19" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A19" s="8">
+        <v>4</v>
+      </c>
+      <c r="B19" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="C19" s="46" t="s">
+        <v>67</v>
+      </c>
+      <c r="D19" s="41">
+        <v>991644381</v>
+      </c>
+      <c r="E19" s="85" t="s">
+        <v>13</v>
+      </c>
+      <c r="F19" s="41" t="s">
+        <v>8</v>
+      </c>
+      <c r="G19" s="33" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B20" s="72" t="s">
+        <v>172</v>
+      </c>
+      <c r="C20" s="46" t="s">
+        <v>11</v>
+      </c>
+      <c r="D20" s="41"/>
+      <c r="E20" s="10"/>
+      <c r="F20" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="G20" s="33" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B21" s="56"/>
+      <c r="C21" s="46" t="s">
+        <v>12</v>
+      </c>
+      <c r="D21" s="41"/>
+      <c r="E21" s="10"/>
+      <c r="F21" s="41"/>
+      <c r="G21" s="33"/>
+    </row>
+    <row r="22" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B22" s="73"/>
+      <c r="C22" s="58" t="s">
+        <v>203</v>
+      </c>
+      <c r="D22" s="49"/>
+      <c r="E22" s="50"/>
+      <c r="F22" s="49"/>
+      <c r="G22" s="84"/>
+    </row>
+    <row r="23" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B23" s="59"/>
+      <c r="C23" s="36" t="s">
+        <v>157</v>
+      </c>
+      <c r="D23" s="37">
+        <v>950116019</v>
+      </c>
+      <c r="E23" s="38"/>
+      <c r="F23" s="37" t="s">
+        <v>7</v>
+      </c>
+      <c r="G23" s="137"/>
+    </row>
+    <row r="24" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A24" s="8">
+        <v>5</v>
+      </c>
+      <c r="B24" s="39" t="s">
+        <v>70</v>
+      </c>
+      <c r="C24" s="108" t="s">
+        <v>159</v>
+      </c>
+      <c r="D24" s="41">
+        <v>959419398</v>
+      </c>
+      <c r="E24" s="85" t="s">
+        <v>136</v>
+      </c>
+      <c r="F24" s="41" t="s">
+        <v>8</v>
+      </c>
+      <c r="G24" s="33" t="s">
+        <v>135</v>
+      </c>
+      <c r="H24" s="103"/>
+    </row>
+    <row r="25" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B25" s="43" t="s">
+        <v>197</v>
+      </c>
+      <c r="C25" s="40" t="s">
+        <v>12</v>
+      </c>
+      <c r="D25" s="41"/>
+      <c r="E25" s="10"/>
+      <c r="F25" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="G25" s="33" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B26" s="47"/>
+      <c r="C26" s="52"/>
+      <c r="D26" s="49"/>
+      <c r="E26" s="50"/>
+      <c r="F26" s="49"/>
+      <c r="G26" s="84"/>
+    </row>
+    <row r="27" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B27" s="35"/>
+      <c r="C27" s="36"/>
+      <c r="D27" s="37" t="s">
+        <v>69</v>
+      </c>
+      <c r="E27" s="38"/>
+      <c r="F27" s="37" t="s">
+        <v>7</v>
+      </c>
+      <c r="G27" s="137"/>
+    </row>
+    <row r="28" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A28" s="8">
         <v>6</v>
       </c>
-      <c r="D3" s="11"/>
-[...6 lines deleted...]
-      <c r="C4" s="10" t="s">
+      <c r="B28" s="39" t="s">
+        <v>61</v>
+      </c>
+      <c r="C28" s="40" t="s">
+        <v>20</v>
+      </c>
+      <c r="D28" s="41">
+        <v>991917000</v>
+      </c>
+      <c r="E28" s="86" t="s">
+        <v>123</v>
+      </c>
+      <c r="F28" s="41" t="s">
+        <v>8</v>
+      </c>
+      <c r="G28" s="33" t="s">
+        <v>124</v>
+      </c>
+      <c r="H28" s="103"/>
+    </row>
+    <row r="29" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B29" s="43" t="s">
+        <v>122</v>
+      </c>
+      <c r="C29" s="40" t="s">
         <v>74</v>
       </c>
-      <c r="D4" s="11"/>
-[...13 lines deleted...]
-      <c r="B6" s="47" t="s">
+      <c r="D29" s="41" t="s">
+        <v>69</v>
+      </c>
+      <c r="E29" s="42" t="s">
+        <v>69</v>
+      </c>
+      <c r="F29" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="G29" s="33" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B30" s="43"/>
+      <c r="C30" s="61"/>
+      <c r="D30" s="41"/>
+      <c r="E30" s="10"/>
+      <c r="F30" s="41"/>
+      <c r="G30" s="33"/>
+    </row>
+    <row r="31" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A31" s="8">
+        <v>7</v>
+      </c>
+      <c r="B31" s="35" t="s">
+        <v>147</v>
+      </c>
+      <c r="C31" s="60"/>
+      <c r="D31" s="37"/>
+      <c r="E31" s="38"/>
+      <c r="F31" s="37" t="s">
+        <v>7</v>
+      </c>
+      <c r="G31" s="137"/>
+    </row>
+    <row r="32" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B32" s="43" t="s">
+        <v>148</v>
+      </c>
+      <c r="C32" s="51" t="s">
+        <v>149</v>
+      </c>
+      <c r="D32" s="41">
+        <v>975186326</v>
+      </c>
+      <c r="E32" s="109" t="s">
+        <v>150</v>
+      </c>
+      <c r="F32" s="41" t="s">
+        <v>8</v>
+      </c>
+      <c r="G32" s="33" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="B33" s="47"/>
+      <c r="C33" s="115" t="s">
+        <v>129</v>
+      </c>
+      <c r="D33" s="49"/>
+      <c r="E33" s="50"/>
+      <c r="F33" s="49" t="s">
+        <v>9</v>
+      </c>
+      <c r="G33" s="84"/>
+    </row>
+    <row r="34" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B34" s="15"/>
+      <c r="C34" s="14"/>
+      <c r="D34" s="2"/>
+      <c r="E34" s="10"/>
+      <c r="F34" s="2"/>
+      <c r="G34" s="138"/>
+    </row>
+    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="B35" s="26"/>
+      <c r="C35" s="27" t="s">
+        <v>84</v>
+      </c>
+      <c r="D35" s="66"/>
+      <c r="E35" s="28"/>
+      <c r="F35" s="29"/>
+      <c r="G35" s="134"/>
+    </row>
+    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="B36" s="18"/>
+      <c r="C36" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D36" s="65"/>
+      <c r="E36" s="1"/>
+      <c r="F36" s="2"/>
+      <c r="G36" s="135"/>
+    </row>
+    <row r="37" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B37" s="19"/>
+      <c r="C37" s="20" t="s">
+        <v>85</v>
+      </c>
+      <c r="D37" s="67"/>
+      <c r="E37" s="21"/>
+      <c r="F37" s="22"/>
+      <c r="G37" s="139"/>
+    </row>
+    <row r="38" spans="1:7" ht="25.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B38" s="110" t="s">
         <v>0</v>
       </c>
-      <c r="C6" s="12" t="s">
+      <c r="C38" s="111" t="s">
         <v>1</v>
       </c>
-      <c r="D6" s="13" t="s">
+      <c r="D38" s="112" t="s">
         <v>2</v>
       </c>
-      <c r="E6" s="22" t="s">
+      <c r="E38" s="113" t="s">
         <v>4</v>
       </c>
-      <c r="F6" s="14" t="s">
+      <c r="F38" s="114" t="s">
         <v>3</v>
       </c>
-      <c r="G6" s="60" t="s">
+      <c r="G38" s="136" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C7" s="27" t="s">
+    <row r="39" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="B39" s="39"/>
+      <c r="C39" s="46"/>
+      <c r="D39" s="41"/>
+      <c r="E39" s="10"/>
+      <c r="F39" s="41" t="s">
+        <v>7</v>
+      </c>
+      <c r="G39" s="33"/>
+    </row>
+    <row r="40" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A40" s="8">
+        <v>8</v>
+      </c>
+      <c r="B40" s="39" t="s">
+        <v>81</v>
+      </c>
+      <c r="C40" s="46" t="s">
+        <v>22</v>
+      </c>
+      <c r="D40" s="41">
+        <v>993211257</v>
+      </c>
+      <c r="E40" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="F40" s="41" t="s">
+        <v>8</v>
+      </c>
+      <c r="G40" s="33" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="B41" s="43" t="s">
+        <v>188</v>
+      </c>
+      <c r="C41" s="46"/>
+      <c r="D41" s="41">
+        <v>993211257</v>
+      </c>
+      <c r="E41" s="10"/>
+      <c r="F41" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="G41" s="33" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="B42" s="47"/>
+      <c r="C42" s="48"/>
+      <c r="D42" s="49"/>
+      <c r="E42" s="50"/>
+      <c r="F42" s="49"/>
+      <c r="G42" s="84"/>
+    </row>
+    <row r="43" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="B43" s="35"/>
+      <c r="C43" s="45"/>
+      <c r="D43" s="37"/>
+      <c r="E43" s="38"/>
+      <c r="F43" s="37" t="s">
+        <v>7</v>
+      </c>
+      <c r="G43" s="137"/>
+    </row>
+    <row r="44" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A44" s="8">
+        <v>9</v>
+      </c>
+      <c r="B44" s="39" t="s">
+        <v>62</v>
+      </c>
+      <c r="C44" s="46" t="s">
+        <v>24</v>
+      </c>
+      <c r="D44" s="41">
+        <v>985005790</v>
+      </c>
+      <c r="E44" s="85" t="s">
+        <v>25</v>
+      </c>
+      <c r="F44" s="41" t="s">
+        <v>8</v>
+      </c>
+      <c r="G44" s="33" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="B45" s="43" t="s">
+        <v>92</v>
+      </c>
+      <c r="C45" s="46" t="s">
+        <v>139</v>
+      </c>
+      <c r="D45" s="41"/>
+      <c r="E45" s="10"/>
+      <c r="F45" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="G45" s="33" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="B46" s="47"/>
+      <c r="C46" s="48" t="s">
+        <v>140</v>
+      </c>
+      <c r="D46" s="49"/>
+      <c r="E46" s="50"/>
+      <c r="F46" s="49"/>
+      <c r="G46" s="84"/>
+    </row>
+    <row r="47" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A47" s="8">
+        <v>10</v>
+      </c>
+      <c r="B47" s="35" t="s">
+        <v>63</v>
+      </c>
+      <c r="C47" s="36" t="s">
+        <v>20</v>
+      </c>
+      <c r="D47" s="37" t="s">
+        <v>69</v>
+      </c>
+      <c r="E47" s="87" t="s">
+        <v>21</v>
+      </c>
+      <c r="F47" s="82" t="s">
+        <v>7</v>
+      </c>
+      <c r="G47" s="137" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="B48" s="43" t="s">
+        <v>126</v>
+      </c>
+      <c r="C48" s="40" t="s">
+        <v>71</v>
+      </c>
+      <c r="D48" s="41">
+        <v>992271287</v>
+      </c>
+      <c r="E48" s="10"/>
+      <c r="F48" s="83" t="s">
+        <v>8</v>
+      </c>
+      <c r="G48" s="33" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="B49" s="43"/>
+      <c r="C49" s="61"/>
+      <c r="D49" s="49" t="s">
+        <v>69</v>
+      </c>
+      <c r="E49" s="10"/>
+      <c r="F49" s="83" t="s">
+        <v>9</v>
+      </c>
+      <c r="G49" s="33"/>
+    </row>
+    <row r="50" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="B50" s="35"/>
+      <c r="C50" s="45"/>
+      <c r="D50" s="37"/>
+      <c r="E50" s="38"/>
+      <c r="F50" s="37" t="s">
+        <v>7</v>
+      </c>
+      <c r="G50" s="137"/>
+    </row>
+    <row r="51" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A51" s="8">
         <v>11</v>
       </c>
-      <c r="D7" s="29">
+      <c r="B51" s="39" t="s">
+        <v>64</v>
+      </c>
+      <c r="C51" s="40" t="s">
+        <v>20</v>
+      </c>
+      <c r="D51" s="41">
+        <v>972184048</v>
+      </c>
+      <c r="E51" s="42"/>
+      <c r="F51" s="41" t="s">
+        <v>8</v>
+      </c>
+      <c r="G51" s="33" t="s">
+        <v>112</v>
+      </c>
+      <c r="H51" s="103"/>
+    </row>
+    <row r="52" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="B52" s="43" t="s">
+        <v>113</v>
+      </c>
+      <c r="C52" s="51" t="s">
+        <v>152</v>
+      </c>
+      <c r="D52" s="41">
+        <v>964895379</v>
+      </c>
+      <c r="E52" s="85" t="s">
+        <v>82</v>
+      </c>
+      <c r="F52" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="G52" s="33" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="B53" s="47"/>
+      <c r="C53" s="48"/>
+      <c r="D53" s="49"/>
+      <c r="E53" s="50"/>
+      <c r="F53" s="49"/>
+      <c r="G53" s="84"/>
+    </row>
+    <row r="54" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="B54" s="35"/>
+      <c r="C54" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="D54" s="37"/>
+      <c r="E54" s="38"/>
+      <c r="F54" s="37" t="s">
+        <v>7</v>
+      </c>
+      <c r="G54" s="137"/>
+    </row>
+    <row r="55" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A55" s="8">
+        <v>12</v>
+      </c>
+      <c r="B55" s="39" t="s">
+        <v>27</v>
+      </c>
+      <c r="C55" s="40" t="s">
+        <v>203</v>
+      </c>
+      <c r="D55" s="41">
         <v>950116019</v>
       </c>
-      <c r="E7" s="23"/>
-      <c r="F7" s="15" t="s">
+      <c r="E55" s="85" t="s">
+        <v>28</v>
+      </c>
+      <c r="F55" s="41" t="s">
+        <v>8</v>
+      </c>
+      <c r="G55" s="33" t="s">
+        <v>133</v>
+      </c>
+      <c r="H55" s="103"/>
+    </row>
+    <row r="56" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="B56" s="43" t="s">
+        <v>201</v>
+      </c>
+      <c r="C56" s="40" t="s">
+        <v>12</v>
+      </c>
+      <c r="D56" s="41"/>
+      <c r="E56" s="10"/>
+      <c r="F56" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="G56" s="33" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="B57" s="47"/>
+      <c r="C57" s="48"/>
+      <c r="D57" s="49"/>
+      <c r="E57" s="50"/>
+      <c r="F57" s="49"/>
+      <c r="G57" s="84"/>
+    </row>
+    <row r="58" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="B58" s="35"/>
+      <c r="C58" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="D58" s="37"/>
+      <c r="E58" s="38"/>
+      <c r="F58" s="37" t="s">
         <v>7</v>
       </c>
-      <c r="G7" s="61"/>
-[...2 lines deleted...]
-      <c r="A8">
+      <c r="G58" s="140"/>
+    </row>
+    <row r="59" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A59" s="8">
+        <v>13</v>
+      </c>
+      <c r="B59" s="39" t="s">
+        <v>29</v>
+      </c>
+      <c r="C59" s="40" t="s">
+        <v>203</v>
+      </c>
+      <c r="D59" s="41">
+        <v>950116019</v>
+      </c>
+      <c r="E59" s="85" t="s">
+        <v>28</v>
+      </c>
+      <c r="F59" s="41" t="s">
+        <v>8</v>
+      </c>
+      <c r="G59" s="133" t="s">
+        <v>134</v>
+      </c>
+      <c r="H59" s="103"/>
+    </row>
+    <row r="60" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="B60" s="43" t="s">
+        <v>96</v>
+      </c>
+      <c r="C60" s="40" t="s">
+        <v>12</v>
+      </c>
+      <c r="D60" s="41"/>
+      <c r="E60" s="10"/>
+      <c r="F60" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="G60" s="133" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="B61" s="43"/>
+      <c r="C61" s="44"/>
+      <c r="D61" s="41"/>
+      <c r="E61" s="10"/>
+      <c r="F61" s="41"/>
+      <c r="G61" s="141"/>
+    </row>
+    <row r="62" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="B62" s="35"/>
+      <c r="C62" s="45" t="s">
+        <v>22</v>
+      </c>
+      <c r="D62" s="37" t="s">
+        <v>69</v>
+      </c>
+      <c r="E62" s="38"/>
+      <c r="F62" s="37" t="s">
+        <v>7</v>
+      </c>
+      <c r="G62" s="137"/>
+    </row>
+    <row r="63" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A63" s="8">
+        <v>14</v>
+      </c>
+      <c r="B63" s="39" t="s">
+        <v>30</v>
+      </c>
+      <c r="C63" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="D63" s="41">
+        <v>993211257</v>
+      </c>
+      <c r="E63" s="85" t="s">
+        <v>31</v>
+      </c>
+      <c r="F63" s="41" t="s">
+        <v>8</v>
+      </c>
+      <c r="G63" s="33" t="s">
+        <v>102</v>
+      </c>
+      <c r="H63" s="105"/>
+      <c r="I63" s="13"/>
+    </row>
+    <row r="64" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="B64" s="43" t="s">
+        <v>130</v>
+      </c>
+      <c r="C64" s="46"/>
+      <c r="D64" s="41">
+        <v>722909358</v>
+      </c>
+      <c r="E64" s="10"/>
+      <c r="F64" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="G64" s="33" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B65" s="47"/>
+      <c r="C65" s="48"/>
+      <c r="D65" s="49"/>
+      <c r="E65" s="50"/>
+      <c r="F65" s="49"/>
+      <c r="G65" s="84"/>
+    </row>
+    <row r="66" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B66" s="71"/>
+      <c r="C66" s="74" t="s">
+        <v>79</v>
+      </c>
+      <c r="D66" s="37"/>
+      <c r="E66" s="38"/>
+      <c r="F66" s="37" t="s">
+        <v>7</v>
+      </c>
+      <c r="G66" s="137"/>
+    </row>
+    <row r="67" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A67" s="8">
+        <v>15</v>
+      </c>
+      <c r="B67" s="56" t="s">
+        <v>78</v>
+      </c>
+      <c r="C67" s="75" t="s">
+        <v>129</v>
+      </c>
+      <c r="D67" s="41">
+        <v>996891517</v>
+      </c>
+      <c r="E67" s="85" t="s">
+        <v>50</v>
+      </c>
+      <c r="F67" s="41" t="s">
+        <v>8</v>
+      </c>
+      <c r="G67" s="33" t="s">
+        <v>160</v>
+      </c>
+      <c r="H67" s="103"/>
+    </row>
+    <row r="68" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B68" s="72" t="s">
+        <v>198</v>
+      </c>
+      <c r="C68" s="44"/>
+      <c r="D68" s="76"/>
+      <c r="E68" s="10"/>
+      <c r="F68" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="G68" s="33" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B69" s="72"/>
+      <c r="C69" s="44"/>
+      <c r="D69" s="76"/>
+      <c r="E69" s="10"/>
+      <c r="F69" s="41"/>
+      <c r="G69" s="33"/>
+    </row>
+    <row r="70" spans="1:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B70" s="129"/>
+      <c r="C70" s="80"/>
+      <c r="D70" s="68" t="s">
+        <v>69</v>
+      </c>
+      <c r="E70" s="38"/>
+      <c r="F70" s="68"/>
+      <c r="G70" s="142"/>
+    </row>
+    <row r="71" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B71" s="26"/>
+      <c r="C71" s="27" t="s">
+        <v>84</v>
+      </c>
+      <c r="D71" s="66"/>
+      <c r="E71" s="28"/>
+      <c r="F71" s="29"/>
+      <c r="G71" s="134"/>
+    </row>
+    <row r="72" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B72" s="18"/>
+      <c r="C72" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D72" s="65"/>
+      <c r="E72" s="1"/>
+      <c r="F72" s="2"/>
+      <c r="G72" s="135"/>
+    </row>
+    <row r="73" spans="1:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B73" s="19"/>
+      <c r="C73" s="20" t="s">
+        <v>85</v>
+      </c>
+      <c r="D73" s="67"/>
+      <c r="E73" s="21"/>
+      <c r="F73" s="22"/>
+      <c r="G73" s="139"/>
+    </row>
+    <row r="74" spans="1:8" ht="25.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B74" s="110" t="s">
+        <v>0</v>
+      </c>
+      <c r="C74" s="111" t="s">
         <v>1</v>
       </c>
-      <c r="B8" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="9" t="s">
+      <c r="D74" s="112" t="s">
+        <v>2</v>
+      </c>
+      <c r="E74" s="113" t="s">
+        <v>4</v>
+      </c>
+      <c r="F74" s="114" t="s">
+        <v>3</v>
+      </c>
+      <c r="G74" s="136" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B75" s="39"/>
+      <c r="C75" s="46"/>
+      <c r="D75" s="61">
+        <v>722714555</v>
+      </c>
+      <c r="E75" s="93"/>
+      <c r="F75" s="41" t="s">
+        <v>7</v>
+      </c>
+      <c r="G75" s="33"/>
+    </row>
+    <row r="76" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A76" s="8">
+        <v>16</v>
+      </c>
+      <c r="B76" s="39" t="s">
+        <v>32</v>
+      </c>
+      <c r="C76" s="46" t="s">
+        <v>33</v>
+      </c>
+      <c r="D76" s="61">
+        <v>992437687</v>
+      </c>
+      <c r="E76" s="90" t="s">
+        <v>72</v>
+      </c>
+      <c r="F76" s="41" t="s">
+        <v>8</v>
+      </c>
+      <c r="G76" s="33" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B77" s="63" t="s">
+        <v>200</v>
+      </c>
+      <c r="C77" s="46"/>
+      <c r="D77" s="3">
+        <v>722712436</v>
+      </c>
+      <c r="E77" s="93"/>
+      <c r="F77" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="G77" s="33" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B78" s="47"/>
+      <c r="C78" s="48"/>
+      <c r="D78" s="64"/>
+      <c r="E78" s="94"/>
+      <c r="F78" s="49"/>
+      <c r="G78" s="84"/>
+    </row>
+    <row r="79" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B79" s="53"/>
+      <c r="C79" s="45"/>
+      <c r="D79" s="37"/>
+      <c r="E79" s="95"/>
+      <c r="F79" s="37"/>
+      <c r="G79" s="137"/>
+    </row>
+    <row r="80" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A80" s="8">
+        <v>17</v>
+      </c>
+      <c r="B80" s="54" t="s">
+        <v>191</v>
+      </c>
+      <c r="C80" s="55" t="s">
+        <v>129</v>
+      </c>
+      <c r="D80" s="41">
+        <v>988880195</v>
+      </c>
+      <c r="E80" s="88" t="s">
+        <v>143</v>
+      </c>
+      <c r="F80" s="41" t="s">
+        <v>7</v>
+      </c>
+      <c r="G80" s="33" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="81" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="B81" s="72" t="s">
+        <v>142</v>
+      </c>
+      <c r="C81" s="46"/>
+      <c r="D81" s="41">
+        <v>964788898</v>
+      </c>
+      <c r="E81" s="89"/>
+      <c r="F81" s="41" t="s">
+        <v>8</v>
+      </c>
+      <c r="G81" s="33"/>
+    </row>
+    <row r="82" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="B82" s="57"/>
+      <c r="C82" s="58"/>
+      <c r="D82" s="49"/>
+      <c r="E82" s="96"/>
+      <c r="F82" s="49" t="s">
+        <v>9</v>
+      </c>
+      <c r="G82" s="84"/>
+    </row>
+    <row r="83" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="B83" s="35"/>
+      <c r="C83" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="D83" s="37">
+        <v>959419398</v>
+      </c>
+      <c r="E83" s="97"/>
+      <c r="F83" s="37" t="s">
+        <v>7</v>
+      </c>
+      <c r="G83" s="137"/>
+    </row>
+    <row r="84" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A84" s="8">
+        <v>18</v>
+      </c>
+      <c r="B84" s="39" t="s">
+        <v>34</v>
+      </c>
+      <c r="C84" s="40" t="s">
+        <v>203</v>
+      </c>
+      <c r="D84" s="41" t="s">
+        <v>35</v>
+      </c>
+      <c r="E84" s="88" t="s">
+        <v>36</v>
+      </c>
+      <c r="F84" s="41" t="s">
+        <v>8</v>
+      </c>
+      <c r="G84" s="33"/>
+      <c r="H84" s="103"/>
+    </row>
+    <row r="85" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="B85" s="43" t="s">
+        <v>192</v>
+      </c>
+      <c r="C85" s="40" t="s">
         <v>12</v>
       </c>
-      <c r="D8" s="30">
-[...5 lines deleted...]
-      <c r="F8" s="7" t="s">
+      <c r="D85" s="41"/>
+      <c r="E85" s="98"/>
+      <c r="F85" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="G85" s="33" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="86" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="B86" s="43"/>
+      <c r="C86" s="44"/>
+      <c r="D86" s="41"/>
+      <c r="E86" s="98"/>
+      <c r="F86" s="41"/>
+      <c r="G86" s="33"/>
+    </row>
+    <row r="87" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="B87" s="59"/>
+      <c r="C87" s="45"/>
+      <c r="D87" s="37"/>
+      <c r="E87" s="97"/>
+      <c r="F87" s="37" t="s">
+        <v>7</v>
+      </c>
+      <c r="G87" s="137"/>
+    </row>
+    <row r="88" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A88" s="8">
+        <v>19</v>
+      </c>
+      <c r="B88" s="39" t="s">
+        <v>80</v>
+      </c>
+      <c r="C88" s="40" t="s">
+        <v>20</v>
+      </c>
+      <c r="D88" s="41">
+        <v>936969410</v>
+      </c>
+      <c r="E88" s="88" t="s">
+        <v>73</v>
+      </c>
+      <c r="F88" s="41" t="s">
         <v>8</v>
       </c>
-      <c r="G8" s="62" t="s">
+      <c r="G88" s="33" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="89" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="B89" s="125" t="s">
+        <v>115</v>
+      </c>
+      <c r="C89" s="46" t="s">
+        <v>74</v>
+      </c>
+      <c r="D89" s="41">
+        <v>986494760</v>
+      </c>
+      <c r="E89" s="98"/>
+      <c r="F89" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="G89" s="33" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="90" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="B90" s="47"/>
+      <c r="C90" s="48"/>
+      <c r="D90" s="49"/>
+      <c r="E90" s="99"/>
+      <c r="F90" s="49"/>
+      <c r="G90" s="84"/>
+    </row>
+    <row r="91" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="B91" s="35"/>
+      <c r="C91" s="45"/>
+      <c r="D91" s="37">
+        <v>986494760</v>
+      </c>
+      <c r="E91" s="97"/>
+      <c r="F91" s="37" t="s">
+        <v>7</v>
+      </c>
+      <c r="G91" s="137"/>
+    </row>
+    <row r="92" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A92" s="8">
+        <v>20</v>
+      </c>
+      <c r="B92" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="C92" s="40" t="s">
+        <v>20</v>
+      </c>
+      <c r="D92" s="41">
+        <v>968495379</v>
+      </c>
+      <c r="E92" s="88" t="s">
+        <v>38</v>
+      </c>
+      <c r="F92" s="41" t="s">
+        <v>8</v>
+      </c>
+      <c r="G92" s="33" t="s">
+        <v>120</v>
+      </c>
+      <c r="H92" s="103"/>
+      <c r="L92" s="17"/>
+    </row>
+    <row r="93" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="B93" s="43" t="s">
+        <v>119</v>
+      </c>
+      <c r="C93" s="108" t="s">
+        <v>129</v>
+      </c>
+      <c r="D93" s="41"/>
+      <c r="E93" s="98"/>
+      <c r="F93" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="G93" s="33" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="94" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="B94" s="47"/>
+      <c r="C94" s="48"/>
+      <c r="D94" s="49"/>
+      <c r="E94" s="99"/>
+      <c r="F94" s="49"/>
+      <c r="G94" s="84"/>
+    </row>
+    <row r="95" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="B95" s="59"/>
+      <c r="C95" s="80"/>
+      <c r="D95" s="37"/>
+      <c r="E95" s="97"/>
+      <c r="F95" s="37" t="s">
+        <v>7</v>
+      </c>
+      <c r="G95" s="137"/>
+    </row>
+    <row r="96" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A96" s="8">
+        <v>21</v>
+      </c>
+      <c r="B96" s="39" t="s">
+        <v>105</v>
+      </c>
+      <c r="C96" s="14" t="s">
+        <v>106</v>
+      </c>
+      <c r="D96" s="41">
+        <v>958917732</v>
+      </c>
+      <c r="E96" s="98" t="s">
+        <v>107</v>
+      </c>
+      <c r="F96" s="41" t="s">
+        <v>8</v>
+      </c>
+      <c r="G96" s="33" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="97" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="B97" s="43" t="s">
+        <v>125</v>
+      </c>
+      <c r="C97" s="14"/>
+      <c r="D97" s="41"/>
+      <c r="E97" s="98"/>
+      <c r="F97" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="G97" s="33"/>
+    </row>
+    <row r="98" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="B98" s="47" t="s">
+        <v>69</v>
+      </c>
+      <c r="C98" s="81"/>
+      <c r="D98" s="49"/>
+      <c r="E98" s="99"/>
+      <c r="F98" s="49"/>
+      <c r="G98" s="84"/>
+    </row>
+    <row r="99" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="B99" s="35"/>
+      <c r="C99" s="36" t="s">
+        <v>145</v>
+      </c>
+      <c r="D99" s="37">
+        <v>950116019</v>
+      </c>
+      <c r="E99" s="100"/>
+      <c r="F99" s="68" t="s">
+        <v>7</v>
+      </c>
+      <c r="G99" s="140"/>
+    </row>
+    <row r="100" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A100" s="8">
+        <v>22</v>
+      </c>
+      <c r="B100" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="C100" s="40" t="s">
+        <v>203</v>
+      </c>
+      <c r="D100" s="41">
+        <v>993122305</v>
+      </c>
+      <c r="E100" s="90" t="s">
+        <v>40</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G100" s="133" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="101" spans="1:10" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B101" s="43" t="s">
+        <v>179</v>
+      </c>
+      <c r="C101" s="40" t="s">
+        <v>12</v>
+      </c>
+      <c r="D101" s="41"/>
+      <c r="E101" s="62"/>
+      <c r="F101" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="G101" s="133" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="102" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B102" s="57"/>
+      <c r="C102" s="79"/>
+      <c r="D102" s="49"/>
+      <c r="E102" s="101"/>
+      <c r="F102" s="69"/>
+      <c r="G102" s="141"/>
+    </row>
+    <row r="103" spans="1:10" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B103" s="117"/>
+      <c r="C103" s="10"/>
+      <c r="D103" s="2"/>
+      <c r="E103" s="89"/>
+      <c r="F103" s="2"/>
+      <c r="G103" s="138"/>
+    </row>
+    <row r="104" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="B104" s="26"/>
+      <c r="C104" s="27" t="s">
+        <v>84</v>
+      </c>
+      <c r="D104" s="66"/>
+      <c r="E104" s="130"/>
+      <c r="F104" s="29"/>
+      <c r="G104" s="134"/>
+    </row>
+    <row r="105" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="B105" s="18"/>
+      <c r="C105" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D105" s="65"/>
+      <c r="E105" s="1"/>
+      <c r="F105" s="2"/>
+      <c r="G105" s="135"/>
+      <c r="J105" s="1"/>
+    </row>
+    <row r="106" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B106" s="18"/>
+      <c r="C106" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="D106" s="65"/>
+      <c r="E106" s="1"/>
+      <c r="F106" s="2"/>
+      <c r="G106" s="135"/>
+    </row>
+    <row r="107" spans="1:10" ht="25.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B107" s="110" t="s">
+        <v>0</v>
+      </c>
+      <c r="C107" s="111" t="s">
+        <v>1</v>
+      </c>
+      <c r="D107" s="112" t="s">
+        <v>2</v>
+      </c>
+      <c r="E107" s="113" t="s">
+        <v>4</v>
+      </c>
+      <c r="F107" s="114" t="s">
+        <v>3</v>
+      </c>
+      <c r="G107" s="136" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="108" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A108" s="8">
+        <v>23</v>
+      </c>
+      <c r="B108" s="56" t="s">
+        <v>41</v>
+      </c>
+      <c r="C108" s="46" t="s">
+        <v>153</v>
+      </c>
+      <c r="D108" s="2">
+        <v>977755927</v>
+      </c>
+      <c r="E108" s="116"/>
+      <c r="F108" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G108" s="133"/>
+    </row>
+    <row r="109" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="B109" s="72" t="s">
+        <v>94</v>
+      </c>
+      <c r="C109" s="46" t="s">
+        <v>203</v>
+      </c>
+      <c r="D109" s="2">
+        <v>979055542</v>
+      </c>
+      <c r="E109" s="90" t="s">
+        <v>154</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G109" s="133" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="110" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="B110" s="57"/>
+      <c r="C110" s="58" t="s">
+        <v>12</v>
+      </c>
+      <c r="D110" s="69"/>
+      <c r="E110" s="70"/>
+      <c r="F110" s="69" t="s">
+        <v>9</v>
+      </c>
+      <c r="G110" s="141" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="111" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A111" s="8">
+        <v>24</v>
+      </c>
+      <c r="B111" s="39" t="s">
+        <v>89</v>
+      </c>
+      <c r="C111" s="40" t="s">
+        <v>77</v>
+      </c>
+      <c r="D111" s="41"/>
+      <c r="E111" s="10"/>
+      <c r="F111" s="41" t="s">
+        <v>7</v>
+      </c>
+      <c r="G111" s="33"/>
+    </row>
+    <row r="112" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="B112" s="43" t="s">
+        <v>95</v>
+      </c>
+      <c r="C112" s="40" t="s">
+        <v>141</v>
+      </c>
+      <c r="D112" s="41">
+        <v>959709002</v>
+      </c>
+      <c r="E112" s="10" t="s">
+        <v>90</v>
+      </c>
+      <c r="F112" s="41" t="s">
+        <v>8</v>
+      </c>
+      <c r="G112" s="33" t="s">
+        <v>91</v>
+      </c>
+      <c r="J112" s="128"/>
+    </row>
+    <row r="113" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B113" s="43"/>
+      <c r="C113" s="40"/>
+      <c r="D113" s="41"/>
+      <c r="E113" s="10"/>
+      <c r="F113" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="G113" s="33"/>
+    </row>
+    <row r="114" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B114" s="47"/>
+      <c r="C114" s="48"/>
+      <c r="D114" s="49"/>
+      <c r="E114" s="50"/>
+      <c r="F114" s="49"/>
+      <c r="G114" s="84"/>
+    </row>
+    <row r="115" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B115" s="35"/>
+      <c r="C115" s="38" t="s">
+        <v>83</v>
+      </c>
+      <c r="D115" s="37">
+        <v>998409875</v>
+      </c>
+      <c r="E115" s="38"/>
+      <c r="F115" s="37" t="s">
+        <v>7</v>
+      </c>
+      <c r="G115" s="137"/>
+    </row>
+    <row r="116" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A116" s="8">
+        <v>25</v>
+      </c>
+      <c r="B116" s="39" t="s">
+        <v>42</v>
+      </c>
+      <c r="C116" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="D116" s="41">
+        <v>993211257</v>
+      </c>
+      <c r="E116" s="88" t="s">
+        <v>43</v>
+      </c>
+      <c r="F116" s="41" t="s">
+        <v>8</v>
+      </c>
+      <c r="G116" s="143" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B117" s="126" t="s">
+        <v>177</v>
+      </c>
+      <c r="C117" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="D117" s="41"/>
+      <c r="E117" s="42"/>
+      <c r="F117" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="G117" s="33" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B118" s="47"/>
+      <c r="C118" s="78"/>
+      <c r="D118" s="49"/>
+      <c r="E118" s="50"/>
+      <c r="F118" s="49"/>
+      <c r="G118" s="84"/>
+    </row>
+    <row r="119" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B119" s="59"/>
+      <c r="C119" s="36" t="s">
+        <v>145</v>
+      </c>
+      <c r="D119" s="37"/>
+      <c r="E119" s="38"/>
+      <c r="F119" s="37" t="s">
+        <v>7</v>
+      </c>
+      <c r="G119" s="137"/>
+    </row>
+    <row r="120" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A120" s="8">
+        <v>26</v>
+      </c>
+      <c r="B120" s="39" t="s">
+        <v>131</v>
+      </c>
+      <c r="C120" s="40" t="s">
+        <v>203</v>
+      </c>
+      <c r="D120" s="41">
+        <v>950116019</v>
+      </c>
+      <c r="E120" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="F120" s="41" t="s">
+        <v>8</v>
+      </c>
+      <c r="G120" s="33" t="s">
+        <v>195</v>
+      </c>
+      <c r="H120" s="103"/>
+    </row>
+    <row r="121" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B121" s="43" t="s">
+        <v>164</v>
+      </c>
+      <c r="C121" s="40" t="s">
+        <v>12</v>
+      </c>
+      <c r="D121" s="41"/>
+      <c r="E121" s="10"/>
+      <c r="F121" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="G121" s="33"/>
+    </row>
+    <row r="122" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B122" s="47"/>
+      <c r="C122" s="48"/>
+      <c r="D122" s="49"/>
+      <c r="E122" s="50"/>
+      <c r="F122" s="49"/>
+      <c r="G122" s="84"/>
+    </row>
+    <row r="123" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B123" s="35"/>
+      <c r="C123" s="45"/>
+      <c r="D123" s="37">
+        <v>993211257</v>
+      </c>
+      <c r="E123" s="38"/>
+      <c r="F123" s="37" t="s">
+        <v>7</v>
+      </c>
+      <c r="G123" s="137"/>
+    </row>
+    <row r="124" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A124" s="8">
+        <v>27</v>
+      </c>
+      <c r="B124" s="39" t="s">
+        <v>44</v>
+      </c>
+      <c r="C124" s="46" t="s">
+        <v>22</v>
+      </c>
+      <c r="D124" s="41"/>
+      <c r="E124" s="88" t="s">
+        <v>137</v>
+      </c>
+      <c r="F124" s="41" t="s">
+        <v>8</v>
+      </c>
+      <c r="G124" s="33" t="s">
+        <v>138</v>
+      </c>
+      <c r="H124" s="103"/>
+    </row>
+    <row r="125" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B125" s="43" t="s">
+        <v>163</v>
+      </c>
+      <c r="C125" s="46"/>
+      <c r="D125" s="41">
+        <v>995391109</v>
+      </c>
+      <c r="E125" s="42"/>
+      <c r="F125" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="G125" s="33" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B126" s="47"/>
+      <c r="C126" s="48"/>
+      <c r="D126" s="49"/>
+      <c r="E126" s="50"/>
+      <c r="F126" s="49"/>
+      <c r="G126" s="33"/>
+    </row>
+    <row r="127" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B127" s="35"/>
+      <c r="C127" s="45"/>
+      <c r="D127" s="37">
+        <v>968495379</v>
+      </c>
+      <c r="E127" s="38"/>
+      <c r="F127" s="106" t="s">
+        <v>7</v>
+      </c>
+      <c r="G127" s="140"/>
+    </row>
+    <row r="128" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A128" s="8">
+        <v>28</v>
+      </c>
+      <c r="B128" s="39" t="s">
+        <v>46</v>
+      </c>
+      <c r="C128" s="40" t="s">
+        <v>20</v>
+      </c>
+      <c r="D128" s="41">
+        <v>986494760</v>
+      </c>
+      <c r="E128" s="88" t="s">
+        <v>26</v>
+      </c>
+      <c r="F128" s="107" t="s">
+        <v>8</v>
+      </c>
+      <c r="G128" s="133" t="s">
+        <v>176</v>
+      </c>
+      <c r="H128" s="103"/>
+    </row>
+    <row r="129" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="B129" s="47" t="s">
+        <v>175</v>
+      </c>
+      <c r="C129" s="58" t="s">
+        <v>74</v>
+      </c>
+      <c r="D129" s="49"/>
+      <c r="E129" s="50"/>
+      <c r="F129" s="64" t="s">
+        <v>9</v>
+      </c>
+      <c r="G129" s="141" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="130" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="B130" s="59"/>
+      <c r="C130" s="74"/>
+      <c r="D130" s="37">
+        <v>968495379</v>
+      </c>
+      <c r="E130" s="38"/>
+      <c r="F130" s="37" t="s">
+        <v>7</v>
+      </c>
+      <c r="G130" s="33"/>
+    </row>
+    <row r="131" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A131" s="8">
+        <v>29</v>
+      </c>
+      <c r="B131" s="39" t="s">
+        <v>65</v>
+      </c>
+      <c r="C131" s="46" t="s">
+        <v>66</v>
+      </c>
+      <c r="D131" s="41">
+        <v>992565792</v>
+      </c>
+      <c r="E131" s="88" t="s">
         <v>75</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="F9" s="7" t="s">
+      <c r="F131" s="41" t="s">
+        <v>8</v>
+      </c>
+      <c r="G131" s="33" t="s">
+        <v>182</v>
+      </c>
+      <c r="H131" s="104"/>
+    </row>
+    <row r="132" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="B132" s="43" t="s">
+        <v>181</v>
+      </c>
+      <c r="C132" s="46" t="s">
+        <v>74</v>
+      </c>
+      <c r="D132" s="41"/>
+      <c r="E132" s="10"/>
+      <c r="F132" s="41" t="s">
         <v>9</v>
       </c>
-      <c r="G9" s="62"/>
-[...14 lines deleted...]
-      <c r="F11" s="15" t="s">
+      <c r="G132" s="33" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="133" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="B133" s="59"/>
+      <c r="C133" s="77" t="s">
+        <v>165</v>
+      </c>
+      <c r="D133" s="68"/>
+      <c r="E133" s="45"/>
+      <c r="F133" s="37" t="s">
         <v>7</v>
       </c>
-      <c r="G11" s="61"/>
-[...2 lines deleted...]
-      <c r="A12">
+      <c r="G133" s="140"/>
+    </row>
+    <row r="134" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A134" s="8">
+        <v>30</v>
+      </c>
+      <c r="B134" s="39" t="s">
+        <v>161</v>
+      </c>
+      <c r="C134" s="46" t="s">
+        <v>166</v>
+      </c>
+      <c r="D134" s="2">
+        <v>950116019</v>
+      </c>
+      <c r="E134" s="46"/>
+      <c r="F134" s="41" t="s">
+        <v>8</v>
+      </c>
+      <c r="G134" s="133" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="135" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="B135" s="43" t="s">
+        <v>162</v>
+      </c>
+      <c r="C135" s="46" t="s">
+        <v>145</v>
+      </c>
+      <c r="D135" s="2"/>
+      <c r="E135" s="90" t="s">
+        <v>167</v>
+      </c>
+      <c r="F135" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="G135" s="133"/>
+    </row>
+    <row r="136" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="B136" s="43"/>
+      <c r="C136" s="46" t="s">
+        <v>203</v>
+      </c>
+      <c r="D136" s="2"/>
+      <c r="E136" s="46"/>
+      <c r="F136" s="2"/>
+      <c r="G136" s="133"/>
+    </row>
+    <row r="137" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="B137" s="47"/>
+      <c r="C137" s="58" t="s">
+        <v>12</v>
+      </c>
+      <c r="D137" s="69"/>
+      <c r="E137" s="58"/>
+      <c r="F137" s="69"/>
+      <c r="G137" s="141"/>
+    </row>
+    <row r="138" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="139" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="B139" s="26"/>
+      <c r="C139" s="27" t="s">
+        <v>84</v>
+      </c>
+      <c r="D139" s="66"/>
+      <c r="E139" s="28"/>
+      <c r="F139" s="29"/>
+      <c r="G139" s="134"/>
+    </row>
+    <row r="140" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="B140" s="18"/>
+      <c r="C140" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D140" s="65"/>
+      <c r="E140" s="1"/>
+      <c r="F140" s="2"/>
+      <c r="G140" s="135"/>
+    </row>
+    <row r="141" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B141" s="19"/>
+      <c r="C141" s="20" t="s">
+        <v>85</v>
+      </c>
+      <c r="D141" s="67"/>
+      <c r="E141" s="21"/>
+      <c r="F141" s="22"/>
+      <c r="G141" s="139"/>
+    </row>
+    <row r="142" spans="1:9" ht="24.75" x14ac:dyDescent="0.25">
+      <c r="B142" s="118" t="s">
+        <v>0</v>
+      </c>
+      <c r="C142" s="119" t="s">
+        <v>1</v>
+      </c>
+      <c r="D142" s="120" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="49" t="s">
-[...8 lines deleted...]
-      <c r="E12" s="24" t="s">
+      <c r="E142" s="121" t="s">
+        <v>4</v>
+      </c>
+      <c r="F142" s="122" t="s">
+        <v>3</v>
+      </c>
+      <c r="G142" s="145" t="s">
+        <v>5</v>
+      </c>
+      <c r="I142" s="131"/>
+    </row>
+    <row r="143" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A143" s="8">
+        <v>31</v>
+      </c>
+      <c r="B143" s="39"/>
+      <c r="C143" s="46"/>
+      <c r="D143" s="41"/>
+      <c r="E143" s="10"/>
+      <c r="F143" s="41" t="s">
+        <v>7</v>
+      </c>
+      <c r="G143" s="33"/>
+    </row>
+    <row r="144" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="B144" s="39" t="s">
+        <v>45</v>
+      </c>
+      <c r="C144" s="46" t="s">
+        <v>202</v>
+      </c>
+      <c r="D144" s="41">
+        <v>994006694</v>
+      </c>
+      <c r="E144" s="88" t="s">
+        <v>48</v>
+      </c>
+      <c r="F144" s="41" t="s">
+        <v>8</v>
+      </c>
+      <c r="G144" s="33" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B145" s="43" t="s">
+        <v>121</v>
+      </c>
+      <c r="C145" s="46" t="s">
+        <v>47</v>
+      </c>
+      <c r="D145" s="41"/>
+      <c r="E145" s="10"/>
+      <c r="F145" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="G145" s="33" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B146" s="47"/>
+      <c r="C146" s="48"/>
+      <c r="D146" s="49"/>
+      <c r="E146" s="50"/>
+      <c r="F146" s="49"/>
+      <c r="G146" s="84"/>
+    </row>
+    <row r="147" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B147" s="59"/>
+      <c r="C147" s="74"/>
+      <c r="D147" s="37"/>
+      <c r="E147" s="38"/>
+      <c r="F147" s="37" t="s">
+        <v>7</v>
+      </c>
+      <c r="G147" s="137"/>
+    </row>
+    <row r="148" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A148" s="8">
+        <v>32</v>
+      </c>
+      <c r="B148" s="39" t="s">
+        <v>169</v>
+      </c>
+      <c r="C148" s="46" t="s">
+        <v>49</v>
+      </c>
+      <c r="D148" s="41">
+        <v>996891517</v>
+      </c>
+      <c r="E148" s="10" t="s">
+        <v>110</v>
+      </c>
+      <c r="F148" s="41" t="s">
+        <v>8</v>
+      </c>
+      <c r="G148" s="33" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B149" s="43" t="s">
+        <v>170</v>
+      </c>
+      <c r="C149" s="51" t="s">
+        <v>129</v>
+      </c>
+      <c r="D149" s="41"/>
+      <c r="E149" s="10"/>
+      <c r="F149" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="G149" s="33"/>
+    </row>
+    <row r="150" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B150" s="47"/>
+      <c r="C150" s="48"/>
+      <c r="D150" s="41"/>
+      <c r="E150" s="50"/>
+      <c r="F150" s="49"/>
+      <c r="G150" s="84"/>
+    </row>
+    <row r="151" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A151" s="8">
+        <v>33</v>
+      </c>
+      <c r="B151" s="39" t="s">
+        <v>52</v>
+      </c>
+      <c r="C151" s="40" t="s">
+        <v>49</v>
+      </c>
+      <c r="D151" s="37">
+        <v>996891517</v>
+      </c>
+      <c r="E151" s="88" t="s">
+        <v>50</v>
+      </c>
+      <c r="F151" s="41" t="s">
+        <v>8</v>
+      </c>
+      <c r="G151" s="33" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B152" s="125" t="s">
+        <v>117</v>
+      </c>
+      <c r="C152" s="51" t="s">
+        <v>129</v>
+      </c>
+      <c r="D152" s="41"/>
+      <c r="E152" s="10"/>
+      <c r="F152" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="G152" s="33" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B153" s="43"/>
+      <c r="C153" s="61"/>
+      <c r="D153" s="49"/>
+      <c r="E153" s="10"/>
+      <c r="F153" s="41"/>
+      <c r="G153" s="33"/>
+    </row>
+    <row r="154" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B154" s="35"/>
+      <c r="C154" s="45"/>
+      <c r="D154" s="41"/>
+      <c r="E154" s="38"/>
+      <c r="F154" s="37" t="s">
+        <v>7</v>
+      </c>
+      <c r="G154" s="137"/>
+    </row>
+    <row r="155" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A155" s="8">
+        <v>34</v>
+      </c>
+      <c r="B155" s="39" t="s">
+        <v>51</v>
+      </c>
+      <c r="C155" s="46" t="s">
+        <v>49</v>
+      </c>
+      <c r="D155" s="41" t="s">
+        <v>69</v>
+      </c>
+      <c r="E155" s="88" t="s">
+        <v>50</v>
+      </c>
+      <c r="F155" s="41" t="s">
+        <v>8</v>
+      </c>
+      <c r="G155" s="33" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B156" s="43" t="s">
+        <v>190</v>
+      </c>
+      <c r="C156" s="51" t="s">
+        <v>129</v>
+      </c>
+      <c r="D156" s="41">
+        <v>992960598</v>
+      </c>
+      <c r="E156" s="10"/>
+      <c r="F156" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="G156" s="33" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B157" s="47"/>
+      <c r="C157" s="48"/>
+      <c r="D157" s="49"/>
+      <c r="E157" s="50"/>
+      <c r="F157" s="49"/>
+      <c r="G157" s="84"/>
+    </row>
+    <row r="158" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B158" s="35"/>
+      <c r="C158" s="36"/>
+      <c r="D158" s="37" t="s">
+        <v>69</v>
+      </c>
+      <c r="E158" s="38"/>
+      <c r="F158" s="37" t="s">
+        <v>7</v>
+      </c>
+      <c r="G158" s="137"/>
+    </row>
+    <row r="159" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A159" s="8">
+        <v>35</v>
+      </c>
+      <c r="B159" s="39" t="s">
+        <v>53</v>
+      </c>
+      <c r="C159" s="40" t="s">
+        <v>49</v>
+      </c>
+      <c r="D159" s="41">
+        <v>996891517</v>
+      </c>
+      <c r="E159" s="88" t="s">
+        <v>50</v>
+      </c>
+      <c r="F159" s="41" t="s">
+        <v>8</v>
+      </c>
+      <c r="G159" s="33" t="s">
+        <v>111</v>
+      </c>
+      <c r="H159" s="103"/>
+    </row>
+    <row r="160" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B160" s="43" t="s">
+        <v>109</v>
+      </c>
+      <c r="C160" s="51" t="s">
+        <v>129</v>
+      </c>
+      <c r="D160" s="41" t="s">
+        <v>69</v>
+      </c>
+      <c r="E160" s="10"/>
+      <c r="F160" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="G160" s="33" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="161" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="B161" s="47"/>
+      <c r="C161" s="52"/>
+      <c r="D161" s="49"/>
+      <c r="E161" s="50"/>
+      <c r="F161" s="49"/>
+      <c r="G161" s="84"/>
+    </row>
+    <row r="162" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="B162" s="35"/>
+      <c r="C162" s="36" t="s">
+        <v>77</v>
+      </c>
+      <c r="D162" s="37"/>
+      <c r="E162" s="38"/>
+      <c r="F162" s="37" t="s">
+        <v>7</v>
+      </c>
+      <c r="G162" s="137"/>
+    </row>
+    <row r="163" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A163" s="8">
+        <v>36</v>
+      </c>
+      <c r="B163" s="39" t="s">
+        <v>54</v>
+      </c>
+      <c r="C163" s="40" t="s">
+        <v>76</v>
+      </c>
+      <c r="D163" s="41">
+        <v>986357306</v>
+      </c>
+      <c r="E163" s="88" t="s">
+        <v>55</v>
+      </c>
+      <c r="F163" s="41" t="s">
+        <v>8</v>
+      </c>
+      <c r="G163" s="132" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="164" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="B164" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="C164" s="40"/>
+      <c r="D164" s="41"/>
+      <c r="E164" s="10"/>
+      <c r="F164" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="G164" s="132" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="165" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="B165" s="47"/>
+      <c r="C165" s="48"/>
+      <c r="D165" s="49"/>
+      <c r="E165" s="50"/>
+      <c r="F165" s="49"/>
+      <c r="G165" s="84"/>
+    </row>
+    <row r="166" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="B166" s="30"/>
+      <c r="C166" s="4"/>
+      <c r="D166" s="5">
+        <v>950026847</v>
+      </c>
+      <c r="E166" s="6"/>
+      <c r="F166" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="G166" s="33"/>
+    </row>
+    <row r="167" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A167" s="8">
+        <v>37</v>
+      </c>
+      <c r="B167" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="C167" s="32" t="s">
         <v>20</v>
       </c>
-      <c r="F12" s="7" t="s">
+      <c r="D167" s="5">
+        <v>224922695</v>
+      </c>
+      <c r="E167" s="91" t="s">
+        <v>57</v>
+      </c>
+      <c r="F167" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="G12" s="62" t="s">
-[...10 lines deleted...]
-      <c r="F13" s="7" t="s">
+      <c r="G167" s="33" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="168" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="B168" s="127" t="s">
+        <v>194</v>
+      </c>
+      <c r="C168" s="4"/>
+      <c r="D168" s="5">
+        <v>947846097</v>
+      </c>
+      <c r="E168" s="6"/>
+      <c r="F168" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="G13" s="62"/>
-[...16 lines deleted...]
-      <c r="F15" s="15" t="s">
+      <c r="G168" s="33" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="169" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="B169" s="34"/>
+      <c r="C169" s="23"/>
+      <c r="D169" s="24"/>
+      <c r="E169" s="25"/>
+      <c r="F169" s="24"/>
+      <c r="G169" s="84"/>
+    </row>
+    <row r="170" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="171" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="B171" s="26"/>
+      <c r="C171" s="27" t="s">
+        <v>84</v>
+      </c>
+      <c r="D171" s="66"/>
+      <c r="E171" s="28"/>
+      <c r="F171" s="29"/>
+      <c r="G171" s="134"/>
+    </row>
+    <row r="172" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="B172" s="18"/>
+      <c r="C172" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D172" s="65"/>
+      <c r="E172" s="1"/>
+      <c r="F172" s="2"/>
+      <c r="G172" s="135"/>
+    </row>
+    <row r="173" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B173" s="19"/>
+      <c r="C173" s="20" t="s">
+        <v>85</v>
+      </c>
+      <c r="D173" s="67"/>
+      <c r="E173" s="21"/>
+      <c r="F173" s="22"/>
+      <c r="G173" s="139"/>
+    </row>
+    <row r="174" spans="1:7" ht="25.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B174" s="110" t="s">
+        <v>0</v>
+      </c>
+      <c r="C174" s="111" t="s">
+        <v>1</v>
+      </c>
+      <c r="D174" s="112" t="s">
+        <v>2</v>
+      </c>
+      <c r="E174" s="113" t="s">
+        <v>4</v>
+      </c>
+      <c r="F174" s="114" t="s">
+        <v>3</v>
+      </c>
+      <c r="G174" s="136" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="175" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A175" s="8">
+        <v>38</v>
+      </c>
+      <c r="B175" s="39" t="s">
+        <v>156</v>
+      </c>
+      <c r="C175" s="40" t="s">
+        <v>157</v>
+      </c>
+      <c r="D175" s="41">
+        <v>950116019</v>
+      </c>
+      <c r="E175" s="10"/>
+      <c r="F175" s="41" t="s">
         <v>7</v>
       </c>
-      <c r="G15" s="61"/>
-[...17 lines deleted...]
-      <c r="F16" s="7" t="s">
+      <c r="G175" s="33"/>
+    </row>
+    <row r="176" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="B176" s="43" t="s">
+        <v>196</v>
+      </c>
+      <c r="C176" s="40" t="s">
+        <v>203</v>
+      </c>
+      <c r="D176" s="41">
+        <v>959419398</v>
+      </c>
+      <c r="E176" s="10" t="s">
+        <v>136</v>
+      </c>
+      <c r="F176" s="41" t="s">
         <v>8</v>
       </c>
-      <c r="G16" s="62" t="s">
-[...5 lines deleted...]
-      <c r="C17" s="45" t="s">
+      <c r="G176" s="33" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B177" s="43"/>
+      <c r="C177" s="40" t="s">
+        <v>12</v>
+      </c>
+      <c r="D177" s="41"/>
+      <c r="E177" s="10"/>
+      <c r="F177" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="G177" s="33"/>
+    </row>
+    <row r="178" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B178" s="43"/>
+      <c r="C178" s="44"/>
+      <c r="D178" s="41"/>
+      <c r="E178" s="10"/>
+      <c r="F178" s="41"/>
+      <c r="G178" s="33"/>
+    </row>
+    <row r="179" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B179" s="35"/>
+      <c r="C179" s="36" t="s">
+        <v>157</v>
+      </c>
+      <c r="D179" s="37">
+        <v>950116019</v>
+      </c>
+      <c r="E179" s="38"/>
+      <c r="F179" s="37" t="s">
+        <v>7</v>
+      </c>
+      <c r="G179" s="137"/>
+    </row>
+    <row r="180" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A180" s="8">
+        <v>39</v>
+      </c>
+      <c r="B180" s="39" t="s">
+        <v>58</v>
+      </c>
+      <c r="C180" s="40" t="s">
+        <v>203</v>
+      </c>
+      <c r="D180" s="41">
+        <v>959419398</v>
+      </c>
+      <c r="E180" s="88" t="s">
+        <v>59</v>
+      </c>
+      <c r="F180" s="41" t="s">
+        <v>8</v>
+      </c>
+      <c r="G180" s="33" t="s">
+        <v>183</v>
+      </c>
+      <c r="H180" s="103"/>
+    </row>
+    <row r="181" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B181" s="43" t="s">
+        <v>193</v>
+      </c>
+      <c r="C181" s="40" t="s">
+        <v>12</v>
+      </c>
+      <c r="D181" s="41">
+        <v>228433298</v>
+      </c>
+      <c r="E181" s="10"/>
+      <c r="F181" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="G181" s="33" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B182" s="47"/>
+      <c r="C182" s="48"/>
+      <c r="D182" s="49"/>
+      <c r="E182" s="50"/>
+      <c r="F182" s="49"/>
+      <c r="G182" s="33"/>
+    </row>
+    <row r="183" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B183" s="35"/>
+      <c r="C183" s="36" t="s">
         <v>11</v>
       </c>
-      <c r="D17" s="17"/>
-[...1 lines deleted...]
-      <c r="F17" s="7" t="s">
+      <c r="D183" s="37">
+        <v>950116019</v>
+      </c>
+      <c r="E183" s="38"/>
+      <c r="F183" s="106" t="s">
+        <v>7</v>
+      </c>
+      <c r="G183" s="140"/>
+    </row>
+    <row r="184" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A184" s="8">
+        <v>40</v>
+      </c>
+      <c r="B184" s="39" t="s">
+        <v>60</v>
+      </c>
+      <c r="C184" s="40" t="s">
+        <v>203</v>
+      </c>
+      <c r="D184" s="41">
+        <v>959419398</v>
+      </c>
+      <c r="E184" s="92" t="s">
+        <v>136</v>
+      </c>
+      <c r="F184" s="107" t="s">
+        <v>8</v>
+      </c>
+      <c r="G184" s="133" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B185" s="47" t="s">
+        <v>184</v>
+      </c>
+      <c r="C185" s="79" t="s">
+        <v>12</v>
+      </c>
+      <c r="D185" s="49" t="s">
+        <v>69</v>
+      </c>
+      <c r="E185" s="50"/>
+      <c r="F185" s="64" t="s">
         <v>9</v>
       </c>
-      <c r="G17" s="62"/>
-[...203 lines deleted...]
-      <c r="B33" s="57" t="s">
+      <c r="G185" s="141" t="s">
         <v>69</v>
       </c>
-      <c r="C33" s="5" t="s">
-[...1496 lines deleted...]
-    <row r="153" customFormat="1" x14ac:dyDescent="0.25"/>
+    </row>
+    <row r="186" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B186" s="15"/>
+      <c r="C186" s="11"/>
+      <c r="D186" s="12"/>
+      <c r="E186" s="6"/>
+      <c r="F186" s="12"/>
+      <c r="G186" s="138"/>
+    </row>
+    <row r="187" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="C187" s="5"/>
+      <c r="E187"/>
+      <c r="F187"/>
+      <c r="G187" s="146"/>
+    </row>
+    <row r="188" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="C188"/>
+      <c r="E188"/>
+      <c r="F188"/>
+      <c r="G188" s="146"/>
+    </row>
+    <row r="189" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A189" s="146"/>
+      <c r="B189" s="148"/>
+      <c r="C189" s="131"/>
+      <c r="D189" s="149"/>
+      <c r="E189" s="131"/>
+      <c r="F189" s="131"/>
+      <c r="G189" s="146"/>
+      <c r="H189" s="150"/>
+    </row>
+    <row r="190" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A190" s="146"/>
+      <c r="B190" s="151"/>
+      <c r="C190" s="6"/>
+      <c r="D190" s="11"/>
+      <c r="E190" s="6"/>
+      <c r="F190" s="12"/>
+      <c r="G190" s="138"/>
+      <c r="H190" s="150"/>
+    </row>
+    <row r="191" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A191" s="146"/>
+      <c r="B191" s="151"/>
+      <c r="C191" s="6"/>
+      <c r="D191" s="11"/>
+      <c r="E191" s="152"/>
+      <c r="F191" s="12"/>
+      <c r="G191" s="138"/>
+      <c r="H191" s="150"/>
+    </row>
+    <row r="192" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A192" s="146"/>
+      <c r="B192" s="151"/>
+      <c r="C192" s="6"/>
+      <c r="D192" s="11"/>
+      <c r="E192" s="6"/>
+      <c r="F192" s="12"/>
+      <c r="G192" s="138"/>
+      <c r="H192" s="150"/>
+    </row>
+    <row r="193" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A193" s="146"/>
+      <c r="B193" s="153"/>
+      <c r="C193" s="11"/>
+      <c r="D193" s="11"/>
+      <c r="E193" s="6"/>
+      <c r="F193" s="12"/>
+      <c r="G193" s="138"/>
+      <c r="H193" s="150"/>
+    </row>
+    <row r="194" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A194" s="146"/>
+      <c r="B194" s="148"/>
+      <c r="C194" s="154"/>
+      <c r="D194" s="149"/>
+      <c r="E194" s="131"/>
+      <c r="F194" s="12"/>
+      <c r="G194" s="147"/>
+      <c r="H194" s="150"/>
+    </row>
+    <row r="195" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A195" s="146"/>
+      <c r="B195" s="148"/>
+      <c r="C195" s="131"/>
+      <c r="D195" s="149"/>
+      <c r="E195" s="149"/>
+      <c r="F195" s="12"/>
+      <c r="G195" s="146"/>
+      <c r="H195" s="150"/>
+    </row>
+    <row r="196" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A196" s="146"/>
+      <c r="B196" s="148"/>
+      <c r="C196" s="131"/>
+      <c r="D196" s="149"/>
+      <c r="E196" s="131"/>
+      <c r="F196" s="131"/>
+      <c r="G196" s="146"/>
+      <c r="H196" s="150"/>
+    </row>
+    <row r="197" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A197" s="146"/>
+      <c r="B197" s="148"/>
+      <c r="C197" s="131"/>
+      <c r="D197" s="149"/>
+      <c r="E197" s="131"/>
+      <c r="F197" s="131"/>
+      <c r="G197" s="146"/>
+      <c r="H197" s="150"/>
+    </row>
+    <row r="198" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A198" s="146"/>
+      <c r="B198" s="148"/>
+      <c r="C198" s="131"/>
+      <c r="D198" s="149"/>
+      <c r="E198" s="131"/>
+      <c r="F198" s="131"/>
+      <c r="G198" s="146"/>
+      <c r="H198" s="150"/>
+    </row>
+    <row r="199" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A199" s="146"/>
+      <c r="B199" s="148"/>
+      <c r="C199" s="131"/>
+      <c r="D199" s="149"/>
+      <c r="E199" s="131"/>
+      <c r="F199" s="131"/>
+      <c r="G199" s="146"/>
+      <c r="H199" s="150"/>
+    </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E16" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-[...31 lines deleted...]
-    <hyperlink ref="E90" r:id="rId33" xr:uid="{8C5E631B-A4C8-4046-B422-908EE305A119}"/>
+    <hyperlink ref="E19" r:id="rId1" xr:uid="{141C038B-3025-4BA7-943E-007F9EA03D06}"/>
+    <hyperlink ref="E6" r:id="rId2" xr:uid="{14C0028E-3E87-47E4-85B6-64A631D6491C}"/>
+    <hyperlink ref="E10" r:id="rId3" xr:uid="{E3717BA4-CA89-4ED3-B9BF-4B038C8FA144}"/>
+    <hyperlink ref="E29" r:id="rId4" display="porlotes@yahoo.com" xr:uid="{12328692-0BD9-49B5-85B2-CDA248B472CF}"/>
+    <hyperlink ref="E40" r:id="rId5" xr:uid="{684754D0-9336-4036-9EBD-AD467E2389B6}"/>
+    <hyperlink ref="E44" r:id="rId6" xr:uid="{C29BA4C7-F910-44FB-B3B0-73F2F319A660}"/>
+    <hyperlink ref="E47" r:id="rId7" xr:uid="{A27D175D-AAD9-41E6-95ED-31E757FD2A86}"/>
+    <hyperlink ref="E52" r:id="rId8" xr:uid="{C35D1D00-8AD2-4616-A8EA-6B14B08338B2}"/>
+    <hyperlink ref="E55" r:id="rId9" xr:uid="{B85BDB06-4CF3-45C3-88AB-B2165DB47A8E}"/>
+    <hyperlink ref="E59" r:id="rId10" xr:uid="{FE51BFBE-E04B-4E37-AF1B-FE65C06F0D09}"/>
+    <hyperlink ref="E63" r:id="rId11" xr:uid="{29CD0250-4E7E-457D-8F49-6CFA1C6FE275}"/>
+    <hyperlink ref="E76" r:id="rId12" xr:uid="{BDB7D0D7-AB89-4483-AA77-9B981C3C9F7E}"/>
+    <hyperlink ref="E92" r:id="rId13" xr:uid="{B012ED68-EA5A-44BF-A646-9B9EF1D64DBF}"/>
+    <hyperlink ref="E116" r:id="rId14" xr:uid="{6D00F6C3-0605-4745-995A-96AF1CD5C44D}"/>
+    <hyperlink ref="E128" r:id="rId15" xr:uid="{85A1D282-C800-4200-8CB9-9BC0695FECE8}"/>
+    <hyperlink ref="E144" r:id="rId16" xr:uid="{13CE9C7F-D839-4030-9791-5A13112DCF9A}"/>
+    <hyperlink ref="E155" r:id="rId17" xr:uid="{82FC8FB5-AC00-4214-8A38-72F54C27CD77}"/>
+    <hyperlink ref="E151" r:id="rId18" xr:uid="{752E8BE2-FFFB-48C5-B0A1-03D91574299D}"/>
+    <hyperlink ref="E163" r:id="rId19" xr:uid="{C1BE0A2A-6A47-4002-862B-67430C9EBD4B}"/>
+    <hyperlink ref="E167" r:id="rId20" xr:uid="{05FDB9F6-7565-4FC3-B449-B06E3B281839}"/>
+    <hyperlink ref="E180" r:id="rId21" xr:uid="{F730E75F-D0A5-4012-A128-0E462E3565D2}"/>
+    <hyperlink ref="E84" r:id="rId22" xr:uid="{E78E7411-9875-4510-9627-8B80C76BC8F0}"/>
+    <hyperlink ref="E88" r:id="rId23" xr:uid="{D5FD93DF-BBC7-4FD7-9202-731E07805ADF}"/>
+    <hyperlink ref="E131" r:id="rId24" xr:uid="{7E064152-74F7-4DD8-8161-09CD007B4867}"/>
+    <hyperlink ref="E67" r:id="rId25" xr:uid="{5BB41555-61D9-46CB-B5A3-BB469A2796C8}"/>
+    <hyperlink ref="B11" r:id="rId26" display="javascript:parent.fmodificar(10031663,1397);" xr:uid="{CF9B0CBF-D786-46BF-BD94-D2720401A484}"/>
+    <hyperlink ref="E135" r:id="rId27" xr:uid="{2C8F27BF-19EF-4E12-A1DA-6EA09B433117}"/>
+    <hyperlink ref="E100" r:id="rId28" xr:uid="{C7196A1E-D200-4D71-8E41-F35BC59516FB}"/>
+    <hyperlink ref="E32" r:id="rId29" xr:uid="{7791706F-D48F-4A20-B5EF-98A44F56240D}"/>
+    <hyperlink ref="E159" r:id="rId30" xr:uid="{0630567D-B12D-492D-B0E0-95C4A5836B60}"/>
   </hyperlinks>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-[...29 lines deleted...]
-  </controls>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="14" scale="94" orientation="landscape" r:id="rId31"/>
+  <rowBreaks count="5" manualBreakCount="5">
+    <brk id="34" max="6" man="1"/>
+    <brk id="70" max="6" man="1"/>
+    <brk id="103" max="6" man="1"/>
+    <brk id="138" max="6" man="1"/>
+    <brk id="170" max="6" man="1"/>
+  </rowBreaks>
+  <drawing r:id="rId32"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>CATEGORÍAS</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>Hoja1</vt:lpstr>
+      <vt:lpstr>Hoja1!Área_de_impresión</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Cecilia Elizabeht Valencia Cortez</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>