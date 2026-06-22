--- v0 (2026-05-08)
+++ v1 (2026-06-22)
@@ -7,79 +7,79 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27830"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\arubio\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1732E6B5-C69C-4140-8C04-275B17C1FB4E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FD0E3B3C-45A0-4F97-9CAE-211D697472EE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="1230" windowWidth="24240" windowHeight="13740" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
     <sheet name="Hoja2" sheetId="2" r:id="rId2"/>
     <sheet name="Hoja3" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Hoja1!$B$3:$J$263</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1245" uniqueCount="971">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1266" uniqueCount="987">
   <si>
     <t>N°</t>
   </si>
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>RUN</t>
   </si>
   <si>
     <t>Especialidad</t>
   </si>
   <si>
     <t>Territorio</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Dirección</t>
   </si>
   <si>
     <t>Telefono</t>
   </si>
   <si>
@@ -3330,50 +3330,103 @@
     <t>kevingonzalo.sepulveda@gmail.com.</t>
   </si>
   <si>
     <t>Calle Vergara N°726, Departamento 817, Santiago</t>
   </si>
   <si>
     <t>Rodrigo Hernán Ríos Álvarez</t>
   </si>
   <si>
     <t>13.449.336-4</t>
   </si>
   <si>
     <t>arbitraje en controversia entre
 socios y accionistas, partición de bienes liquidaciones de sociedades, arbitraje
 en ley de copropiedad inmobiliaria y comunidades hereditaria y particiones</t>
   </si>
   <si>
     <t>Toda la Jurisdicción de la Corte</t>
   </si>
   <si>
     <t>rrios@picandyrios.cl</t>
   </si>
   <si>
     <t>Alonso de Córdova N°5320, oficina 1901, comuna de las
 Condes.</t>
+  </si>
+  <si>
+    <t>Matías Sebastián Bravo Farcuh</t>
+  </si>
+  <si>
+    <t>17.087.324-6</t>
+  </si>
+  <si>
+    <t>partición de bienes y
+comunidades hereditaria y particiones.</t>
+  </si>
+  <si>
+    <t>Toda la Jurisdicción de la
+Ilma. Corte.</t>
+  </si>
+  <si>
+    <t>mbravo@picandyrios.cl</t>
+  </si>
+  <si>
+    <t>Alonso de Córdova N°5320,
+oficina 1901, comuna de las Condes.</t>
+  </si>
+  <si>
+    <t>Eduardo Picand Albónico</t>
+  </si>
+  <si>
+    <t>13.434.274-9</t>
+  </si>
+  <si>
+    <t>partición de bienes, arbitraje comercial
+internacional, liquidación de sociedades y arbitraje de seguros</t>
+  </si>
+  <si>
+    <t>epicand@picandyrios.cl</t>
+  </si>
+  <si>
+    <t>Avenida Alonso de Córdova N°5320, oficina 1901, comuna de las Condes</t>
+  </si>
+  <si>
+    <t>Christian Alberto Varela Barra</t>
+  </si>
+  <si>
+    <t>13.696.852-1</t>
+  </si>
+  <si>
+    <t>liquidación de comunidades
+provenientes de sociedad conyugal o comunidades hereditarias</t>
+  </si>
+  <si>
+    <t>cvarela@vsab.cl</t>
+  </si>
+  <si>
+    <t>San Pio X 2460, Oficina 1606, Providencia, Santiago</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -3559,51 +3612,51 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="61">
+  <cellXfs count="59">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -3727,56 +3780,50 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hipervínculo" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4043,59 +4090,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:syanezparticiones@gmail.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:franciscoleturia@gmail.com" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marinpatricio1@gmail.com" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:buriarte@apparcel.cl" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abogado.domc@gmail.com" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Karen.juridico@gmail.com" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:msandoval@sandoval-asociados.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:manuelmorales40@gmail.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:johnparada@gmail.com" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pablo.giacomozzi@gmail.com" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tomas.a.s.mb@gmail.com" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:katherinetroncosoriffo@gmail.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cfuentes@lexaraucania.cl" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nruiztagle@artabogados.cl" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fpinochet@kastpinochet.cl" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yulloatrabajo@gmail.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pazyre@gmail.com" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luis.caceres.v@gmail.com;luis@valdesabogado.cl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ryfabogados@gmail.com" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bernardoinzunza@gmail.com" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mjpierotic@gmail.com" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mariocubillos@concepcionabogados.cl" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:carolina.acum@gmail.com" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dctrapp@gmail.com" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:saidacc@gmail.com" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:manuel26rodriguez@gmail.com" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jorgelagospacheco@gmail.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:smontero@monteroycia.cl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cmaturana@lexaraucania.cl" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:paolsaavedra@gmail.com" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joaquinarismendil@gmail.com" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:weissermauricio@gmail.com" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arriagadaparticiones@gmail.com" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vyasociados.abogados@gmail.com" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vergara@ferradapovez.cl" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:danielakaluf@gmail.com" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:clealh@gmail.com" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:carolina.aguilera.na@gmail.com" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jalvear@alvearabogados.cl" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vrady79@hotmail.com" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rodolfojmontecinos@gmail.com" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nmunoz@picandyrios.cl" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kevingonzalo.sepulveda@gmail.com." TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arbitroebrito@gmail.com" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ebenitezabogado@gmail.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jcb.abog@gmail.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cjara@jyscia.cl" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alonsolevio@hotmail.com" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rayen.fontena@gmail.com" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lfromerom@gmail.com" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aahumada@ahumadayasociados.cl;contacto@ahumadayasociados.cl" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:estebanlassalle@vtr.net" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rolivares@gogabogados.cl" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fhubner@uhc.cl" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ossa@ossaycia.cl" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:valentinact.abogada@gmail.com" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nvasquez@vasquezvaldes.cl;nnvasquezs@gmail.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mackaysteven@gmail.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jfinfante@uc.cl" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cristiangaston@hotmail.es" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jvaldiviagonzalez@gmail.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jschleyer@jyscia.cl" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:claudionicolasalarcon@hotmail.com" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andrea@gysabogados.cl" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mduran@duranguevara.cl" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lucasfavreauf@gmail.com" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abogadodanielparada@gmail.com" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:camat@artabogados.cl" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ferrada@ferradapovez.cl" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jverdugo@mvjvarbitraje.com" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rrios@picandyrios.cl" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contacto@byes.cl" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lorenzo.aviles.r@gmail.com" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cm@manasevichmembers.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pcaglevic@crsabogados.cl" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ulloaulloavalery@gmail.com" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:javier.leiva.albornoz@gmail.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:f.andres.maturana@gmail.com" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jponce.encina@gmail.com" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luiscandia_abogado@hotmail.com" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pagajardoz@gmail.com" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alvaro.rehbein.particiones@gmail.com" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Ulloa.abogada@gmail.com" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m.fernandez.aj@gmail.com" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:danieldelcastilloortiz@gmail.com" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gbore@bflegal.cl" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:juezarbitro@sanchezabogado.cl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:clescot@gmail.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ochaga@lexaraucania.cl" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gbarril@aemb.cl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sgodoyrocco@gmail.com" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andres@gysabogados.cl" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tsanchez@abiabogados.cl" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mltrivino@gmail.com" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jmurillos@vtr.net" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mlazo@mylabogados.cl" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yorkievmonteroa@gmail.com" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rgaymer@gaymer.cl" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pvalenzuela@abogadosgruposev.cl;pazvalenzuela.abogada@gmail.com" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Ahuberman@dnycia.cl" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mariaines@mellado.cl" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sminck69@gmail.com" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:monicavds@mvjvarbitraje.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lquijadaabogado@gmail.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:georginadpvalencia@gmail.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:feliciarodriguezmontecinos@gmail.com" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mabelsaezb@gmail.com" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:verodura22@gmail.com" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tababogados@gmail.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wparra.abogado@gmail.com" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:scarlethabogada@gmail.com" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abogada.wcomicheo@gmail.com" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rsalinasabogado@gmail.com" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jnorambuena@dnycia.cl." TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bhoffens@gmail.com" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:claudioariaseriza@gmail.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:landradevelasquez@gmail.com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rmiranda@phr.cl" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jaime.gonzalez@defol.cl;jkgonzal@uc.cl" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mansillaparticiones@gmail.com" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agustin.ch@cheycia.cl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fernando@mellado.cl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marcelobaezac@yahoo.es" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arbitro.ibustos@gmail.com" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:freddy.carrasco@icloud.com" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rcamus@goldenberglagos.cl" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pllanosraffo@gmail.com," TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:miguel@mellado.cl" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aquezadarepetti@gmail.com" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tababogados@gmail.com." TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Lbrunnschweiler@gmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abogados@halabi.cl" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:carolinadossow@gmail.com" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gmontoyaleon@gmail.com" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ryfabogados@gmail.com" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:letelieryasociados@gmail.com" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fiorellaguidotti@gmail.com" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cschmitt@artabogados.cl" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ramonvaldiviesoducci@gmail.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eurbina@gmail.com" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mmera@merayasociados.com" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:franciscomigliardi@gmail.com" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ernestoreyesp@gmail.com" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rplaza@phr.cl" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bessypla.arbitrajes@gmail.com" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kneiramera@gmail.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:syanezparticiones@gmail.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:franciscoleturia@gmail.com" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marinpatricio1@gmail.com" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:buriarte@apparcel.cl" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abogado.domc@gmail.com" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Karen.juridico@gmail.com" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:msandoval@sandoval-asociados.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:manuelmorales40@gmail.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:johnparada@gmail.com" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pablo.giacomozzi@gmail.com" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tomas.a.s.mb@gmail.com" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:katherinetroncosoriffo@gmail.com" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cvarela@vsab.cl" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cfuentes@lexaraucania.cl" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fpinochet@kastpinochet.cl" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yulloatrabajo@gmail.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pazyre@gmail.com" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luis.caceres.v@gmail.com;luis@valdesabogado.cl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ryfabogados@gmail.com" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bernardoinzunza@gmail.com" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mjpierotic@gmail.com" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mariocubillos@concepcionabogados.cl" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:carolina.acum@gmail.com" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dctrapp@gmail.com" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:saidacc@gmail.com" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:manuel26rodriguez@gmail.com" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jorgelagospacheco@gmail.com" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:smontero@monteroycia.cl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cmaturana@lexaraucania.cl" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:paolsaavedra@gmail.com" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joaquinarismendil@gmail.com" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:weissermauricio@gmail.com" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arriagadaparticiones@gmail.com" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vyasociados.abogados@gmail.com" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vergara@ferradapovez.cl" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:danielakaluf@gmail.com" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:clealh@gmail.com" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:carolina.aguilera.na@gmail.com" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jalvear@alvearabogados.cl" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vrady79@hotmail.com" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rodolfojmontecinos@gmail.com" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nmunoz@picandyrios.cl" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kevingonzalo.sepulveda@gmail.com." TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arbitroebrito@gmail.com" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ebenitezabogado@gmail.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jcb.abog@gmail.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cjara@jyscia.cl" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alonsolevio@hotmail.com" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rayen.fontena@gmail.com" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lfromerom@gmail.com" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aahumada@ahumadayasociados.cl;contacto@ahumadayasociados.cl" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:estebanlassalle@vtr.net" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rolivares@gogabogados.cl" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fhubner@uhc.cl" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ossa@ossaycia.cl" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:valentinact.abogada@gmail.com" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nvasquez@vasquezvaldes.cl;nnvasquezs@gmail.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mackaysteven@gmail.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jfinfante@uc.cl" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cristiangaston@hotmail.es" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jvaldiviagonzalez@gmail.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jschleyer@jyscia.cl" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:claudionicolasalarcon@hotmail.com" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andrea@gysabogados.cl" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mduran@duranguevara.cl" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lucasfavreauf@gmail.com" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abogadodanielparada@gmail.com" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:camat@artabogados.cl" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ferrada@ferradapovez.cl" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jverdugo@mvjvarbitraje.com" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rrios@picandyrios.cl" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contacto@byes.cl" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lorenzo.aviles.r@gmail.com" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cm@manasevichmembers.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pcaglevic@crsabogados.cl" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ulloaulloavalery@gmail.com" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:javier.leiva.albornoz@gmail.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:f.andres.maturana@gmail.com" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jponce.encina@gmail.com" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luiscandia_abogado@hotmail.com" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pagajardoz@gmail.com" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alvaro.rehbein.particiones@gmail.com" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Ulloa.abogada@gmail.com" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m.fernandez.aj@gmail.com" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:danieldelcastilloortiz@gmail.com" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gbore@bflegal.cl" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:juezarbitro@sanchezabogado.cl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:clescot@gmail.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ochaga@lexaraucania.cl" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gbarril@aemb.cl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sgodoyrocco@gmail.com" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andres@gysabogados.cl" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tsanchez@abiabogados.cl" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mltrivino@gmail.com" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jmurillos@vtr.net" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mlazo@mylabogados.cl" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mbravo@picandyrios.cl" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yorkievmonteroa@gmail.com" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rgaymer@gaymer.cl" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pvalenzuela@abogadosgruposev.cl;pazvalenzuela.abogada@gmail.com" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Ahuberman@dnycia.cl" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mariaines@mellado.cl" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sminck69@gmail.com" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:monicavds@mvjvarbitraje.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lquijadaabogado@gmail.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:georginadpvalencia@gmail.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:feliciarodriguezmontecinos@gmail.com" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mabelsaezb@gmail.com" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:verodura22@gmail.com" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tababogados@gmail.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wparra.abogado@gmail.com" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:scarlethabogada@gmail.com" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abogada.wcomicheo@gmail.com" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rsalinasabogado@gmail.com" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jnorambuena@dnycia.cl." TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bhoffens@gmail.com" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:claudioariaseriza@gmail.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:landradevelasquez@gmail.com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rmiranda@phr.cl" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jaime.gonzalez@defol.cl;jkgonzal@uc.cl" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mansillaparticiones@gmail.com" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agustin.ch@cheycia.cl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fernando@mellado.cl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marcelobaezac@yahoo.es" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arbitro.ibustos@gmail.com" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:freddy.carrasco@icloud.com" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rcamus@goldenberglagos.cl" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pllanosraffo@gmail.com," TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:miguel@mellado.cl" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aquezadarepetti@gmail.com" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tababogados@gmail.com." TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Lbrunnschweiler@gmail.com" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:epicand@picandyrios.cl" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abogados@halabi.cl" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:carolinadossow@gmail.com" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gmontoyaleon@gmail.com" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ryfabogados@gmail.com" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:letelieryasociados@gmail.com" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fiorellaguidotti@gmail.com" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cschmitt@artabogados.cl" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ramonvaldiviesoducci@gmail.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eurbina@gmail.com" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mmera@merayasociados.com" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:franciscomigliardi@gmail.com" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ernestoreyesp@gmail.com" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rplaza@phr.cl" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bessypla.arbitrajes@gmail.com" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kneiramera@gmail.com" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nruiztagle@artabogados.cl" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:L263"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A161" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="F169" sqref="F169"/>
+    <sheetView tabSelected="1" topLeftCell="A159" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="F167" sqref="F167"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="3.140625" customWidth="1"/>
     <col min="2" max="2" width="10.5703125" customWidth="1"/>
     <col min="3" max="3" width="24.5703125" style="2" customWidth="1"/>
     <col min="4" max="4" width="29.42578125" style="2" customWidth="1"/>
     <col min="5" max="5" width="40.140625" style="2" customWidth="1"/>
     <col min="6" max="6" width="26.42578125" style="2" customWidth="1"/>
     <col min="7" max="7" width="35" customWidth="1"/>
     <col min="8" max="8" width="23" customWidth="1"/>
     <col min="9" max="9" width="15" customWidth="1"/>
     <col min="10" max="10" width="14.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:11" x14ac:dyDescent="0.25">
       <c r="C1" s="4"/>
       <c r="E1" s="5"/>
     </row>
     <row r="3" spans="2:11" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="3" t="s">
@@ -8192,868 +8239,944 @@
         <v>808</v>
       </c>
       <c r="E136" s="8" t="s">
         <v>809</v>
       </c>
       <c r="F136" s="8" t="s">
         <v>810</v>
       </c>
       <c r="G136" s="7" t="s">
         <v>811</v>
       </c>
       <c r="H136" s="8" t="s">
         <v>812</v>
       </c>
       <c r="I136" s="8">
         <v>959805819</v>
       </c>
       <c r="J136" s="8" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="137" spans="2:11" ht="105" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B137" s="8">
         <v>134</v>
       </c>
-      <c r="C137" s="53" t="s">
+      <c r="C137" s="8" t="s">
         <v>813</v>
       </c>
       <c r="D137" s="53" t="s">
         <v>814</v>
       </c>
       <c r="E137" s="53" t="s">
         <v>815</v>
       </c>
       <c r="F137" s="53" t="s">
         <v>816</v>
       </c>
       <c r="G137" s="7" t="s">
         <v>817</v>
       </c>
       <c r="H137" s="53" t="s">
         <v>818</v>
       </c>
       <c r="I137" s="8">
         <v>977913800</v>
       </c>
       <c r="J137" s="8" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="138" spans="2:11" ht="157.5" x14ac:dyDescent="0.25">
       <c r="B138" s="54">
         <v>135</v>
       </c>
-      <c r="C138" s="55" t="s">
+      <c r="C138" s="54" t="s">
         <v>819</v>
       </c>
       <c r="D138" s="55" t="s">
         <v>820</v>
       </c>
       <c r="E138" s="55" t="s">
         <v>821</v>
       </c>
       <c r="F138" s="55" t="s">
         <v>822</v>
       </c>
       <c r="G138" s="7" t="s">
         <v>823</v>
       </c>
       <c r="H138" s="55" t="s">
         <v>824</v>
       </c>
       <c r="I138" s="55" t="s">
         <v>825</v>
       </c>
       <c r="J138" s="56" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="139" spans="2:11" ht="157.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B139" s="8">
         <v>136</v>
       </c>
-      <c r="C139" s="53" t="s">
+      <c r="C139" s="8" t="s">
         <v>826</v>
       </c>
       <c r="D139" s="53" t="s">
         <v>827</v>
       </c>
       <c r="E139" s="53" t="s">
         <v>828</v>
       </c>
       <c r="F139" s="53" t="s">
         <v>829</v>
       </c>
       <c r="G139" s="57" t="s">
         <v>832</v>
       </c>
       <c r="H139" s="53" t="s">
         <v>830</v>
       </c>
       <c r="I139" s="53" t="s">
         <v>831</v>
       </c>
       <c r="J139" s="53" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="140" spans="2:11" ht="87" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B140" s="8">
         <v>137</v>
       </c>
-      <c r="C140" s="53" t="s">
+      <c r="C140" s="8" t="s">
         <v>833</v>
       </c>
       <c r="D140" s="53" t="s">
         <v>834</v>
       </c>
       <c r="E140" s="53" t="s">
         <v>835</v>
       </c>
       <c r="F140" s="53" t="s">
         <v>836</v>
       </c>
       <c r="G140" s="7" t="s">
         <v>837</v>
       </c>
       <c r="H140" s="53" t="s">
         <v>838</v>
       </c>
       <c r="I140" s="53">
         <v>982930184</v>
       </c>
       <c r="J140" s="53" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="141" spans="2:11" ht="103.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B141" s="8">
         <v>138</v>
       </c>
-      <c r="C141" s="53" t="s">
+      <c r="C141" s="8" t="s">
         <v>839</v>
       </c>
       <c r="D141" s="53" t="s">
         <v>840</v>
       </c>
       <c r="E141" s="53" t="s">
         <v>841</v>
       </c>
       <c r="F141" s="53" t="s">
         <v>842</v>
       </c>
       <c r="G141" s="7" t="s">
         <v>843</v>
       </c>
       <c r="H141" s="53" t="s">
         <v>844</v>
       </c>
       <c r="I141" s="53">
         <v>956272437</v>
       </c>
       <c r="J141" s="58" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="142" spans="2:11" ht="150" x14ac:dyDescent="0.25">
       <c r="B142" s="8">
         <v>139</v>
       </c>
-      <c r="C142" s="53" t="s">
+      <c r="C142" s="8" t="s">
         <v>845</v>
       </c>
       <c r="D142" s="53" t="s">
         <v>846</v>
       </c>
       <c r="E142" s="53" t="s">
         <v>847</v>
       </c>
       <c r="F142" s="53" t="s">
         <v>848</v>
       </c>
       <c r="G142" s="7" t="s">
         <v>849</v>
       </c>
       <c r="H142" s="53" t="s">
         <v>850</v>
       </c>
       <c r="I142" s="53">
         <v>956105825</v>
       </c>
       <c r="J142" s="53" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="143" spans="2:11" ht="135" x14ac:dyDescent="0.25">
       <c r="B143" s="8">
         <v>140</v>
       </c>
-      <c r="C143" s="53" t="s">
+      <c r="C143" s="8" t="s">
         <v>851</v>
       </c>
       <c r="D143" s="53" t="s">
         <v>852</v>
       </c>
       <c r="E143" s="53" t="s">
         <v>853</v>
       </c>
       <c r="F143" s="53" t="s">
         <v>848</v>
       </c>
       <c r="G143" s="7" t="s">
         <v>854</v>
       </c>
       <c r="H143" s="53" t="s">
         <v>855</v>
       </c>
       <c r="I143" s="53">
         <v>964945468</v>
       </c>
       <c r="J143" s="53" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="144" spans="2:11" ht="150" x14ac:dyDescent="0.25">
       <c r="B144" s="8">
         <v>141</v>
       </c>
-      <c r="C144" s="53" t="s">
+      <c r="C144" s="8" t="s">
         <v>856</v>
       </c>
       <c r="D144" s="53" t="s">
         <v>857</v>
       </c>
       <c r="E144" s="53" t="s">
         <v>858</v>
       </c>
       <c r="F144" s="53" t="s">
         <v>848</v>
       </c>
       <c r="G144" s="7" t="s">
         <v>859</v>
       </c>
       <c r="H144" s="53" t="s">
         <v>860</v>
       </c>
       <c r="I144" s="53">
         <v>978175475</v>
       </c>
       <c r="J144" s="53" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="145" spans="2:10" ht="150" x14ac:dyDescent="0.25">
       <c r="B145" s="8">
         <v>142</v>
       </c>
-      <c r="C145" s="53" t="s">
+      <c r="C145" s="8" t="s">
         <v>861</v>
       </c>
       <c r="D145" s="53" t="s">
         <v>862</v>
       </c>
       <c r="E145" s="53" t="s">
         <v>863</v>
       </c>
       <c r="F145" s="53" t="s">
         <v>848</v>
       </c>
       <c r="G145" s="7" t="s">
         <v>864</v>
       </c>
       <c r="H145" s="53" t="s">
         <v>850</v>
       </c>
       <c r="I145" s="53">
         <v>974589456</v>
       </c>
       <c r="J145" s="53" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="146" spans="2:10" ht="60" x14ac:dyDescent="0.25">
       <c r="B146" s="8">
         <v>143</v>
       </c>
-      <c r="C146" s="53" t="s">
+      <c r="C146" s="8" t="s">
         <v>865</v>
       </c>
       <c r="D146" s="53" t="s">
         <v>866</v>
       </c>
       <c r="E146" s="53" t="s">
         <v>867</v>
       </c>
       <c r="F146" s="53" t="s">
         <v>868</v>
       </c>
       <c r="G146" s="7" t="s">
         <v>869</v>
       </c>
       <c r="H146" s="53" t="s">
         <v>870</v>
       </c>
       <c r="I146" s="53">
         <v>991205393</v>
       </c>
       <c r="J146" s="58" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="147" spans="2:10" ht="135" x14ac:dyDescent="0.25">
       <c r="B147" s="8">
         <v>144</v>
       </c>
-      <c r="C147" s="53" t="s">
+      <c r="C147" s="8" t="s">
         <v>871</v>
       </c>
       <c r="D147" s="53" t="s">
         <v>872</v>
       </c>
       <c r="E147" s="53" t="s">
         <v>873</v>
       </c>
       <c r="F147" s="53" t="s">
         <v>22</v>
       </c>
       <c r="G147" s="7" t="s">
         <v>874</v>
       </c>
       <c r="H147" s="53" t="s">
         <v>875</v>
       </c>
       <c r="I147" s="53">
         <v>982030573</v>
       </c>
       <c r="J147" s="53" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="148" spans="2:10" ht="135" x14ac:dyDescent="0.25">
       <c r="B148" s="8">
         <v>145</v>
       </c>
-      <c r="C148" s="53" t="s">
+      <c r="C148" s="8" t="s">
         <v>876</v>
       </c>
       <c r="D148" s="53" t="s">
         <v>877</v>
       </c>
       <c r="E148" s="53" t="s">
         <v>878</v>
       </c>
       <c r="F148" s="53" t="s">
         <v>22</v>
       </c>
       <c r="G148" s="7" t="s">
         <v>879</v>
       </c>
       <c r="H148" s="53" t="s">
         <v>880</v>
       </c>
       <c r="I148" s="53">
         <v>936215197</v>
       </c>
       <c r="J148" s="53" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="149" spans="2:10" ht="45" x14ac:dyDescent="0.25">
       <c r="B149" s="8">
         <v>146</v>
       </c>
-      <c r="C149" s="53" t="s">
+      <c r="C149" s="8" t="s">
         <v>882</v>
       </c>
       <c r="D149" s="53" t="s">
         <v>883</v>
       </c>
       <c r="E149" s="53" t="s">
         <v>884</v>
       </c>
       <c r="F149" s="53" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="7" t="s">
         <v>885</v>
       </c>
       <c r="H149" s="53" t="s">
         <v>886</v>
       </c>
       <c r="I149" s="53">
         <v>989319496</v>
       </c>
       <c r="J149" s="53" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="150" spans="2:10" ht="300" x14ac:dyDescent="0.25">
       <c r="B150" s="8">
         <v>147</v>
       </c>
-      <c r="C150" s="53" t="s">
+      <c r="C150" s="8" t="s">
         <v>887</v>
       </c>
       <c r="D150" s="53" t="s">
         <v>888</v>
       </c>
       <c r="E150" s="53" t="s">
         <v>889</v>
       </c>
       <c r="F150" s="53" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="7" t="s">
         <v>890</v>
       </c>
       <c r="H150" s="53" t="s">
         <v>891</v>
       </c>
       <c r="I150" s="53">
         <v>973155986</v>
       </c>
       <c r="J150" s="53" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="151" spans="2:10" ht="135" x14ac:dyDescent="0.25">
       <c r="B151" s="8">
         <v>148</v>
       </c>
-      <c r="C151" s="53" t="s">
+      <c r="C151" s="8" t="s">
         <v>892</v>
       </c>
       <c r="D151" s="53" t="s">
         <v>893</v>
       </c>
       <c r="E151" s="53" t="s">
         <v>894</v>
       </c>
       <c r="F151" s="53" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="7" t="s">
         <v>895</v>
       </c>
       <c r="H151" s="53" t="s">
         <v>896</v>
       </c>
       <c r="I151" s="53">
         <v>989605432</v>
       </c>
       <c r="J151" s="53" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="152" spans="2:10" ht="135" x14ac:dyDescent="0.25">
       <c r="B152" s="8">
         <v>149</v>
       </c>
-      <c r="C152" s="53" t="s">
+      <c r="C152" s="8" t="s">
         <v>897</v>
       </c>
       <c r="D152" s="53" t="s">
         <v>898</v>
       </c>
       <c r="E152" s="53" t="s">
         <v>894</v>
       </c>
       <c r="F152" s="53" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="7" t="s">
         <v>899</v>
       </c>
       <c r="H152" s="53" t="s">
         <v>900</v>
       </c>
       <c r="I152" s="53">
         <v>996433301</v>
       </c>
       <c r="J152" s="53" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="153" spans="2:10" ht="96" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B153" s="8">
         <v>150</v>
       </c>
-      <c r="C153" s="53" t="s">
+      <c r="C153" s="8" t="s">
         <v>902</v>
       </c>
       <c r="D153" s="53" t="s">
         <v>901</v>
       </c>
       <c r="E153" s="53" t="s">
         <v>903</v>
       </c>
       <c r="F153" s="53" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="7" t="s">
         <v>904</v>
       </c>
       <c r="H153" s="53" t="s">
         <v>905</v>
       </c>
       <c r="I153" s="53">
         <v>996440008</v>
       </c>
       <c r="J153" s="53" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="154" spans="2:10" ht="220.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B154" s="8">
         <v>151</v>
       </c>
-      <c r="C154" s="53" t="s">
+      <c r="C154" s="8" t="s">
         <v>906</v>
       </c>
       <c r="D154" s="53" t="s">
         <v>802</v>
       </c>
       <c r="E154" s="53" t="s">
         <v>907</v>
       </c>
       <c r="F154" s="53" t="s">
         <v>804</v>
       </c>
       <c r="G154" s="7" t="s">
         <v>909</v>
       </c>
       <c r="H154" s="53" t="s">
         <v>910</v>
       </c>
       <c r="I154" s="53" t="s">
         <v>908</v>
       </c>
       <c r="J154" s="53" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="155" spans="2:10" ht="60" x14ac:dyDescent="0.25">
       <c r="B155" s="8">
         <v>152</v>
       </c>
-      <c r="C155" s="53" t="s">
+      <c r="C155" s="8" t="s">
         <v>911</v>
       </c>
       <c r="D155" s="53" t="s">
         <v>912</v>
       </c>
       <c r="E155" s="53" t="s">
         <v>913</v>
       </c>
       <c r="F155" s="53" t="s">
         <v>914</v>
       </c>
       <c r="G155" s="7" t="s">
         <v>915</v>
       </c>
       <c r="H155" s="53" t="s">
         <v>916</v>
       </c>
       <c r="I155" s="53">
         <v>954019715</v>
       </c>
       <c r="J155" s="53" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="156" spans="2:10" ht="60" x14ac:dyDescent="0.25">
       <c r="B156" s="8">
         <v>153</v>
       </c>
-      <c r="C156" s="53" t="s">
+      <c r="C156" s="8" t="s">
         <v>918</v>
       </c>
       <c r="D156" s="53" t="s">
         <v>919</v>
       </c>
       <c r="E156" s="53" t="s">
         <v>920</v>
       </c>
       <c r="F156" s="53" t="s">
         <v>921</v>
       </c>
       <c r="G156" s="7" t="s">
         <v>922</v>
       </c>
       <c r="H156" s="53" t="s">
         <v>923</v>
       </c>
       <c r="I156" s="53">
         <v>978549979</v>
       </c>
       <c r="J156" s="58" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="157" spans="2:10" ht="210" x14ac:dyDescent="0.25">
       <c r="B157" s="8">
         <v>154</v>
       </c>
-      <c r="C157" s="53" t="s">
+      <c r="C157" s="8" t="s">
         <v>924</v>
       </c>
       <c r="D157" s="53" t="s">
         <v>925</v>
       </c>
       <c r="E157" s="53" t="s">
         <v>926</v>
       </c>
       <c r="F157" s="53" t="s">
         <v>927</v>
       </c>
       <c r="G157" s="53" t="s">
         <v>928</v>
       </c>
       <c r="H157" s="53" t="s">
         <v>929</v>
       </c>
       <c r="I157" s="53">
         <v>932379652</v>
       </c>
       <c r="J157" s="53" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="158" spans="2:10" ht="90" x14ac:dyDescent="0.25">
       <c r="B158" s="8">
         <v>155</v>
       </c>
-      <c r="C158" s="53" t="s">
+      <c r="C158" s="8" t="s">
         <v>930</v>
       </c>
       <c r="D158" s="53" t="s">
         <v>931</v>
       </c>
       <c r="E158" s="53" t="s">
         <v>932</v>
       </c>
       <c r="F158" s="53" t="s">
         <v>933</v>
       </c>
       <c r="G158" s="7" t="s">
         <v>934</v>
       </c>
       <c r="H158" s="53" t="s">
         <v>935</v>
       </c>
       <c r="I158" s="53">
         <v>993358768</v>
       </c>
       <c r="J158" s="53" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="159" spans="2:10" ht="90" x14ac:dyDescent="0.25">
       <c r="B159" s="8">
         <v>156</v>
       </c>
-      <c r="C159" s="53" t="s">
+      <c r="C159" s="8" t="s">
         <v>936</v>
       </c>
       <c r="D159" s="53" t="s">
         <v>937</v>
       </c>
       <c r="E159" s="53" t="s">
         <v>938</v>
       </c>
       <c r="F159" s="53" t="s">
         <v>939</v>
       </c>
       <c r="G159" s="7" t="s">
         <v>940</v>
       </c>
       <c r="H159" s="53" t="s">
         <v>941</v>
       </c>
       <c r="I159" s="53">
         <v>932192010</v>
       </c>
       <c r="J159" s="58" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="160" spans="2:10" ht="90" x14ac:dyDescent="0.25">
       <c r="B160" s="8">
         <v>157</v>
       </c>
-      <c r="C160" s="53" t="s">
+      <c r="C160" s="8" t="s">
         <v>942</v>
       </c>
       <c r="D160" s="53" t="s">
         <v>943</v>
       </c>
       <c r="E160" s="53" t="s">
         <v>944</v>
       </c>
       <c r="F160" s="53" t="s">
         <v>939</v>
       </c>
       <c r="G160" s="7" t="s">
         <v>945</v>
       </c>
       <c r="H160" s="53" t="s">
         <v>946</v>
       </c>
       <c r="I160" s="53">
         <v>998441876</v>
       </c>
       <c r="J160" s="53" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="161" spans="1:10" ht="60" x14ac:dyDescent="0.25">
       <c r="B161" s="8">
         <v>158</v>
       </c>
-      <c r="C161" s="53" t="s">
+      <c r="C161" s="8" t="s">
         <v>947</v>
       </c>
       <c r="D161" s="53" t="s">
         <v>948</v>
       </c>
       <c r="E161" s="53" t="s">
         <v>949</v>
       </c>
       <c r="F161" s="53" t="s">
         <v>950</v>
       </c>
       <c r="G161" s="7" t="s">
         <v>951</v>
       </c>
       <c r="H161" s="53" t="s">
         <v>952</v>
       </c>
       <c r="I161" s="53">
         <v>992190901</v>
       </c>
       <c r="J161" s="53" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="162" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="B162" s="8">
         <v>159</v>
       </c>
-      <c r="C162" s="53" t="s">
+      <c r="C162" s="8" t="s">
         <v>953</v>
       </c>
       <c r="D162" s="53" t="s">
         <v>954</v>
       </c>
       <c r="E162" s="53" t="s">
         <v>955</v>
       </c>
       <c r="F162" s="53" t="s">
         <v>956</v>
       </c>
       <c r="G162" s="7" t="s">
         <v>957</v>
       </c>
       <c r="H162" s="53" t="s">
         <v>958</v>
       </c>
       <c r="I162" s="53">
         <v>993024118</v>
       </c>
       <c r="J162" s="58" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="163" spans="1:10" ht="60" x14ac:dyDescent="0.25">
       <c r="B163" s="8">
         <v>160</v>
       </c>
-      <c r="C163" s="53" t="s">
+      <c r="C163" s="8" t="s">
         <v>959</v>
       </c>
       <c r="D163" s="53" t="s">
         <v>960</v>
       </c>
       <c r="E163" s="53" t="s">
         <v>961</v>
       </c>
       <c r="F163" s="53" t="s">
         <v>962</v>
       </c>
       <c r="G163" s="7" t="s">
         <v>963</v>
       </c>
       <c r="H163" s="53" t="s">
         <v>964</v>
       </c>
       <c r="I163" s="53">
         <v>972568435</v>
       </c>
       <c r="J163" s="58" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="164" spans="1:10" ht="75" x14ac:dyDescent="0.25">
-      <c r="B164" s="59">
+      <c r="B164" s="8">
         <v>161</v>
       </c>
-      <c r="C164" s="53" t="s">
+      <c r="C164" s="8" t="s">
         <v>965</v>
       </c>
       <c r="D164" s="53" t="s">
         <v>966</v>
       </c>
       <c r="E164" s="53" t="s">
         <v>967</v>
       </c>
       <c r="F164" s="53" t="s">
         <v>968</v>
       </c>
       <c r="G164" s="7" t="s">
         <v>969</v>
       </c>
       <c r="H164" s="53" t="s">
         <v>970</v>
       </c>
       <c r="I164" s="53">
         <v>950063974</v>
       </c>
-      <c r="J164" s="60" t="s">
-[...12 lines deleted...]
-      <c r="J166" s="46"/>
+      <c r="J164" s="58" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="165" spans="1:10" ht="60" x14ac:dyDescent="0.25">
+      <c r="B165" s="8">
+        <v>162</v>
+      </c>
+      <c r="C165" s="8" t="s">
+        <v>971</v>
+      </c>
+      <c r="D165" s="53" t="s">
+        <v>972</v>
+      </c>
+      <c r="E165" s="53" t="s">
+        <v>973</v>
+      </c>
+      <c r="F165" s="53" t="s">
+        <v>974</v>
+      </c>
+      <c r="G165" s="57" t="s">
+        <v>975</v>
+      </c>
+      <c r="H165" s="53" t="s">
+        <v>976</v>
+      </c>
+      <c r="I165" s="53">
+        <v>991204598</v>
+      </c>
+      <c r="J165" s="53" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="166" spans="1:10" ht="60" x14ac:dyDescent="0.25">
+      <c r="B166" s="8">
+        <v>163</v>
+      </c>
+      <c r="C166" s="8" t="s">
+        <v>977</v>
+      </c>
+      <c r="D166" s="53" t="s">
+        <v>978</v>
+      </c>
+      <c r="E166" s="53" t="s">
+        <v>979</v>
+      </c>
+      <c r="F166" s="53" t="s">
+        <v>933</v>
+      </c>
+      <c r="G166" s="7" t="s">
+        <v>980</v>
+      </c>
+      <c r="H166" s="53" t="s">
+        <v>981</v>
+      </c>
+      <c r="I166" s="53">
+        <v>994361426</v>
+      </c>
+      <c r="J166" s="58" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="167" spans="1:10" ht="45" x14ac:dyDescent="0.25">
+      <c r="B167" s="8">
+        <v>164</v>
+      </c>
+      <c r="C167" s="8" t="s">
+        <v>982</v>
+      </c>
+      <c r="D167" s="53" t="s">
+        <v>983</v>
+      </c>
+      <c r="E167" s="53" t="s">
+        <v>984</v>
+      </c>
+      <c r="F167" s="53" t="s">
+        <v>933</v>
+      </c>
+      <c r="G167" s="57" t="s">
+        <v>985</v>
+      </c>
+      <c r="H167" s="53" t="s">
+        <v>986</v>
+      </c>
+      <c r="I167" s="53">
+        <v>974082789</v>
+      </c>
+      <c r="J167" s="53" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="168" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B168" s="43"/>
       <c r="C168" s="43"/>
       <c r="D168" s="44"/>
       <c r="E168" s="44"/>
       <c r="F168" s="44"/>
       <c r="G168" s="41"/>
       <c r="H168" s="44"/>
       <c r="I168" s="44"/>
       <c r="J168" s="46"/>
     </row>
     <row r="169" spans="1:10" ht="87.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B169" s="43"/>
       <c r="C169" s="43"/>
       <c r="D169" s="44"/>
       <c r="E169" s="44"/>
       <c r="F169" s="44"/>
       <c r="G169" s="41"/>
       <c r="H169" s="44"/>
       <c r="I169" s="44"/>
       <c r="J169" s="46"/>
     </row>
     <row r="171" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A171" s="47"/>
@@ -9652,53 +9775,56 @@
     <hyperlink ref="G135" r:id="rId122" xr:uid="{F7EC49C4-3BCB-4327-BE72-1FA0C448FF0F}"/>
     <hyperlink ref="G137" r:id="rId123" xr:uid="{162A2FB0-93F1-42EA-88A3-DC35162A5D2E}"/>
     <hyperlink ref="G138" r:id="rId124" xr:uid="{E237BD52-97B1-4CCA-93C3-D4994EAC09F0}"/>
     <hyperlink ref="G139" r:id="rId125" xr:uid="{B299C95D-1CC2-4ABD-B7DD-7E563E3B6C05}"/>
     <hyperlink ref="G140" r:id="rId126" xr:uid="{8E6FC818-B177-4523-857C-0EAD19FF1039}"/>
     <hyperlink ref="G141" r:id="rId127" xr:uid="{85B6F71A-CBF0-44AA-B6DE-9DDDFE779E1A}"/>
     <hyperlink ref="G142" r:id="rId128" xr:uid="{9FD0E525-A82F-463A-8B3B-E72728CB3705}"/>
     <hyperlink ref="G143" r:id="rId129" xr:uid="{E00011AA-C387-474F-A03C-477CE2FB9F6F}"/>
     <hyperlink ref="G144" r:id="rId130" xr:uid="{1ECB8880-EF6C-4A2F-932D-40ABBA4DDBA1}"/>
     <hyperlink ref="G145" r:id="rId131" xr:uid="{4F527C21-2664-49A3-93FB-CFE38AF3BFF3}"/>
     <hyperlink ref="G146" r:id="rId132" xr:uid="{72271FFB-392C-479B-B128-4675CA8E9886}"/>
     <hyperlink ref="G148" r:id="rId133" xr:uid="{86F7BBA5-7339-44D8-A274-62F2F5707AF9}"/>
     <hyperlink ref="G147" r:id="rId134" xr:uid="{7078F72D-244F-4503-93E3-A65CA5D72724}"/>
     <hyperlink ref="G78" r:id="rId135" xr:uid="{6ADD653C-D00E-4343-B81E-C9F1CFC24947}"/>
     <hyperlink ref="G149" r:id="rId136" display="mailto:danieldelcastilloortiz@gmail.com" xr:uid="{8B75AEED-9573-400E-80B4-FB0D586D5200}"/>
     <hyperlink ref="G154" r:id="rId137" xr:uid="{68C5BCD0-CFB7-4D4B-B3ED-20AECE7ED557}"/>
     <hyperlink ref="G155" r:id="rId138" xr:uid="{256DB131-E84F-48B1-B2E0-2F40D262A35D}"/>
     <hyperlink ref="G156" r:id="rId139" xr:uid="{2E126645-BD9F-408B-9A07-8B3D63FEEA0D}"/>
     <hyperlink ref="G158" r:id="rId140" xr:uid="{3D810E2A-38FB-4930-82DE-DF6673F04110}"/>
     <hyperlink ref="G159" r:id="rId141" xr:uid="{C14C8405-D222-4E0C-B530-668074FBE7D7}"/>
     <hyperlink ref="G160" r:id="rId142" xr:uid="{A74B9665-E951-4F2E-AB32-BE4DF8092706}"/>
     <hyperlink ref="G161" r:id="rId143" xr:uid="{802CB07F-4EDE-4F23-953E-51733C8D41FC}"/>
     <hyperlink ref="G162" r:id="rId144" xr:uid="{50B0A418-AEB0-4B8A-BF4A-E47ECE0921EB}"/>
     <hyperlink ref="G163" r:id="rId145" xr:uid="{86875577-511D-4584-B0E9-490AAD155B45}"/>
     <hyperlink ref="G164" r:id="rId146" xr:uid="{041B29E3-EFC5-44A2-AAB3-2C1558586F07}"/>
+    <hyperlink ref="G165" r:id="rId147" xr:uid="{00F2DB54-86C7-41A3-80E9-BC7C0DC28268}"/>
+    <hyperlink ref="G166" r:id="rId148" xr:uid="{EE578A0A-1E5A-4DB6-BC4C-C60F4BB3E959}"/>
+    <hyperlink ref="G167" r:id="rId149" xr:uid="{40398441-BE25-4AB3-9DA0-B2C967EBD258}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="14" orientation="portrait" horizontalDpi="4294967294" verticalDpi="4294967294" r:id="rId147"/>
+  <pageSetup paperSize="14" orientation="portrait" horizontalDpi="4294967294" verticalDpi="4294967294" r:id="rId150"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E4" sqref="E4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView topLeftCell="A7" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>